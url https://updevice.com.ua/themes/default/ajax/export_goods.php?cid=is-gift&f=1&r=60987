--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97424e88ff07a13a5c51c425ee11a1711.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fcadfe95f32d23c24cf71d46db70482.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d235b0942cf829fc34ea74cb5653c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73712e465f2a5612ccc4d3b3effd91e44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca6438a6b53a49a9a72c1ac6a9f4f15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404bc3ca807560beef2890b77843fdde6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76edcf8c970a2dc3d658911860aa999d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b434effb2b890282180229a61bcb16748.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5315945f857cd6ca78417e74c4d4b4869.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426009faa547cd7d138b3e814edc7f3310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d1fd7fb71f81b17ea3a52d56651f8a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91018090c0846978f08610ee97f2fb412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b659c5f716360ff3913b352c1a674d8a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d30b63c6da00706e7f6b179d09fce14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247579ef0d14210122995b4850ad708f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b61b13d24f3a198dae55013dd87fd2816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ba08fcae2d6c025814593634349cf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b008afb5d09330db912a05449991ad1518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd5431648edfefaf595c2ba665785c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6480e1605bf1b85c4fecf6235a35742d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4806d526b98b0dd2b10ca36a1188389321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055945f0eddfcea0c009c0d1ec230ea122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d493c4e35adc07282ad501bce759d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4540395b487fae9ce68eb220f00432c324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a03120bf0ab61f7a239f57e82f580c325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ee97f8579a23d105a5b833e7e453926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3060096be75903dc68438dafbeff9a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9261f43ef1db3fd45479e56fb22bfddc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a00825da6a5db05602a2ecf3d8534ac29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf519d23f3c2a6469548c8b57a85d7e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe6e4f71a87ff034ae95ecbc5408ae31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f2fbefa2f1a405580dbda592034c232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d65e2ad58df26595173201ade3bcae433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b901c23d39d0f35042e3639a242cd234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18089abb4d8c91e874d64efb98d6c28935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb755d1c3321ce4827f501f5b9b0fb5a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac88c61dfd1f359fc5146bf56fca0437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac482ae3320cc1aedee95bb10f887b538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686bdd78f211604bed330d5f3011fa4739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ea4463720c5921c7fa18e31909e2d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3102d3f98e239ea613cb67aecaf13ba341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc8dee8d0cf16fc51a66e28ef2fd58842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3469acbed516c266c2b1b22133c2db43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c062fdb202a44d81641265d44c2b71344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c9f1ee5b5702ec428fcff23000a3345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b11bd0f50c0db36fac4258328aa2046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3628ae6a9f869e2079a38c89b52bdc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03931c09abb75a97dd884353ce7300eb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6af4a9841c25dbf9f17e78f74a033749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7aa58b8ef535df788c48428f5154fe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f15b332f754766bf14aa21880ac888751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596dac46c20ecaae9191be82f1c436a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb430cdfa150a92bf0119add98573b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493849cb6770e740bd8afb536964412c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a0765a9acc84ff4f5be51366770f455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc410bd2cb573a4a024dc462608f12f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ce3bec3323a5c44e0e1eaa6f7a36857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f52fc2fc5a658de1b33fc70bc5c97358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a22e30ebab0c502d5b79afb7cafdf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c914584c218ff9b1f849986bc4f5b760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd6c9069bcb860da9a7cfbdbab1e1d561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad2413f496f41e5fd391d1d888245f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9100173b87979b13b9a3ed6cebf518563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037bad1d5925e52e79e7bb0f1e0b515a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c29b9747fb2be31b8c8442a2b242a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d041aa8b2e155c048ae20d5ee791c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf45bc28d69dd9f361e5a9232c02ab467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca3a6bec5c4b8aa60e5788557816c3b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f188ecd60ec222dbe8feb4daff3b9669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d7634bfaa59520a4780938fc4f4f270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd91c9a81b63dbab23649a1d74e0e93171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8f115b58d445be6f7a28b565fe4c572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f538d74d8be3dc1a3606669c443ac9273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f83f5aeb39d6ffdb4893852cbd7855574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec59af2556e52f5912a705642cd80a7175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d8a9c0b2100b52fe11c67a7aeabb276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9efb9a96f8546f8c10be94ff72f8ae77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62085f8f69fdda6809943b0b2f2247aa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda72557741b598c6935f3cd5c29d26079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d579b14ca646709c4405332f731ae680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c8582d6aa77eb3124bca8792b0542b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b87dcda78698f132dcfb78f6b1c98082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59cb7d17f08263b42b76d3a0b50be2b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5b1e008c8a15e142f44064b2f69bd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e66ee1b7880a38b7c6b6c7d29626f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856dbaa2480ea221b66a292c97142a4c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e0c4a01b165492f60d6793c61f36987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be1d1eb14e939337b4bbd7a076e330a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3230452b7bed1134b077f48ca4c468e989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b553dc5a091dc0dab639d1df5ade58490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8915b1e898287913d83ad3573febc3b791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33319c85d3d3ff5d41f212838d890b2d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5beef547ae36b0022f0b316570e4af793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf2af0a3640cac1b76814b0846ca20e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b5cee1d4110e700429cef5404dd6095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2f294974a33a7f18b17b0c6ff84a2c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc073982916191640d98a3ec988c77f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58988be3e96495c102939a04b3fa8b4b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781683f20565c923812252d6c9aa192299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3964f22f50303927b9a6a442f28bd58b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4965bddd245a1fe460cb4103364fb0c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e1eb561c4e0d25de51239e11829fd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da4b73e4564c69edc231d50d2de7f4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7946b8ce1fd134f713912b8f74ffad3b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202493c55d73f6ae238304d296a410d8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7652fd1b18b8da43d43ef1c4e787674e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc250f99aa2548e2d14143a97bcdee8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a59154ab58b6f36d864e943037999ca108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3c0485ede7c59fe889ba14f27fcf2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2253c0233c93ce8cf8257c7859739110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4665de22d9c597c1b392c3c894050e45111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104c80bc82669280afc9b34b9c6ae8a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b59e097590ab576ab29f4816c264437113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed6ef4e861bf72a3aa396de7e31204b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e200d98fa8c287de053cd0a912f89115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d00b49ca541529ae3bb2895798197b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ed005d20a042ebea9b53ad289ec87117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f1f08b1fa0c7b6cb58a06e89228508118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c726f7e2bb3920db278b6f8e2da60119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654f8b243d6cd7d4795e7d020ced860120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ee8ac79cfd3128a95fc07a81c56e6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba9c998b38cd0901d9e6191d8e0fd1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5bdf87dea953c2cffb40e80837035a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c2fd4a16cf10f81a9b3019f3c47997124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75156a4da9a3e62e2124130095f093ae125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d68aa59d7f29d95771ee3e1931dc4b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6834886f7df1a05171c0c8d5455e187127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb39886b3e9fc71cee14823b3de9721128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f55d2e778bec48fdee13e685024d2e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af6617b5f6f0b6fef8979ee36c90ba130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f80ee63970941c84981ba593ceb071d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769e8ad3364520c9baf871f577a090a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef8d5bcf0e7fdbc077b245c62a8238133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a4d894d6cc099eb6c3e3ce83641ce134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c849e256dd845ba38859574ce2351d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42af117bc2ec66ef0bf39c0664c166f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96993a60d8b241b98df15473fc58af137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7bc7cc03df476b7750b3be4654984d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31934f6677cea2d6f4b318bc7c31ee33139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92cfe6d063d7bf24625aa266d5a416f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aeb718aabea616d5ad1cafc744e0b4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59da5c5c0b1836d1a830172f23c28a2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10bc5b08a78a4b916be25f57066a30c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4770e80ec263384a9bc56f94befecd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c28006d43d4cb0191980ff1602a1d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41b6ec1dc7c28a37eeb674acf56a9ae146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae1cef109d59d9cfd0046320a1b1d8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde2ae62edf09b32ce90ca1877d62ef148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7153e99172a8016fadd0d959bc2eab7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0af197cbc23f45921e4f2920c1b78150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00eed2f2f4b2bc79c38a17c17f73f2d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2001db44dccc29c9efaf108dc41740152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7371bb6f4c75dd8c0dfe26c89cc9241c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e92092ce03576a18807acabc5bceec154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d643482edba25b6babf121f00fcc8ce155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9cbde3b054f7d22693facb761fd67e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4e1bbca9d270fa88954f002fda4a4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c2ce7ffaba7808b36a28bc15ad662158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743927d027260cd370efbeca7d3753ae159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b596dbb01875041fe6bf2d67cc455f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab00c27f601e604d11c7a4dbd4afb08161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4201a28ddb3dec0560197ae1771c8202162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c6dfd8ff6ecd1c592113532ca025d5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac898109421aadf8f8bfbf6b9345156164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd7cd4fa6d304e416975833d1bbd83165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b04b84a95791694bd0e7d00e6b8b4d4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eeeb53ed0c8cd18971e311f6f9e740167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49def280f3040624bb9082ac7b68af69168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb88c76816841cefef787c03f24b5461169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b6216447c61b1c6f16d2250b57caa7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97388abd0fccaad00854ea84186c5710171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08dc6c9160424f3504c369ae5a4c3a8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2b52e5852bd121689ad5adfc296b7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b042de35e687c61966849e7ec9823c0e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e61e6bdcb662e17d01e00e424e201175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b3b9d0670c5d3229638fa631b492f1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd078b19919c0fb9c7bcddff87d066a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3de847cce03590dd800e59f8851ce5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2837bceac38b8026dfbc2d90819d74179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea2399ae3ac85990be7ed797408147180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62348474c6e9366a8925b1f8cae7a6c4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081766b6735aca50833358aa4de1d75e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c81e4b9978837c4ec76ff75d0dcd3d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a0b0bb6316d49b660511aa63ea948184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd691e69d19e813f624bc03fb29c6d4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71d33c907cbbcd06612ef4dd0fa158186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619247eece76d7a9ffea0f687cd57a4a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50187de74d3115dc6adfc3f9104478c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76294904d900cb1b574f0926548ca229189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384cabc8cbef05baf345b3d48cc4c1bb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4abb664d728e47d62a6c903d65ec1cd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b00afd71107860cff13fb55f99a16192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f605639d545dcbc44555181243dee6ee193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b03387a4ee92e0b3d219fa5ea34d8ec194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e5ad43b366772469db35af650db28195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be85e579aa7fc8be9c37271693df6eb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b911621bb02181b1bbdde9803569afb9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c29a71c0f7a39a873193fdeaa09ef87198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c535204dc2214310fd6c20e2218d2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd6d6e6d0a8293f948c1a911587b0d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66184aae767094afa1736e8a5a46d172201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab2c2f272ebc4ff1e34d736c1db2cc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c972605a8c8495b9aa336cb609c35caf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e2d6b52620e6426f1a6a835f390659204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ceb4ee5b93a9b99660893bccb993a4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd5204bafdab803e285029ad6ff72c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab5751741df046db1f6674ec52438a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed0c25088ad7e1b06ebf8095e4d2b0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f23c1556b1b1b2a4ff47acf4a8244c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a247e53bac280e3796ed593bcc49a909210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f424d57bcc1efea85d53bb8ecb1bb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14336efe7c5ca23c5fb93679ab27cc3a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e48f94b7230f7ceabea2525b50c4ce213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a0b867db6d3aa3c4af02b45179e3e8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7931c5214d49c436afe942b9af734f05215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02981800419ddd3c0e88bbda0eb8fad2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7612e6ec3668a98fa8263c072343acec217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c22ac96a56d59e98ec715ec30780c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e4af1c375176907e4f57d96d7587da219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd8825f7d070ea38b548879e332ee0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5ac152437ef7b0a547dcad2957a289221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8815102c8ee36cb647a40b556c094b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ecac25281a44725db350bcda411efc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573987de2f93f905a157ebd4cdb3ce99224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097b34c84b5faf5a30a8c2d67b78c825225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72260486fff7a0e0fc0b4297f0b9423226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b25d5c7f57fd1723a8cea6cd91f7e2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3714ac0f81ba3358f877e1e4d4da4df228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea32bdc5e16b658a43628566694e2ae229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366e45ab35e6cf9be699ac0b006407a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c2325fb6d12fcc858f6963acaf16c8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e4d947f52880ca513b1b938f4b42e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c55e3562e02877c1e4caaa603e5c0c3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e25a9a675177acb4b05c7899133e18234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da34cfc562d919bcb7e09e474bfbaa0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bbf12d9907c305d4999b7e62a26a55236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb0bb38dcfecfc30de212bade13fd1d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5564cdb62e0f53b04bbef06d8cd99e9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216a6f1bf124a2c3c5763e20857e476239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2646006d75aed66c3dea807eb2e7b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea80d3e24f962630dc874559834eb5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ebb8485a7440eb7d07c78d2e9b11b1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae26fb8de84b4e20ac9febb3ea502bb2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756e76386616d00cefc8af3339f519c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b4a69f6c1478a53fa4d76edd538eb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9316abdb05d9b1d1f3c9a3c101d5cb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d9ebd07c7414cdd3773154d784c30247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ec6d58aaa1bedfc0e3ab9690fa61d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b874b1c72540eec4619831915a8875249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c19ce35de56c5745acafd3637c8432250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf363d8e8dce968be08f407ec6d6787b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b705c94782e20b6a39f5cea594d8513252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6709595a2fae888a25a42b24759f2691253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775998c23f35d049153993a684065159254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab2d453845861c1a3d90cf294c1a12255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe7fa90638d46832d2e77f5e0cc001b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aafc02634f26689e78ac7751254be5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee124b33e2dd14c8a026f7f55631c6e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c590b8ace1f7dd4d639c2461025ef1c5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763742db2f447252917a78370dabb260260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e57a6860b8ec2beab3153de01b3c949261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b1e7b808e61bb48f073e7a96a16e0c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7639e0bf03ceddec3b9079b65059a3e1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e4fa073d09cb7d89a6ea9cd351fd6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b05ef964e55f7dc92e301d41fa2d32265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e242aadf2cc245f229e0167dace32266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab7d9771915685a37e0611edf8d1c43267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a0841f0a0dcdabd534dacf119cbc35268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a139fbed6409e6ea9d26a2ecd0c3d6e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f2b933fbfa14c9b752f64657271a48270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da611b52a6f62b299a47124a3752add1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac0d0d228152c97fda4920ddd85a1e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b189fa7ec8fe7ffaaa37e3e5391c90f5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d639aea006a64b78457c0ad557e66274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6132436a8b46747f99bec1b9cf6d99d1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c59a1463f543c161c79514cb04c411276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52909e376628d5b8637d6a854c31054277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9340929a89a8d7536ecd570fe09aa2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4cc8dfd891918bc03081369ad88dd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de077019ad944324d289374b560393c3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da45cd45a0bbdc673a9298d151b10f7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7da21eacb1eaa3f59fa0c8d688598e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d5430cfb39913406ecc9c717c65a0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92966982b082afb7a5d1c2e4ab52906284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce3f3a625ba62be35e3921f51b037f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df00743217e97d8eb4affc28ad498321286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cdbc9832d69bd9e8e515551a87408c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adafb1c87d0865fd61b482be8354df58288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e22525138c743d31181ff700d4706289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f99ffd8b046ee32becd58e11f6085290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f6a138f6e57fa5d145b4cd2d07196d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c37b4dffcc06b003f5fe68f01250d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f878c354af010df8fa50b2882c2b4a3d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373274fadf778cc02efc83b3f5ae6d50294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1525e93f42d1aeafe898526028f1bf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d54e3307cedc232db37416b74438ad296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f516792d4a722f4222e18a9389909b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50410001dfeb157038f4c0ed768bf610298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7631a6d89712d6f53911b29eb5ce894a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e57bc509fd67ee281b3aff605daf730300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e7d76d7d231ae2207572c4653b403301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eccdea8166273da16ab3363a193211f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a803e6f93830386469ee28f8549764303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b1fc0a6cad2ca21d9f62b3c76325ac304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f264a8210145cb674745c7a98d068305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be24ad3b91e2c43be2f308f8e02972306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d4ca441fd82559bbeb933a7dd6100307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e5a46e7fc8adda9fa09fa831bc7b09308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2696c1794fefb1fcd68d6a0dd65ff1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a22691b35de23a44b519b3bed7127310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef129c8b25e62e931046e893dcf0c2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8678ef50320a6941de80ab6a88c6a4d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e770145cf7d48c360b80d80724c9a342313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cfb128eaaa43c82b177e3eaba1ae46314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd3f8a518c05bd2a3c59c590ec0d2a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab373646b9c8f523b35e6ac1580523ec316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663de95b713af18c50a08ba0fe677bc9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e96e30c2847be9e1636f8a0ed875f3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de81688cc0005dd8c079e2540ae07bd6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f1097ebec865782c9aae6ad8546f6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb8d4f40693c32e262c52ca3e27aa6b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f7009ba174105f9ad58663d31c371322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c5ac1c3d9a8990018f87e6db5edf5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea149c0a431e0f66ef2614523168774324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a09d2664f2aeabe0c8f1213ea1ad2bb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbeb6142a34f493b2aef4837cd06f93326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1207aee66b36920582bdd087e7e78d4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24769e2fb60afb79f0b52c2e1a5ea74a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f75cc540a112c2b0313cd0257efd6e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9078ee6116c08058511d707f249620c6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc3676b9df1cd6deebd32772ff1936331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74a4d24a69286f82ffcbff5b231b28332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f68356bc22c25940a146ba4846ee1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37dbfa896428463cb12275656233dd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87663096812407a0cb2be1aef863966335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4136e470799d54bd0a6d60c9e4758169336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a64fb99fb82290df475a3d5fb858900337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525354d62621282562c5a28fc9d44cdc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff129fe875e3f12f91100ffb9749aa6c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f45b1de48cfd306109106c0a684f341340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36528b2e2c8de64af1943edebad388ff341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5594520a2ede5d69671bfec3c300ab98342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0fbc1dbb9604a9e542633d4c9c4e77343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf8498f7a4d63ed96c4cfe2b9f4079344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a652290d8caa27c4365fff30111ba825345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb96e978c83498fc8ebcabc43ca22b9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65814da95d764dbc3ee9450a9abc01d9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f07ea38a30490cc7f4e548a0f40346348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ecf6652c8d5852a57f11a469a9a9a3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c7e32ab8bb21108125df6d28770ac5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd3695badee5ba67276fe93451d96a5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c081429c02631a2937c8540ef266753352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557dbb4aa8032c3b9a9194ed40d03293353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d10291663e752467b53955a921767354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00736ca2a583eb658b13afca3772621b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41dd7fa7690c684da0df2df49adcdb6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdfd9cd2d6f787c22b06ea5e6e7b035357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b31db88b8578bc34885a1832633c9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf42eba3e1b5232228fd210a3da8616359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664dfa52d78818606ccbc7f95dfffa09360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89deecf6713e29fe1d6f406e8a6c24c8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140809efc1c622bf757fff317b95c73b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a57f0f2de9ba7e1d1e26f9fedaef6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7334ff9b3e3211f84c30bd80aef9b32364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34bd71579b9bdb7d2174b3e4643a1b8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a61abc216bf4355f568fb6e32eb36366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4923609049cea192560ddaaab62ac367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9024b82c40ca7692ee0e9596d5833221368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff2c0939a1e94caa6a6c75a3258d89369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6eb07e985d549a8594972858a251d2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3dba389613535bc149b545055ba54371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6336a431b071705fafb91684570b3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c46d3cb1284939891a230e32e46249d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a0f28617feb20824270f5740c81b3f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032838a2116cffc935df8956412e2712375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd16c477cc3a3980517ffe6413b8db6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0727e8dc2b3ef8df2c6b509403507b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6063bb33346ed0c1175b51d68c7d5e4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda354a5f1ea654bd585f4036d1edce379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec418cc5bac2d7d954e70caa7ba147c4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103052330098a9cdfecc0e639c040ac4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0dce7476c4f6bbb4e434e4eaba3392382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c23439d3394a6596ab7edcc670939c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3be7e77b262c5ad26860f42df99b0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466a0b26aa59f11fdbe6a016ab6bd3b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b563fea4cba24a1913f3f4d9fb647386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224d36a075a39e1fff7dbb5fa41f7188387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bce4461a810d2cfbca65b222eefef7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac53a64387afe8a8c4375aac5178eb60389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db8f2cdc9f4f0816d939f87fcc3a06390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f8ac5ec1c3b2fdf8f5e44bb890dfd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a796acf098a72e4cede47636dce661392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0b4746e56291155aadf0d3b98b339e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa0d7860692b349583d5adecfe8b228394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21352a8aff89d41174f178d7e18877b5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f5bd430942dc16b0bc99d397812c9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f16ca70a7ad7caec82983dc2c24f6e7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e4bd5845bd4165f74dedfa334ba0e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de120b385cfa398308ee60c125546a3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee8e621e3752dbcf4467ce3de80842400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08764df5640b1fc730aa6aea3aa12492401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77280509555101f5424c8181c469d59402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b027d648da365561daf07522063dba5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced7595d5694e134fa502b0d098e48ef404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2496e40437aae4352454b1be00ea1dc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f39087f79b9cf0c033e58a6ee9c298406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef19a6e453d0d2aaf4b436b35dd1a5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7086f70847629b7ed623379fe5ac1889408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c272869dc4d50a1f5ff2a18d2f89c1b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4aa65207e523bdee99a7f3f895b4f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf7e6c56bb7f4197358f611a4fc500d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58291ab3a0388244a378e57f2c32e90b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f6aa661a3400c49797f902e4e89e4c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e86df71dbc1312d6770cff8aca2426f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f9fecefc545a48396f7a0bad924c2b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eccd99e67516390e68e7fbd2c49c364416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d95bc1e71506f1929a334225cf414f1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae918ca0b760e2e7561f1f793c9a436418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1033e04a218832c951ce216fd57626419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d02b303dab3baaf6e9d9a45c405cf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e347a61b83699a4ded826922945c07be421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49053ee3a20e937437e31155eb1967a8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c77d6e137729c70e7a150f4b1e2865423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05145658904ccdcf146593db9260d57424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3218756194e4425f1addf33efc1672e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430edc9a1c4a86f27b8f900a0deb2210426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bfdce7414e61cbe3bf6b1d50410fdd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f06e02f0f67c94fa2cd7549096d5b3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7495fed23ac468c959246a40d7281c9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a43695eb7e52c70fbca796a70f47fdb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe96d9cfa4d65bbf0f59dbc4e0b89d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6669f5f95f5978d3b97cd720c71351fc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10cbbb8e496268f64db43f6dfb220ef433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a73e9fcdd5f9eaa166d054adbd2d7e7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcbd744a920e49d5e5d0833849108ad435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3699a9a37b271fb8deab21117848f34436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95155189b491a6ec94a446ff88295cca437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ae15481557951bcecf7273a2d819c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea1e6390263d4158040561f97ab307e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f55dd5c103edab561307fd7866e88440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aef72507a785b86482e12f5b0b5d875441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a337ce8f82653c9ef5000961752d0c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc2fc56a6d3ba83b2ea5fc28b7031c6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca478652f6176765ae2857c77aa987a6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5524a3884d98e4f6e4ecf6ba12a4c1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3193fe87864059f9d1d67e36d35635446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf5f3ce983954100bc9fd7296c93510447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e345316f9e6d5e2744d3cd67e24a5a8e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f721508c74889df7c3eb2eb167e1cd7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8275c929555d75a5c05ab37f425ec7dd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e017cd93bab50a827de624d817ae3a3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec4c922fc0028c3466eba5973cb2fb3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5536ef762158a4263509488f57ae61453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98387babdb43d2009f80fd7b395ab0aa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa013fd6e8d12aba4f329648a6ca9529455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe4d7b649bde00652a8abf70e321f8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b2a4e85639eb6da128b1377e6f423457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff729c2686f1e4154f54a338f2e739c1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24fe0d346e73ad37015db2f50748d2b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae0a890045eb2778abc9c28c2a22b0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d609c5582d100a82263649e58f5865461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27536667a942d72af23a471db7907a4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b5cbb0a9f8a9d077ca8ba4d8a0858463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4559f348b5b71a111de6863a15fa6bc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87080dc3bfcadf180aa5efb3ef33b7b2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf87c7c87b023344fc23a1dccecad3e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6b4f1e6e005efaab42a2d99cd2b5a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde934b7d33ba3d82ace42a55b7a0d7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54af6be848d3bf871f9d5a313066518469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20499c541352b42b98576d1bd6369a65470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797d036ee0f514d7d34fe8634e7b7da471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9913f745799c40fdde2b032b36e8feb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c5c8805283cdb443b6361c9ad516d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5930eb8ae675307272c79dfb5d6a749e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af99d1e65f27515be797668724f769c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9067a03280b4f43eae1822a2ecaeab476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f29742bac9644048b7b910c98c019d9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4955083efc8cc8e6a814bb0941d10478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a88a81f5ad4b06f86e13baa1511f11479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54828d7c0ef67f0d94cbab646b1920c1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b47df554062997d6f1c085ee74f9a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0aacafdb366bb85354e168da4203f1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111521a7161f26c54a362e610676652d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7401c370f8d46c663eee64942e49fa72484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea19c569cd198db53d7c171c23184c48485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80cdb0d58c1dfcaebb0f30caa287d6a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78226dfdb8d1a935f54e93e09aa5eca487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec10f27e6f962159702116170b85e5a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee22b0855413919f35eaf2b17ad50d6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5fd46b5c964a42d628579320b2a0b6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d2ef03d0c4612ba35c4b1cc0a79cc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd57d7ef44887d5a22c32b560663d13b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b239d194602204141807ca2511caada493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9b44cd3c5bda271737e328443ee22494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97782fc7cf7ea2ea2292156829f31041495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e8362ef274c10dcb483f928d3f32e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad24a753445d76204cb5a3cacc008c1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36140d72297986afff700b870999c8ab498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b054ff79460bc04c47e8a62cfa5b52499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c12333137492811b0706ebfc66356a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb4c76e13a58a81c2bb8fc7c872c22501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dfcc26bfec11c044ce15caefa30213502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9255bf483a4619f26b9732a37ef03f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b0e40283c885cf0f2ce85d289a924504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba7d0015011242d90c4d0461a9db50e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad69f422036734aeb0f4b21edc2468d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f908673859d40f4b291006a54a725516507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094072752baf6436d3acf70d3edf192c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49e102cd1bed8ce85b781e575723f2d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d753bcbe61cbdd6e21afe290bbe7ec510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b2eb055a4eda906f5dfda8a583038b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e361bab6316451e0eb6d8ba3d4afd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a7ed40b4dac98529ef419e1e8e483513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61abd8d488e00936425f10a3503f5037514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a402de80a2f8a58cadadf345770ac97515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaceeab3519936723cb62ea99d05d33516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46b40b97576afdddbc0ed644dbd9002517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a6433d725e9517049271f3b81d6988518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d66f6cd18bcdeb10c39d6d91c9519f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b373a1206b2a046c8ac5d8e838165520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bdd537872df004ec67f710e85a0c39521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19005a8756082fa88074a381d88e2968522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e324384308078dd3090a3ddc8144f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca71dda9c3545d58be00ccf96beeaa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64eac8fccc0e147796627548b83bef525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd6c5190747bcb3dad800aa23b4061526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d0aea35915461127d6b8b572b92b30527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5037b4877057a89ad25d6843d29ad8d2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7326d12c8b081e8daaffe31538dbf7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7222589f2f74aadbb134225765f7e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0375a2620478b2ff140ac523f5a9225e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5036224bfbabf104111873f5efd504f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b95b13b7a89483ae3c32b4980f7e26533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a212c216f06a67519345ace55e3d4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ba1ea085e86800cd115c4ae11cb84535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46ce3956090e9d31f92c0defbfce09536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f607e97c9813dc7b4824b517bf431537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba10d93f935d06d84bb67c4f63366c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60146430d92c2dc4243d7ab4cd546e63539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e8184fc8d679daf963c93e67bbd3de540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e57e6b3415c2c94962122811e28b18541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a37fcc793cc735e3fce35b5f2cff23542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151deb9cc6afbe31768b8178f02ffb3e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7124feb10c2e024d69e73385f2b683e6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92fad9efee8f75ba9bc3c5ebb5dac2c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f3400622697c0f35ec9c379aa8e98546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6989a36d7839c567ed7e837853bf5a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d5c5d075eee59137fddc42636f592548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944180aa16389fedf4d3ee3a9a17205549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a6ed8c6564aec25bd22fe912119648550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778d20304119224bb36794c5cf364a3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ef49e8009b221908ce66809fd17e0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c7b328986ab187b46a00bd9f5c438553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173dda6210866e7d385432d69567f362554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d1d7b5049accb3225899efec8bd99555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743500ef40e8f3510fd3e956b0a9f95b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0686fa26e9a4e6f63fbf096d455be732557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbffa521e01f25ff2362b79d6cbeb7d6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd2038a0b6c9685c9946502afd0fd4a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a916a8c98b6383af19df45ef854b2a22560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd143078700338105ce70d60d56e5114561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad431cf2fff3cbfd1ee29d45b54702562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92b4172a05e5e3961cff129e2a7bcc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf794ad40528d62ed68e6631002ccc96564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc5c8391ac70e0cfa061d4f7600ecc7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa07272449448ad6f27f7157d3bcfa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f270a59650879bf6b889a4fb6382a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbcc0739b9efe23fe0f2220c8740daf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fdca821db3511298c78f26204f3157569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f3c30ccade69bb82c03657c1652127570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d023bdf3bcd00c6bcd15af8c20d0e54571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d3d1a23543754ada27e1824f6212f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d4eb227943838085b85e5e55e3579573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4823fb46784bddbdb69fddc23e849437574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40920c69bf752fe2962839c34505cc8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef331f27d29e62472032228337fdb3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43224179ff753b7be08127356b25da0d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee1239f71c5cdd3c408486f9b7c0174578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52347e03646b05e5d5e69f2a060ea3f6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c82cd97ce270a36f0995e967fa2d1d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b17addb0c2904fa4e7a852877b598581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54e24417d3cf3bf22cb9c5b961e35a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e30a2787bdf47984e8fe59ad3635ff583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c47b6a270d4474083c31289ec4825584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc43d2fba04b8ccaa3b4b8d5b55a0e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361612fd15f149575b8ef1c8db6f8ff586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d67c8d9d840072e1d3ab348170c8dfa587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774d826af841f97f59d30d08204152d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e897cdabc7cd2e877aea5785a3a44c6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3992809b096a60f1563aaf0ddff999d9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e92a43517e80bab6d2c0b2f4d3ef88591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2434233f8fb3a69edfa8b7b3862ca6a4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7f6fca651a7740a9cfa5371c1c40fd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f1b13fd1b7fb3474cb6bb4aefeca7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adadb595c21683961c0436a233a0fc3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df373a6142d88a4364395fbc73898ca9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95439522d8642c3a6614034400eaf2a4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc8808a6c297e96262f59e594c52327598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c261d218ee6df3847f8d0ff047bc7195599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b37b6c78d65a3ad9f98e23a986c1fa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63371d07576a485ce09dc84d446ce4ba601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e23be2a08657067bba402e8369e7e6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e32617f5d0948e15fb05d97734cfb2a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3ed3e685116af902e231c533f1c21604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099cc518418e3b42ad4e2c48565f1003605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3473a79f8003ea58358a07b4b2b37c0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cdf0e850a75e1d6c540faec807c552607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f685a681bf7eb1336d9dafad860b209e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4923c6173bbbf800345f67b80bc59c86609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26514ab8e030b6086c018cb4c262dee2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e76afc0f64a6b8a2db31d60216c917611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc04f8fab0b67a96300aa2fa3260011612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea6f0157d16fc38a1add696333fb16613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba491e697f5420996faf113ea95fdc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa857004b896ef2233d950bf2f19402615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e4cdb9e3541318e335728360b6eb2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b9ef711f0ad2cc2d95f5cdcb8c66b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27caa1907ec2483dc86c5c2f8f6eefd2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c90f74516a904f51559fe2ebc50cd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff4dc8c39a42df4dc091f95f124233620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822765342265bcc9005942ea6fa50b13621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c0d4d7528962043779f75ace35aab622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cac4df5fd6a0016397491d2717adaa623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf3130380b68839573a63f844e8820624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e1b30d8724aae90ef0b7ad4d475a85625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd856324a340ef53b08e4f2589a3017626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e96d845c70ee595719f2132afe2869627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8994c7d83bcc7d6032d884ebfbb1bd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f68815aaacabd969f835cbdc51ca477629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a84370a948eed7e2957d602fc0150630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf8a60bd0f35be7778beed1bd159dc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f626b760e30233d11f8a439e326e0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d520426594d6492bd833329751d233633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f4a38c79013fda2299d17035ecfb0e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640346b4af98fc1d21c9f58e18d4e95f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c14c0a7f1aae4a5149806b2bf6e4e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd3b4ded08e634189778a8dd3da4efe637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72f7a8ac6d3f54f1c5927defef92e1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c12f9d606ac06d9bea4533fae4fb819639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3640951448d94fbecedf220510a6a1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7cd98fbdef7e9a05a4e4e5b058e3e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386da6abaf084760d77cb006cee7ae44642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe1b5169968ac38465ac0d1be5fc2a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92383a6cab1c81b56d37d57870e6217644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b41572bb07b4a5a466cde4137693b5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b696d6907d1f45e6f2ce13f307e014b9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b85277c0a84eff581510f979169325d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb495514e04ee9f3169d11e3dd2afb5d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b5443296d7c667a8cc29532e5ccd5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c1f063f599f7f57a895774048e3f1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc554af56012650010e8291f6df8e64651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167322e587a940e8abc4e14c75b3d20b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5f8f7466ec0907c7d4b34c4b3f789653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d077f9f019712d53480a60ed7ef1712654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794fe8a135308e3b757e10e13b586133655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60ee12bdb5bdab84a563dd417aa752656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f481dd59083e57c59b328fa15542b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7821375c916eae3946095b1e73a94e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d6e203b35c974987b6d32a21cf71b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2bdbd56263acd74a4531d13f06ba3f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad70c8bd775c966ba1b2eebc4201a8a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7642853adbc86e89d313f0b19b1b8129662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e35b0512d1664d239b367a510f252c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42579e09c1552d25de552daaa8a0b415664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ecd858252223bfed0e5588d4798958665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559bfb46d5eb97df453ac2d87baa7469666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eef6a53f9757acb72ab2b7dc72b915667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c54ef36a740666d0b6c31bdad65937668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75bfb0bc0c4ddda060f58214962951669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e58b0278d3eb440b08c1913a0a7fd8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054fe1a97a7b0cb0f9666efe68ba220671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a89ffef90fe946fe89517f95c210d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4905a5fd18b7e04e91a71f85d5856b5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91dbe7897474b3a04fc23dba0d24b4d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210f748436164a9afdf498001afa688675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d0326a792537db34bc3af0c2489369676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7b6fe94d0baaf8c6b4fd52a2ae900677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c78a2bd65f84a8fcc8bd977f047f7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f38066301d652f183b0879d9f44064679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515dfe68172ab1e28504fdb01e77af46680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f636f769f8ac7207c2d7c567c057b5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f378e45310437551054040c42e72c7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51028b58daeb6a875abc3d434cd1d50a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c564dc233c41ade2a75daeb5c6398e7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83830ea5cf9666754371a8656652f214685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65744ce6d4b4f9d983f097b8931e2778686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef782643ef9061806a9a66c00ded4e1f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f0bec4dca6e24df627775cfb55161f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a07b7fff0472c1941e18c059cf7b6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4643c7ee491ebeea1c8cdbcd7638362d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc12e2210b298c050d315fa561553d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd59b22bea2458099728c79034057cb8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01faf248b7ff1c0d29c30d23822065fc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f3c553b033d265220cc775c7a99044694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f6d7745815c3a6e886c96c739c5c7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05053f2075257516b87397c431881d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1d255963fa8bb01abe38777cd73a3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa4c08efa908ebfacfcfaa8561b4b42698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e24de8073f40d8d90d6c145f41b81699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2c64ffeba719a59692b6a9d7508e5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b10d0e7ca9cc38ce7873b7449bca03701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe6e2809ad341ca2fcc4a87fa485c9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df941c94755c8a8cb9ad38b3e7c03ca703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd7822b0c1c8333dafe70ef5b809d7d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc87079dcd8f80166ed7391f0daee4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62676b0b41268ab04bbd21ab4162643706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4645c3e9253c08d687772b661f00b1f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab91854689698c1f3a4b126a67c21e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae68bb58d7e5f76b08298660bca9d6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155aad16cad31e71d2e9d1dc87846504710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b31af1b9e03e2f5fc2b54626876f6a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33156117e0e9e7a6d93a257fcf2a0488712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9275c710df068df1b296b4921af0ddd3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a61c82e193cc2bfb6dac872d1ed83714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd17bdbc7e0e0713452b5e70d2277e25715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e38d5953041fd2644ee211f6d2268b6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b9accb8613da6d91d61f361c9f6d69717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3e7513ee0b77db6d1d62115b06f87718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953769bf80bc3220abc44e92ecd4846719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8930e638ebcc0ffbfb00721f637cd6ee720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd1cb5930542e239ca5f35c7ed7b530721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca4026d1ec935fd481012769d8eb91722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0275318a88d14ef5b1caea5f583a7e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce7e40cbfabf79431107c384cb65364724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b6529bb8c88c3560604d88848b0ba725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0dc800510c1724e097a69530a6974726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c5330701eae452ea9fde801f897e98727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd99548c5e1c9da472071f65d33cccd8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b7abb88125b8259ad97031297e754729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c8f20c17d412428eae39902918cf1a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ea79c158fe449e78b29587a9bc4c4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cffb5ba5e4904f95d3005bfe707b0d4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500048f7e0b6361e5e106db780130225733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0bc1a1e441940370f25785638b3858734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cc060075f8d4a2ce495703fc5be5a3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd641a18977d024a12b8878dc76d624c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc069f39f883290297eb5764773eac737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d08b8555e1075df221279176fd13a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4bc4f68ff72d12503a624b9bf1071a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c35a753cabdd466ca871bc141a42cf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d28647a479b7fed03844968217797741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47e92fb5bb3b4497cc2cad622fd525742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b2c18adb49eac1aa8275bf73c0343743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c05419120fa300cd0e77a4e99a7b6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dece37e77e07d7dee7b0fc7cb0149a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374860adf6401261a4aeb823d92e86f1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63a87ab8136e32a1ac32fe1d7f652a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c01d738c67dd2be1b5d5d7c7984c4f8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532f03fa3c75fdae186d5fcd70489fa749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2bbd8ae7bf1fea8e54415f62716e63750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f516f4ee2ca6ddfae46918a12af70582751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a584f60510c2cae63e3409468e69f58f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff22ab3a109a3732ceb3429a1c332a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2bd27a34140c598d7b46d61434e99d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c4e75ba66fc10df1a9462b7a8be4b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a88c08daa1360cdc573f0a8b55f566756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0229a71017917362f0bdd364158167e6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20187ce4ea6b26844f7b33f78ceb31c4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948adc17f14a5b3a7b0960a3b8783922759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897711b757c04cf7a09d7e84bc01d5691.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de5878189e1ead09ad539eee8b4ee292.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ee6f0d89250e6832f930f1f2342ce3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a150f6eb08c591ac989cc16807c6252d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f8a9ae271cef84042841b41117958e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515b7d2b87dbb86cf871b3851bcfd8d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28625fc9dde95635d40ff3e3cc8459a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd9e692e1c3b94852c1bf480bd185668.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80922e97d55ac20f605aebb97e5345ca9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba51d23219db2b1fc4948685fb75d410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd48cedfd88ca36aad391e2c74ab8911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264900f580f06467af0242015c86c55f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a21ca8b3cb4146adc98f70864070d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e10dcab03751a140a624449c9d02814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f7fb065886985858b8045ac9b9db0015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb76ed03ccc4eed42a62ed3eb6df6c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e449365de3996f847cb63e42acb7dc1117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade23675d1eae6b501ae480a20fa30a318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947964741ed145819f9616b9dff423a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ad7a5427f75f54dc8720e10a9370f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d583b401937b4c8b5c37890c85cd9421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ce63df7fbf646fbd645dbc34d0e7b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaacdcef540ce42c293fce520679c4823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814bfef2fcff7d595afb398c7aa9d22424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5eecd14b1437f3a3179e0bc0ffe5b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070599d5dc3635b4e4539e00233cf92b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc6f6429718becf45c377924d339bb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5492e2cbbc5cef9127ee042738b5479a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b6d23f87e90724e9df5a533fd264e929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e870493ef7910f86186bc5b6a98ac30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a59334a99ebb4ce8852d48b9fffb0431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d041d6658eb5e51a684aba7c5670d84c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d38451da83b001b71bf92c707c5d633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8904ec6a1901c43671eddc33a39ce6a434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d101f956ac7d8266912c7ac7c105d57735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb4ef1992fae8b1b4317f63fa995d536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657442ebb74d64a1f103d1c31b08562937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8f1ef3d6aeeefa9ca45394824316f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5263bd19300d42f19bb17c168f579db39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad74ee59483710c18bb460da44cc12240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84239e0d837c6a116f08f3278ea9a3641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe1f1b3c36050295792f0244cfe89142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4faac54f626e5af8745d89a9df4fa243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eba80c7657f5a33a1c79f931f2d51f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c07a93a561c1aa92378bb1bae3e718245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a913ad82369b00fbf81921df3c59ed8946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6da4be3b19216a3a63fa9a087e148447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5378b25a0dedd1615c997fad3b3dbe6e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0b118c7e742f9e4c3e3cf96bbc1bd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8028fba24cb0f2609bde80e3bf317e9d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d0298583713835ab083fe54095f40f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b4572446e639d27222b5dc75583e952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f4d192a367d0a873b3f6c8c81f32b353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df736be92b49c2b25ee685153cecca9854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e80eb994ef87e08113a23740adf076755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463bb18e2e36333ef05bfa059f4b4c5f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a039361c6d1a09a2af13695e161354a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb3316b9abc5052a9550082aee25c9158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d637c817b0c56d7b8b05434b10706bd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a378eed61089867f788f55e825ef2860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f694aa02b3ef019d8c68534cba80261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dbc351b8a08c1d5bbffa365a069cb362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca19e721082860e914057754f3b08b2663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae61628cfd1791d6004d0ecb6d625f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b923cac801c16115fae24aab55ba1d1a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231fe2bdc57b7542ce1f6adcbb9f308966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead291f3aaf6936ba544736e93cf900c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78280eb4bea1caf34c8d7b3fdc5d72a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef92cd207304f42290598561f7e64369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328adfb4c4a3bbe550393ebd900e66e070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c042de5047a6ea45c7b1655d0ef8b371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de18b7ded0e973f4ed8a7c18d221399b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9d2af003d4461fdd6096e127932b573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309276b4ace29b1388d261debabdb6c474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed8cd498a24c61783c4b24045aa51aa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874da76c27c4d5458e3b0480168597e976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d965e6da44556fbf534d0790b40a7377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1081cc746b97ade4b129d55a1e68ef78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0acb044bda092538b9ceedfc0d32679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c4e8acf1ec0020a0a3a40f07d9e1280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b673163e3155c4c5e2b90aba023d434281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026247955fed89873b50fd746987f89c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbee75c6f11aa68067dfbdb0b8f0aa9e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11246080956117457ed8be478ba41a4c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ba42b17966fa9c3a4170f68678fd085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50900b09e3bf2964824d2a832166291686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acddea5422039323e58ed627493b0c6687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77fe52af302343eeacdb18c6e242b788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b804fe4d2a867bd05cb707b4aa87583f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10200c01197bcac97ff9a257aa43a6390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bcf6665296ada411a03b9af169fc0791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd213dfc13dd09c9d09cdd55871cb6692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a512ffec209e1be5e0e91ffd1e310293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31995c6bba0a8cfd9e92db8162fea21794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd7352b214141b915770efec12b0fa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506fb66eff41d9d840a62edc2e6c20f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b7fe60a95d05174749774f600d80597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec6218deb9f81a049c4a13c761ae2198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a80d26d76c4787ab6922cc2a9582a599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d5dd9669b38f3868266c81f15a634100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af20f7f37e51290075dc90cad3a2f3a0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41bb65ce57af8128dc2dcef46c3448102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281527c2dba9976b71ca0f16928f25a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee000761f79fdab36ca6f68584ba89e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a052f80fa5b5d77e26e4f8fc6e8b39fe105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4943155e4743f9032d1f0712bd553f4d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe71111a4bf2188f892838d59396edc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90308695e4fbc2ef1c4027f9bebfe5d0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bbedd5ac7f579b198c21394799f23c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d76bfce1efa1484efa6f3685fecdf2f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd25bc682afaa4545ca91fdaca191f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f7c6a3bbab9f0c8feb544331acda2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1cf572dd3a3851b17b979798dc7c02113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72920f11c52735f031bc561c9ab109c8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2087d2806a2c3b36688556c0328aafab115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a0ad0eb933e59d15972a833f23f718116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e57b797dc00fe2feb5fb34c95da96c3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5cdaa9bc8c70b451a8f69135955514118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b5ded8646495dddfcb4432bf73678119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa44591a3e70c6f455c8d67deac23c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cbbc18d83059b8926cd1b911ffc251121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca1b12afde9219fbcda13a73b3464a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d4e6bb893e6e11e196ed90fcff91b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9066feebe04e06d28579a776fb4bab41124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6fdb769b60a750c234a0de13ccd62b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe87be7ddf0e6e51943c48bcf99771e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc23d40eb6805ab6499f7ade31d03e6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8fea487da83b7cbf4cf4b0a1dcb862128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f39ede03f573f8d04c29c85bbe98523129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369aed61e065a1dce5333d399b6f595b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fcdb006881a52eb25c9440f36eb010131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8364ada919045b664d2d9a217e07564132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798abbab4c02cf9201b287fd5b99a58c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e2f2e3da5b571049d6be7a19e26b4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a96fb3f3326262186b797540c7288a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3500468799782d5625ddc6d8c56a56136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711eb50ce146faa20232ce60a3b9506c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c1e7a24a07b6354a88341aa6a45d7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c80bce9e56819caf1a5a98c8800508139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7007e35fee7beb1f30ea4c3273cee56f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f214cc64d7ced34d2044e343fa8ce6c1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e92701acc2d0d09231f9c4382253cf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c25bc4d0a4d92b4dd6ea561ad7cd9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda28cacdea6124683ce33a41b56115144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f934def9b899c91377dd7425f7f0b5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c8e1d2ceeef85da2292803612ce7ff146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88704f336ab12a4dcc7a662f632b0ea7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bad240e4befbcb9143006544960c37148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09572bc7d6d54b65abb291f948a791e8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de90b8f51aaf71cbb8f2080d94a24f6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd4f099b690745f897214cb147c09be151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3379ae5943da2e70c98a3615b181a7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661be64065c0af5963161dcef84dac6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f00fe940d81b49eb156cdcaaccdd793154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a3b09015bc03f00f49ff539ec8a31a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c5a6fa456d281bb246dbb159e617a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db946cff1f4f361a82b56d4946f40f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ea29699fdf9054ad5005a77e672e2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c69d036f9f9360613195f08a902ed3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2658ca1c06ae3acb4414a4a59da0c4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c81311709abcb8a14fbfb0baaa8a1fa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b6aa5515c619f8105d9a47ad5d402162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed317af005022e087eaf05a7114cc9da163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692e14e850001217595f3424b13eda61164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06572afb24743827790562c79dfbe8af165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d1a98bc8b76bfce38870c3d709c41166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b745d93a54829e856e96169400fe702167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee314a2a33226fd01f55001a57170c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a9c2d0ec5c5452bb931cdaa772dfd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19962591879987b358ac2e86a83f95b8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f95540008ed9afa282891c2358953171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d20b17b23fed6371f95e7aac3325d4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ba71f59540d78be70b791d214c1f9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a2f3cdb3276c54d810c36e61f49b2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf04bf6bd1a02cb89bb1e4e1f5ddaa4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c7b73d075f60de003c469634a72b8f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92816088f35250e4c251aa0c504ef34d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de18846a894e9a752ac8bf8f61b2b32178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8517f80c4723822f8217d8c1ed29e67179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ef0433943fb8e489169aa5215e006180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43082f5e613a99b37fcc516ef72aaf09181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a278fedfd8760b73329501336f9a68a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2afb39b07cf7211e7b8fae491e28fb8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b9a719abcee64d483afb0c0661ff7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5610360615f6b79e48347dfe72e6d54b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f8182894b1d0d9d1a558a37590600b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7e128b88c00d6c876b5ee0b2d1bce187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f4c89472d712acf30837b889cee175188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac0223f913a69bcd70e0a3d586dd9e1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac891ffaed187c357945e7d89819233190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e725517694052335df63c1bafd65c9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4dcd4ed56fb8dc7a3045da69dbc044192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92032feab4866e1ce8aecd8af6d966193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cebfbf55c3abc960203978085a53c1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec1f77aae81e698efd0761b70450e79195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089f472aba476114b04d60ab1d7a96e1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f79c7d1ab2934626cb12a857df43dc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b191c2e7e8ecf2ec9840e85c1b05b3bd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea72b8d43d9a118ff1b56fdc6dfed44c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c566f1e0dc0784e598bab6142e5e171200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80036aa27a20533b11a358193221ad3b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c1aeb8740c1510ab845a0813d1e22202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba65bd0c11e774fb3bd8990b6c57ea203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f1f68740409fbc37ec6b51f0ab2371204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4177a56e7da533015cc7609389531cf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1911eb28c650ac37f18fdf40113ebf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ad3f2368f17a42dd2be786ef8ac53207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e996838ecb3b254f98c644af560c9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd3ae4dc8699c877c25de5549243e6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a9bb9db9a70ac218cbf2d11780906210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e05f4d1bce0474cef949c1dd60116d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f049719c7e0e5adb14efe85013df3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75703c6dee4407ca6b7530215b4bc57d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2adf42c00c2d523c63171e1dd7dd8d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f86a90ff41122f98d32fa54ec089c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0491b27bbb75c61850e1aa12ba97bdc2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a2c232eb9a3b5096daad19dd88375217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c4602eeed98c2f463d6e03a65c5bc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be86ede192bf38e6ea1b4c94a8d3d77219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a00e484126eeb7d004902858f6b61220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd17ab2dbda0cc60173f57958eb6839221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba2af3af340263616582894c15915f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5d55a0a9ddad55d7608143ce1cf05223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df125a4a5a8de7455f203c0053b43b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e32e8a52bc8cdac7ff7269c5a72553a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689568d759ea1325522a0d738c324e21226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22d344513f93dd477148ea1f7a4aca9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7f3c4b0b3fe6c79cb0758d35bcf9a4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676292d387353c23ec4a935cb80fbc9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989089579ce21ba0c0fe180c8d377b8b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc7662c14bba7f7813c5e409670653231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9932c5baf40c2156f145ae9105496232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89851d1bc2dcd139915593e79d7ac9f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fcd3e6f7503942b9f4330f88cb5758234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db47391d1d4de0f7ea19e063f5df57f8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2d6d0626c2b2d48e51081c27ce708236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e105221ed48b07a03131061c69d2fc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b133d02a0a183fecc486f1a3b1bc3ff238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63771587263d020772a539b22cbb7bba239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de86ef4d8353d2d123cae998b496f0d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00cc74b55527382f4bbd5f33934ff9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8739a74d781db793f3aebb5c6839a298242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11eeebdb2f6754689330022a7edb004243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256005e0fc62b07b9f68f1401549169c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3443109b30f05155346f3dc0e122452c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27af4a00e86fb353986e9b65ef56651246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a8e49bceaef3d640f8ea4a1198eac1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ecc496641bd704e012e6e083c78d45248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d96cf0841fd09f42a9c77503545f72e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb560df0703fc59e1c71104e25ec035250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce2a00c6bf0ba5dd622f0835c331580251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5335f96fc6a8da4efa05d1f5bc1e5d5d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f72983c3a7c2dc53a3eb1b63685ab4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7097cee0483fdbe4262fcaa5acd11b36254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b243d4dd3caf6c98938f5b4de98ee2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4ab8a310e70298e0c7c201560924f8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc25e99fe253579a39a625d687b967c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83767afee9b13bd6e81e6cffda206e35258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315cbaae6e9e2e1a9b1b3375fde5af06259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f838e783d33608f2455ba4bc24620182260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd85918e7b199d8cdfa80b272b7ac43261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d6312d54008c7b4a4388c35813e361262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da57c1814f02fbcc29f89b87c9323bf0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f3550984871b20839f93fbf82c2d3b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8533443dc59d61736212e2e0440ad92265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9618dc7ae9c9caf641099300479917266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7763fc8d460e26e7a2cda0b26ed325267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e2e1e7adcac92201aa09f62bcfe35268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e85464f4137455d5d7e824a26f1de36269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515cb731f4fc7fbacf4d9e03e036e1cd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb769b3d52430ceebaa9a461ec258a3f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f42347ac759b131808b4c0f75f5073272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73541488069f0bc8dbdad1c17b3e9711273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092a36f129b65b978b30e9febbc7fb2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e938b5f1456cdc723bf6258fc01c0c3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a49bc7a18c5d5525edcb074eb22ba276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c0b32be6085157ef88b4d4a78f3d4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa6f63dbd2f5bcf7472ab6f329ab05278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5fa2988b6b3e142bb6bf7b66240c84279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7046206aa7eb3e249b3f05b599978f6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd16befddf119c674fd0044c3ad1563281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a67ec60dc1bc1a71d90a50a30603736282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b7a549c432ffa85c8b6d9c17feaf9d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c26948a12d93f33945ab0ee47ade5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eda17ca1eea308e5425443b94fbff6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e570008cf44dcda04b0c531cfc0cc537286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e619c8d06211e61b0674388c34531dd1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b105380c019f8f1130d5c2a7f97e7c9b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614642da3ea0fb8a9d881b9a6715dd4a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b0e1b8a2092f7c365bf26e9ff0844290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfee21c7e178de2ce9025ca2a8fe7754291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1842d0ff098822008fcee7558aadf059292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d869da495a8ca6b9ac360bb04c040dfd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48533c8c053cdaf846aa2adbce8a049294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f14c8cf6979c4872572ff5779ecac295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ef2b29f8fd32f89ca89c49cc6f3af296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8657b537278377eabdfd320c4269a237297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f91ef16109cd84323d7c907a91364298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c03bdaf07762710032c33cdc2fed4f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa4d6da3349acd6730653e0ffb4ca3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d901931420e626e196bdc0442c7ab98301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a6d27b474613b7ca4286a9bf4c79a1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad2a77a8eac7e9443621eef6f02742303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0abd86be67e5325a0d27fc62502eb5d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0842c6d9c3bdb513670e611220e952f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7799d15814509ec1ebded017822a46306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b484549b5fb39fc4db182692fbeda933307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d9e25e184776f93236e440e5d4c23308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7835090362fa3489c769dbfd9ac80fe3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420cd7e91ded5f4fdc96ff9c13867206310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35adde84dde82b010847e4bfc013f461311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca59bf45999440751e2fff6893d81b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891b4c14cb69514228e87b73ff5a7ea313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5733d4a25a09c557ed2937db070e0cad314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba51ea67e0cc2805da4d4f0da26a4cef315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea2da897fb52253913f33481b898b3f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad2b8591b89d2ab90f4e01f79ef0b5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b1dc89a3800052bcb2ba99790c8428318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa392e2d141e1aba8aac4293d13cbc5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b0ee565276fd826fe7f19806bc379320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713beedd1739e3e559697e5f40aa0eb9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb756934caa5fe510b01fbcd0a53a89c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201de58181417eef9d86021db8aa4891323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20112182240e0399409b208b2ec923a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c3cdcfb07fb5f7702eaf4123e536e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2aeec69a7e28989a8a16af725036bf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f279e833435a2cd2552dbf503afea327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53050df8b6f17f971afd47b79e0ac7fb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa53a6dd4ad83e3b2d50620a600d1a87329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33396ae534af7d8e2c8c4a874c18a19c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eddcb141cf41071800cc295b529a554331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39b3cbea9778884c41bc1d7c743dda332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0565972ee9f05b467edae95044dde24333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c665afd1ef8e402f972d58ead7162f1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a68468be41da4cd3cad1efc93e8abe335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca84a072261f9c1390801040b1f1b02336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c54cda397d7ee02a5f9b9330d03a0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798c74b699b120490e120aa0d7d418e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fab1a7a66ca6f1b255eae01f6cdfe9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a337d52e99c371d796536d15617bc649340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ed41ec8d522b7c25f806fbaed8cfcb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086cca63c892f1ad451d900076094118342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6b8eaf97b0a3144cfa46fc22d9464343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b9e751b5cc92c0635abfa406a9102344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b7bf174d8f4a25fd598c1c8bcf2317345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e794941f77f1ef86e6c557acb8a7a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522230e9daad80ff6261ab10b550a90f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b0d878462b581595f7be461762bb0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816819040346824f66437c947e2607b0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb31adee436c59f4f3bd405a78f41e5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49873e8c056dc97e43963e284646fee8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1040aa2e6cf1ee085937984bc27e465e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db0eba92e847afbb72cc16b12fc92a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41ea47ddfb6b05b264a6e42c7ad43db354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff6a7e7224963d195a20ed2f7752250355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad310ca537b11a3857d45adfda5f178f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c46dc5a7bab754523aa7e4551e901b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de22cd470371b17e6ab423e4d84dd137358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9843c98a81f22277ffe1765d974c17359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dbf628e9584881f7da227e352c4237360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a20ed48fc1a7f2c4b2ef955593ad899361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6d2bca19c754afdff23dcc219d664e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3268459c085009456fecf05263ada63363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b9158131dc522eea2d2808fae39be364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad8325d6b5effb2503195f39f6b26b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c15c2daa14057d5d37990899375892366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc3c7802d1c64ca4311ef7acb3a4b25367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b712306e43e0ec89ed05792a93838368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9bd27297b9ba910adafc79fc6c3d1a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09710d524b152a7318dac505db946c51370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e9e7b29f1dd732e2cc835b5dbc094371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff676d743e1896021644767085393922372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c183f529f19b011f7a1a7205f9d36218373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac037f499d344b7173599d013dacd10e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b308476b4689f936475bd86edd61d2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1517875ba4ba2ef61d4a7183cc7dca0f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1174aa3b468d7d6e618c846f5ddc28377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa00115532444a45d760d9292fda5ab378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2bfa511622002690467ec9173722c1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad265640934de353702446d98779952380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ee02d21cec658bf96f8ea2f7fa315381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552bde0689a0e20b08b53f3aba31b52382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423c2905d7f0d1622c0290ebf0082cf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc00b1590f629da622e5433a95a3f0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2879e94eb3407b1921533edc37011334385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f881f0b5537dba7d7f2331c71ecea386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd7a3b15ea244bcd2d43e94882cef71387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094faaa882e55875b953d2a945610eb7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5464693632a964ab4a9d2a99b9c5e09389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7657fed5931a8f52801872c39dbc48bf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5a2c3692b3feaaaa0671c187a30a2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d5f9675587ea0e6cb4b5a810a238f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15489a224f70fa9b9aa008d9cfb415a6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea8884798e1081a8bab9de8412ccd4f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bdf8238985b2ac4e5189af5078e6b7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7690861b92ff382f60845b7759f6053c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6708c96cc78d4abfa6305bc80d0bb8a3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b27a1b4823c05a1240e203c1e6564398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db7305f61c3d7bc56c5f10fc9d8bdc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de5a4b76740e7fb09fc09991f05bb2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e4701b6b4c6b71e85677b4e5cbfb0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782777f8c0d3c2cc155ab649f52899fe402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1271cd41d89c18477901f8e775f993403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2610f21aaad5245acdd41f9ce09096404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de76676097105da5b03a79c3a532a6d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2635f54821bc425096fdd87c29a506a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09212ed842a4ebb6eb1018a5d03583d8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ba99f1b99f38bb0e7281cb9f87a18408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16321c21119475070b6e1d5dff9bdff0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68264839647f69240ddd5e1aeb520431410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c561da2a2fd14cbeada4a580673bf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03eac856069433cd419c6bb8fa0cb4c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99102c5259a70686c1c55369184ba45f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c334755af5cfe09ec13e2378f0f3353414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b657ef2f92dafcf64b4c37e19c8504415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2298d9cb158d31f5c2fbedfad7f45d1b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e6185b8e6f4fd84d80b8a6c04bdb5d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329203dc6458454187e6349cc2950f61418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e42a687f23e96ce2999d268fcdb14419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111fd711af50d2f58bff98de8b0882bb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f6d1d5fcd0a33730552a305d894fc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0cbc106bc6a7e2c9293fadf2f63310422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ba48b8a64a0721ad96e63c13f1853423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a15c129f81c53d3dedb80029599ee3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf54e6c41afbbc105dd98132731785425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1fc46744e5d00657cdfc2b4cea7432426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eda1e53091e0ffa6f8a347324c9c7f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e7f3ed962d8c899900b4f7c4c91495428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb4ca00f6067ebd72a2933f1fcde273429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0368cdeabd00e6bb1d92d7696b418641430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3d217cb4358a144cebe92d0660e16431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863f93dc0c93f61de681829c8310905432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96221c1352259a16ba50b253d756cce433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e17c86e977f3ea1dfa90330a2f45164434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a69a97e76776f3bbd08a900a30e5af435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e28f0faab7befb2656421d07a5769436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e460b2dd094907f338330bf83c905437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a07821fdee2e3c2b5b9aa9dc0141c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9757f8c7369f9bbb81732a5aac842cc6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144758ad605ca21ee036e56db236586d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ecdc9bdf67dadef83a5c7652fff04441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2676f266a9cce7887fe81f4ed81d59c5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e66062cee22b1ec592197adc8846a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac5c790d67046bf4f3e41655d8d9f5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e0ef9000e1c39b10dcc97f58cd1d76445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7bce4dc556e4cefb64d83015e955d9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4aedc184215de0b8d268e890c93ed4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74747525a4453e6da644fbbdac4b6f14448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f52d474cccdec855bc0a4cf50ca7e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe356cab7616aaabd3f64235d39d68450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13799bec2e1dd10bcc7dc9227008015451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee501d422cbb1f03bb967fc3cb3d8dae452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc605e5ba427830733a35aa18a9823453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef57e4fe7c4af67722d125c98bf8f1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd23a87a27534fc4fd9859074ec43320455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f0fae83d92b07fc69005d881ebe0ad456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0c50af59f3f723f20eeb789078be9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c84ffb8513f1fa9147d87d2cd531c2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f46efb1a9fb09705fae1375ca2004459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f3b833ab8c29a38f16920c7554625460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c894490969b2b29616d372b4b50b7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4891cbcf2b69517d72a816cb333df30f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db97c8894e4b0a61c6d714099f30a8cf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbddaa24d6ae66e3047feebe60508a8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345139f10357c4c8e98c61584d9de66a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d10e40a7e3a061111031a0375ed50466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ebffcb993397d7b0900eb78aba95b6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282334ec9eaaa5125da4c0555cea7ad8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374f58be506adcee89e4d9fde113549469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b70a84341975a30f29035a1df8aeddc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e539ec75ec26ce257c19c233c05e22ed471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d352dda9d040c501bb07047cab6fd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab1e5da2041866be41400f08dd789b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9129ae634e10b067d1c48584fab923f5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2640a73022bfef6e748ca0f167b5f56d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03741ffeed092961ffcbebf3159d7063476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b705c0ce106b2ab97494fd15c827c060477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f743a3548516831c9e37322371be3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6156d0f8e4f765d716b989fba936ff3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80fc03b3d40bc71cf8feea7edcbc98480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e293e7f8dd6bd2cc5fb2fd877e82137481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b744ef0fc79c1334721a797caef27482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6084f6a856af5c3f378fcabbfc0a8c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea28a5d1dab5d687cc53d5f019d9c4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06389d54559b18c81c1ae3c84c316a98485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8956b2453a2409eb81b5c1dafa1c93486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a6ebef7b896509a18c8e79ab0108d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d88e53b9a7f2f6a68d35a0bce73a2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644da8eaecdf85bfdf1457c0660ece66489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0dd2647c6c4f272f599cbe5f1eeb9b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f67003b0436791529e99e5d3633be491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad6fd7b22655e422a824a7f692d98e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b3601ecde109421c9fa86c0359f97493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e67fe2fdbd3982d2c31424770143923494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1768d99a1a427d56d821a0b4396e514c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43985ac8638a985041eaa131810b0d3c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c5efc860427138273b8ed5a60c54fb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c84ff40882e2a75c7f9fe50b11525498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867aa1ee5ffe9f74fef51c3a1d33d711499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b345e61bdf11c223fbde700b2e45e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85475113fd9e00a04832fc111df02968501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd5c3980bebae556eec8aed561c625a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4dd8f64180225d56c28596d49dab4b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa8de1d537018eda7cd45d4e5effc4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4507b39aaa2025efef1c8efef51e51505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e85127434075f4658f3371c6a3d109506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b32a0d9486b99f90edaaa1e489c92b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698bafb6aaf70996e6048984d461234508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751f0fb91dc0eba1cad9f6cc9f5adb7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d46bcc8f444d9573f3f4b9de23e30510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beaaa9aa239707927557165ce3e1263511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa98321190776782d2e794ee14822b5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed40c68a9709414ad81c8476afd49d0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a950cba573361f3a7dc98055a30db7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb16cedfdcd0b4a0847928698950af515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405fa54d83911e153cfc32099ef61e92516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ac27552253c557ae43e03ed6ef65f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282a74c0620983af364c45b1e9a262bf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d1cfaf17277cc529aa035b96da4c0b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c77016c1475fd471e9e9fc1e1c696f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff7d3ea8d41691cc12fb160c358f3fb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bbc9da90c27fd4cdefacebe28c344a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e4559db1ce124530c5478a00bc344523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0359c97b723fee6a4dba6e47c303bc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36147a047fda24729770944f142aa1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f5d9c0bc4c0f8fe70efd5c050eb1f0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1fcacf9ddf8383818f9ce120690989527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b569b9b3dc11eced2761d56b9d196528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fba278addd0c4b38462b18883bb67b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5199be22300b4b2f458ed7bdd2e62a06530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9db01373032bab728ee142ae25d08c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a300040726513482cad2a1215ef1b9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46949106b9b3a336e59a1a7401093df4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f4a1fffbe5891a2e8a8f5a3e8bd2a3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775a47302d439cf00570165ec779578535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd71b35408747ceaaca4362461331863536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b794d06013b5c8be1cb3d28ca216e159537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06389e9e9fb7724ed0893b2a4ca303d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df84e944bb707356388ae4115b527e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd3a4055a0512817b1149be1a33a22540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9446ea91ecbe36eefbd3dc3527a8a6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410fe46c2fd0c9f358f8bb483fd16358542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d443d63c8be85b33403d3c762c79c6d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae826571be336f03072f4b735b6cc642544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd77a578ef2c0b1daea84c0b5b1865545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec5615493eef1d0e9642531f6359632546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16995b0081e1de92a0d35806f78f29f0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff15532de8e15bc8be235ddeb4e8107548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d52fda33be6bb3a951496c7579ab1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351478da9023b34ba3567b36e3be5d2b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64867e198a70977c1167c2a866519749551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee348d414b007fa160b7c8eb8a058f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad2551eca5e4580a8399681d4c0f10553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f2f586b332cd2eb543e45625f82ad554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6b13d6e12621051b1fd4816a5f8a5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e9d671c9c08ef931fa26f1474ab1f2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5665b6e2e6e894b5f3808f25226a5518557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7641416f7802a2e4e86a194a34f73ff558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa0ab35b71390794c51312ff945cd82559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8550fbf1e737f9c585e95c00f823168560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee8481d4cffb19d1b360a15bc10098561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a6e9f80d44ebb05af2a729a33c648c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96346a1253a3400089c1a1cda1ed0619563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b384ee269351890107d631821569f3da564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4a39ee8d852b77ab4beed4b21a7c5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17357b17d07276b04024741684aa97e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda163291c19e1b75f77ae332a4e04a8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a529aff9c4723c4adcc01135e0929568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af1506e1259e5b282af7e75986aafe5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a68fd07b3126c918a0c5a85f536f4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bffe86a6f6951f25b409e2e8ed4ad1c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f6763a25c06950734612cd5c673ba572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad61315daba192ca1d6a42e1be0b79573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94227bf5799df77a430620216d6819a4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d2776bb8de32df5df204045561b36e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16415b90da18b1b1723acd77d9e8a41576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93141b61c19a44719b98d633970d7fb4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09960a6b2d93e695381b0cf2778808a0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f114b66a15b17cb09953e1e73c007b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6bf514dff446819a50462d34f6dbdc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c8a1a2b6f5f1c346d442c0673df3bb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4202adadd748e9c3e7dfa371406b6ee582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd5aebab0402a37496a93f4f034ec5b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6f5579364f6572ce171c5445de8b0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa16fbc449e52a11c9ee316d56ac4b37585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12b55459673f75f20dd0580bdd25e4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfef33d4f559789371b24041f65159e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924828a48d06b6e8aef1a951eec12ecb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b01dfd3908db445744197e82f4c75589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4adadae5a78498fea3c975964c076a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c3997bfb0223e1cdb557711e6b96d8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306168958463b330aff2a30def8adf1a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a3c8af87029eb069032b6a3c69ece593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119674fd22bcdad07f6717f14ce663d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763fa79096e93ba079ebe798a52b6d6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5215ce729e87852f9164d875923228596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f36b215eeaa851468476df5ad6eb67d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acfdad109ea71f5cb0c111137197de4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d47d535a61e949514f59cd0b5d50f1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b1763a7284e92168e1fd52f528e087600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e8b71850f3e1651db8485cfb579ed601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9dd32ca9b3e5fb9e3fa6a928a36858602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a4eacd7fdf06caa5a0f74d00d27a5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d375db7e679be958274789a0bef009cc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddecebce16ea835b79657c4be74c3186605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e31c62379482b655eed393f379a915606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d45ec9e9a42188ee732f561ea7833c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0afad544b38d2572af16da236c9326608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435df040063285444d56283bdd157761609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b5b4574f821d9fe66e21a2e0e4506610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eac9a6170823df236b5756ef7094fa611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9518444dfb9a4ad82452f8b5733459c5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4611f4639353fcf23a78f474ad2e4395613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9584ccc3096d999f09d5760b79015af614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d1576f6bd9b0aae0b26db210fa2e06615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af8d4ba9badc0cfc01b0bd50475c9e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e61258c34a716eb0e024279498cb18617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2cb5f888285129014a09d9c98bdb90618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e256570370c3563219b4cde5e0dbc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b5b78615c14479654880a60cc5592620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f820b3d5c131e99d5ebf32cd5a9fd573621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4faacf10845f90f2cb8e73e7f87d9e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740561ed4966ade327ce531fa492adba623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0af875cb1b00eb65c64b17afc487b3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad02abf8a992f5d15003457e05486bca625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4cdeb0b678e9c7bc9f441ea3829e22626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c722553333fb94b116044931df9b9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9158e9c19000e7651a561d47ee3c9f1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd6601ac52840119f454cac2f31ab5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed62d8f0e36ae2421299e9b0a4ae7b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a20b2ec8e8d2bcfd1324f5ca0a83c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf3357291fd571bfd11e68463eceb1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d14c844dc03adb7949cfede4a86216f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8522104991eaa344d95dad59db246b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8976b0b7490845b7b0e583464654e3f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42606d1ba0b3e003aa15bea3a1a3b17e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc905b246663c457633837487c120e8a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f9c4ca23ca85d69b9f5eb17278b48638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21f32dd4e53df878a52cb0c477941a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003afc982fcaf6260d21e79487871f23640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58517999ae849995738d15968cdd55c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc195cadfb361363a3333312b3a8f6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8201bc510669d8fce0f76faa7a50711643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb933658d330e90cd897191aedacff03644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b5df75f6d5c94e7261cb6350b735a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e34e249308923e2279db8b093592d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba9e7fd6aeba4b5ad7c2fe761ef50d0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c118116647d550e656d0fc9cc84a4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269cbda5eeafd6b55b05ca2f00039879649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529d1fbc1548f160077378e064af562650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1700b23a84941a0edcd023f66d538f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900b54ed7514c9db89313e1320b50c25652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef829925eb5294f40137c33a71576b01653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7711f7040e0013a7aaea4888198f2619654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e1fde2e388be03c96dc7113a46f4eb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f34767e85b1e9a6113af65895300f74656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32705971a85992ba8bd891075dd52d9f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32925b4e49015f8553bba62aa08a7379658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4fdb72a0dc5c956cef99af01dd431e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc94dd353a0b20226b737537fbf1fad660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63429536a419ec82c702b626de0ffc30661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ef35734d8dc629bbf498373f7d6bf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c25dd3705a37c0e7e28d0c8e75aed663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a813f57ecde930c8018758b66870ad664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cfa39a57f53792c4159d56160c87cc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e0c94a14151d19805cde90a1114b92666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c203c0c24081e087ad99b995c87aa22d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff7d72d0013c9ef07f387a8b47f8fab668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0017fb8e9e730e804020887c4a28e412669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2110d72340417efd046b419970a591d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c53d350dc0b956940697dcc3a06f2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8a474f3ab2751382befcb9286b10bb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0f952e957aabe6ebd1e4023869815673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5daa008ca354278d2928be09e870127674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78514ed884eb85e05fc70e394bb1365675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f513f268021123fee1978942453ea52676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ef5fff652b8aa875988d888f6a10d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78754c69562810658d81b8c40b0a279d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0306c621fb2f81b5c3fbbd91f7464cc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a69c30ef73c7856213c7a0d925c802680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923054514c9e3d6ffb0ee5a49a2363ee681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4587779489233b7739031b62c7c8c737682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1fb3bd5bdc057b9a8a8e4727ffecdd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c068e0cabed004622897e735d8c74ad0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a75926c165ef516e5c782daa5e0c773685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d4f2cd9977f6f179e1d7391c35c7a6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000fe3f4a5aab0e327acb1e2bc22accd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e31f324d6767bba2f8658dbe072b65c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef245697b6d47b2f331788d553110a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3069115615e9c530ee73138d20644b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d120f50fd71faff9667826fd16b58691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd161a8835304dc3d3799b0e0f48c0ad692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3aa7194d6ef0a5648c4c15cd3b0453693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ba1ee248250a186460a2682bb21092694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e952003c1e677a8285975bf484b386e6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f33ada49268953a00a64f4214e1137696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a076b7b74645d8764a8388e214fa16697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f0e8c61725c4f068a579c4429f85f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea19027c5eae94f2d7aa8952e65f6ab699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f58ad27b6df25008d633a6a9d7afe5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548c0e0aaa0afad3a042a11aa419756701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb575f3df3b9b07314f0b6e41b38f49702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ec48d77b94a5a3e0da60a6132ca10703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490644e306ca29cc890548496a042861704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f107cebc82044a5e1dfeb68cc20edb37705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d30072e81ecb777a025c68bb176172706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a086b86504fab8d547aaa432d9e9f86707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f34535f666c333104380c068055ac18708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093505472536eee5996e6e2983cb6e3f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc30e3e6de066ffc0a637a58d9bf332c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cabf88487b92e0c8ef0f8cd2f51c00c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67376bad3566a3617adaac7b7d5d3777712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3366fa9aa0764e474c9cc0db2b3ca81f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de1fdfe1c143d0b3026ca73ebf84d8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4660e2449842893cb1534131a38b6ab5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14feebf9c8a51f0934c25db4611b8d6b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009fb874fa69bda126c1507f364449f9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa5ff70de49a0d3f7734ac3e5850aa718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d332aee08f63c6045b1825b3a422c4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47754dac354c0b06ac326f6715479792720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c782463b9e0f53ff3cc85311a4a43721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f6d3d2c1b6f0f8d7e1a66c385851b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179933766764cd2b8bb48c4e7b518b33723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa651a722593fbf4891087ddeb352e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d6b32ff93604ff6bda5d3bc517306725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2978a54a9df67400964545be35899961726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039cec6046b59b7d0ce05223e393f359727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f2764fc2c652057805964cf1fbfeaf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c17bd03fd10286109f3f18d2e519618729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62703214afd8c3d753a99fd724e7c331730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe565ae66cc9ea87dcfd63f2a691f98731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f06c052b75c2d4ea6a69193981050732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fbe924485e1a9001de0d464928ca0d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42fc3ae51f09601cd8a3f9f3a74045a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786643049098b90c1e36887a3f2c270e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc8e71784bec99dbb2225ea1763952736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d9447b4be44f1a39e8a67eb767aa1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a41222e522a036bbbe5e612fc24c8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbeb861dc1c9e422e3f8f33caf41576739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e62d5c66efacef6aa71d2be18fcb653740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b9a04206d7f16b135e7ff1c8d9a31741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f5c5c7680950a12eb0d70c3825008742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3090e229c0032cced130e0893881ecb4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e31b4d5aa1ce2c5cd1da5c3ad9f40f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1157ecec87fd294976e9b9620166b3d4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d333f79883c657844d7fcb35e26003746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae954bc9e9023d078c632c9a37284e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b8ab2e7543d93a8073860d0027369748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08bc3c10d2e78da12d6bc6cabb5a27c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48863288c8e44db14b3a353c441735fe750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a85a5e9b932e4ef2f816c53b557a3a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee09f143485de6c139e952a3c1ba666f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25743cd1ed881046fbb0e444f230da81753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740312b3427cf07eb6179beb62c70bb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a458bfdb51dd3192dd711166de2e02755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a5bdb9570a14cf731d9ce057dd08e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0475a82dbfdd185ff28de9451d15ef41757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1112fc2d7c89a6883e128ed43e6d65758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc139906b96bbe4222415a443bf60b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>