--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9642ea08b0429f746ad0e93b14be3031.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d57ad8943eac4c8f5b53251c489502.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae4d7d8ae78d94162b4d10154a523b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869e4b4d4e5264250f060955d467d594.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce6f2264c1a969fe0f3750cddf0d485.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2bc3c313a42889c9d586381ab4e1c46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a57857839e80647863ffad5e854e17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc35bb07ce5f283653d8fe463dfc298.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f819f768d8c4412b769e3905d13cd22e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad4f2c474f2e8b299b40344a1e98c910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ab37fd339cb8e0702b95ffa52e93a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb94d0a60387c48a3c1026d688bc0df12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3537f16380f5864a8054776d337c79613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da7c0879aa6b45af0f3b805913a10f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58727a783c0461323c1b9ac18d16007815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44068d61ba68c594e1560b008f46487f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72711339c887cb5e1d87a04b45c1c6d817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6332507cf1e71e91cf3c93033b13b4918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5618b1bcb9e6c36d954fea064251b12219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee6b1640edfd97ea85dde71e90ffc520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971b803c097a9129309d756799e901421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a609990a1fdfcc31ecac45ad493cdbf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3c59e5eadb4dcbba6281c183b0a49a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb8f41e385df9f7127d7b7d40b238424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3130443246180bc565c6dae750bce51025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821558354abcd66f18216990b3b7686826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388bbd1076ad9b35b379a4a55e1f536827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f086f3026042d615682a61ca6d8ae128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efddcf0737eec8253d447729e3080ddd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b2ac3f279b520c3a6cfb108be646630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef17bb5551309fe4d183634cf630f031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec966eda5d9988f2cfda857d929db2b332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91df5b0a6594a68aa2dc9e93c01792433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e21d2eec5be2097ed5dbd4270b87cc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c54bb1c744c5f68ee8f60f147aa8d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f485cdbd7cdeb1469a0b9b3539006fac36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc85162558f328170ffcacfc110f2b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef91ef52942e3e2e425368051cef2ec938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7eb2716e57b3550142615ba416adf239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cceba3123c14c10371f39ab783c39c340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7535e09b7f3a4b885480f89bbbff2d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1487efdb1789882b27caefa3a781ad042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacbe7922cee7c102735a60a8ed7855943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f878d0f15a92c47bca9f583639c1e744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230fa554c87098b7474a6b9b8433a62745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7cec2efdc2d65c9596690eab02646546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e508141301779598b23dfc18492dead747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f2166ec8d6bc52f5d9d735c7bf0a1948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b0d63cef986ea6b875e32f5805cb549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182408ab5deba8379ad05ca5f1e4f4250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9834ca00c11973059dee133a8b24a04c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2955c62c02bcf341e0a4406a6cfff4a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92e3f885eb00067dce510aaec1f1fb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ecefb719cfd0f7097b2d6d1eab4adc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda79c406c2b00a0c9ca81a732bb44055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c538119b5e75f1a95e2233135c0b6956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b86a91054938b01343b801c782cfb3757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3670a96e3558ccb244e840127d5df558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdacec283a8dca84ce153fa840f3a3ca59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a67739c83d3b3da5efba97ea116d260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c590c1f375797d8e599d3af03c88461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b7f2e068b26b0dc877572f869ae4762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac9703c408c4846e83d34c59605b3563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17040c531058373f04823c545b4da9a564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb2670a0a2fb4dcd752958b528232965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b79b8971424fc7fc34323c3eec427466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65167ad79e23561d4d63f9d82093eef67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1081bfe2e97bcf40a877d36b5f6fdde68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6dc39ec1ea4c7fdb5f71de2cfce7f969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f58667966c268fd9e2375b2bdcae670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381854a87a470ec4d40bbc8e11e741571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd799a9b417784a35a6de032cd6beebc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1423751b4690a099ecae0d5baae099e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1abe60df095b8a3f0e21ec799824974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c9eb0cbc2df6f3ed465a434ac32e1575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbde18a020e52c90a67f9002f08913d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a779e04c3d0046f4748fdb6d3124841d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633fb0409d62c83c27c50181f6672c5e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab0e38e529d5a3aeb737c6e4ec548c979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c42ae8f8bf0bfa9067fe01b4b06c7880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da95e8c8f502fb0399f72b34fce50c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23297f74b02529fb8a85ba3f307f8e682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d715ae4063bf2d51424a5476815df83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0891b0460217234839f927e9495c36e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb819e6583065a89147ec988313c3bc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8879b540cc99a26211da39abfa198886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02838c293951506eb5ad55a8e0e7dac487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f33aa54438bb50adcc83152b150eeae88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af655cc2d219d23ebd4420c7c5a1661089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6786965696448a0111986120765c660c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d1f5a7f686b785e14ba9e618376d4191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf48725f798ea2fb9a665c942a82122192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf308ad28465f890a7e9ec91dc1d0b6593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d323a9eb54bf831bf89afbf3caf0a0294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e00dfd2d56064bf2c9bbc22461355395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13032a4490a864a2144adf023e75d2a796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0cc8e0662a15ea045be404a759b0b797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd563504f4ba2416bf5579b78d2aa6a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9659534bd59e11a3ea93486be4dfb8fd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e17713271d3e06c2b90727b7dbbf478100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0ae3f11a30840676b248726280d6f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb77a7959e15347d0a03dd2faed009e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e485aee34ccb540b38477b387ea9051a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e111a9b03407fa687147350cd6e7804b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110d8aa986cc361da7d731434d548bc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829f73547d42c8944175fdd701b12b2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3b2b230c69e5ee32ed03f38e820f21107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b009d720a365f888d910e3b533889f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e37348a17e8b220606b8ea2c39f8f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c200027a55bb26b5da0a39dad0b0e640110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f47ece95a072761774646b92442c13b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3f8445e5e99957869b7191698e6d0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabd4336feca6388e7aec7cef4a8c89c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b45189631059aeb7cb2c9beeaeea53a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb54611a78ef2ecda467a75dfe46ffd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db23253e90821e27658f79a39f224fa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f0bf7853466d7267a045955dab28a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796935bdd636687cd0f5c49c33124a98118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37aa8af396c194383eae9613091e2d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940abe0aa13afd4e34ae24ec43f3a2ec120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe0a03ba6ae01b61e415ed27a06347121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b9b3887da28ef012ffc10ab7ac2d9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5217fe61d918580b485e0cd74d861b2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d9351fccde53402c2f94deb3541ee2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941167b1c4ac467f168b09bf56134160125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2061d6f9de7337711341a47ecee9ad9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc83ea5ef00fdc326582605d4daad690127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c338d1d9be891d8867101b406e93aeed128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e315d1d7bfc2d71f7420ede03977ef2e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b64dccde695309ad62d3b7583286e4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1213a24f379c1b80e1e0001a45beb0e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85fffef2ae936281159384cd46ad59e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803e22174a8c99ca34c189ed46961db3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365b3c47f557a55a05810a2e7d1fbe6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996622869d253472e41bb12229bfc793135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3757032b69fd96fcd0471a2077d7448b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a40a3df4273affa62775f31153fec8b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab57a7aff6c61f081c13cde21d918f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e60d29bed29e5343e835331ee22408e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072305c8aae89adcb765a713991e04db140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1fbe5661a01adae1fefd0e80eecd00141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627fa88ef40c7725bfffc73ca1d363fe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c3f1b71c2be36da8329b04ae6db2e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6cb04ac30bc1d23a93d3cca7be4e16144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee19b035a95f7e94dbf3b819e79d95145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be8186fd814a4241f18e54938bf35d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e8986bbcd9a661b43ed223dccddd0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11881b723dcf113e35da86eb24f80747148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c12b6e50cb2aaf354ac7f15c945a288149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449c21beec42c129e4af1b1789cd3e0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa92af1c687c629db7e0dfbcf335d90d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb4e22404368ec79446964f24bc296152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304d16bef49e5012b4d7038502874da153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b0f8b2c85f29cf1b599a1f63478a8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c27f7dbce51cc3525a89e46358b520a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d350e0c6fac6f8d62816286ea6181e2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c45bbb9484ecb7ce35b8b26b4d09b5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1308f2b5b851be3abab93a43176e71158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbadb4625f5f53e6386426b4c571722159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890d73be52a59ba7e79c48a593c31189160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee7a86fae08ae7ea26f2f57b7863dc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab6612328c3df5eb5e68a19a13bc9e2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ab658cec5909bd234fccaa14a347c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63554df766f27747acb250e8118cd0b7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2398bccff874a414cdef221d24a5eff4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df237a9e0113b12596b3f39d1dbefaf7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759b337645ad6c60fa00cae1c528146167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2b7f2e3f2fbf89a982f8ebb30695c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6029af60be84b1dba21010d6fc33e684169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164dfb4cc5d4c07404aad5b71bf430c7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc349d25538d68e44b94e9f01b8add1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47ce1a1420f4125e32c72590ec228f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f3240ff6d9711bc6fe315234c660b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f923117060e3d6f16ba5955bfd32c1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb534a1bc79432ac1fdcbcd75e0b5edf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4698df1ca21cc5246df0edd839a94917176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f3742bdd9e6f583dc07900bad9ec0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b588dbdf58f2a18f1695513ad99e6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61993106eb92305dc544cf8693e7334179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c6a33cced1c9b8dfd66e97567d1b2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e477aa56b5052906fe2a03c58a95f94a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02817f4282a104342c8c6fafcb915dac182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eb3f8f68017a9109db9a454a19af67183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae483136eabde2e4b8a7d70c2bfa8c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9b625aba6ff84459282d744f93639185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d762ade6c27bd90d7f6943a8558433ee186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c8b2fc22f90d869a9d30274f6629ce187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45f3671f65476e7ad9314a98cdf5f8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095b67afb62f0d04c5bc0ac1f79a41c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049dee852bbfa2eabb05742ea990636e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce18203575f8190ef2bb9404dd4f132b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228131b966b5496dbb265693a95e4cd5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9754601ca4b3ff052b5c76d14138d2f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd4eb18e652d63ba1d19929a78fce6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e271a4e1583388d4d23c63c93b89b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd8bbc92638f3314c7882860d1f387b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c522b19ff4bb63a9cf72bb1c91570f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37090bedc5993e052f4dbdfde10a8f13198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dde5b07a71be7d1bad3ed797fb7555199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f980dd419964317cf7798595863ade9c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89359c162381c694c7f2695a4a678fc8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04736691be0e5b20193136f9dc28af84202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef923c06a14b26454ff5286a568c008b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c297caca377fddadfed2f8dee443fb15204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b7aa9ca879b03f8d26ece550eae87205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f3a243fe720dc80318f09fa4100644206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca55664cfc4b62a2b35a3e96c2c9bba207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868fa9bd7e2a9b5142edcb353a21cf9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ef898b204628efd5c4735e2d2b8c5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c4868e6fb8e5db51be4a5e65c58f4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6bace21009f322b39869424cf2fc8c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fbc42e35ecfa3ff72bcab44f8a35d1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c0b00669ccad805f61e48af5d31035213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e941848e14dd94b2ea22449facd2c6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf94c879befc50d6e1ec0938a56157215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8323f4b92318c10a27f68fac99bb1b8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c79f606fc8baa346bb5c7f1c463925217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d956612657a4b4bbc72278b59b7c7ba218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa1bdb7ffb2ba6ab5e2c2ec4561c832219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4181c9c9a5d4278d39508653381a7e6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd7b0c91b6295972979bc67c2909515221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e6ddc768ee9b4b0973642f6cbec45222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d5868e1e98ad0ab74292443b8d250223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d5b8a02497907092c8f7696801c10224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c3db00186e2c6fa8de4c88fd614265225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946aa125bbb9eb6535ac5fd1da3cb0d3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83cc811a47a5cf56aecedc7d168759b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bdaa92d6493d5c2352e95cbe24102c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1464268e24895d23b16e8a03b295844229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb521bd7988b353545c73786fcc1df3f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9204b892d2f450c0183f24fc7327dba231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e81e7b2dacb68aa419708f382f9db232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2350310a81b5af493321c7c1be711627233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a36f92d2a64f490c53a619b6a727d39234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56544736e9006a443952cf1a902a4eb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b95a7e57f348a833e73e418fcd391236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4098aa552c96db37508699c2dd3be2d9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b137626f686e16621e3f802104d8a56238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439aa7f13d6b2d8155927a76b3dfe6a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f102850dc942c251a9cdaa2fab11da240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a4aeb0ec457bf6c25ebaa91c2243bf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a5ce8f765c3b4c475d3a91de772053242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaef11121ea56e7f994a06b5f5daf4a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f1c6a19b282acf74a647518e287366244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f454fa5bc26ab1a34b81477360538245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918edcff167fceadbbd1939958a6989246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6bf6c6865232800103b246519e8890247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de0cc82f82fc55d34a660509105c37248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa38e9c0fa58cf6a8555b80e1b8e3c0b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a4c989f037869b5e639bf429c0b94250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d734a084d74f9c3e8b6331c80f4782251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b8c866cfd3c885237779c62007c68f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b32eee4899b78c23f848af4575df2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b531183d7e81d3bca329d6c39a2df1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40ed934821590bd6751429014117be255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf36058f5b4a65cf90e3f43d23d6c6d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be96f14eb2fa8c024cd19619838347e1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed20f2c3e9e5339743925754be2dd483258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e6929eac5530d0eb18eb1ccdb9eaa6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09b4df456362c44dacd983d90d0c00260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfcec06a4ede1b4c74529d5916bd75b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8358e5959da3b17f88db7cb62e60d0af262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabea9a1988f783b3ec14fba1334a11f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea85510d2a75cf44062418082ba6d3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49990149cb69c7757176a87ecc2e2681265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568ca12b91cbe72cc0fe77251be6385266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175c74051f9b8f2816b1edeb79cf737267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2656237a6dad1289d35a72d5d44865268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3152e3722ec8106dacf7bc37659e2c26269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed6863ff16d18397369213d72f8b5c9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb11fb5c1f4de03d07582c60b60bec271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d215b9aff516045dfa390c058299d440272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270cd94d4c52f01cc8770f96e9608528273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a5e795a90f3cc3af2bf8c6fc01127274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da0e975e6f826817d3e7f2d33f28d8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0770b06db3e3e8ea77fce77b9466260276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32afe7067bdf5f7872b5b0bea80d681b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5243a57715da27968618cb3d594886d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29439b23e3386414942bdf5235de9f6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df696b25049949411d67b2843405d68f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c6706d7a65d256671327c2c4e0265c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d0f0fea0bb3ac56cec18c1338b880f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15daee1305b23cf53824c1458ccfc8b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c14215ea5cf80c2096563166b97f18f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b747a6ad8a9f102f8b12f3e0b95d3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce7b3488bbe28791bbe1100f3c1de6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79325a9d5149dcc491d517ede3cedd7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a6dda1425fa7f969c2828f10c75bb9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5006a60cde9b5d1e0d3d7f8a3326399289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd78f03fa52b399664c8c2a5f60c65290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517605ee7040f53644b91f9838c7cf81291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e362c2d28c7d701c12fde605146f2e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff4b77a2043e72bbe63c7062909888c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d8242a1820f9c92cfbce2133332118294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b88ad399058d85b821648222cff27295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24917b3268afa6aca4732143eef8e979296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2287bc08519bf289783559871071a056297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e98cec084dbea24667613033588d7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89496e50c8c533ce18f29d773e9cb6d5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b101480f9f0c5a65df8a65f63f809853300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae999dd02807c9e77554adb0b42250f8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc74e6a9c404b25e3aa55db6438a2a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2c15a2ec04eaef9801bc68749233c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c45d5a3c0db47c3d1f02f73c2c17f5b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d7134462e87a0c8795c9009528da8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f00acc1fd050a6e024410169c6dd920306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc76d2dedd63d91e14ec5f88dbbb204307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6f7a1810f00db4b0027ef9cda095f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb48009a27b0ba3c1b5818e5ead8b9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cefa17a3d2623c744c849daf732b4e6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0406712709cd7c686d4f6a585713615e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecfceceabfa1e032774d7d26f59ceb0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35508c0cb0e5fcef1d4371ff81088ab1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa6f61f31318c92634ae9a7bb213c4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c3e181a9211c2c673c4a786a056a18315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92bf2b863601a1822aa1fbd0eff4b33316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf099e0641169c3d2f1f481b3a3b19ca317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d97fce3c0ad8eb9d9c47d1d70e355b0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f36655378e79dad39b23104e5eff286319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d36bbc3709356fc0a23f3161e8e7e38320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066315733e36f35b544e1a5ceba4fde9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32101422be7e3f516a90755c5a0d7ac322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1636a00c0997cfadaf475fdc9e6b4f5e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c361a65d25d5091b5976d9e0e5d3440b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21667117255bc6c3e437151ce80c8fbf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fafdbb6cd8a094dcd4970469f2aa0f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d075a56df86b648981c2fa4455598ab327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4232429a62a59f239dbfcdf77e9f6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ec2f2480a410885e748001c6ad593329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ae84c2b5492d7c9133de3464526da330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a3cc0a82871c357ee7654c92c7028331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98061a082aa56670e969ee7cb3117ba332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1067c5fdfc1062885789da8eac9d1475333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92fc7fbfc761c0480221317694a0202334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b6105e29145a8e45f05981b5cdb46335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cfbcd9da3bf48d0567c3ba49790b09336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07a478a7660908c651834924415126337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee906813df9417e6ab6e9ef76aa8b6f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0325414849623de37ae6e5ca4dd340339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e32c800d832418c35627f8beee39cf8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d37e08b47f85e4fef0633229f238b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6057fc16e7c9af783cd6e9628520ddc7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c6cd4cc25dc51e2c4005df33a68265343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f699cb8dcafee272b7c65bfd34e6a87f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817bdbed43a4218b1a5a975e2d352549345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c33055e10ea597f47017c0b807aed346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf24609e5e627ae7458e46b1eb90af5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd47462686241f2a9a7cc867131b477348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea293ad7032e6286fc2e502ee505297349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b915b5588598a398546cdd097c49f0d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cda1c9740e542b959948abe4fa1728351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d4bc3ae935a5a30e240f6dacb83745352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b3d68452279dfd2029811565830ad3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d715d39aa4f9488685cd9cec3c8e9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ad47242effd564802c059f2fcac41355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4194e43b47ba06bf709d4d25290768d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8108ce3fe889c50ba37a0991dd0c98b6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec90c901c92c8b77a88714ab9df4ad358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17993a7f69eb98a8d001034efe10e7d3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed252ec7595c6faa18dc36f439f4e6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8ecf58743d515f2f0777ede76f74e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c1b3131e139be8ffd2b3030d50444b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d345ff3f2d5c60c268c04df4a194dc4c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe933850b89f368857f3fef78f4d034364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef898a998a26793e9b9af588d7d236df365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf26daa00b33f44923c9d282448ee9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a0736061061d0bfa0ae820babf8d6e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ce89b68f35f40daad4ee3c73612ef5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47607db2570a20482c554a69cd324749369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d82346d9f9d3bbf8e52637744c6a1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b85ffac5a0deb4a596f35ca337466371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e5440b5c4b08458242ed6b5fc6267372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59976a0830ccbfa180dd7eed541940e7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1966fc14f56f3986cef7c5563446ab374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa1c15b0299c2f3b2ffe2d7aee519c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f3d0119eeecea0ad648393e894f098376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab44a7ca916e465abdd24a689561d488377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f48368dca95b13aca6b261914aef556378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33bf52c56990939f82ff993e56bb3e3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba0bf3782b10637f92e021293c9d0e7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369fa79b77810fa3801a28105f6a6b96381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d5d0572ee351b5ee4e6957854096d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c1b78f0de6dffcc3905c45403ac856383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e525dd949faf28aa5aee09a26b08436384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b0e04e9649fa9644014ed59b831f9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f040d1450d2749afde4193dd26d32386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33a54a4753b10e683b175b70ae8d2fc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b1a37240e3a7454046be98b7eccf5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bceba9e6b174d6f6e3ed4bc9fba4dd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97539f29b1d302cc8d30c1cb2666ab390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d93531471a897ce12b54a4995784a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871114db88cd197fd8135769fc9708ff392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10444c3ec9608fed97450d796f77eca1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f6058593e93d5d49083dfb1b84815394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e0ab16d2dcce6e0f5cf94f1f164fc1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a407771343a96446724804f2a9f1a233396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e42f630fc7e3537df5b830ad38bb7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c3b02484dab59f50e5e315124dac4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afba0a069e7c2f46796108acccd0f56399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee27361845de60069024e530a2eddfdb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8062929a58a82de3be35be0ea088ede0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b6c7b80c97921f7383390d440a988402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc57a5434cd0c4e3c9220fd93fe8f4b9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad6fb9f663a38a8ad38c620a5f63ee404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a71fad7cf01d22765dab47dd55e8048405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3201b2e17a1b81dc9db2961dd0056b76406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa7db06ada61218686ea4b627ae0c2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543757f3c4e4681a0523f5750c6787d4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b3526ab6c787ed14f800ace6dafc9b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ad0d0e7421123c23867b63db3a0fd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4c993fa0681be146df208fe7a2077411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd7b6dc4a0bca38897032f27ed5ecb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504861ffd62c34409bececf83c6f6d92413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8945f479005596093779c23151bf50b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b319ebd2a97ae2f464fda5df1d307bf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a05a5b56442b9117df0f90fbb0f55b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef046340dbbc32242a67ed57da3d38dc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e91e560558729daa3805e20eebd3d3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c5ed8a44d00ed1e30546abcfe27f55419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d7a55a1486ce93389b7b55569a1f89420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf476835abb1a32eea964e018fa21841421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f85be5660e8aad56a123cd1113232422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d65e2a9631d8e85e93bbaef38b12e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd91a942e0221461eb161bf1881e958424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbde91873a974378e89089b1dfd6a5c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517870b7464c9a54d0af55dd080c6f4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5a06280720c99885d640af20a2adb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad534a9bc3575d3014bd8754c8e16a35428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2830bb9ce9c587fc476f6c2e748a6437429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25968219b0f5110009b878e9af154b07430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4318edd412d186cd1235695c2468bbad431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec8e197dec0040141d8d449c7488999432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351156e5188041dd98fcf56864425795433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be5fc8b43839b9dc42dd49c3849787434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235864d4934ff9f799ed2ec768337a74435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7749bb958e79a19e92bc35ace9819a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b19e63d7a6fcced7eddaf2391a04b6e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f20e6f283cda13a7482065f811e1d0f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a23599cc8f43f35f425bfc6fb5670439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f5ecdd8bbf3bb9ab1d9016cf24f91440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c40af6a9f2ac628213da22a57f10b1d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85653924a62066a0c55f6fa625d4214442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c5c978a0550d20d5be398bdcca54c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d593121d5323bb8a7215561e549f16444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb82bb739e812503a8eca44b0c391d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53afcb8c286e18187a2f6f30fa69e4b3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4079fb8ea8af61768411ddaff0e66bf7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b0cc2daf14691fac1f01e460aa3bf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f5916e27434fb92c284e28ac74562449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf4405ffadc1cfca38902895d28bb18450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad74d9f4e2dd69c6c6799fd421393b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d054b7fca4f8457c89421cc263b02b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84df701c7565fffaf831c020cab2ac3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ddf65fecd076ed9d90101052ec9e2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e3bdc73f192088792e8b1607c1a09455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2516276bed0e6864d29fc025dbb14456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d83903c0fa16f6cfdfe6786057478457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0272a78ce237efeb62849d2409cc6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d039246978758c8482eb389d952846459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7267976d53b074d0f568d6b0a06f61460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0be1476e71799ca616ad5cbbe12748461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3de8dc4eb33284cd83f4f7119396c6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773b318f85f36fba1dd3eed0236df74463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc257fff803993cd90f003b269bb50464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c44b3d5363a8792d75c6995c0eee13465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55553bfa697751f736a7c5c34098f23b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f122e26e3aae44647063817f59ff3b6a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7bc8351a1485baaa851b48c029c153468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393bfe7fee6c23092d912a29120f5022469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24761446b5275dcb8d660cda06956ef9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754a91a8d5fb6931c92da04162ab1f8e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e018715920cfa22b877edbe39ec948472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c0ccecc5ceae050a53b1385ff4677473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f89a0c85a769b91ec3b12b12930d6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe43700347c0bee2320acfbe05a5023475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357fb7b89c231976412073c41b03b3eb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315c74157b262834fca1b71762015b2c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d09d181f6b731a425532ad24e4f4fa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637dc4c56b721b15c6c4e9d2c957c8c5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9735d4c902e7e6348547f31d22e6c06480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0048e9e8e90792416d7103446b7d63a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe63cefc0df5db65092998d474f10718482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b662610e1d06cb4178f9e63782a5041483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e38017b4f89d231aa157656808d62d9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0299ae24f4b6dd5270010f0ef72297485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d478817b7d03978df81bb1e199b04486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f023c267acb00b44399dd7eda85f7f9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4f6c8dd570d21b6d19b75f025e784488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d3d0ec627808e29b8f1b9dfeb1469b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328563bf5efed7a45c4d82db14ef2b91490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e89970719845b01f585cc880b8c07a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38863b3095860a31dfee7eaf606b31e5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d30f67e10b66ad3542ba674a38acef493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b31d513883b93e2878651911ef054c3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205931ed2853d8cee7b79282b6e60df0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2366bfd20b3c5ec6c2377315a220cc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c09441b6d7ab829839a8998815bffd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39923dcfe5d83dee275afdd3744af04d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aecbb4e354623d4099b756fece7995499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac90d20660479a6c5e2076e7bdbad6f7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689aef8dfc1d11cc2544bd3de6d3a43c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01304d359cde31a6c61a8f2de320a502502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7941ad2236aee2c0a124f66a18eef14f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0306379758e6f287eecb0dd553feac4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c3f3c57278a5b93a26e260f68b946505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac386a5cbac4da8684ed9251e203c970506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9b4d5e5ce39e73d41805a42bfa6b5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42072fdfa693e6834f9e48b936faf78508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2113d99365ec22800cd5ff7487db96509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e20d2899172d790c628404c118250510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d265c84cffb03054c21bff06b520d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8478a54cfec16b2a854f064a351be51a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2501bd779e1d9445780f9f0e675b8808513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36dfd1176a43c31a8c6e2bee9a4aee3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b1e20b3648c5a394de861bdca44d0d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721b98b12be9216355a257dd74e26cf4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd39f78d332fd9b2ffb2e166a7013cc9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab445563da74663361402594ade4dd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd2a86ac1ce4799e3f3416f3fd4c6f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70495d81fbf1083deb3b21e9be838d1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c9f4e56193f4d09d952d94df88784521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68053cd5fefe616d7ec05710877a8936522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61876c3164500810b7955453d0bc4219523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5729db9fd775639bf51078feb83271f1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f622d45e16e17225185b39a9b1536525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6308943e85e4cd6e66b524ee6fc055fc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90aab58b55661718a50c669183a0c28527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e8185ecf0629a320647d994e25e8d7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b59bd786593af90c0c879a0caaa3a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a9d975b2098f947c05f6d99c2d943530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d35242c59268cbb10381ece9e0c5c3a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71dcb4037a8aa7250a08c4678249a41532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd31294002b993a02b1458a4983670533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81df0fb54dbc1341237f8a554ca2a01534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f324052b063e1ff4f0c835fb9d583535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd36cb5e487706ab4e5541599800e14a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fa72f1fed9efe3180aee1e552a7253537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc457fbc0c451b22949254f7afe3f32538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d83ac8558cd9026a2ead7ccc81e94539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ce3dbbd290c1152532f9cf64da2ea540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd5a637d8db8fd645044f5338b9883c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c9e1ddf84818f6a08cefb74ef46f89542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd6dc60b0f56a2ae72d74ed062eb15543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274b2a0258c93122eece6a2a7fff30c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da015f953d6598da4cf75182b6a0373e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8917117e7d7189260d9184f4253bb6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d765639e04e8faa283d26037f25ace9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31b241efc207dc267b667943e5a72eb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4126ca95b05cb79260f637693c396c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc0583f46e260c0302dadf4decfcb76550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80873e5dddcc286611e129ec0f9326551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986fdabc1079982c911fad0bef0eea5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b505bbf5f7648382debdf53723f6f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70666ffa13b2f287d12231efd24f6c88554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b1bd33ea2b91602d83e97f8dea42e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ae0b95698524030623e64609159f6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78948a6539502ff1485e54c2737c7968557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d468a752ccf5461447f3841b121b35558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c179f695d2d847feeb641305891ba174559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5296c2c9217c91e6fdfa4baa42047320560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b31eea15fdf121a8f154c188827b3c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169398759f2258f262f3d47c576130a9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f049ec5c44b7e440492f1848ffd25563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77c6c86e549bd6c3f1b5449ee2ceb3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d04747bacd5a54c1102b9fbae6760a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c4c8d2622816e9eeb32e3713d50f08566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c79aa909ccb8d01faa3cfd11ff34f45567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64317155bf6621791a7b71cfb9d66c4e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485e677889bde50c0313cb16ccab563569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cacb3106d2c80f20f3b840a578a1e89570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b79dc347f3dd70825dd531ccea753571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc8afe84a98fefba43c7030fd6c2771572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed1da92f46b0344b00e8c56330b6ca573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c15e220f5cfbdf15d7d7ba9598638cd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be62e2dd95a60a86abf5ace068c7df575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576518ba275feb3ad125d3b0b12f12c0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e05ab7f461fe0d92f6389ce8f8f330f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b467212a3f4316ea3788e1f1044d12b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2944cf1aca4d23347d4093ecaa72bbee579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf58fa207a8b9e5a10bd308a3f16571580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae42a0ad2226660667973110fcb7d3f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e32a7c5750a93081d6004805c09a1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8490ece742afe5fc7f459fe3a57e4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc15d44f87efaebff72d9fe7964adbc4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e0ad4531a7245ae1900c6bd0366b8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a812f8d628318de7a66f3233b1063387586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4801287592ddb4ea3c06c544a5ea0778587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd55385e306d91eb642d90012faca4b5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc8b2b1eb2c3a676e0508b0f12a050589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf9bf8d86320b402c54abfad00258c6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57c9dbd103c090e57239a1b25e8f9b9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c6aac143d3b4b0dacac4b1e2045d9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1a62b201c526785a3c406b22c3b65593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d6486583f4ba934bf6f45d262e14cb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4000d342ec2e59123cf494ce96cd52595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4923d2e31ecb6efa5eef335543a26efc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a385695c35c9d90a38bc6f0bfae4a733597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f227225827fd21aab20c0b7415eddc1b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d0babd99f4947ec926223a16dfbc00599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49acf1484095f06dbca262d2bf60afc9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ae9acf505f45517bc03f03f0f5c8c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35adbba34a4210caa7000908bfd6a087602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc60323d7833e8a6f9571ed4d53bb35603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bfdd11bd31311476666b11cdff8cf2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac91b720950a6102567ee3acba7133a8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3898d28add109bba3d493cb9cebaf291606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3442c72528f02ed6c476820fe9054b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1aff6e0f70e1558b83c0a37b8ecfb0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b57249171d57f2a622bd1ebfafb29a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a67f1d969ed1457467fb76e39c26b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38b05f9f00fd3cdbf6ac5176088574611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c67dcf5871b93531cab66d3ab6e85612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e8541e0eb8f94b10e1e353784b482613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36183b889094466839222650e9e80084614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cef0cf142000d22ba9d58596ef47e3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ee92f69ad5ccd85ab52df81bfefd4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d309d8a2a5d85e44cf432a78b87c1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2387c8ee794b7013e4a8cd2a2e16d1a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b57946aec8ed01bf822de199b7760c9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7602cc73b23c625c7d4ee77707917b3c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547a4729ff8e8cfd64f3dd99e25e9d8f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b80d8473f7f04b0b91ca52aa0f440ab622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5aae0fb4de9e211095f64d1cf306d5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230591e13932c5482a2a298bee77ba34624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b0f46bc0a3ab44ca6efe708a081cb0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd99bbacb1d6801626822ae3c5f8ea8f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dbab67df1292a9b1ce196c2c97c0fe627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fcc89b44b3819314d2b3b78735aad8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa89ee7d1557c9d758a6ca0c3fd0d906629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02405a1a20e28d13dec4cc7d43c85603630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714bf2747f305c46da4585cc1d4de968631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a87ccb8a1d6ca16db454b688fbefc5b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea05c95c2429b9feb952d4e22df85d52633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ff00c4d456ed603a77644ddcd0708634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a32763c2cc080fccf5827fee7da1c0b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb4802654db21fc3ba5cb8f8f953d1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e46eac8324269c78bb8c07c4be1dcbb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a82cf9697729bc8891397d8684646638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b67ffab781190319ce1c5a471faba1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa19d260f05e3da2a222623049ae1f3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2bcec52db0a0370bbc7a449f77cb5e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28136ced6375ddba0a0e3c2a68dd4342642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7281388ea926dfb1412f78d127f03363643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c22161e12af06604d27cb3ce85058644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812fc012981c59e4235834bf50c55590645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e4b84a3bdf301e863d8b4477c3ff1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ca7116ee81cca3a20dce8ffdec592647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dbd24a6dfb23cc285da4bd851729f1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec458bf4596e572f19087e90c41745e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae2541c70e32fb849c5977de3fd13c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9f61f535712aa61af409be3251f81651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1878010d842d1aa45189df91db2ebef9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d81e564f476d2067c96bff1d095d1e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a072a4f430d6eecdbf0222f9bdaf92f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d1b634cca4a5a8be8cca3d9de4c98655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26def4406d656ebe2640ebc595c6f676656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f37a2df572934eb37a8c20aafdfdb04657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba8e7de17dfa9eb7848025b142ff2f5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6877e174f46539a134bfe4b00444cbcf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb5bab48db84e42ea1dfd71d5da2b7d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873d4192582dbd505203ec8fba3ec17661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4106298eaadfa7e916b686b962e6c90c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f66592c0b72ae042c94c669d6592e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ba5e367d7c87a1c6b0dfd08489675664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9355f8813bb1e19726a7b3edff117b0f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000705bab7434ecaf608d43b681c7637666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab0d046954d196f8902cbd60733b53d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23f7f41c185c8e5b33ec80e102f3d8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5aa102be94175229b27de1c993c74c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5862207fbd8c9068347e45817ab0009670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc9da3a9e5b86354ee9dd805fb61e0f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14aae069fd8d4820a11b710978f66de672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7725b2c81856f3effcf0c163009efea0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a676acd08eea479a2115a7d523bee674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e6a3af70a189df65927357807e7e3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407916793c660e86d14205e546ab68e7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a106353285e50510a98474f23129d3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b7fa26e0fec97a8e202f1054c12a0b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d30c59eb920b04721cf2a480b3b3b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d93233c1ee3a9c049fafb80eda446680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bc6e33770ef2b24069d4aa5edb0071681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2363a4a57d9e677db88c7848f2d456b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626404da5c7388d8b27b909af9ef5b3b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b146d1be88a7883bc475a18329834b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c3ed19a0a7f9ed4300894b43f4b79685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71becdb83261ef3b5dff26fd5de913b8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e1669012db88e501ca0b5751005e7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd6a001f4db7ec2570611532fbe674e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7caa0de80919850a96049d3e7edfb2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e510cc556d57f8269f9c363c2ab1c18e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8463c9c86231e42248510a86f794ce50691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b1dc6771aefa5f449cad2127dedec692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160714c30b9575700167c6c4cf695e9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900688a48757077d64fd77cc15ef9828694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81032a9bd2e4f8d3ca93f9729fb1779695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd1eecd5f4ba38e046455ff176982b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e682fe73e8c4a1208dfab585caaf7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba2a33711b006f3955b902d857e1a58698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24435b4e67a48dc795384fc0afdad95e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7940de5297a3aeadd85f3fe89a0123a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d55d31b4dc3d9185be36a8385d392701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0be8eb030129d05b8227747bbe17a6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa465cacef1eabe3487a6a8aeb84374c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e4e6c2b33c4a4582c4627505de2ce704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717808cb8b0c78d00305928d385f14cb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c0cff8c3c2a44d1bb9ff7c9a00f1fe706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4dcfb34d26314d6da826c81e58dc48707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a5cef4a9f7fd71f1f4138667828859708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ecebae291b8c3c89e304db01fc7d4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6fd7164d0edc5c69ae54fc34c1b40b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9689efe70e65911e68f408cb5c99e0d7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a533f4b1a3c9e3b7c0b10eb758fe7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c91a64e72ce2bb48ab8c9fef698f1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7706a518e9441bc94f4ec103a7feb777714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b1ea8184114608c8f2d1c0d395a906715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05589ec53fff210d771590afc9764a1a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a81ddb13c6f5638e6d3dc56c78e0f0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ae5d2d1cd10d638bc16ee46529ae4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7634684cb49c0f4f2a5981d336b2c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b6ec026c8c7e3ee78ff538b9aca54720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b387c8b79a60298da4f8e626e9295d8a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce34999574fb4da6966dd2fd5ace717722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e63752a90e83ca20a62517d86d9b43723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b67fcfb71b30022826a68be70952b1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03ae9904cda9081deba98a9905af16725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ce0d5e83758b9697e7a363327aaf2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f25151c0a3163323f1b768acb25547727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7839a28349d28cbf25b05274172f40ee728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b319a0331cf660495250af6ce3808a26729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb096c56c3be8ff831948aa5083dd8b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0373b88e5ab2c69a201d5c8df758260d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d09ce0727f324f6d909749b81672df2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1643c30d34d36e399d3569addf879d7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff9599f26c38327fa54ae1d7616c253734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb16e44ec78a9bba9e168a4cdf0066735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0f2ec2d63967e485104b92c431796736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6166944339589702c65fb855058d4666737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd545f59e3af39aca5f5874a62f1fd2b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023aef41fd68150a80a5a1a2ab94ca97739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdd9710ecd83c5f7e254ee23c395146740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e59207e8fc03901bd0d012e01b8bef741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d8e0704b90e1f35db46f1a9155550742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ee222057924873396397109670475743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f866f22da5d3e1d7c6e86564a1290744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb2d9164dc3ba094e7963391deb27e8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca30880120947e49be6d8f1b8b7e4a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d1bcc07b9215fae19dbefeb7fcffc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da5943d67ec07745288b03b7afbf51d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0fdf29f486ca99107c42a72a851e8d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58920a2b37d28e65ef1e7d4b194d5e61750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa3555a8fe9499ac4634c386a65b719751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161325b082fd1df1d6a00c6537d1c459752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34119fe97edf7ca03a5ee68708f71b22753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122e541197f0dd2edb3792cd3d58876754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c0941cb392ee0cebeaef38ff11bf7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee7eae37ea306b96c54690adff32d03756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc56551741b76e0697c22c9f839c7f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08caf7679bfec01f10d831eaf1d84d32758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b5c1ffbec2731364251f45eae874a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbba06b5abb6666d4251b8855c3b3ca1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ecd706c298d17ac5f6c92620869d52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013cf5f84cb0a4fd94c3d9445d4b25883.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d4ceb3846e8159326b29def0f666b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fad284f1777193e8fcbe68eec31e0b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b30434e6a5edeb25e3f8bdb7418506.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4865554d660e0cdf7a0b61e02b89a83e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7137efb26f74dee7a2b17b1cd14146958.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4761df763dd1b2b133f46ea1d4922dd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e87ea491526c09d30d252677ad89d310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34651c18181a8e55e4963aa17021dce11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6637ac18220e33308358c62db6d5a5c212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a86b853ba9f421f0994c05a655a4b313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be03717b1e942530fb67d3e56f9c1b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010bc6dc0e0cb67bd548b6154df1f13f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de6faf1fd79d8ce5cf8a59cb7bc91716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2813de7200e29f60aa1875dee751147917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db57f19d715a23cae139b1914f913718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a532432ab8f868f132ea176e18dad19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef6a050c4e1e403dd7a7a34d66122620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea122b49605737cae0e790960f2a0221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513caf64d030241e42f919fa7f9bdf3c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f81e831c695c2fa278e0ae38503cf4f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16326e7a891f37772f891b8a46ecff224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b82efa9982245ceb2db4f638e351c3825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb8e27ee3be15efd9eb8b5bb43657c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998fdd6266f62467e2e5aee03f2addf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48c68dff159f9a8b7da99ca89b782f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f4cb078d9406a9cfe074a97b2bbcc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41262276e17056b3b145c3966059d92330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5be17cb9d35c225f54a8ef6c437a2e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29edbf113a5df63277349403d36a8bb332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170a23d2c98141bebbf14c30c8511da33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e386348dcfa5754066640e51dddae44f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75dfa384bba6bdeadb0ffe162d1eee35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e68b98fdf7f8afc5c02f6c84c52caee36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d609f3627835ddb2f3530663164e45037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c158cf94d87d965ab0f6467599c46d438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316a7688daf461eb715c927e4c9526939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8208b29ce095b6adaa52682617aad3340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7679e85ed14400e31d11cb435e58be2141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dfe1b5ddf1b9dcb2d8d1b51c729b4c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb954d7428ad68f612e9a886ea1a8c4843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f56256c5b4462710f375570378fa55444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6743ec21e84259059b4d0d1b79b9f56745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28530868cb8f99c7de6653c66848f51746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb8ba9d758bbc56f2856f4b04fe0a6c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d882d5d9bc0eec7739d212ca704d77e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129596c9378d70fd6f70100289d08a1849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ddc43e18922c2d87d5d6470c747b6150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c77710d070454f816c2bcd1cca0fa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2191468fa1cb5eca26b6e449538686b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d180fb5ecd39be0d17bc6f663069fca453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b956595ebeeeb8f60bdbeaa60e1ce6d554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c63c66466ce125d9d2b1b4337a76a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f470cf436f155997a8b03ae41279bc6056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd9e07fd1aeb1c76952616c7cb663657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ebb2e09f525c11a0163ef4319f0e2058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f42f6e89ad79c879efb6d007074ae1459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d39d84dd75b83f714693a6f00e8d21860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454241c1df2628779aff440ef361834861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807cc9c2e8994ff72ce2ef96551e7f8262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b95d91ff1a595512aade43e312e9ef63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0237da150a58d75a67fd1ea44f4b74664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd669cec2a25552eeaa19e6c662f2c765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fbdb89375bcdc99feeff02393bb05566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac069c500b155e3cfe54657499c10d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ebc6c780acc723845fe48248e3ade68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571434bf9dad41a5c63403d1ff986ac769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8436031c6677b16362c625bb7565240670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf992eb24ea8be67dfc39373a84cc271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c3cb8955aadaa81f36feb6aebf505472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73472067903b3fcfa520a77c1e78412273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dec56eb26f364385e1b142ec8ad79374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b405bacf64b7a044d50f2262d19cfbd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad5d9a602129aec3b801c6e59b237cc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5c9b3a6627360e030562daf94f75677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10636ec4f8fde167f67839fbb0a7cf078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d577f0bfe41e1005f255aeef09b1e33879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bced50152c3fbc65d5eb2accf8b668480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b7427bf2e4b88cacb5958f1d2454781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf61494fbf963a48c572f5b2766acfa982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963019a785627c902021cd80fcd86a9e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ec77286699575d25db13075afd29984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c1dcfe76a6f51398d3fcdd003f0f285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea7c9003db93701e0f1f093f964e9686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db6cb6c1fd706b36f7d862098837e187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecaf0aa16750b677fcc4d106fd930e688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef6d0b2af59589f34a3b93b50bbf0d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea17ae200503f117fa07dc5baf7bb73390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b323b7fe2bf68bbad602991d3c137b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8d0588f4f1b214ce4831c37f323bc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81389da32938d5d36be7740c6b18a0893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b591e33f4be5d3ba4d021acc3ce17894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e78026db98be1cf0cb7fbdc0a1c73595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b18a7cbb91f967d68a67377afe5fe696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b520537559c5f822bb828301a87cd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a160a6b08bde439d3f07650268fe3be498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeee355a60a3abf698f54bf7010c7ba99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c0de7c19f1ee860dbf4474df01467100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed341435e364c8da3693567b8db9c09101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d3cc776a3f1ef6a1e35f1016bff02102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b3edc9996cd38f009b6bbf08b9ee8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76218ca5f1abf57b57fdedc58113d0f7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ebaeac4ee32161f0cf547c625c010105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ed991d7af222fdb44879944393376106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9d7f1ff8ce8d2e621843ae32b42d4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1010116e7945e9a28e06bb2f88b2789108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7490df56f44ff4fd0e76dc8c3ac710f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0c41b14ae5cc3eac461dee83e9b16110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca937b94f8f57bcdbd2df1f0a24fc4b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567f326b2426e99ea139204be9e72c2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c70879e99553e13794ede83f204db113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f13b658b85a017d811535b5d967dd3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f9f0b961f5deb49beb0b8b3a2d7b1a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd54566fc49232b8429add23df6496b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8263d0cca3fb6e4840508e761a01bb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a7498a6e82433c999f2f36f008ade6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d34422a4a64063ed11d5631195321a8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b542add208eb22341e39cd698f262860120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af1ada7808ad3704f00a80ceb58b16121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884e72a3481785edcc0dfac8f325a08122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba85950c8aa9715b52c964e17f5cd8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c157aa1b7c8f97f27a01fd7379e59124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9fdfcc1a00aa83d3633faf3baf83bd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae47418adb1cec2c4b828efc28962d5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd8818d57707a6900b32ac6f1197223127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b9035fe81baf8e45ba1490abe5530128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e423b258b0f1b218811ffebe08158129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fdd6a6ac7840b2b902030c14db1661130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3b3b52d42f03e5f7dba66fad216bf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae58be37435d7a2ff75d697a8507e5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32fb274238500889a9cb9d7043e1017133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78739d2a83672cafb8e463988dd25c7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba51364eb9bfc01ae75c67d1cc7fe71135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6840cd9be71b96c57c790ffb46b5cf2f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd26fb496ca1ff02fe12d7b5eac6c71137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e8700bacb0635d75e005b072cb3757138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093a8254ef4739be97cbe33e35f32b9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50cd493c336c2ba794dc1951b04a97b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d19e3a65c91118b5ce39f26ae2d0a1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f0ac49d9a8e3c84b4b61c3d5617b2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958977fa4408be07a954e618bd943df2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f93058ceadf95d11aa6451f08e2385144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b91e7220cae76e63fbb47bdcdad4c24145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ecf80da8bdef7a667cb34008c04858146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ab3bffdfb98d14d6efcdac12d225c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6acd499e56441ae07078728bdebbb2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f796829a6565845f2ebfb5289f6902149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891f93609ad4f52045ceef23f3aba535150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf85ddd07dc3facc0fef6703e589069151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c15cba9601eecad3dd7d0c7d5a50db152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca4eccfb9b4c1cac05edff3c5652ff153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9226384b7789c3df0e38de077a6f6861154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da2c0fe49f20c5678eef1bcf395239155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f1ee534eb8e326a59ba6a46b30abd5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020c9fe873d2f920fdd3f62c5a00443157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e8e456691e9a4f4f016d4711cf2f3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f611a912cc1351ef537d405bb56d22b7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801bb9b23464220f4b91e4bc53511522160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21841d511e7dbe71b974e7d224019791161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16458e61ef174e7a721ca1f2b058df20162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e80786ea905e4161d3551f397a716e6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20efc4fce330fb6f900213068e95b3ca164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db7d2502322b99fbdb1677a6592547165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd347debd188269d14545f2dd6933a88166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b27dfd00c85ca83188e98a28a35a7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e7f03d1c3028bed0fcfe7024a18231168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb75c2340aafb2633cf993f9d0de4b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba212a5dd47fd6b239fdfc2aa5b6ea44170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de680e8a6924926cc7ecf704f1ed8e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8204362e0dd9b2b1862807a194bb888172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a9956186af1c72eacdf5fb4e3bf27173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd68aa9feee15d6a5c792075d8dae4c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6243d04c81d48f00e942536136168a7a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719069a05af654273be519df1e3d36c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d8731a27fff0f1e47d897ed7e9a96177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f718a5b6aaf0a8de8bae10df0aa0cbc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d81cdb1b2fe4978f939a5a66436e19a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb064492dafc9fa74b0eee1a3bad16e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0cd19f3a10b3a4b27581762464cc26181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b6fef64933ce35fd3c61a2c1a94dc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e133b0f4304b86eee09fd7e93fb766183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d626ad35be78084d2d4701e5c287e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6146f8f4d47acca3af9880b54d82d4f2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fa1dd64564c788943aec44d805c446186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb30ea07cd4a084d239c1463ec1d41187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df22fb8a91f4f870d170d36ac6e81a6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066d4533b7fc8c98176056e0259789b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a1549dbfee3d12686295f23a03474190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9438c05534316851eadc8abf92f235191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb885e8fd3fc8dffbfd2ec1166c273f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104fa6132d81ed8ca2bb68725b97955c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9234d129907ff97acebcd0ba26215a56194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd2eb6e118e1310c10fa0a28d859c7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf4abbd5e6952f56cafcb2e6060e7e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa597d6daf1f01b9a68cf40f0dd5ec197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a1335f59a3acc68268ce29d9c649ae198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f419462fcfd63c41bfc84657485669199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee08d5ad6e4abf6bd9156321fc4738200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1e737fe8ddfe85385f6c9742c47a6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d871850f7504153a80572a919e55fc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f51bcd51af668ad086dcc0a6a5dd1a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137ef6a51ebf20673f774594536410da204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae309271752d01159b5f0916135758205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb0894a6db0addbed13be358db3d9f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99cbf819cc03d79c2fbfebaa78884e2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd9cdcd7b6691eafe5b1636e20c8c3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c696c10d0795baf81289493a06338702209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc8f4b66b71163f6a2a481e26cdbec210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1121233a02400d1c7c685af17167d711211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eef23ed4112f84ca3374bea30b479b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c1e84895ef3d8c8bf6ca867c445acc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b742c49becd9eb4c8b8fa6e9665feddf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb385d663d93097699ac59b10cfdf797215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4180931673365e556479c7ee8d33213216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e98b6a77741b6811feb2dfa4d5e2507217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa81c9d75dcacee15f69f480afda9e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde6b3551a21f19f833438b67b76a1ac219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052cfb1d0c53c37082e906a9ac8a5809220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2744b5b675af5dffa44cc2817d9f84221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205646f573f53120979e7a426fed9afa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df767e14d76d2a8d9706eb9f0690c9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b3e6e7a02e100d4aac88b9bbe57c0b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73028cb4470b0697ebd11c694be4a9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1453075fecc8dbb3d575ac5db1546226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee22787092d12cd14535963e1644eb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88db611598f287fe49c168dad286129228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ddce8ae910dbc184020d380efcaee229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b23bb14a23cf288a8bf780a10374e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e0be811585aabf1bb9e39fd5d759c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f87580aa387db9899b76c18ba9b3b80232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb5412ceed9769e90f89dbd273829f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5872dee10d91d906284b0323266bd00a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e730fd1b4530ebc093f34cd21407f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d468c4470d7b0b358175a584cfbcf0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16e47017a152b2f270964a4e4331eb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d78bf3b04faac76993b652994e3aaec238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f93899bb88d8cf2a5c49401b0fd158c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819680a34a839bab175f9229e8b69cef240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4363b13d03b0522712c69503f0d93241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67260c0d83db6af175bced720729fe45242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce5512ee1b0fc0ed1b8b24a0a23db00243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae2bee85041550342ecf9c2133a9d3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80ef73a92202bbad7c583a6187b9a4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4d6878192624ea5f6fa2d370669d4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d985e97a4e369d3fb4738a4282f5b697247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42811e292b75e76615de6efba8e35a3f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff3d592bbcbc2e5fd343c23bf85cbdf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f00f41551b2a79aeb5feda2d7d953a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b606c3e554469099955bd2a29ee2d22251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d03026c708de394f559412ca968ea6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb24021d73b3b3039af493332b4befd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b43e42b0d5ddb376a54349aa0e33222254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba38d6de90f4cf9575b1f892b8f855e8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf12f9664f20d68279b29699eaf856256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc264ac587787f0c8b54ba9daad52b5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28cb983922e50c10d954df2175e062c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f94df3a60aaceaa531bc078817608d8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eab0ffe3ec6aada4657c14f4aa98b8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d0eb4df57e7885f24938a1e6149ab8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf2ba219c6e3c5297c886e82cd06592262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ce2986bc34fe7d4d12e7fde3bc64b5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27f2d1c916bc984d6c0ab3c550d403264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c17a08991a1cdf30cc658fcd88974a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a49229df09f673b408032bc4a571b4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc62c3e1c758217a1a211b0df59b24be267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae347dbe9edf9396fb1a564d3990bd8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1574148869e838a2591de81099fca4ba269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e230663db585726e4379a5765e1ce96270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7077c0ce6659487349a2ca650e37a0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1fc9d96870d95b338b71cd6127ccaf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14ada891c6ac1a027fd96c6ac02f6b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ddaf2eb87b64f9cca9848336b48fc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa491d302015a099f36831eeb6bc74275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54714ed7b73e1b71216170ccab4cedb7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ead08c133ada29f096d22265fa33bb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac37521d670010c49c97f62a800bef8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c594fe5d90b3fa42c9f1a3637d725279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71055ab4499ef19872d9be1cb2118690280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0899853868fe69f11faa71f3bfcd9a44281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24131d9cfcd5aa610cfc0677c81eb4c0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6421f2968c4dade6a5b6d1aa804e3f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d542bc251117af2f176438449ca510a2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf94cbb06696c6d7655d92bfcdd009b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e81dc9832be0e8f489bb5ffaecb55c1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f571ffceacc7b0deb86f27a89396efee287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84af886c49b78ac8c8042fb7d7002a4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1289c8d9bc247a2f9692417bdc1c29289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f12b4657a52bf2f1daf571bf41bae57290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f25ab4893771e86e8dccec5a4017c1c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd46c399f5512f7304da476157028e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5feadfe4a4cce5f1a414529c60eadf7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f080a2022b7eeecc1657e03999bb9a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7239ad5877ab913b2a045334c6f5994b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d306f93cf0a512402f07f0ef573b13d1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec0471165e07ad24cccc8186300f15b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d9f3e2d5b54dc7d66bda4878c40bb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c776034fa8d801192a6033ed757f4f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7760a202a0a8f1e4ee3957e0044843ab300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2924db6f276831a95526a0e467734999301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b611d2f769f02e6eaf887e528029ce302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08245e5bec0a0804421d6c93632618b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cfb101b1813cf9aca79e47e7dea934304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d97ec8253d19f3a8328518c0e14df68305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4796e02bf049578089d0b70fb80a760a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b87fbbce66ee5d6ec83842fe37ac7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f6f203cddbcb65213ca9fd32f77e3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d938d917487ce19e6bed99168ee1d87309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07bd287bad95587a03593a0f59d0038310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c9ae2dc52236473c0eafd586e026b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572fd2f3ce461055be0e6da93088baf0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16160b00e8f5d8ba2811c6fb6f32d6c3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6592c8822f08fc3e1ccf773c72c20477314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a209e949ca109db9d36f142e9b14d5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48e4d7c8e4dadc05c10ed98f17e19e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b69c4ec16e3a1d9475b9fd239231748317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1076e295c13c882b587bc4e227e257318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ed67734610fa861f86e8cb2c52a0a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5595b3781fa34847a43d81ca79ccd681320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3848ae23dbfe23780396ba97f831bb4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4075e8bf8f9c10974bdba001dda82629322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49f06cd86a44d3117be9434f3cf9e0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eac2d470b2c5f6223288e8dd61e235324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4dfc04e23f3979a8b862986cd302bf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c262b3522cd11a960650b2b3ab6983ea326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ef58e2b9a87438c0c2b71936adb44327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf06fd0c09d08ea8cc7d69cb87f97d9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e7f655ccffcb75cb99373d81f6fd2e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ec8af4c0c83657cbd82650f63bfae330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c49c914c72ec177d8c14ae187e6715e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b9242da8054efc6913c74c16929fb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f9c3896249222e39ef244b1f3468e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a97b17803ce3e3895d4e37bf72dcc1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62fc3d7316acb8bc1fc3d70f76f7e4a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f17b8f07c5b2182e91ba96e5b703159336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12716f61972d7463c5ce191e0d5cfbe7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc5fc58d9aad4c32ffa4013983dbe96338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a53246ee7941c45538574815b707e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b935496170fa79fe3b1c26f00933d8b7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ea08bba6852000d068b63d5c9400b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b192e1eecd3a44b3e72ef71d642691342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79e4af2cbe60c2a637e30eef44c1099343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f85431e398589e0a0a720cb257a7b9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103bf132d4c62d43f0c6e380f621b18a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb303c3948be22322350d0815d9943b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e664b572a6d60d751103f5245a78b320347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261ed34ce80779ad9f75873704c9ef1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c6c6e2c4c9fedbc2512e971aa58da349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88782c64584b7c3521b1227420b368b4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e8678dd6889c2b8ef0c4f9aee5ca06351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f2fbe17477b862faf2ae10f1a87fb8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe087cad1cbfd99991c58d6f643d7d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4964a4e37fb1b8ffed93da9a9fdec3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a1f0c09adf1f3dbf7e66ebb5d3a85355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd5c8e86ef7ef540d0964ea31d66be6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba5cd6a8a07e802ed32f4a0324dcc5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dfc0af8bb4c74996359978a4d5c949358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e807368519067830265fa6bd016074a8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c5e28b2d32e55888550a84b863d195360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c605bbe16a8446c0effd42460222f55b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ce9891ce4a129677e60783fe0bc52362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a53f1490dca80a488da940a1e608d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8942f66ea7c7150d81c5a6f60b178fa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c6914ec87317e12d4bca96364dfd62365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc51ba5900571a576c2190f1113fea1f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bbd347f9bec8c54ca9b30d388ac240367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be7157152524eac86de15742984eb1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69008fa3b1be222673fd77f9e5c27788369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603be2ffe34285b13128f789a44a9984370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee9377d90337cae38fe9412dc5318b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2123eb034772f90ce2bd085c207aab38372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c53eabc318fc5eb8705de52e4421762373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12698e18ccdc703a742d6b4a1611135374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3673cd6afa6523815092b9f028e6f0a1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd652df294538e6035abeae663a60ad376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c385a41acef09994920c8868ff107377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae69f075bd56f0d8db2de15ef29c78e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8132037e66107e8dda5191ae63245e38379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc0fa6962d74f37bfb32bae7f11cf9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a496c9c9b82d5eb0578c6fe07bd09381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c661056b6ff1096538451d8f4b4c9cea382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb73dab5077f1abc53765b32e35449383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e19612df8d7cba4bbeca6112a6159384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2cfaaa96585cac3308f2f255ce64a6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcafdd9483e3f2dfa0a720e6b267fd68386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac48e0dfd7b1ae09e74ec3e72b1e21a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b1d871aa52108ff24dd8718f33f266388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb5e3607653d7e1b132ec408b0d66f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201de2d9a489d19cb26132d6d9cf5f4e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056f943773d47602e3f413396a5f97e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23df2f97468234d26fa36f14d44d8c8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378489418369a90502b9849d2fa2b8f3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec274523c0c7093fff4dfe1cd7b164394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75d2f33142ffc2091a1950fd6a8f1f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d90573d1e70aa07bbfb6876ce66e6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2741a443a1a4cc28a59a44bbe0d0df6b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ab3cfa5de1c035036a40cebd2d2a1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc9823c04b472a6aff12b7c6c6e6381399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9221e7b40db7eadbcac340f1c5cb74b4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4438b29226118a55318d899e13bf1c4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a68a227d3e8d0a6c22429f742c3e59402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf034bd15ab9852e30abb08765714b7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f13b6f3a97c68020df01ca2556e3c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1422bec1f30e24350207f59e3fb37511405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad439c71c0bc4f5b4ef3033760f4136406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a9be70e599362e8658ee68b10b709407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed795c69876a1b210d55c62829041cfb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4060d4d95e7096e96761f1a7fdbcac7e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd10ed09796d849898745d6436a796410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ba533948c05479fb5f6d3f4c4d006e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb2f653394fbc617b1196bd6655bcc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45725112e34e0964a2fbc8f8175c9d2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451b5d1565177f3d65e4ae3134a14c1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b8521fbdac1a4c703722ba1a6ad2b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff5682937362df3f08923be1789a6f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5642164fb8065526c7998b91ae76d04c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5cafe833f4d7d1373aed0d51ed703418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7336e613202215818636df312789bb65419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a724beefa4d0f4f6f321044f5c61259420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80255790c6e7e1ee9b097700835c622f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b51acb28fa4b2b3ea438e44493a22c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ed5f6db5692b5ec8ba23dec3ca71b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867788993a46aee4fbc73d73464fbf1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4be994b7d3a9cd081fb6dee8212c8b5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a4bd4c3f942b0f53c797733f5c770426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508dc34c2bd12ef792f06be8fd53f5c2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd516a614c5493ea5d42e93ab9ef305428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a935f1f07fe0cb413e43e3b74829ad429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b07f334e688e046e1e5b5b276e2f53c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7184195786ac8d47bc28513a22cc33431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28871f8dc871d55baf3a30c2b5bcaa4b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb80398a80b39737bd11ebbd6a7091433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b03bc68bba6583df78254763ff9bef434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f805231dc56fceeb73a326dc429ec23435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b578a83a257fb6bbe900cc14a95db62436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de38d2a9dfe94c4c5d735faccd0572a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4281e058f49477d25f0757c6f341fe79438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287a5bd377ae4ec659a918cc7810192439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc6ce2208f14a8d0bc1d12cacd908a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e7fa5f363936e15fdaa5039a0799c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a25f7ac69f0cc893adf36e45dae639442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e8d900ba531e67c28b0afaf9317ed5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f378bd80c85a7498b517119439ef797444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffbe0947129064ba7c1ef585e82b42b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66a22b8337fa0498f8283c31ff9ebd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df196bbb8787c1c85d71ce08bdfe34447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7855a761b7854cd238faaebfdf8b0dd7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b267db7bec9a08095128fbdea8c4b460449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23823f1d38ccbb4402593c9753b6cf83450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991dc5ad947865412fbbfc86b3237b53451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7735f1a4821c380a2afdb71cbd4c0214452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7f18d4b4c7eebda7cdddecfe76914453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358db0133e6fd53c10579c05adec6860454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05115ab7df11215a0da53a0caf30fbb9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd1dffb4f67f5e0e5d29fcdbcbb16e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e835839570bc6f527f634700e2062457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ea707119ff82f359076bb6a9dcb4b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa6bd366826f0bdc043daf31ae39b7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae69b9f1e3e4eabfb4e3a0dadd542ee460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788390ae7ae47880bef5184179264e90461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5de375799fe388fbb5e08e78f1f516462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594db404b5439e4ea58b1d090262b3a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f624fd7b65a81cb0a133cd2e770712464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973d7808d9984e0076ea514b9bd91ae465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96f8a32fcebccc1bfc67578ae0c95a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab12805c8396511b4dcc3061f74609467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2974edca3c0bb3d95b1ad58445fae5d2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed29efab7a524a935582cc2685e84d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de8037546e54da067bf254808e0674a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc7882c9050a36425cb02f6a096a2f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9396cd7783f9b75396a900df81917c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d61961a241ce38eaa89c8a8dfe27f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b9bb517157db5d61e9229e34e1009474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35368e77e06724c964ddbb604215f78475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d07c828d7d95484efebe2dc8ffccfe4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b2386920dc280105a0f03816197d7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a57f6d376c64089788a017735488754478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e273f3bc7fcd73400480bf463beb3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c65831f2a8b362f71af192fd9a028b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc99c4b508ca5b1f3fa2e3a4370a03481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc782ee95ec7b2c49437a80e715fd9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c719115ebab1293fc0b1370c204465483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c839599319f9a825c045f7089ac89636484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a29c7213d3b763aa3e64f088a7aea0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a408b175b65c765a7c2ab4c636e025e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec372f4b4f3d918430021aad637e26487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb7765c964414f4a118cb720b794cd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d673c2bf2ca502eb80ac53a7056c1a8e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe73b22aa5f96b7788271b5e46788f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7210fba8c98b85b708c5cf31e10c9154491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad4cf9e4b3436e78264c89619110de492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3875bd50d572fd67a4663064e3b3930f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac5d32826b207fd664ee4df3f5fbd21494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a639e63194bf6a1ba6b1caa7bc7c59495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f0c0c726fb86164b1eea9949475f2e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8876b528de3a16ee1e541cd37c0fd2b6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c9c121775e87b91d064a702b4c3ab498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0185baec07f1eaeffb9e925a23e0c3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f93050830c7bead3e18f3676f05e2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1938dda5a18ba1732c61abd78719909f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9930c51aef4e919ae603f7eabb77dd89502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b561cab14ee92ca2f524accf10c25adb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e32884ba9adc72a746954b1751867504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4491046ee9a1d9be2bd6b47a0b57eafd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fdb98a82c2d324daec06712a492b20506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b502739b4ea779cfc18fb9a3fd58c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7178be98e4585735be9a91750371956508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c986dd99912cc65272d224170f221bf5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f6f4dee229982cfbf202f44c78c16510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c35e1bcb2e34bb607d8664fc8544c4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff71d5e08639430c606ccfa79e675e63512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38b38cb741aef82802995a0762d4c0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45c980e9c06484f38f9a94d1c08cf9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe4078610d238dc01e0d90e282d705515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5eff4bcb4d51f1d41014b7c0284e08516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f79de1688e28a19f42fda2e8249cbe5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1430e07896cc92e547cb8cf78310429c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc18edc4d52452f17de5c51aabfde5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f769969b4933a2eb4e6cec5c546e8fd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e8d6a6ebeeafa8456fe44f6f2c508521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f86a8a4c563cf75adfa341912eb87a8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b1257f6baf8a0d52aec61d632a7a59523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aab38f5d75b36dcbb242d600b31be6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e001d2d3bb116135090338a2521c21525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a1dbcf315c91d4cc06064d3c50e64526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28fd87797a1a41bcea820f6b68c479c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f5575eab21eba55c8f200b265e23d3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16ebd80c085acab6f9e6cd92858ffd2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e65727a92009d4ec416feee15a62d0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0cc5d77f51707a17f86364831d2bc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb7b960a41ca515480c7211cde43ff532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f481ff66680abf5939ebb0c4c9dd280533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c8e19fbdd5d821edf916cc415eb803534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497469e0e66ed431f32f57ecb32c4255535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f24c17c15aa921718d3595e355ac36536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5997dbeac12dd37689a99f7447ca6d69537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e235433b7c23c6b8eb08d2c173e095538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c6b42a8673385a0c37e4e7c663a76539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f47e8234a4bc4ffa40c73a6b315d7c2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8012c81edbe01f728a14a70e63f84365541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58326dcc00fa664d7eb707b04e5750de542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9b589f7083e1e1fac476c00ad9719543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f56216b188041ee6b9024e9b2de4af544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf0c1ebf5b7cc29c15d4a696e5c571545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a87ab0c9c2957cd21ccb988d46d5d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f92ce2cc38e3bd9b72585e619a3c6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b22c5a57f4dd57a8ac7db65dd7b5db7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59b7688d155433ef7389a15a2a0914549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a91023444608fa300cb4c20d26717d2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a1527e26f645ea506d673ebb90caf3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e2c196c3766e63cbd3d229fe0c3e8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824b97866c47d3fb57ceb87d2b72458553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc7abfc063daa1c5ff241e11ed2ae19554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35541eefebd2d0990db4ef708fcc0ce555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48fbccdb82f02f9678867d84a4a27a9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f140daacfe38d43ae7833a7be626a3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966235fce6d1028f9cc4087a830bf225558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b520ee1026bf3144a747a01808945fbe559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b398d55176b70eaec3853c2f00a9b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f5e9e6ddad1219e1018c66a4c734c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca82416a81aa28e929722c83eff2ca562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df9a08f397b9047052f66df3f88534563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa89d33c44c06f6ab2c001354a656c2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df4df152b5240a62699d43de9f7840f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb41530d735f59d0c3191ede8397cb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de187bf1ef67eaafd43b5a9079c191f5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a91f9b59f2231c098c6422def481fe568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a51765fd047fff4710444f91a6d6d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11879b6c4ce92e190acf58e14a6df22c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6662b2d51fac52a5789c78abcd97ce6d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb88c098dd0717cb0a984aaa8f2a41b9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f41ccadf2f1fcd2f24672e214cf5e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1919b856221e2d461192df06c7daa0c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d00b7760b80eefa206ed52e042074a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1de969522c09346504e7caa2fa29d8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4682b869a6b9e88b73ed6415e318a86b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a89b12ad57b0bc4f619ec17d7a14a2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d090e0aa8757e73bf86f01c9635bd6c7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1358a0edb6da4f3765abf85668a192f0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b19ca2b328c37a1d1d8adeccd19b3b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb93900c0b5bbb5851aa6293485cfa2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9adaed37021671afa864aa31e8363583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15d6b02ead1016161419fba645b15d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2896a584b8a4e509a55f79562b259a69585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8b8626292102c2693e216b6a42625e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665224a32efb510d95c7be9cfe5eae40587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b81b9a296833b4a86213cf5a4c653b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48795a0c524c7ab4234f00703875b354589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dccf17bb6d1128976b183dedeade12590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b82887f552e5ccca81b7af65067fd58591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5398447e819ff75002c353febd98614d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29fd09add2befbcfcafa5d2b4c4e8f6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdee5b54292f57c8ac5dfa4023da2c3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc1fac90485316d3968cb693dcd6e76595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530da68dafae56fbdf7918cea73df417596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd1e57060306f41874e02540455fb5b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98374136dfc2d039bbb256c68c65945598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc4804c2c63a0e9b0cd89e49733042599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b282b144dd6a2f5bb56a25b22fd41fe0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f7f837961d143bdf29b9b96e5a1f3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e3f12315a7d8101fe82c59a172ed4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640dc1189b071d6ebf4730ec9d03c163603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d133c86688f36abfc375c1aae10c26b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a29707a62938ab62df0e465f78f258605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d321a9badf20b3ad02a49a608f4a7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a32895686cfbfb952b8e3588389a9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc631de292fc3e934ae35ce66535546608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ebade36c04272c17e44b5e0152dd0d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c496903b4510409cc3e86853cf34dfb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd3702ebb498be24a15f90cf73dafbb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba0fdbc8d8476681a84cdccfadcca5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a9758704240e7a6ba603b7d2b60920613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0f7a911ae7cf659df0d85313805ba614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a001fbaa6f5792aba89fcd4903d86615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d675006ee0c5bed876f884ad944b7a03616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acaa0736e6f0b3844a892feaa7962e3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb1e5597cb09b2c48fd7e4d87c07e7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd98de9459aebc42dbf035ae5a927fde619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff58d06a7a72358be0a48e64ef67223620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb41c5072b2e5ec7de0d6d4ebd37c2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd240a0f087cbed7a6d80d61f0e627622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79690ce2f01f3e8007999a7336c7c5d3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb01a46b8c5590560badfed9fd39c7d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0807c879c1cd1106e4a86290b605757625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e28a2e95c7e7357687cc49a651b639626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0020f6752e1af2ca1db6c99b7531e7a6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cfe29229a89848281ee0df09d17d7c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6219fcc7c26c4214e412605afba26e45629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b993898acd5205cea7e8bb903ccc197630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b795cc42c8b4aa692b45a2c14b0bfa631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98723f6a2a97bc081db30e0cbc0b6b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d49f4151dfca7eeb3daefbf0a8a4e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f1237464e14288f8f3a4d64cc0bd2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1924f37c0392a4aba6410e88f01ba6f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e66832c879de1aa344c30e130bb0a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00484340dd98dfd700c676759852b1a3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd202795a280718b5713d3d0d55a39d1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc3ef9d27c426b2847b20790da2047639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0337e9a1f2c9953082e78b8cb799d3bd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b0d655c3e3998252fc133ebcda978641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408107399c423c893a80583b34f0c97f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81abc96a2bc67f049b27f01b5ad514bc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f730c58c49be731f7f7e200a8b482b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a2709cba061a533b0a053231a7b739645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e1f33b23f648227edb2d7a2fd5d6b1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33122d4fed55e097cfb917386709db9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c3e41e50fc0a344f43dcb6f76bb53648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f4b28cb464a319661e14468849f220649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcef70d2b8c9829031260f463ef2fc7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcac2e6ac0bbaa1eaa673eb0fd8595ef651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106cb568002cec69fe70500bcd59c681652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd865132132c364d7b00ab3f80f786ad653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7379877756f0c581c7071d542b82a0ea654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b9f79ca400449f41d5fd0bc89255b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e690dec6d0076d5bbc288c9d19c901656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b6aa2db15b78a124452c3d78c06a0f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f2d3e3dab676da74b66aa8ec9bc3f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8346d4eba7ab5e5e06e0e4980c6a94659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac417f39af600ca7f6459c31ecf0529660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435baa16ee282fe096393a511f682bb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d212a9ca664ddbbffe27bdd5b235e77662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34b01a649e4271229a54d7e04f397a2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdac26794812fc498df7fe59c498e32664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346697f530d34551689265af8bebf233665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f116c55ecdbbcbf22be7242f7cf2cf3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c937af4c9622d980a557fabe8060b370667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b48d3ffa0cd8bc1271cc550f6e91e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf76efbe528f53fbce1e35368f41f69e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d81a0a0c15c1ffd2eb972ff961114670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0356a63bfa97426c61e22637c36e9fa7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96deb8a74c56e668b6f1555cd3b394e4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0175e31c80a4812d5201107d6a8c8d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a59e744d2ef5de3fd7ee3847f829c11674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d54a3ca0c084fca880f294ef643fa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213dac2f2f55a26c55e11359fb1d4b8f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6022eaf1694e14926d7bb7d48b95aab677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b82d73447586e3bcd42c0523f904a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd02fff230f36091741bc18d522b83fc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74969a7bdb3756529cdf94c775958b09680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816df343115ca880503f91056e0b814f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d365a5e19cc2fdfd4afb07ede178c01682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eeea583a5595c7b177f7152d62c1f3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a6c72b84dbadfaa3bb1e1e45f0c00684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ed7467b7ff1711baac0ec21b66a36685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d9a58ed431111b835d5f2e4565cdd5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2833ed9ccf64c76fd7079bf1703030e2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ebe6214ba0499adce466b106487bce688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb6a6f8a0a52bd9f80a92412cb935af689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0684c6a90f51cdab69e0436646f81e5e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9eb728bb316aa1f7910fe1775b5281691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455cdc261d6c8f46f21f664a01d7f71f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a1c5dfce133066c09cd88471dbf1b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4301f5a827f0fd4aaa2751c8ddbf9f0d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9b689dddc95f95fc9564caa204b7d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106253f3fa8f6c61167cb29fd73810f1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b88d3aa4e759dcc12956fc3f79d087b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6ce0ad0b9154f977a13f77b1fcc3cf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d94b125f80d5e934c3ac9b0f7d1291c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201475a6e02e64919ba1cdbb8dc9663f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3901b3c18b3f6a925fe3a32023975b9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2172ecba6bd20d36a9444c4f43cd4bf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c3c5a45070c4bb589c23ba7bf723d1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e212b80ea8fa0a5d85683f280122c9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47267e1a2815d9d8c4525e40fdc91160705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a28cce6bc1ca031687fad27ef238d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede1fa816699066b7d714baab1d4d66707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d57cc8b93ee30c7c2adde747f536d5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cfe23b313359faf06f3873e161609a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd851f32b4343ca28892ce5def4eb3c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad17aa64ae9f8969cc54cf4cc4815a2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b505749d8d96c08e0314fcfb3bc16712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc13f4d862ecdc3b81ef0267a9707a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec176f8da3c06508ef15b248eca26e2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b4d177f25e4a01640041127c2ce9de715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8726491c2a18c1946039de5b1453f7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d312143a258a8bd448fa1da13c580f94717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d97b0bdb5a50a1aa1fab815c043839718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae05158296fe734b575833700d7dc1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e05b97bd63e102085381224e89705e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d987cb2215c7b2c8aca6d1d1e5236dc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00824ab16d37c3776c96821823ab19bf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d7f637daa75ec63fc306451e14ea6b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f7bbc38b5099e51000a1da57e1e65724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669fe829dfb972b3aa14aaa8fbfe65fb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f0e79f49ed97be07c4027d3a1e504726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e7a751d7e24f995de5878e0c1bb1a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de9654baf7ecfc2b44d46a6629f70c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb0b9fd981d2f8b28781b6a5047161e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d268dda094646d8f729cb7bea72be90730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a630d8fe8702f812d880dd4815a62731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be1f6af74e9928ea5ac9a0f1f4ac507732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47010f1adc839fbbef9c717cee8f3282733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b871ba7f6c499fab18b01b31e1cc14734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ff18073d43b67a939027ea4cfffc8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de21e65ba4bde90fdc061fd904d7f7db736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87cd980a6195b636de2b4aa29d28ba1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47738cf72486ec5d538a683afa7c74d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc9005ac702d4af1e21ec75d04207a7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2addb8829889cc6d14ec627514845090740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295cddea408deb4f86c4b06533730529741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a22af4f862731bee5bc3d7306c3e1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f3e4671a844a53615babfe16b5004f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a375eab375fe0a453d22d3789eec6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd33f5e647737063bd762efd6bfcc87745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd10994b168920a6a5dad2ba57c907b3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e96a3657414d90f4e697b98dde678ab747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b0d5cda946d82551155e0ad61951b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc90d72bccbe2c2227c405a9b61f2d1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe52749131d819468887bca2e1cda6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6fdbb3c1f9bf533f438478b258ab98751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a954d4d4f82f2221533ce2254680d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee42fa54684d085def116a4dff398e1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f74d5cade17940b1bc872b94c774d6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a602e97eff4ef5fa3c89fa6106a707755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b4bf8693873df6b8b1446a88e8bef8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48ff3b77e7dff22b262cb042881970757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc8ce7f542d9ba9a67e372b76feeb85758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b01b56c1893ad9628556aa1762561759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>