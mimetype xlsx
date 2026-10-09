--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045fe7a2add15207eda770070a70a7111.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd96445a4e8e9d2c3152d108568509e02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab72be73763ea49e918267234a11a8b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c793bc888c6f5022e52f11ae40a014.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867bfc89bd0297d32abf4db4430f9a5a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54123ddc4a5c0d186027b341ec84597b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad7bad4788438ad674354a5410e00d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca702e19398caf156b6424fbefe27f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad25e807320db609e925e90293ea089.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef58b244e7f869f8e62ee684359c3710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f3f5f191dbd011e34e8e3555a399611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c783b6aca55914b182e8a4387554e3a012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4293e335b4b55e20f0dd5e65a50ea8813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb7cd7da867d452c59ac32b334e20b814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee926d406e283dc642318c4ccb60ec15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9fde2427ca021a7f338ff3351e3af716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6fbd89fa0e502d43327f394f8873ad17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83986e3051d9543de250a0afd693ca918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe99f2c624d5cc29aa8b0941024b3ed819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb97661976a920aa48c250aca59fbb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e908a0678d442e8707f71945c55c49621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007dfb18e9d0204fa8a38f52096e966822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71fb02dbd105127788dbeece384c77623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c02b31c1ca81f0fa640fb37bbecf824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195bc6566db097ff409d71c78853310525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbeaaae8ab2a49ca64309061ea0c06c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27cefbdd29c4a4313c0ea21e72c78027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb75bb383b817e59babcaebbe76ce1528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf59529c6554325a98d68fd86f4d5429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aad168520ea8db3e6fb66bf0a20ba230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2296f850441c960aab37ca14f6f34a8b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601706a39a0b53baae6965eda8b3c96832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74b87aa60b16516bc11d1f4adfc9ef33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81347fd9d8fb423b4d5ca17c0ee068634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a8e1edfbcb743d4ae7b0706935c67a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b8a915eacf15c574b5c6bb924494436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77985c58713b75c952d9a506f445976437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9550ce7a89b3345198becd6f52c0b7cf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c20166f984bd6559ce012d5aaadbf3739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5910f4c33a0cbdd28c76fa6ea0d4847040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cf82c0e79e67e74862c374526c2c8c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b788bd18a385e060f9f3b5521d47cc142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee1033fed4a1ead3ee522f382fde4d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293341b7098f5af55238118a58e4327244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ae9aceba517625766715b3877a9fc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb399a5f8e64b6a10ec79d4018db4d5346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c958f7286a7b490f6c2d9897561e091147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f683148ba526959aba8773f3a8aa65548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9679fada9d603d34f9901d19cb5ec549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287046add64dffd5f29e61d72d75f61050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a6acfdbe3096469891ef051d4b9b551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09277fafe146b69ce33f6ac1c20b724552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cad5cb04973fade9891c47d81a4f4153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b1464adeefeb7686d72d4f806a0ebe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1815cb91e52482cb86469a626d5777855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba265963f9539ff5fe57d66893d874456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f76fe809bb7da0644b21c1ba839c0157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1041827e6efe3c1e9e2e01774036b7b858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb2629b0fb67861bc343e032f2edc459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce140a97ac4b8425dfe231e8a17f397960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8604920601ef2e855a438f4085065b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db14d489e29558cf7ebbf0356db4cc9362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee469d182f485c586ffd2c6f7cd4a863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57287fde417b9e2f2f7229b0c17ead464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c366b459231a4a062bd47d090fb8df65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe631eeff6fd556943bee4067c7c7766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8510984599223ee2a2f8f4b0515c22cc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d17dc1946bbbf6e6cbdaac42579f468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9599689af6254a3b5937a260d34487869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e958d28f5596e77cbeb5e169a06fac770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d505fd3fd9ef5d79f18a462ef218df71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc4a4904df061d073a4520ba0532de72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad0928871c27f01a623a8ae9689e8d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d808ecdbe066efb2b227c3348c0d2374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b5cc506aa6d2ce4efec830fc72704375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89706cfdfd8a477a86499560d4d8992876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a29f26ce50d6745dffbe9c2434124d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39413172f539f14763a70d4fdbe6fa078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6648b8e9492a554845bb65de3d4659a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16eef82095ce23f611334581383691780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ee32353d157fb36cd2c2e0954d04781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b5b64bd328eb4c0b62a80cea8ee5382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7195cf767d7b648c064471ef29d0e383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964da397c497ca4be6aeee3ff45aa66a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cfbe1177c811cec3e07fd30e48052d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d79b872ac7e2bb5e590146c055ee5f686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28332b57671d027102fe89b714afac587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb5a9d96e2fbd154e705b425b1be75888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213cedd692cdc7fb61fc6dc1f65c066689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bde5c0851c635c10abfb66f9be8b3590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e39db267a4f1e7d34e4be9480b5f191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f421cc0d25eaffd2e71f728737dcfa2492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1b8e321026e6663b5d07887037a61c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f9d6da8782898b8d3d131c84b204094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c959d3dc562029eb6aa116625090f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d4d05cf0d92d577fc7a08435e074096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788a57052b462bd0094e659217d4d4c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225418e1ec350e55bac8028ca9295d9c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc44f9f2ac7dd48af7a6877e8a89288a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b1f174b2684a235de80f95343f4e0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8401027b01fa43a67a8bb416b23c9a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d470fd70e3962a78a492e61e0322ec1c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a97c84f6ad02a67963a93a6e39df65a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21157962dbbf891f1734d65f780820de104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2945f48ca3298aebff30063822e75259105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7534e59f14b78646e2e9377867cb3e4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681aefcd4e686341364267127a8f0a18107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb97c57e808bd445ec8b9f43b1b69478108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e966fbeacb62ea512fe2510ddcd7f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb4fc4447309e4dafab1fddbdd517e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff5ee4d74286e830b0da99af261e27111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a45e00e76ca0600be8cf75bd01c99c3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a5c995a9c2d45a14319b245f127632113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7aaabe714a90397acb621d66bf4550114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7304fdfb2291ab5d2c67426994e2dbc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad189c7748bb0302c2d5f55df06dcae5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f8f62dae528bacb71cfa5e7c17d49b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d92b87ffe8342faf8a88499e9856246118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ee3cd079a9a35962295f4281c36f2f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99329d7b60bbec98e627c8e03d965a3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d98fa217b39dad57e3a69698cfd79121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f421a5db830a26c550d5969f8b8a224122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8453fd85a73dffd6f36b5541348d77123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155452681b3156545cb0348a00e23d75124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e0720f951f8286ad17de223ec0f949125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c246b2346d6cc0727c26731e1c34f0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dbf2d4b1545b4f18053addcc21ca33127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a242829e1638c4e8a39b6e36a8e0a21128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6155a80821b56847affc7261b531f798129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb44e830267c1858c4f87b92cc9b6b0e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d853496ae705981a001fae2924507131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb4c972acc0300ed329168e028402b2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67ddb9395d76265e34f5a50039e82de133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6643efe60d5ee5360ce3fe2150ce8b4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07340c052b75bb49cc826a81742bfc6d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d983265330a25db09c6aa13b1cb0fa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe55616ac3235dd2212ff0142e5c8dc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d3c7a246c9f767b2fa097e49f582e8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbd0dd10675bf54ab84e6e5ac758d08139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9dc11e7495a914cb41a91e2cdbe1e2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3f1bad935e1c25d79553782d6c081f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e0b0f21ec758f9172945bb442c6565142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7375500faad499e00945a60e2fbfa5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6433d5425a7e7f9d58f13bd10c96fd8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a5782b4a37136b2823360b0b1a9ee145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4d8d7b0881d321a4b29905cb03d5e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f58f5fc9503136c4115ceaf0074e497147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae03ab211811057027f08730eeabaaf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae880db3e74f62ad703aeb74f2506f1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b298270da601c89f9a28d571efbfb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad017a77f1a76510e99e5bdf488f92151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d33cb14382de7fea4d4fc608d16f8fa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0304a1e27bc0b1d61732f6d3887854de153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54f24be515fcb0558d55af9b6acdb4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e124c771c76e9b9e5d2dc3c2e43e9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4327b3c2929e3f200410602de645cf0f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69fcb15a3dda035b095a5670c34177f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b52afe675dace318d139f34a2f971158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f40d1acafd82b1a4ecb07c27bd24649159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df7e4ab63d7b3ae6a58d027646a2fcb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c996ca72819615bb536f5427a11ee5b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d457c9eef341f751f0e31db18b888aba162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced8898c4a6d1b110459a30ebd8a60a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b88b32aa5a8199212b091b7617c5d7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201c7f849ff7d8e818af3ec10553b9e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7770e7bbef533bd5901de8c181e14f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e997ef4ea650eec7b526778521b56167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765a50dfc8c309ffefcadec4f41b4de168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553622bb7dffa9844d9c4825c996672e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cea7546fc01aaa6f76b00bdb9a135c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2e8b709faa747c1bc66a78fce4e2a8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ff2f094e52a5d2daa3c77d0602dd1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7b8fff23f67c8067f70b256ffd001173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e42a30a813c1a648ae53442ddeb5969174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d01ecfaf88e8d8ba52602f2faa4c18175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695257d5946ab0c82a1ed972f702dce0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3379778cee0c70f9c7ff400dbd08c22d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450edef62dad19c4213da0346a1af343178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d614795bb07ee2b0b50abd4d39579b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57d48ccd295de24c77dd0210121849180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e4d845f756a0aa569772a9306da7d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62009930e04e9065dc76b57e4ae4843182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed04dc01c87b2cb87eb4bbb70b030bd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45065855c5d403ca1261f6c3c5027ff9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50336c77b6b9a9b7cce7b66c35ce91e8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b575d8c90a2715558e95f23e334eeb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806e13f897abc52cbf26073cb4e1136187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e92acc2fd6ee8753be770f5541510188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8acdf0d3cf5cd19202628ce5c9a75189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac954ce7c85c07d989e0eb673fde495190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c527a56886823c4b5794a2a1804d93d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa03c92a44fc2a16194fc7de85fbfee192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e39ebbfbacb46ae561a471a70df77193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8fafb9af2a3c09bf20b0cafc75543194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75271edda134891b06726232d80e9b39195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3cee0b46df1a171b94da997e21b4d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b3e900007b7b125c929dff0faa326197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d36167df651f0db93d98238c11644198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e205e784b0491ca4ee12617f1e762199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9096bf62dc9d1916761503caf63997da200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839a8ccc8b9d11902ad9b34a5e4497e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc2324c8428874c8f2ed2f24f4db21202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96010c7bd10560faa9d29996a5662fe203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ab7208216cb2f8eb4fe81aebab4cd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a89947119b39572dd6e23e392c51b7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a79585836e9877952e19603455632206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b8474bf311d66f732c39e0f02f2b4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5607d32beced1ca43f23f64346e42a9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5300bf0210e1a92752c6cfaf5942d8d6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41cdac2a17a113f752b47705f332c60210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e7be7e8d8bf908e95f72368d1adb3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09094c57a6021b853847380467f9fdef212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d407f33daf7b60ab6a2941b360fa55eb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797656e4fcc6a462d103bbf316e21a8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81fd7b73db0482b33a07328c958cdc5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4757ea1118d5893e095348f816c43ab5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98da84ee79d5cb588e36b412f4f2630217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c460615a38909627d96a42f20e5e819218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2680bb5d2b9af427f97ee0c3bae81c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c54ad1f411fea00e30d28196ec7fd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d81205c66cc74c79c0fbeec9346a01221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e3e74564f483927aff095d69ecfb8a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a159db5895c7747049423e64b6ac5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d6d8bfc7ba9c3a51c97f63dd3cd84224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02440ae213fa268af6d7b172bb5d19db225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3ec3b3657bebaedb6ba270701547aa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0aab77980815c5ee664f06f0a53776227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb324eb1c8949be6196f1e1dfee9cb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b031c966a1768ef5a58a01d1408738229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b62bac71bfb611f7f5e695474c3c39230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49adc9b57be724ec1cba3a680193ddbc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d72b8d94f8ddcbaf0b0abba3f9c0fad232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f41c4a517ef85240563cb5323694fe233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f583cf6a77a6eebaaa588847c1dc203234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93841f907bee14d61d307ca392e0930235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4020624935c456fd7309b21c8081f69236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a8e23bf31940f9cf761bf1d5b0bef8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb75f50cbe07c6d8d761ddbfdb8345b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a4d6e340f66e1a7c372263ae89c0b1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa4c1d4db44fb3008dd81e3c72410d5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e986e41da84092c6dbbf69c9aa0294241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be279546bf1bf4558b481396093f02242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78adb314ff06caf6eb1e05fa317a09f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb588ec173afb74890b74f726690ca244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd2da8aa04a3495d7650d6b6533603c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2a8afa7f1c29a88415b57753db0cb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d20651769212c88e1e071660ffe4253247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40767c518b1a2c701a388efb928eeb0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e059b54b3503c486e9df26630928cdbf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a769b8c735311f5d7ea57bf2b11487250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e95125e2b6649b0dcd24b87a906be251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef549ff798e2782140b9cb6ea0b72e4c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321fd185a6d815173508d19d9e20ad2c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb5924e872af1d86a38b375908529a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b4f2461cce42fd24a97066c2854b5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d28998de88c024a429ce24e37655948256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9886f6f3d9f393555f04d77c82cf549257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126e8512e86336a85d3ea43c8662bce258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5152ac82d5ad77c3e663f1ce5ad1f294259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ce5bdcf55aa3c435d7becadca7871260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334eb145ac91e0c0fdee9c74f90932dd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9247f71f7cbfe1996be6e88d5fec5f3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b997b3bec14a3bba288949a9df04b67263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010325203ad4720b35408ad6772dd4c3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d85055d739dd70caf30990ed8672125265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de12f58e44041c2e426d8709debf28d5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58000622b8f16d16eff84be88ed4563e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2189992d7785fcc0f078e60cced35a44268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a9986073065d81df34410aec80b2d5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b4c6028ef64dfb62d47b1ce961f60270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25721de3afdfb449278db91172e243d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379eb70dfc6848eef032782e26e5e15272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c733d633d9272d2ccbee333c7c45813273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb25e78d60c80c09e919ceefa385269f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d97be82514862b145d139b2d3663e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1abe02fb6a97064b4675b4fa8c18d4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba91d60f6c4fbaa876c5ce5b47d95561277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce22fdfadabe4118448e55dfca302d4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e3a70f9f0632661485b0256722cee279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7220cbae3b389ce20bcc0e1f4fd378f5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef77c7c90ee1d488da1f7db18bd37c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5175ae22995024356cee942f3816a96b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3668117b1edee97f269b544eec1499283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740b68519f9e1e94380f480532851df284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a06c311f5d513d9c89a6491b0c141b6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a3edf8e80b16d8a6c9998e6cf086cd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e318076026827844365830e5108c273e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9caa642e5b7390e8d8dc3a056fb1449288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119fe4903d887ff82c0c6e87bb4e2482289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529fe50fd878e147797e2876241e4448290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead5a10752c40e1a9ab3ab657b417fd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a58af0ee78768152630af0de42555292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d63755ed31e82b0a19a36300f42da62293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e88c7002ef5d1cffe04e2a9c9a59646294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed3adb3a4c0eb79d0f171a52e371f5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078cf3d396b95ed0e7e89ff8736315dd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b2bfc40ad44a3cf391075d8138cf6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4071f2f51434983957e8b62af67deca5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f565544c2586e20503e70d37d636f131299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf1103c177d04791873135af46ba0cf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76090cc26f6aaa2cc9cfa3482bae490c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd66e686c291dcc8a174108780ba268302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea7ce5b8c131d466149c759f664c1f3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbfbbe7695d2a21730f81225439ca58304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68700b1592419e895548154ac9154da0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a576184a4ffa2935072d54794937c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c0814319dd20aafc5cd5bc6b0912d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc220ec3f731711d6e753846af8e0c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f79ad434f31e35e9b6f636a06cf92309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a7f3b597884508cd93395cb34d6a3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ca7fa078c711dcfeb5266022ce5b0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e234b0ef360289bc4c0740996bdb6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685cc5fca737a3f87437317c502d9e15313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f35f5e513536dd3e9dc1263b9bbdc5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f50198ea43fcd549c8955d14d54dc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a288f98ee1ea2e2ba498c9732cd3b6da316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ece6fb755c4d3cafd8d78948a251e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e2e9fccf92bbaadaaa055ccb00203318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf0559a2b9c38f6b92169a9fda01e6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f603419643ecdaab80526cfb72152065320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced8e1d988d3f2ef25a5da3e7060174321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ac9e1fc67a35fdc189e7f1ec7b8f1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a964ba54914a657b0a47bf1fed21c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32570be5938c5f43e8375e7e2ab4dc8e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc2a6532d5b41592f0c516efa5e043325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f9480f89479a1656d7352c4e5f104326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a39da2a7764c70efdf88df0888090c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb166786bfe4c6b06a396601d2e7bb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91c48aecc2766206d15c5ceb14b98e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9671b783c969fc8619c41d82858820b9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d602cb195b8334e88dfd6d020f33a58c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca912a0a7bd629db2e3ee279a9a165332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f497a549a5478eb465ddf71bd5253333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b24ac4e0b68b269f9ea2260f3ab30a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d86ea3817724a12fbdd6c35a83ed92e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6849437eadad08357d9c2b68bc1d3cd3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d636cd8f1acdd998a95938f82641a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318dabdf3c7d53b24f3107cd09de5c4b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b4c28a93f9c8e8fe2947ab04cf4777339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f56bbb44a1346f66b1bf2a9e5e7faa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b22c0013a625472fb317ca25e9b92341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e0565c42325be1b5623c5d6998e5d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8c400aaa6e9fdd1b69656359680a14343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad31b6a19f17120cb1b9a9f0853a87344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37384ce62fd8384520636e6832ffb959345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab33ad2e5cbbcd9561163a6821163ca346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9800e1b8fef4a5f1773db693d59072347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0708183c27a4db78d4dd372544407348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a2fd7fc9e00cb62223bd8045189d5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9bf974da6b73c455876136ac7cc45c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4923ccffcddfa95fc2e3569780e7c3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac11702af2cbfcd619f5f71752db5a70352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1dc76fc7e3b1f321aaadb48dbfc19d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d5514086d29db09d06b347273bd6d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86696af4301074481ddd20d620b6863f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b1ad44b25d0ac6c8fa01315df11c0d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2070e2dcaa079012215fdf823ca710e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324eaa8f4f4d4eb13f096bda8e406649358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e8ac82a110937def8801b5867d197359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a84beeb9228853d427f47085779fa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19192120a9724a03d2c92fb15cf75d92361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d3f6c30116f993092435aa1ddbfa3c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a5fa3a9466445e697bf2a290f2c76d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a274f3b2ff7b28ebf24aabd23edd8e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b5f481bfa744d72db60a6144c064df365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fef469ae594a360bc5e2fde01967da366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33111bad47d91bbafa0035f404da1a9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26033951d56098a0ab4a729be52e0f4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee5e81de89a4382b254362a3bd1324369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e4235f6aef865be5ab74e831017b74370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc7463d9931bcb0f8c1bbb2c81ffd97371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6307d7253a3e3f07e700e9c1ed12f7d2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf49f6c2282a3bf7f1bbe68fe7337ae373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae974ecf91194101510cb678709d59374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722fddd88b3e08f87d25f4e9681c377a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef84c5555d755570dbc9a4fcc8d7216e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e04f63439c8df9420f368b0f31502eb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1307978a1559eb9d0e6fe531bd9c6981378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb250bc4bb3f39a6b1962e71f2b599379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e64f2d28ab6200b1d930a4f0761f621380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8943f151a93b54c898976964833f4883381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ead326ad1fa20000f10fc4752d13ebe382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb76394424b941f869ab1b031f250db383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b1b41ffabc00e0d48520621a50a03b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b7a8b29a5a682150319a0668e79bb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc304a6c766938cdf061252ab71f8c14386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c9c199af22565a038e6b4479fc06f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6269a3f81d9354d217e5dced458ba5d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3946b78402f2ec585d9608bd1d39a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13775fda0127d8424700fcfc2c76cdb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f18c321eb3a38f45c7e0ff2f6355ee2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd55a15e5b07b0cc55994138b19356b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc831a02506c727c4ac656f391dfa478393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa459fd57edd32b269c28dff050fcd3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97348db06df6b456c8a378eafff8d130395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf929ebf1bcee41c5fff6de9b130d1f0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de2e0dbb3df99191aa2264a24c12089397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b0d9af942ea3d5df25956c97e40d1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add9a0b45a2083cf38704be9502da57399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c3eb2a107fce0409a21a6c98bb465400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8810c79c55667e5895a9fcc46c78b960401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7871c777a79ee18f73638f25fe4d9322402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e03a8f28b001f3cb009299b016d4a84403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde3cbbb8431ce36a32acb8b022d20b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620afbadcd50c4e8aafa579176542da5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d881d7cae65e360082d3c57dd82c69a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8332d5b68eed02d158d97842acc50b33407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424b60953edd427c2209cbbffd612423408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa795e0fd827fb1b4f675146a69c96d7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a28ff7b06e14f315e1e467a91707f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658b2f74220d9baf43d064482a39248411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff73026faf252d48574512404c168b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab42804115a31ef517f1f970ae35b65413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1335cf4da9d9930953dc0bf15fc4f5e7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00236f2bdc733d83be8810e2cf2e4548415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada99964dbf690d8351ab805276fc012416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d217bbb85026c5a332555c053fa69417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c90342cef9c7a3c05f4b54784372dd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada3f1ce501d8288e42d5effd46b099419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d94016f576e7a58f86612f5de819ae420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ed923252268326e1a384e044c74fe421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8985b05acca7bb26407d5a5faebbc4b3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d8d078477ecb5a76fa1065c8a3244423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379fd3494d8dbec9bc7728ce9522c15c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04fbeb12aec83bfa4ef8fe3c142817a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0012de86a072c7a9afa227fed3aebfb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1eac1c6ce27b549841cdad63ea6cf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e271c60d358f2f4f985c3f9ed6b0b6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c53ac14f63cb11d5127eaf9bb9d40429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282c1f270d2b94ffe4649d0bc7e531ef430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e550091ca8faa272fb497c4513b86f21431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e48a3bcf89a1ed10a0cecead6a8ce432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f81cd341309eda21c05530212c4bab433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fbbb5cbfaca8b38d60b8c97ba4e5b5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa85858136b6f5adfa0299fd0fb22a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c70b37e8d484dcdd694ca08d7a3d22436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be283997a69400b55184a7fce531ab437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d41f866a21d2d21c91cde5f6f0cec438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16088f39bcfd20b909432003742bf0d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da682c2d247d79147d2bc2d628d36888440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ced493a98b2c98e48604ca4dba172441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd68d385b65e34bdab3f64ccbf62d02442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc480a8f33602aa9f667a94de871c592443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8760111284ddc96f9555677e7a649872444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5742dc2d70d3fec76523164ae31291ab445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1faae1f169c9edd3cdbd53e579b72dc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ceae3118c148fad34cf95dd1d84f0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0781ca14c1b056c55d87141abd6d864448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c3870e16af97c9bd8c4baecec7cbe449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d672ba46f400a6e0febcb6d32aec58450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3511c682c285f833c0d8ac0885d23a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f70db805970cdb6b80f9414b61c33452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a804670e57d191d69907e6299f98c2f5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f871940ad7271f42e836c365077ae454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a23bb5179d2893894b0da7090438434455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee62f9243eb144712bfe553b1f6868b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d872fb449b86d5a9877de15822447bf9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11e6cd5b16b92aa83ef5021db0ead5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e846f206f3124719293b867f2419d728459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c5a37190ad030498e49f343028f09460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e278ff573940096a2dea24511ffd6b2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6837475519e5bd3c4a84a8b288911c22462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b22912e5f869fdaab8506ee471d988463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed03ca9ce205edae0b2d05410424dc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e5e2d68af6e92e6d64fe7f680a794465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8153a2159db18ce059ade5a7b916b4c6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab8a47867d9fdf99278873b9fe8992467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d270f3c1857730a208344536c1c16468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a4eb63ee9ef3254df8edd7281b9ec7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d945d13dbae8ab931b929835555b6f64470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb2366644c3e37d8da98f05be4a3cf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0a4fbcce19b8d3d366ee99b158ab4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d12f5b547fdd134d81c14333d5b35c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488923075340cd1d5398f107f608b37474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6609477ae461eb5f1459e5c19cd290c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90492219d1bcc0086c60d7cfbf1cd2b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae0b52404e1f1ed1b4b03e7567dbff4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb62030eb7186e758f4529dbd89ad809478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b9bacc710d9a60ea10e8bd36dbef9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3882a3ff6519a29636192f384e02a8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8043b1af8bba9f1dbf5742896f9ef3b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3552c5aecb73e55bd03cec6876d808d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65851b20bed3934950fe3f3c453973d6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a539340da4fbe88d007ed5225f698484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328db042053de3ee854601386452d1fa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf900099ecfc27b10587e226e08253a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c8b3fbd8396027d423e21aa7cdafeb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c128557eb5f7c8e4737a2d152f43c7ab488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797bd78ab9dc521fcf76dfed78789d73489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64790da399b593ec064b66a091192885490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e6f81c34e3f8115fb97fa57e92e009491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e8431d9ad1a6f40516da2d5133593492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15afe108a71d9893081ee1fcd9e6abd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e76999770c2a800e8c3e657d117f1bc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf2c2fc0984d06d9f5306087cf855b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d01c47daf32ff2b83d9dc94627add496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3f7d19912e747d2058a1c32a1c811497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faed4f205f1b5956534b8e40e2fd41a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c404b94a813eda6abdd71feff7d95d5f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f9433869ceab70c668ec2cb8d50b2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d456fa167b9dd5bb7fffb0a66cc50504501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8c319c465212f475383e480a04b19502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d654c732747a8976d3ce75e99ce8c0ce503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa714b4a525d3d41ddca646b5471de5c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb0ed246ee7967610f24db46930832e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e10f9eee856e5b9e68911c21e8779506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa244fb8fa8d8b60ebe41e1f8cee3478507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b1efe2f25ef1167da78a2782378cf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f03bdc58cd93edfc434ccd3d80c323509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e422cbc8ea1f74d23d1531d377706b7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c2441b436ff8d9f6f799fd173d1bc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c3c1db93988d1bbc8b726828d7a52512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f32d7ef017702eec859b918aa2334513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25c8cb768938f3448875ee37be0613514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61be39c8d02ef76c739b324cade255a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e5586bed2e54284c5e6055fb350932516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78195ef73fc7160feae47b172c372c74517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb9ea1882af3b36f388c1b2b2cc9cd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b91b3e574f3cf7d723643801afbc3de519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7864436844a23a57ba23a1ac751705520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fccb44a1275259fc8d9f60989c7514b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd962304787f108012f42078eda5e2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc197923d9e1e0201259ae2f401c7b6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f098eba5082c94a828f7650156d858524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e187cef6a2d7333a048911f10a4b728525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b655015f208d1557327dbbffcb9f9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab581db16522731a5508488707f78930527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d4d9c9d7ce2b55b817acbb4239e23528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5beab789407caa7044cf99bea048ea529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47996df79fc46b77ae0b238f2fad08d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7481d1f6827058ec94692759311774e8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad57f89c1f729fa0d45db6b5a80c12f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f496ee4d90876323467b615413c85533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a4fa145334e2171d34c7c46d8b662534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d24a03add586915b75181509a07695535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f06d71964e7215879852acabaed891536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811a414697b4b15fc99c192765428457537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f9738fb1b2b2beea9193a154564039538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae46f1d23975e31c131c04d3c1290e6c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44287cd907c4bbc1417b705b45cae039540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423f76432de560cab8d650232e7de45541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e76861d8a96d1235549ced1252782542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088cc2a3cccf4b9c370ad979b0cd59b8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eef6ae79d8a59ba63d57a5f8955163544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b55a00f9863aa224714a058b77082545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a434a4a61a13beed344601a58922d80546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f0e169e566eb205fc3bff431efd358547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be656ac01889acdb286aee2a8e827a59548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b6a69e72d6a6d8e40d21adb381732549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c28cbd392c96e0190f1fefa62eebe4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228822279cc8e9e968c84bae63ecab08551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e975f28bf18676f8513156242171d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca821ca963b78dbba9671d55bb73005b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d00bb9ed6ed5c5820e27225c06e61554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a8b50d2309086677601b439ca7e74555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcad1960b2d066be4179cb1c6064489556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba92425388a881fecee92cee376c79557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6135e3f075cd9d03a2af535d330c216558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4fb89538b9281a188c8f1c6d108334559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9d84e72398b33c4d52e15bed5a262560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76db63af673f05f06c92851d8c3f37a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a90279e844b3ed6baf0e8b6c45e9f2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef01d16499d054418d29e611d9539fd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a009539bb219fba4235042a029ee4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5baed4e968ed01be637f6748ba8045565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cbbfb04ce16cac2e243c582a5b9e22566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3fdf1e522041365d0c40935a2d1e4d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf78119b29d92ffdc62ea5d2952d05568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b87b16bff808da1377c169212c0db569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d585d157725cd75233ba0bea7e0bc8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba15a60571c07080e1060df531d001c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36c640207f5de56438a9e361f2df0e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2e04a6273ee82e1d4c4d0269c3de68573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e84a7c04c25925ad99fda601cc746574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ce400a9ef41037333967ab979053e7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec4b87b01af11ee18413d953d5b0f6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1765362ace83a04a470101f149a72577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88beec852468bbd599c5c7883f0291a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb34ea0654938e2669a338a46fbc2b7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c47e147705fc338d38f08094e132c9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8c9a65d4095f4f5bda5f7a39884218581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ad990f778463233cce9a4c0d53beb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae7c5083436b27dc954f4dc75dd68b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5611cdac849218d4274c69ccd331de584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f544b0ae054679cf0a96755c8da7ce93585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06f469ec7c25ba054b36051149dcc2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e2d697b51cdabbccf27bf27470ecbe587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e76a759ab0a0c2899bc06c4d6a143588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4e67a304e0811eba69e52ea9dd509589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e631e8fa9a35fed63506a419f73670590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e029c89838588aa061860577819e5c1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4834182bd360661d82054d89d3625b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41885ecd5a4eb79ea2b69c20775a4e0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60c7ffa4442174e352e24bd501da519594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e0df3931623b021015705e3f34062595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4608325429286a9a928e83fc90c14fd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b14f3614bb8a2b68dd04218048b0d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600543ce1cfb7655cfb98b911b7301b5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8266865c6ce8d11ace9e1e68160ccb3e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d5e507dd3fe12f99b9ca14c8844a61600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad19bc836f3de939738960f7411b621e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f4bae5584ca42c1bc0cb244548990602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c5aebf7945991c6791d79102b2c79603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c683d6bc40971d2e30c8c0885276126604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd817da24dcbe9d7e869de357e5123fb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821887f77ee2d9b58316e5e20cdd3151606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e1aac74d0e659578305c5946da3164607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67768cc2a68f733bf5d1bbb77511d35f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe1abd50351a23817c37ebcf79b9da609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514135ec1b30448287d5e8d37e64930610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f56e05922c751d710c51a390d80af9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c87cce3788126f3332369a2868cdc4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1eb08777e5b265f1e4ea676717944b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a33d22a1cbcddbacfd05cc22065ce614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d80fbeb6aa41e415a141e957b7f2f3b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d47806a9c595765fd1384bd9175321e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a037a73cb06fa686abed32a1c876d1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7064d22df658faa34089529cc3e0b16a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816660788756992481e206f3919265f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fdba987af4b28ae9bf2d5fdde6aa8d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe32b0541cceff0d7d9cf0547d8ac1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22807cd20cd67cc7416a7e13b0b9e905622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce57d8807e9c6f34e31bea762ccabb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c598aa1fe8c94dfa36e58da76166cc68624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6805165f9df5303bc808f92b81947fb3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a01e952576a10dec5d94142465d8d0e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127aaded3ae211b58b7b55c60deb326e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac9a513e78ce40c5bf8907a035ea78628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde796092b8ec071ab0db68aba30f31629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1595d0b7f23bbf574d8ef3d2177cf15630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829ab7ea4ff133c13e17b0cf16e9657631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d32a501d5a959b63224c7b16e8432f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c07e304c021e9f562aabd0e2f1953633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d1909a2bec478901a6bb6f7e5add7b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410f06d4a4710725a2a41186017009a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e0a0cee849a3a7d55f7017cd805df0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45392f027796371e482ac16eb831429d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b5fd91b6cc744b124fd5a20926c1c2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2def6b38270cbd24d1d680936db6c2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbad8dc6ce0e7fb6d026f6885de2591640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee1f61b370b51ded38bfccc31174fd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2d7d091bcaf5c2b47f1b2520c4226c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52061ea26b96fc97c1007a93d592c0fc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a38197381b7a9dfbeb20d3bbd9fbced644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547cd252cb484d28118ab3d5e9d04dd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa7a0425ad83711ff445c13239c0597646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f4e648e3ff6e190645878aac8ac66e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846afe617c50a54bf3e57a5b9b94cdcb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f306aa5c78e76afa49b2f714aadfa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab753046c5f56bb7bea90914a8bc5c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc238b2cef47981844d2ca1fe7f504b3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d154d8ebbc749b476254918dc8c23652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af366ae0f04da1c1a4f0054e2cc81334653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9964958ad649bac2ed74d7f0906ef7c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031a979433d9a293af1624d5819380b5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba99ed60cd18a0d31b961573c0d6c7d7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b016f381c4387d69f7f5fb629beca657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0772c6d51aa640dd42d9c12e88379b8c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e5af858b0d1e92ffaa5955e2689d04659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db0809381f332d3cf4307a0186f100660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f969e96a500bf43835a24efa494a369661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cecaa0c5d933f2b789fcec5c495432662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c49b557d73ed473245c04714649aa663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd1319fd9cf4c83281a0d9896c1bcae664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db2dc32bbdb93ccac7b757d16dc667665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a1ca2c551dd75a059d4198f27ea2bb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9110500b37a78975adc125057d81d486667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e16a1d837b8ba50fc2a7b2a241014668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42508df1e171a3371cd54c7225a3b830669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a924e64ae8ba5bb3dd58b0873515f0fa670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a775a73e40f7cc563f6e8e720c7cdd0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea7c6b141facf61e93a71f47f198ef1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba80cf31060443e71271165b96a3fa2a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6ac9d1ab3f27c20717bd3085db92a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc790ab4dd7ab52a72115a9711c34f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d452114d6f5b0c80329b59799528d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b785c706ec244e69ff0237143793cbee677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3596542253c607a24fad7de0437f9a1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e729d2624bb8712ff71b90e67954e2e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402d345b0c1226d1cd9f29b7c82c5321680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d9c2ea2b652a52fad03a6444520a1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64177db0c7d4ca09f5de5e9b00e91e12682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c73453952ea18620e53760f23198023683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29778b8efd55a12d45abd27d5e4b155684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76946ef6714aae370682f883e6e0199685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb76e3708e03871b9237783a92c0ef7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6af1d91f1bc65a43628aa3c5924bba687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa040e93d6bcc87e7314ca6eb4fae8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1fbb1ed9915d0f72a46b598f0e642c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d542c01c334410fa78664c39e0f3753690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e609aa809ac11c62df082d0d82968d4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e138bbbfd6bf3c13159574c3bf4bd616692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4e531add33be5cad5bf2b78c0d775693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4623b0a7146ccab8be473044d32315f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a201e731a1af46f2d1e4f8a9d9dfa695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1709925c49559c1df6fa6275f81ff696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8bb2e3b8b686fa263b335f2d799550697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e57264ee7dd38fcd88adf35f0d3beb9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5caf3bca44cee7365e8894982232d95699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce429599f4e299145bc8d34a3680808a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f356be3063fdb13ec0261b3fb625a3f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50689104fc7d5618158800393763d866702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6408d5682bd8c4f2b2c1871690f9e08e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e61ae5f54a20ed4d76ea01e8475986704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c92c904e36dd5dda8c09119080956705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b19974e5fe695e2fe5a5a8ba9a223706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b7ed4781e69fc6953f975341b9c13707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be45c9e5cb88cbcd8c9aa0082c23d6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a850527a9daabf345ce8a92b9f33f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015344e7538631504c72d3218846ab5c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f11e1ebbc20eef27fdfbe27d19f77711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e430fe56f91f7bc9c43010c98e4b44c9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d347356431c00bea66e9e46d2dbd6870713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba670a87531ac68e41df6d88da99612c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118594b156745315440c0c4186569c5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f72815f871c4c6a1c29fa7c9937e0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e83d3eb619e53312ac203ef30c82a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644284bfbf75c6a7a29310568043f602718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eff8c650a478b325598cfd7f757e27719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc69063d49e9b7ba3aba642a743a79720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa90c08208652cbade5ef1a410e9a98721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619bf9a439606a8b6cff5be6f75ced22722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f51695c17d65a9b865657c03a94f29b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e64533e9a00b3b5e697aa47c2fb7329724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f340015f62ee9cc2597961231075d9f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011caafe54c54b2d9e7d81450b36ba7a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c2bf239154d9c7aea98a0c024e6dc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2cdbe6112ead328ded583090808465728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de6f1288808cc565382965a647b45aa729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3352fee9a1df023ad8a3e746450abe9a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b2a36a61af9ffa94a567b997a4c0a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260daa675185de9668594d7721ebcbae732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14383ecf5d81b555049e7f393c6df7a7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f6cde2ad52cdde72039ffda11d0bc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cecc0717e4c470dc4b5dab46c311060735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636b996ec98b3ed8f827efd239a7c1e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078808d285cadb086de05f31d48b2b4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa4680bcd741dd52e901168b1a394a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce1bac4df8c10de7027b81a9f8da128739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7056228b5d24c6c34a18c9f675d57c7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4bd01ae2f193e66ec41e91d9c80cc2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f20414dbc65914e8a21cb03d1175cd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b684cbe003876d73bd4306d7af5a0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78629c9683796237f4f11b258f380e12744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fbba099c6ec2a0d4e42adf0a2b95ca745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb79d63643c7c3bf85de47c97ec6b63746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec896f7eb3ca78460650f90f2a556d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929102c43060e482a5deef3f70f6ef88748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6361a9098c8f03ccb04085ce9359b4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8d14712ba55924d558d9fbce6d5cc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cdd400169037e21492443d42b33ba9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa3a4cf3227324267c8b25236c0d5d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b0ea85b58967bd949137cf9668ede753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de9fa9be4af9d874ca6f9b87e4ed71e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c943bf48dc346929677671047b600053755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a6ddd335a32fe6cfa9f0c0d6690594756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5438a4c0ad08d63841c303bed74a575757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb7af511831626f861d2452c0cc23b5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e375d0f49bc3571785fb4b66dfeaa759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7dd359c5abf4f3af2ca871469dd8df1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc3747ed31deea92b8c302c3ff5154d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6387406085067f20a6641650885162f53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba24eb70e01e4d8bdeb201007fdff8e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a9cd934fc27f0aadc07752a17d3945.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb90a5a226d22f713188e641b866326.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c6a0b5732f8c45d09f8b61f9a98fae7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a1180b7a7efbc88e443d015ba281928.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc6b6d96433f947f6add3019e17cb79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a86d4fd7487cf7b53037de5b24fec610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b2ab0ab867ad6eef103fac5eef8b3211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b8c94efc74af63c74af829c90b7c9f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292fcca2453a4cb2ea68291f8e7505d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed677eb5a27413b0799a4a6c19e2d8b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7734171ac1cd94419520ca2f6a91bec115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9365e063da53f1dba353291fb1ca1516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef9b624150a5855a324b16a0e839e2717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a354f8567a2944695e19fdffc09af18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea832688ceb05388f4095c7dcb399019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d83efea3015a03351485a69ed63df1a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c60d21c5af112a153af93b37d8f8821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b914ce1ab85db08005a2690138ebde522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5323b270dfb1dcfda0ceeec089cb7d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1188940d3bb1a849300d5baf30b9386c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21292cad51f7668396abe5462e53068925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a428348509fd6e12f69e3f6f0db6558726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea825b27c6f0cf7d2bd05cc3e5e6f4127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e251ae3c50c45110b7bcdf4fbffe1efc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b5b91c896c173e11fa16c442612e8829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805ec6551510f044a34ae2074a6538930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1134ba462f79dfdd9179b1ab2fcc1c8231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc9f1e58d8c41c26d3c4c7771f41be532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac771e89f4cbe61872266f9299d9b9a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca982f114f6c3e71f77bae731b509534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a27bd505f9a7b3727f669a825cc590c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14069fa456f3127d36fd3b2b90fb0a5f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2788fa2b2a96e7926dab2399cba6273c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d38b9bdbbcf6ed3de4998b15eb394d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3362a495015cc0f9c3f1c4c4ce333f039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6602c2145c2ab2b4a7429af7f23b73a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b30d8cdfb081906803a26f937c37b341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b3d2c969b5a31bed87553f172f5d242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30ff593538ad4377d35d30a804c9e143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c152e2cdcc76e9dfd6f9933cbe7c88d044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579523c87a86cd0255fed95a449ae6ba45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4eefca475f9d10bb3639af1139ae9246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1bb57af7114098527d7b9ca017c4947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e07f37e9bc4c8b33e9c4981ba01c85a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c47abdb25c8d2a227c646c2e7caf7149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d58e1b521e68b141cbdfce1eaf73bad50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b598aac780a39bf7740901a1ce273b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9cfa397df893e981271a6cf3e3408652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd6e077e06b6945af580e85caf3e1953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9193cd318a1704bd2e183ca46027a68254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea64586b80bf096dc762e56d38aee81355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c75cf241205a63022dcd7260a76f7356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14301a4bd861bd27778a30a6e88a016657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e802868be1dd73853422ed34fc7d51458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e115b752fe25a8b1013fbf01156258159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96365d82dc4bd640521d0740e877ebc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e0b83e0fbbe6ccc4de09c45fa59a8d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b257f80fba35eef62339f7ed19edf66a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263e4cba07d82806c517318cf90ee6f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03699ba93afb287d7f45561f656746b064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ad664658a11432ab5cd526f5ba3a965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbdb4f85758074c93951c1e6619083e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6415fed5b62d2a194f5ecd420d39f4367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1826b423a3be12c077b288766e530d4b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da0fa9ae001ba99f5659a023ce64b1069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8507f33bbf5b08301f26b2e22423270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327fe8050d9ce6a7b48cf6481754ef8571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5591838b5b98aff50339c47364fbe3dc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f71012b3cf13c0729c294381e4c1673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35037f42e87cc7bf36dd9c82ea019a9a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e9601181cb73509b626feae704b4f175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c53e14bf9d49348a10be51250c0062e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30895a289ae9f30f6155be37fab4495477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b795e1d473e9834281fdabd36d22af78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d2e58c60480ceed87c72b1daaae37979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20bc7ab2c1ad73275ed66be5361c84480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e60bb8a8b8e722c9c47519b8a0210e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b233a0422b0e4b440abf7bda83091e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc64e9f03583b3e90c40a70b75aae95683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5791ebcdf9aca6d6964908238c9481e784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8860a8a4348bef0b13c1ffaab32e185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c5d12adb8dffb7790868daaca42a186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a98c0aa652f7532d8abf8ada232c187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c58f0aca71232c6fc5fb26bbcea26e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a303a61d35f44db7a0d2ed2a097f2489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7976ab697a4dccec498f4cce7abeb9b690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d62782a2eaa264b98114e8e85b426e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae6f43af7c18bf3fbb72039cf2531692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa4bbc97e5bb5c0215fd5638e1f7cd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b187689e9b7d3323bf0cd082ae031ed94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a5feb835965a8cc3268c9b75f1662095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f8af8dcebdc59306f5e9d1ed1566796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6625d3093c4dcf6c17fedd66945bc4597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53c88f27cee6b04bace452dd87408998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a278372beec01c5ebc81db6f937e356699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c2d82040f982cfbf92f0124862aa2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7421338f68035497a33b66c85e525701101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6585d073a60e7383341a24e244e532102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaeaeecb818aac3bdb55b244836d3f1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab176d018164c97c827fa6fdb09266104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69abc43d57c724d2b6dca07471849c3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c0770347033ce7189a09125504f6c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6868cefa9bbc025b7d5050cc6ebcc69d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af9b77e309e92b056e391d55e693039108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea8f596d8776cc679ca105042aaedd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e0297b3f069ac33c0b927aaa3f23a9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc0e4f6675dec7fadbe1a524304a980111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b6829cc226ac9a135d084867480ab112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373dc0a9a1c50283a8434de24a20ff9a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a15834d05f0f711ef624de80120d97114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7151acf9ec07118ec930a2ea6afabf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d19363ba464704d05af74ee91fdac116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85da361c4cb5259732034222a74cc72117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c0c0e5e78bfd306d16858fcbe63fd2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602eb89977dd5d728d15a546aa151c4d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0556fc879c2bc22a670fd7ab5dbf1e4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3173245dff83da679b68a033d72f9496121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b419ed04723ea2622ebea9ab93c10e5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd5939310fa3df265645bc4574a26e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1b9b16e85340fa1f9064f3e077ac7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2da54119c019188bdb6f7c54b3e050125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15540645df016878959a1384dd3144d2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220d71fb025b5c61c50e3bf2aedd8323127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82371ca7747b1740db3226f730ef617128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a27ad201def2ca04c74a98f913704f8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a3b08f65ceb960301a53e28034eeb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16fc4d02de49fde0a8fc26c79c969a2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb09db1d646d0706684f739db8305f5f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3919f7b541c2db99357e2b11f0b27e1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b5b8457df887a9ef2a13924190f680134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa218b2a1a1ebd2bb7f4b5c635ebaa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15990906b04634ee6aabff6d0eb48bdf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd3aebc8789c97430a6af4ec21bbdd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d287c556321c3f2362f567c5d7d2e48138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d12c2de2179057358ab3326b152bcc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c2ad725be2e3a7a27b97d1eb741fb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91adaad8fcff0fdb6f109739da829e8e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a85344ca65582eb2805c94e5ee78f1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786911f02b18c3d661d5bfd0ff9d9382143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a574bcd3d7c55d37acd61333ba2fcf56144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e9d878c59ff9a63e806a6db460f37145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5c57af792178b21290da176821d30146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22539148dbb74da576543f147102fe4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d52ea9523b077c41e6f9cc454557cb1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad0b9e1fd956ccb15cfb2d3402b29f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b03793bd2fe51a7ec36056866db12be150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4db3ff699b9b8838d0f9ceb6ae73fa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef69e59595a132d62a2417245c39cf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f81383eaefee9b2cb068833b745f1d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14fd6244a683f975ad6bf898b99b53e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4765059c7dd296858216baf9f16a1e8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af72cf7cbee23ed15c6f81df532d5955156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e22f6cdd4d662886e5138be25085511157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4afdbc17969a07702f89dba561c6c6a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e672b426f9a25f2eaeb68b4f3eabd9d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d261d4ee7f752821dc4b970404f0212160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba74a5c68cfc3d633653085540c28a9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a25127135094f9154bcb6d6659b32162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4357fa3612f98986c1aa6099418a907d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db49baa5ab166ecfe749dde7110c5ed164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df8eeab0c2c93fab67cea5c7d67fe14165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8c0ca46ba6db6af22997526143ccec166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c10b6e32c9fde1a8478795e84894ca167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269cbf04775f1e386d615e3b0035a1df168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab60762524a9da827f50bfa6e760f3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6beabd150aff1a12095c3f562b9e66170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c64f8c34b4a2cf96a73b1d840b1fc91171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8877fedee5821af20f030f684d319ee2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e0dc628ae5add54ba760f60204ed0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287525f89c007e906dc9795278672113174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a50a2b85d4b727d97699f49a9b678175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd11feca5454c4c38750c419e2ce973176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02adc25003a4081bdb525e4a4cb79a6f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a27fc482199c762abbbe691933e6df6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc8aa14e76b6cbd463df98ce7e4c43179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7140258df876b5e903fc211c326502dc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04929f2dd6f551ae577e21cc534b140c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3a0d521ddc25e35d9ff2a9e67d3a5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde9a6c5c1134e2829b4024007eee019183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a2eb2856ed9b85012a803e5253359184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce1eb3a004c0a93df9e3a7d4b36c56185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c0a12f5589e4402ab787bed4bdcdf5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1dd627d886ae2a65d6011edfaa71e3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c126e88092e64351361451df2334c566188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a76d20c910ba5291492651e228e846189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def25b9a0c0ce8ee81502514173fa180190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa918a02a108240e7a7f5f9c9f468526191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01768cb6b9272b5a4e9d8776507094f5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248fe4d6b87d40c8aa10237e9bb76b3c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439844dc61c0bc582e8619228e281ee0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2bbf1741ff40383534aebe7011b3fa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094170c4e140a52a09971eb280ec549c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab437744f062540f1766ea346ff1e7b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6000367dd7aaab368a998a09f8e9b1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f8e5516939db83b1da10a46c04da0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c491d9f1a0a0c93777af4c398c2c89200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1461b5362b4063a08fa870bbfa37284e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d968de9f7063f464587ea6c8d0e3d6c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d2b58a5081b6b2787cc15b35ff420203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80662b4fb944402d62efa02fcfa9895e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e434e30af51545e9646be815cd0b6a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec055a7fc1115d0859b50708207a71d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e9f55561daa0f379797d50d9f7c7fe207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff5b64431dd5a01c72621b0a4603425208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234abad19f6f9db745b2160004393df9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6238b4a64572e913bd80e5214c4b6cb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e0c3e7e04267e7f5908239b394c266211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c485200ddfa09efbbe6feab2f4b1bc2b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e6c6f2ad3769780c653dcb20b1926213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e312aa130dcd291aa3816049c4da1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a711fc1a3fe1cad8cb929e9b1ee24215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacb80546fca1be92d58e3a7e809e270216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9c979958b31a265909fd9148fb4e57217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4768b7081b55356939620e940b273be218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c751457938d798f580e2a40e9295d17219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d3b8032fd9b8000f6db2fe1d81dcb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92976b0aad3386bab1e74b59e828fcd1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ba1372ca256a944b38af9f97d8b75222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb11e4c21d04c4194964090064ee1771223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5749eb5dbc48e893b4e8b57e92416c2a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b84c79c6bb7fef1356894987a99f5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e4c5510ae0f9f9e6490e9fac8b8d2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93855faa8be9ccd3fd6a3e2d580a028e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455f91863c2f730877bedf3ea618792228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e39c330af2865924a6c4e813aea7f5c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c5ec445b29eb80cdb5dcc1420c1833230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc42fa04ce7e544599aa93f5807254231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb568d2231d40b5d93cca587107dcafc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f6ee09319bad4866c23d257772b1c9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570755c305443a4f6e3fc84e1825911d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9951314f2c04f3e301057b077204cde235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcade6480e13570fca5dadb9963d3d2a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed15b67e66cf3abbe47403e5ff0836237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9927defc8edf844472e2af33a026dfe238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f2f4443b556a102537717fbb27c901239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf67258e0f4110c50bb0af1952bba82b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a61dce272f842ffd37ab129a23613f5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81cc2e9cc946b0ac3c5a5f1a1736fb8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff42e0fe72c78b8a6de290abd3763c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96eeb215567ec19eba7f99dfcf81b59244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f9bb35896259d058424f4cea3e067245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ba4b54627f6ae8e8acb6f4eb3593b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b66a8cac1efc7aa2f0e455b808b40247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a0c0c1eba8804c35c1283bfe817a3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd320ed5d2f56a07d08f36a70f68169249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8948b93ac71b4752d477d6142d123250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95032f16a88d02a6167e49d86a7575e8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf87a39d48cf22d0df111903edcf0c09252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4457b32cb1d2dae52a9a0dfc86ef6aed253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d04421ece949a453e1aa5e705ceb9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f9ce4feb024781231ae7a1be25aac255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888151fcf439b65a5a269b80345431d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c608529fae7204938b80abfa889d587257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aeeea5051d43d2be97275b0169f946258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaede683d9d1c2512d060c19dfba01d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a20c5c25d588b5871626ed51641a0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b685674bb777ce085c776d67bf3bdeb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b9209a82e14d541df4c7e394ed320d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c4eb169fdeb5500a50be1c00513b0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c38dfcadbf5404906c64f3ea151d5eb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8539ec298af5edb60695e9a1456f57265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d0de5ab29eaa104ae45b05995bcbd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d701af92e7757721a6199f928ba0e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf4066666a657e706d8d37bba9debe7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677cdcdfbdcbe0af986eb90f9c466caf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d268c1a5466b8c21325a664446e4d12270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11219d3da438f4996f3effd00651973271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba3b819a362af1e406598ca496156e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b721cd2fd5f985006c69d77b4864d9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676fedce1d10d1e45cebfc6b8661a305274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd21905da09f62b3e3142ec0539a174275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906cae5bdfae29eb83035f9cb3968994276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea22be3828d76a2cd4ecb9fc0de4990e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059365e0357c0102ed05f0aa5fed7328278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6026fe94109668a5be9c57438083a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd32a35490a0d7d75556e0539b2bd2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d8d12aff4a0d79663f0783ca3a54b0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7139be08864ce4f3606c1fe7aa7dfee3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ccd289e52d01f59044f87f112ed2bd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638bb74301efaf1d566f2ca09e5f5df284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c9fe8e6f340232ea70c9948c09ae0b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d801a9de8b6c73301623374aa6fab286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d78a23ffba3efa7f154ddc4f488c131287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163691af3ce5c74c623dadd1e5bdfb09288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfdc200d984a893566d258fac2d2815289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a30f94d03804b4072979faf000da09290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad39b046493afff912898c0902a48d8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f012e04264cbf5c994a28fbfb83d81292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e81857ed3409f900f73dc046131868293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa6421c1787071f232301356c8978d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d7e9c5b88f26ea10eb0fdab80e5ce295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354388b98b5b768dff2d91afbaaf3b8a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada0a812c23e2e4521e7d20f90d934e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab57b03c1af207c398fd1e61d72d5a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4349a91ff5d152ac6204ed381925c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d20d237b563b3429ab01cb54560cb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6290e0cc9f568a53731dc683d6f085fe301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46afdd66d07068bbce523c590a9d2c15302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cfbf25203f685a9a93e9dc4a7f6f87303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2945de4f646387c377b4dfb04d0317ae304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9f85daac6a03699530b8b308a90fa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4acf954e8020eb438ffa183dedfc5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc05acf141754f8fbc9654de007d87ac307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8cf905f9125a11bffaa9233f6cb9f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc0a9c24388c4cba1ce88361c90665309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ab82da92effb5c4c56d868902c48b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce917430e15b7879754568cd8b600a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e86a50098571e7b718c79aaf30de0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8597d7da7551a358cd3fc0c377289313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da475192f7897b24209fe5e40b40c61314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca6ff51a356360b637a78775e980b5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ded3bda546d0e199e4639c3fa435d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc1088046069f1d6469bf232900d7dd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9161ba1fc5b64cdab9440e6386c9011318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4194d1598bcfd3214607894b9dfac200319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80034f57cc62d384657bbcbef69c175320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e7d8da6301f7ce66610e0ce538bb6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d47da990d439b09aef3c3df24a966e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4989940f5641e79ab028deb85e60d75323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc58b26f511468800b2c7d55727986a6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40d54d8f8260566551dd6d8b486e2b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76253830906ffc93272e31cf2a7be8ce326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d46be42d5b532966aed70e0ce1d272327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047fd6265995f58de433b980d1a9879328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6db49352b88409c79bb5f0715abc7f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce48581eda21706c49e3f12a05a851330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da8b3425cfc6b7b3bd7ebb410db09ca331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69ac8ed297114ad80444f9496610b3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c145102e015f209f5b099f95728324f2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65239cff664092b4218705a3f216a942334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe902af50692156893863b777d5770c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9358b45940f3a7f3f8f51249d071c67336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a897ac60521569127a538c9d88b53116337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8512cd54846beb179b2c1812e196b8f7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb85dc3f013978783fa7c302ee5243e9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1736c1ac1acc3522c79580682cc1a671340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040421211236fd46fef8c7bfe6c6b6af341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a480a32c80a1fc5a0bbf97ecc4a28624342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7aa51544574794954c9de181bad962343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18823512f951ffcf2b2e2b367d19152d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc3c856125379ca8fe8c036eddfbb6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d404d06add537861742b1037dac41346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a9a7d05f92c8ec864cb2ef4b73e65347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce84f4fe1a199368d8a2e13aed8553348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0c7d73858969700738f0514eea94d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f2108277320f85483f918fc0181750350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf177d7d60eb087df021f4b6f045f5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84753b317538d15e7f210574a0005b6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf99c5aceb5868202ab02bf0e295d2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb4dc722f3c779a512c253d0ef183b8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2738d295daa45055ed6f8c5edd0e43355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d9604f02eaf6a61d370d1bd9497cef356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab6dfb5c18383692798805e64da867357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f584b2097f0e8cf36e2bea1318322358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d143fa7f2a67fb67be09ca1cad5ff359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996361e61bb8063e2582f20a609dc24a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b0e5575f2c80bcf611c312873b6b87361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a7b8e561f697c58a646f363e87d98362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e41ef6fd079e9b5a1531275e699ed363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc38a47a514e2b6dc80659e39d85804364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf614cb182bfba1ceec7f184cef79fd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf94deb1406ee328ceb0850bb8f01e7a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510419fc1148ef982e0725ed6046b7b8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d024f7e802544eae6acc709c5c5299fb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3557ed28583d4ede7b8f810b4d8ebec369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970bf5c6a863aeb89669ebbc9533a0a3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07375df1f47d69578dba7b6baa973e4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa4a3445e93a15308c7417459ccac72372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f096fa7e63851e5a890d4a3fb24728a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd05bbfa459811722df7d2d0c831c2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a9e78ff7d81a7ec67886b11f5037d2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23957150e4d1422d0ea4623b966388e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d8c5213b6f79cd20c88410891a3ddd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd338b80beaed41692565279aa40c56e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488757e823a895971138188a5554a1a0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d4adefd03bf4fb9429b09ac007abc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bbec496bf414e4306f203f6cef359f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba182e3bf9165b1320595d2ec96bf237382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d62cecc7f108b84e0c2fbec6ab11a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f5a40f1b1480a6073d4921af732dc7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ea550d87aa7fe0559df98ae667596385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ebd980e603c54845938632db82a406386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e2241e9f24a9363519fcf30047947b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfbd9f72e23aefe67f61df738164bd0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95694d763b1d6dd50ad98c7cbb174e7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32bb61ed7b26e0dcad7bcc5c7184467390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc58e45c6576e3739888d9492ba2d4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4615de3b90cbd2d02ec093635b5d07e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab5d26f8c7ea977a2c12d430e8e8297393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427aec573426890f7369074ceecf556d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc479196abe78814ddc95008c2e1db54395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e003bbca210d5579ab188cc45872b2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc6e633ffc5758eb176df259df6116f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ea21b6eed0e3ec8fdf1f3b6001dab398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3c9a40909bca20079e263bc150048399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee3d944053fd3b1d7eb7539ec63d1f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2761e916ea1ccd0c618bc69823b97e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65fe3b71ee2939a5ab04cddd6d015db402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0210c876b3955b3ae3a9b2186fee8a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb742aaf9ea2ba744c7506c3c8e62e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa1f7fc2818ac38ea30a5588675c6f0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c2b185eeb691e3d1ecf64ac962325406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c6c1122641cb4621e2fe0303809ec3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f8036311d1c536571ae535dd41207408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d417e0e1261bd70abe633495e6fa655f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa585fa5ff2c10c278364a0f9a9e40b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e63db1412cffff5bf8ed457abb9d9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f56e2bd67eafed10807576a16b91c07412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d4ad2739dddd2d1330744fd2e2126413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df8ca5bf3afcebec9e4f1d6a166583a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37fa1c68d601daa2d0d0439567db1b4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd698693bf799a2768acca3f1f18bc7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca876e0e390c55a12dc56af894ff631417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca0f4545b4282a0d8f778ac9f991464418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304e5cb5e1b5106e88157c0f92a68eb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae3c865081039548534fd034fdabf0b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28beb23b77ab4b59d9d66d4bbd0e79421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667128a9343b3711157005f5e82a42fd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86b30fd2ac9e75e1d4de9ab6af4ef3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a13544dbeb2d2b4ec629f05d019696424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257f2a72d7d5d1a543e5720fac76dfc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e824372857c1199aaad8312119f0d0d2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04989063ffc92657e4d4ffe3d7854b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4946ac3a0b6062e6c3c582519d2fb45a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774438bc52c6c332710198d326495151429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac718c429d27a211a10f37bb45d7ac91430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3664604d4812f396f2ffab4bf09aea3a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0002507715c8f428587fa2fc5f9ec2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c36056c2bff7ac37f0bcd5078705d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441fd27b36405242247f147ab10cc286434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6417ed0696ee3030f960b5d0f54d166f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81207923cb4b357a7cd387c741fe7906436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227be6574b139393254eccb369f20404437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153691a0820d065bd6f022cd1315c50d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1580f4d9d85da294f51504a4dcc54a4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96a0d6aa219447f93ee22b1106af6d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367dc320033bbb55554900a80cdb0e2b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff61020542f794ee96ae6e28729c610442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef3acf1d26ffcca8b178277abba0f58443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b9309b1dd662eda28fee8a0343552444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3c7881d342ae9d897b3124dca2cdc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ba8be501c2d7e2ed70c552d8c6aa2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e580ff1b5ee2af3b0645ca517dddc37447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4bd48b303a007e5daa29f1fe597e8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca4ff0881af57c54fb5a2e3b40add8a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b37be85ac2259eff33b4422ac906e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df22ff8124554c443c64cbc3e684642d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5a799e3979850f260977b14c8d6b48452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f7962d74f94c4fc2c668ef543adb72453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d99ec209cced3ec26efbcee1a4da3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c0b61214b866a86a2a6568e9b0c7e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4ea2e4019ac8f4354b81a688f425d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df61e1b6d63fbbd38c2f7c666ba01696457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d3bc0c7f611a9f6433f0cd0f96193458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0c311b6453fd4b0ad27e2861787e4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef534dc51c27d8b873980fff135cedc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aecdcf4f1a3471a970dcc378afa4965461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b84e7dd98e9ed69912a9230aa10e49462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5bf2d8e971418e562a9749f9af5e57463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04605eece426e524a5fa71345a19c771464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c566b9f114014b3e5c588aa5c49d35d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc15848fea2fbc4e7247b4a149c023466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f88029bf80afa822930f1cce6da04467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d7d780dd0dec74a2df0c48b125d9d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e913738918cc46653277f96003abe65f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6198403b7c38b58af30705d48f69f934470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9538d840144d0092ec784007a739df471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a4505726a933621d6133465c1a7ec472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b365afc56a500402e9e977fbabc1c952473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8275a46233ee3f4e5509020bd664e1d2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbaaaf38c5cf34736a56db57164edc3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c79efb3e374493081a93651d1fe513476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d8ee9860b729b4019739f36a149c7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd6fd0a805fab2bb25992a8c8b433c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0dfd2b1f39a9c45266d16fc5be46da479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e242828446a7b2ae623e5dadaf5fd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b167e7ebe480684988d2bfe6afdb28481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d59a4e2efa1233dfd5380ea8fc080e4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb2a8c899d2ceabc0a60bba807c524483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d4ab71f07394f0d8afdac8b96d241484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d79a237ad96ad826bd6345da450f3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe532aba7e217ef1a02f977a300e40486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c3b7430ba72ae80ec86a8bb200862487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be06be4307879696def2cfd16f598184488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d0641cf8f59912e5e301fd03e061d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe980be846816d68668af19d3326b28490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a19209887fe028baf2763098c66b8da491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52cb2e6a03dac9bc4bc56ebc7769d3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d697f65bf86e73e1be312d0756bae57c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013858c35df6cd444c0c7692b3ffa935494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2607a6c9dc87701b4082e5dd5336be495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d9dc29e89f6af585b5f297a2c58b49496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e99394aefb0a111593dd691f5ab42c2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007dcf8d087ff0d75c6b216f4294d1e1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c34a4dc5380d712eee985b960f343499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7d7ad5261c4a08a208c698430106a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b459481f41522354134e8e3529cf84501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad970fbcdb2576d3dbe338f7e88833502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3127eefe4487333bf9f68715c407d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac34f1f19d49840e5d6d3c97bba513504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cfb14b049ea908d1f9c811a107f98f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1305078908e4a0fb88cbbe6dd52f739506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266383c9c229116f036e15555db04276507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e754b70038dff1fbbf47d020f1c8d0cf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac068d3f16cd543743bb930a79420cd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0d592ffa206f6b8164350dc8228b1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329701fc1547a7d515b6bf69a7aca826511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af719bfcb2eb409a34a4eba1a0c211d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d518846d366beea04b0666d86364b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6bc3ae43c275d301a880428ff63227514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5a95608598cf1de22fb8e267f8cf84515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c62bd07956822902e28c6524b664b2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1004ea5ae50736fad9eaba51db9eb7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e9bbf9d231b6328f53c4f9b536ed20518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec4aa096f1ece2dbb1a738ad052243519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a1df064f10a902ca919109f5af8c42520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0045813be3a4cfc8f0e3eb20beede734521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d7a4773b84e4752661b8a67af8f60522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408db96a96777d35b752552af6a3d6f4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd753991a9e8dc2633ac7780f34e0b0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a85cb9c4a05cfe8310bc8fd6a577a9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f088c9ec9a6c6c9ded2f43a88ef8a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe60105e4eb47b32e18c90356ec83a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f19bc8643e0cf7807508d697f8979528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda65982fec5bc749745c6351a7bdfb4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ddc400a58661a81ad05bed1d439ebc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281313411b85d96727f655654418ef4f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb4d88d8f159247ca140c4569c1753532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a74fb70c49d20e4f33c1e5eeb96856533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c7ab0845638c40e533399152da1b7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57af5a438184882a191869991e5ee45535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2cdfd90d87e91910d1567498e2b7bf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4371d6606ba63c91653e0a84a0bf83a1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e11c17d15bc0264193ed526b1de86538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616049ae86add5185011ceeb6330dba539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c90ace07d4658d777384c32ab45e88540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9967432d94b8c462909691a761d662541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97fc576a7ad63ac233ea138b3a8670f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e695deb145246bee9bca5894284688b3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f01167449dbdc0b7559f459ec27cb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d4b09d13c2e4aa0556555fba8e6149545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb237f260de7ce5824bac7f1969e46ad546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25afe14d897c89af499354ec0c48c46e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb0f25a78ce313ecaab3e09dbe73603548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab6a3946d36cb15504f85c3833f7ed549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51445d2165f43cddc3c162db025d9b2d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aad85811227ab581e8ca9e8db22d5f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228f5d43aa2517c4ae844b36e2d4ebc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf4cb3c1457c841c5779bba25b05866553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb104685551773bf48719ff97e1dc333554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da09925fcfc6281821712a4cad1610555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb7471459a7d461c9a4676476568ce556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81ba0b428112d905c492b2cccc6f7d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b409e114d7e3ad30343e7855d95e8847558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f428c8148dc9f98ec077152124579559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2bd2ca0e8443f01137d6a83ffc5a8e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d555d4e98e8841f03ad4d25f52450bad561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d9b94bba1ade05df25c05fd893f0f6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9279dbed8a3726521430e05ae7f47b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63271941795c1abad0d55eddff76bb2f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e5f644305d383ff2e42f4f2d9849b4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b3a209cd0bf9fc96b029a27a2b4d24566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c194ee6c789c4d4037451f74c7a4f1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a11458ed8a56eee09629804984ace568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d655daf8bd908617a0405d197c4c783569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b41838c9d8a1a5c7ea5e1ae7408df83570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4963e13252002b7ba243319becbd84bb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17efedccbb54caf1c6a379ee8b83b03572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710983fb7de0aff540d3db168522c362573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f12ae118baad809285def7de6948b1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544efb87d615d7d33c86894c1deeb6f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab23d118eb47e52b51dc52262d142995576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d0ceda5911f1e530fbecc5644cebb6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd015da251ac8b2c0ca1d809f237dcb9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c43389fb66389e6ba84ff84ee946f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2190340a313bd39b417fa61c7f335580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd137f125799816e04b6ad5fff9edc83581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3086ca34b29fff6a941a6d373477ba582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77e562043c7b81993f1c2303dc1f1f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e5b6132c962826ae80114d0aa4e73584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823326ee78cadac631afac826d2ecb37585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7353caf6cc5c69dd6d9819032adfc3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3109d01b4cba4dd1e739a42351f6c748587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457bddbd353e393a84af16d144f67f54588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7279054f8be40c85c7f92e2fa0a76b9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c3d3fb57d5cce2c9c2b3af1aa1c56590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50283159b7358edb965af8a6472f69fd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa35b6278242ab97c046d58a926df1a3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cdf1cad6099c0f4153e8488744bb2c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d475d5298a48817c6cad4f169e293a31594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a43429f4e80e6f01ca4e18c0b6b410595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd28a7aee1b8b3d01aebfbfd5a577de5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b16987224cd3a5714b842446370d33597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00307a7c2b2745e854065b4fa323bb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeca6caebccf9fd9e858a8dcaac374e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c6c8a395a2d9a57f7bbbd9b87b88f7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00083646638c865294c2bc50613116ea601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01731e8d84707b974a45d4b55a8e2e66602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c457e8740641754ae4b680774e09b5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226ee577ffb6926f5439d6bf9e80d38604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0596db266d064b5b9b355a8d009d0e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74610e350077bf7cfed56d01421ef8f5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d27800e1b13325eb4409a7c81c5d2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67084ded2933134986487434fa9cea8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5095524845332843db81c8b89246636609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8532958b01214980023bc68082c2e7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a204941a04fc98a48ec2149d8fb39c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837388960fa4bb78379b79ac8ccd2225612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc34610f706b29f43ef2aa79a46e32613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa372ba4bc78f3f71139abc645ddd37614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6320d095e153cf446240b2279b09fdc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a264bf108246e981c4cf0c09df4c422616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b6bae61b644b8c3d279de8862debf5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a678aa8106b3e4be254b65439c491618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a88b2c430da11b879c8c589c98218619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98dfdb4c2724d481cd4bf24393d7ab620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d571dae3236a681e13ab0f132ab40d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c74f03d86c6eb16931b115c6cc69c2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ec12f36349a2702afc2a3c99370be623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9786509c3a3e70b40a755f4a84eada624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c237d456153ab5fddf05a0f71cffd186625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0432b0a55eb8eaf38a0ff5d6e9bd4d8f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2018ef8402484741db5bc22c6100bdb6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359500d6d6e898c1319595402607719a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8203daf02bf112d3883ed1489347799a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5cd94c5e21b1e52c2a9b12802e3b11630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0260833555caec71dc47f5a4f676373631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9fcac2542f031b2749c62db1dbb270632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e3ef39d7baee0880a315461b767ec633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e435131d2328bc966534dddbe1bc3825634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917865cf335223a6f82508b1b42e371e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c8643b1b3448d1abe4e5ba43ddf10636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18cc47d18d7c3f847f3e7eead7de012637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6acce92b945466e7883ff351e6cc96638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048828de6a30faafdad2492733ce4f9b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c370969fd3600e239117c13dc648a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f8757cb06703c82f5f50ba89f73dc9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf587294551f7f238cb62fa7011cd4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6395d23d5b60bfa5fbeeae65d3326342643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f7d71269bd5cba897a4091be2f8d9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f2f698ee06dcbcbdfeec66659d5e24645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd3af6a0f1c98d06bc9da76fd3b441f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3032872bc781b5ce2048de67d753b02f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5146b67475804c2c0b500cb0de89a6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e626d2ae971e4833035a05c2c3fed649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e23811508886a6d69548c487889485650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f677a4481b98ab43895affcb31fa7b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4961aafcd4a1a6292b9f0c6982fde89b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eaeb26b7d009df0dc53f591f6710b4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e818d35d0f62f1fbb9213c7da9380654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9223bd3a0e945cf7b5af814cdf11a7c0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ec09310d1b5a646fcee88a59bad1e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd11febb65010d87ef4a5e4bd9a6d55657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b3b7d28b19f898447bae0e0e10b2c6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59926624fc3b5184d6e606fa240dd080659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f98e129a5063f3d0e12efc31b0c6987660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a63edb2dd1e948ba5ccdc52ace77b3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba97d2c87446fe941c567b507accd0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2452eca9dabb0b2687e1eca812a2229663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db252cf121071be91a05b085a8f0f706664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ddf5758c15f93cc10272aaf01a3582665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b85ac58d55364b6c2033c4bc6f39c8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b3ed9721cb4c103cf2bbed23ad03f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee3b8f4cb375c92d2074f6a6b1fe9b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7996eac25b98559462a9651d490fb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e10d4eba9d56b96d0af395f7ab71fd5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c574ac2269566e585e0d80379c71b3ab671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe5a67623ea180330de889e5193ebc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482146c1e9aa4a68426d0c84f923c70e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebdd5468ac904b3a93860bc692533e2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c086ac0b2349c76613de4b432f8060675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff332fcdabfe49928fcecd0be4ad71f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8840e47b8cf336d5969329afddd7e3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b6fa57dc2e3e69a8e615bb738d01f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5681803d192cb7d5bc03d22da2b8b6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61e0f258f219d5d1f52ca54d68eafc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a545d5d56f64a65302e957e5f2bfc3fc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7737256be2bf4c5be118f8aecc865c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d542f512be3b3ae98611986ad207f0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffecf0cd4b84c96dfcc93abbd50a260b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75877a029d4ab6587c4b84eae82f6c7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9643003734982f69388c070cc8187b8b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbcfbda766499c46cbfd6758354c97e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a483f985f72c2032bf2e47fef88d130688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d0e67d3ea77229a9012576ecbaff0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc51780f021413ff22a7579f3ef80eb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ae533b2480305b7d8c0416d7d7e15691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd13e76af71100332230b08d7554f2a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf90576f4182619261a2a77d3baaa0c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2eb8889c82a45cb5434a1bdf3d9e0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825acbafdfdc6606904b50870b636ed2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b53f590cefc8873bf165fe9e80b98696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c7e22f96b5cbccda2485e3d736ac0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125c0c3a375cd8d6085183d8fe8ea37f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3ce8b21989980e926ddbcdb2a5f88699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5188939ba54c64ef79f8ab404199ade2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99055086c0e931caf6b636aa090b6e3e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc10a2a90e222f842fd60c263e0d77702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a9fbba640414229e9a11660fdc7bb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e98e1462fd65d3abd15519b920fe7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182fc0b6a086a0b62a71044c87d6bd8a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82516365dcbe9013ec605e3efa391be1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d379ac6ec5ffe8d990c9823b01a97499707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d899040701babcabfb18bd237ec1f9fa708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5e1d48678ac4204294bdff21f65f38709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206940c7350f222d8a31eb5aba16e2a8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e564fd9d5be0acd4ff6244086125b3b0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09896b22bb3346d35f330ac67cb7d27712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ab87f6fbfcfd544e1ba2f52e6896a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a338d9f20c40c5447dd9d40ac912190714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e560a867ec28adb46f053b43f93a6c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bee0b2d558aa52cc0262e8c61eb776716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b576891f6f6e7c5c1e2dd91103ee66717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a30ae19d05cfe585422d54477c315f6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b49ebf01392caa7d83c266a443f3d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c0adbd7f402913a749d642df36eb4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952e9e0e28164cd214df813155c792b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a2583e3774f8b7ae79324bfbda299722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b80029aec93fbfe135dececd8f3ee7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a064714e7c5988692ce4a60d6387018f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e961fad94151ba2966ed972af0872725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc859979f495283132a7aa1e1127781a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aebbc52c24b3367008a7bafa13cd73727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a65a098334d7ee92e216bfefff19a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10457bb22c4c5984a66d03a060ae02a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf046bab0c886412f8d556c7d69105d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfbdb195f4aad4fe11b18dd44af1545731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594362aa6e26cd2a6f55278937b59f3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07446d6018845d0aacb0e8c69a8d5164733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65c7857896f3554f949c22a99f20ba734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b92497878a939e3c7b64385abe18835735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb70f8b3c55245ae7f1be068927f47a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12868ceeb51568a5c945417dea7a8a76737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb7350cd5aa4f5d586813349c9ec293738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f8c2169d7abc86ed41d80b17efee9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a35e1fcfa33e5148a463eb9579bcb12740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314372cf51463d8d56e50094eb821893741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5bf025c02de2a32019c01d3e3d2255742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e570c4eb44fafb8001d55ea780688adc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3377a0b40b114cfe4fc512d92b12f1f1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de1264d633344fdbc32aa0c0450cf7e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c10afadb1270fe5545e9987641b8eb3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c467fbed1bdadd2ccfda9d12798de3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d3e9b07818d1b48fad0975091d437748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e47f1569ee90410d4a22d672097d39749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deeeefc0a3fb65c39ccaad3cbf8bd99750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd1bf52dfaca9326ac0fb5399588eb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc285bd4d59ad7988fa6287160c44d3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e485979c5fcb7497197d7f9413a8f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21015c0d159e90076b29b2e9a6eb389754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929e1a7d904a1cda912a5e4fbefdc78755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c790ff3d16432f0f487dece674d4999756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c468e633718f725202ab9bd3bb46a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee28ed2a6e3eebdabdf52f4dd7a7d1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f63a58494797d1dd7517c3e592d41759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>