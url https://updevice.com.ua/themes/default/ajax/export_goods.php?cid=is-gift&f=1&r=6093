--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21577ac9e927d698b5506b676c25232d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28344acea2af87c98b363b7aaa2d5b82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d529873c4c2237ba9a35b332133bb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0cdcf7bc48dbacd54f808b148897954.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb057a65a403b094125b74255bb967b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e1f444a1e69d1e61167d84fe4deca6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d065100a190ef6cf24e1d6bbe1f3a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94850d469b34b00b632155ca8d40cae18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c49be20e9a033463e9a8fcbbe26599.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bffbc12174a044c8080ec61047682d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6134cb2bddeccc96b624cc5d004bc911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2641df1510545628fe0d515ad5b81e3d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf2064c5aad56d84d3cbf4a35cdf5c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c4ae940e8363f2f979a811291ed11014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b16055f215ccf59d5c7f4640459885315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec7d11ec15ce10c58d68264d942f47216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b757f5c02305fabac762bf93817847017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db3977811a6806184f47afe8ff437f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d717240afb07f99cba83d622944df919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad38e3be188a7d12ddf89d7d89acd620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696056c770dcf5095ad352c6eec2e53421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee5b9098b54e158802b176baad9cbce22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd512b5246493345ffb2750cd03aea23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9327966f02ad3cd77265dae27c968924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3055e86d7b58743c266b3365eb4e6725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a989032a8c2e40d5c6615ab146faffd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad2472a75eddc442da5d02f18d5fce27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93fc7c3cc8a2007f63987f376a3072928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e683b6e23eb4105385a10c716c2d32629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6440bac062d6d023486d47c77a381a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6ce58f6f939ea18530e3b91e3021e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e8420553141e47f1cf5660939267e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e75716d0618377b5096128eec88287233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0576c81cf46adf1e1092e843c4ed7434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4976bb03f63c7cf76540453c596f743535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb240f2ba4f7e461a0e06775b425101036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cabb7446d65cc10f2efd879ece31cd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba3501fb2b15c7fc02120b7639032f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a334e3ef85b1e0fc1ccc510a72ad4bc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d04148cc0804ef1cf9f636fd934babe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818182fa31c7b8e64071c085e2f71cf141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ce11c1e171d0cfc3e0d163eca98e742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532cdb079120c200ce13fcf48139208d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c66bb9c598103e2284c4750ff54b1a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db99151d64819f87403182c60e886e445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb4ef97d10664deaa48c86ebc58667746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7fe97d911e5c2479a98299037b78347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12332dc2f1a5b7f7eea50d91cd26da948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac6181721f2d893bdfd6ddf88d8c7a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516119dbb64d81541d4edcd33e95c94e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16633e3ea385538ca6f3859d7140a91251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e64bd96989eca9a75ea6edfda4fd952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a4979f76e4edb0e44f9ec7e00d43d253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a765f89c706695501a95bbb9233d3c9154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd7e940e0f406f7dde5d66f35e4fb755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1bc891a13573f90f3e371854461e1256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f04d86657464ecbdfc3a38287a456457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8126a37e5539beb56655fd58c40a1f458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa493bc8f7673e620de7811c2472927959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e0beaee8372e8c8715d45d19d058760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ef8ac6f025da57c68557d31d1409561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c57875683a32e1b398bc33fdccae362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4be53c22aaf45170eef34947bce7863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6942cd338b7548780d8a64dc844339064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3ddae0eda2a59634c7aefa4a5e05965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0210a939cd21cbae7b5a137d8d101d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d82c19751ac861903326199ca0ed7a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa880db20702ed89d1c2f4c2b0d172a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c8374ac78c7266f2b10c0446542d769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c51fa5b3914c8e2e399497d1ea11970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e57b4da90e0a32aa1c37e883e1e9a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c800a02c14999950d5f6257f31955372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80faafd2c0975dcbc920a21ac276cde673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eef80ffbef852f29504a614fa097c974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9236388835091d38a3a2b175a9ad692975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857cac05b6019e69657643a05c5328de76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5686bd3541cb97937a7b0237e1e3b1f477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d98b772b620291f923ff8645b218bb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381157cc4cc764e76a1ed8f24650213879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c9f79e708640e0b5c2c79ceea5c91480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769aed7ce37c04d64bbfb1ec2b84214881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2647d7bf4e615bfa502809686a3bd2882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd9b599e29bbee7510d3525b24e193283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8709ace950d0d9419e39a30bb2a27efb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44bbbd20164ebf3d55e42f02f70ba5985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab206e4b2e0a0814605b67dc598134786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d38d0679e58af8e4e850b2759a3f7487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c3d0a969f04c6d9268980296e8a5d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d248e4521893c0fa9aedd35645b14c2c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af8282519e0f7f9e3aff2b9f140551390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc2db824fa12f23d520088fec49ea691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c733d103016a4a61a31c839479c0a54b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e316827ce9100fccbc8e3735baf11093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08de02aaecda13c90177f8164bdfcb494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c3b52704e66c255b48341cdf1167f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afaab6fa2fb5c61d02b0a8b55564e5f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d16ff2fc652a3a0558b8e25a1fb76d697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c66f08eb2024e9fd02aba6b207d2e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ae16fb567cabedab1ca8949a0a94f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a23f25bb24ef60b513f0308eb93a0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f9841e416143662205dc7f622cb37101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed02b47a65bfb2dec09e4734c2dd194102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5cdeeff3164adaffd2ef017707101c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd8e31e5d2ba59eb8e139f5b4610a7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d481d70a1e84451829b331028175a8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ba04a27388080f6e89abef01d7f19106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c03ce4798210b25d7ad988647a44e08107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e07c6e2f9ebb43b0f625dffa67f837108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad583735fbb309b2eb05548de7e3d5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a2f8040be24231a1a486a506c08b2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e26073d84ba52fcd273dbb9736ac31b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95241ea4f17d704f27e22cb676aab6f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c9530b43f36ef73738c927887b3ff113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f882d0197754aa28b0b20a47e1315114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b4faa4095de5ed90e9a726d649c8f7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f593ea7322d9ab36941be550bb60d62116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37230594a16b4281c0800dfcaaae91fc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50af51275f7353836d4daf98c32a76118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92abd6cd2ddc3d6099a67049aac9d1b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d5212e45c48d941bd88cb44a3261a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad0ac0575c5b6a2ce81b0e51720d02121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d0fe817f4031fbd98f27c48f144585122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347bcdf5dc3219f54b8fc44d37207f1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535ea1e6d44ea9a48b3bd80754ca64c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450eaa202d5bf2583aedebe04124b50125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa5d2cefc363cf8682f44bf37a39b1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c16db5804351128314bdf3c2bca684127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f385abff4a8a0b7b73b7fba1c9b201a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1521694d7f2f540f8251a8a0370ab834129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad58161e7e10d9b0e9e35ad17711ce8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c4c9ae5a1d41937b4411cf70c5eadc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb5ef8288ac86cfb875f4599e8afe12132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb25a3ff3a13970cf92746c794d2a2f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19875b23d3a42a9cb53364f78e959b82134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97f8ab870dbc25c0d5ca1293fc74c6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870054566f8872fdd6b2437f035cc9a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2481142fdd530567a66dd116958c5586137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049950e1bc2fe7c616f0e471cbc90c72138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd9e2bbd1b87cec6113e678bfd6ba9c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c663e87303ac25884ec54e2f1331fb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4650be9840f5566f5cda56f9e0186141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665be3871c3342b55df26699c556d509142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c394906117f76d85a3c74a7a55454143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae373f1fe5231ef4a48a1ef0b3779a8c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0656385cf9479dea9e9c445fe3103145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39145c4b65f9421e77c421c9df0a88b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e9e81fcc93ec2611bbe1919198578b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b460ba65c75398c726e1a0eef519f59148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d975fd347acfaa1678bc0eaadc126149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f6594ff91742649319e6e5572ef7c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706315ed1c22cfbbd9517333ba224421151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d03161fee26346c09c45d9ee14cfb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca582180db8f508f519e7750e184cc27153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c152074495b05d6ad76ba3ddd9e60154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d381c395cc604a3bad52ddfef9664155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df81bb8738f41bc3bc852fffbfe5cba1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd543d11164a0151dc7527858fe4fd7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e605697e83a4ced6d907e9c08488fec158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f252f43851c261ccde75198e3d3561a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7aafdb0648de1dee29d4460cd52553160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe31ab9c47c3add11259e1be9a228ca161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17495b96117d00029aecb3c7286b7b4b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3b5f22ae26cf817210bf3c223a294a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58451f23c9bde96964ed36dd87887a5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d9b7a57cec6f583341844ae35e7a6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6abe5a0fd0b09be52c46e24a3efa1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280e7fa428d18157d19676553a26c68167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e2b9950a488c11d222f5f24fb3405168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74e6eaa218f7b38998b24219015cb25169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea769d7d91c67a3208afff21f3132176170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6303a12c422d11a8f8074a7169763db4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e2882c92d691419859e2d861ba5fe172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c69ba83fafddf3fa423035b217d97173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f5a8681c0a19ec291553a0dd08907174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42dd51ab196b3f55622f5ac30eafdd9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb25cdecbc2dd0207d9dd09dadff69b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f71c4eeb60b2495d71142ac172141177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f27c6fed359504d997e85ca5ee89e3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b3f9f708f57482c833e9afddf9718179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c82ceb7d96969d91104507ab93441180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd6c074aaf93301c81b129fec5a3f2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a728d158ee30761ae92b230fed0c3a05182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c5cc7b1f1d7ea2242bb89993a33f6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a79c7565442f6d844df8d6ebf31fc06184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e29aedaf6fadbc3fa4242aa4c85733a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc51a6558b483edfb744feaedc1b8b72186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3086d4298de7fb72ef2909e1a3f43187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105de31585908c1b9030ee92079b723f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f70cc56bdaa4a337808c15ef029f8f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b6f0e226471483127b7fc2f29a6cf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503c91d4a39acb43635cd281c3a0fe6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7496885d60ff28099e0aeaa3ecef17b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4562d7ccac3948dc854a056cf018c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0656adfc5794d7ce2daaa9c797fc9962194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc167fcf160bfca6f8598fd5e41030f0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9604c5012da3ee0d298ddd6b75b8c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84dcdda5167afefcff496687ed4f22b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cabb99775fac351a2ee62420222c02198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b74086095c72c02cdfe0f86da823cb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c862a7889c71968e9547f083e6a0f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a1caa14895fd19ea5e42314fa0f673201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5158218e19bc15819b671998bb10ca202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb03f864fd81488dce9a2f8e309a77203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe99adabf50b11ff1999002654dac5b5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff89818ca9e596ac7024bbac7aca96e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad3b253bb6508586ed2a8572840076a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e76957aad65089da0b9a1b20d6f80207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145af4e13c0ce15e780fa03a9c48157f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dde6cc4bf5c969cd48f035070eaeb8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c8503242bedeb0e55d2353c719ca3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445fa8910d8cacd28ea9e9633de54d23211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b9f5cd1b27fee06570d26ebee1875212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca9fbfe84b57ff220f919c0d2d6c2d8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d720ba08eae15450a06406608b974346214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4780d0bef92f24fc5ef6f1ac6261d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99cdfcbc80145e95c977274f19d465216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a972bdee6941fb904db3e74588645c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d8c5f54fd17b8903fbd12dea616d46218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3eed574393734050621c8558194edd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c713eb6f0a040b54dc3a41d137aafd2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40744bec77e6145c0450b14eb7aac80221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0636c1f6332a7059dde27c79b3e9a588222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e603bdaca8db27ff14d1f92c8b8cd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b0c28ef7834db78de091aa817407e7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e0de99ebf384785f1b4c5e4593c61f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df975f58c41d02f76a145887349a3ba7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab35ff89291005c92ef35cb1fdf5e42227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8452bd76f362aa40d7a988428b7e25228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd98fa5cfda21e050c049bad36ea0264229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018526ba57d158456e9f80e935692313230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c59b4cc743db051c52f7770a98712c5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff465cb71973a645045517788b1835232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2fe8530cff49d99537adea211a1944233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b63736854c402e27042f5d43279d5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f2ceb01f5a39e287f0e0adcaa02ab235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e07eaf1c8f9ba5370b000fdf8922d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bac4a03d3dd80c18e2aca1666b12cd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf449ce7dd1c6a489a18c9c41470ad238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46249905c0c1a8ec2f70345d66457a34239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b75ac26db749a89a63cf0770184a507240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd8e5915bd924c29dd65a45de3f4301241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c5195360e712e5f5550f8f8cb2f2d6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc57dd9087f480ccde863a354ba0c3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d4ecf0c7adcc8c2b210be72cb0c21e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949e458ccfbc35526ee33d3cedcf791245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd46a1ca1acaa72fbc400be7ab3f891c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8866a4c0a13e9a84d5599b4e047630b2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdae2102df27d11e10eb59f97ef6c8e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9714a4094fbf3a48576a2b0d917869249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471554651e1f08d769bafc69502fb4f2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc606be76e23d41fdf5bd3655d68330c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b3a4f0dde9eb22a0e41493ea9a8f4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e129e0457832e8e14dc08a9b400131253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1914b6f277bfc0a013cddec40d7c1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de28fd3fbf7e631898e083e72435b7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a944e28a8f95bc6d6c0d5743e31bb985256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c239bb9c2a16df1d1ab787d056ad5f6b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb2bc6778d0d864eec7fefc6fd7eadd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faaebae79bd4601a9f442967ead8315259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1fb6d3644593aad694c38bfe0173bb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae64a6969667c48efb56a5c252b328261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc475d0ae1afeb58e457ea5cca0f2ed262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc81b1971f28a5ffc0b2c477a4669d6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1785c9056ef9eda7f691dbc5de2e78e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f100ff0ec63b409843464ab7ef614265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a1ed3e99d1b6e78a991d791cb11f54266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b797a35d289efa20ea62c6bf0ebd717267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eacb74e76a5e7049b3c1056f12cb336268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f820d30fc8639cf897738d6589258f61269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399540a9d2628f476dabeca2194de1ff270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90e9c067ff98c921f8c00ad9613de92271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa09dae36246ced9cf5235a8b5b5cb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b2dc7122eedc22056659390f3199b0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece2ce5a361bc8fcf410b9a80fce461a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbbfeab9d2639df9a81733d2cfef923275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af5bede62e9b2e1008af723ca3074c2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d307ce41c00bfbd88a5b879c4eb23277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bde60bae9af9ba7ad06f4295dbf6d05278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda6616eb55c68feb46d330dac5bbacc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9444c6e6b1027327c03d1ac1fa621b0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c8f7c01c7ae6814842d9e358aa08b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc5fc16b2886ed0220929d4f2575a3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ce9869cc1acb5538c69666565bdf1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87619d933926dd113af60f1473ab9392284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e578bc9c4cabab59776744547c0e2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb0d18c24e2743e4d6bfc71b08d43ec286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752393f94c906631594c96b0eb9367cc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba0f318e14554a8cee8c99961c5747288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a3ebf7061af88fdcaaff389556f84289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd950f50d9caa5a744eeb2ff84217809290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a98e959dc005967448e8f5d1e7e7cf0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d8deb00df793277dd908deb871300292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b48105e075a37cf64cf2e1d9b017ff293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d928f6d0b5594c85f79202595ccc1571294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ecf58f298295e9837c1049744e53b4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad61ed8082119f4411bd6a6fe6618d0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918eb26f235c36633f582f1e435e9312297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a3057a4657489736e13bcb68aca4e1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7131333109b68bd0315fdbbf1f1a18299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e88cf45cffc5eb23b4f11f72421ad4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f63b6f52618ab10936fc80c97e67b57301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13b5838d6efea49a656b0d055e1905302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5794befee25b4336b2d28eb5665aba7b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6536c39f016acebcd7e5ca189262841304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51658fdb16f89e0a6c2585e57938c107305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a7cf87668929b586f64f5953fdf542306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc38268d315c5d827a048935b9e8d3e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b6923fd1f7a8ce1fe6526d0c21d16308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f17be77b5e68f79285fb99a13f03bf7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed3bb5c5504c3ca92576f49db8c5c9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260bd587763eb9a5ae387965697eea1b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a68ebf96b4e87604fd9a937cbba44f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f5eda945b1f07f057678afe82b6ff313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a36bb2f7816088b2e5ddf183a37bc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68784dfb820c62cac8f6145106fce2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbe5c24cfd48a349e14ac8518d51f0f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e476f9803c11e7c985c1d5a92a8ca99317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe1c1604393bfa6519e8ae270b3e19318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788012a1e7b243939d71f0a75479e455319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3011ebc34a208c80044a138800a7ec320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef662312edd22917b389892c5749e25e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647dacd8821ff5dcf46cb6c590f76227322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce72705f5b4726bb57c3846f04001a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b15cd5f39cc942c00ab0a88c9d79b24324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dfd6adfc226ee06d307b9508351e36325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a7bd49d4069881c629f03d0bc46f7c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93286ccceedbf84305ee446f7fe0704a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc8e0f4cbbe00349690e73229aa16c8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3426247390e3f352f07503f180be83f0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b8702575b66b1b8fee8282950bd0ee330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a66ee19bc96ecec7231d47b626ccaf7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd29e14b7d9f6b8e41aa7cb24b3304332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb2806927d20d2a529be9c77be308a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881be3d692ad2404374fdc6bd2d6dddb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a9e5d5ab2c0dedcb60d03943258da335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd895e488ec7a6f4b7461fbb1bdf5d1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59401703286066038963f7590140c72337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aba38af0ed4088233c35f9748e1e23338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12531fcfc18e4396bc3913f2cfcc60d7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e30bb4c6476ee0e969fadaab19e7d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e49c58f78c565100c111c18a095f66341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f7b0a1a73708d024defbfaed377510342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523291b498ff2fe9e02c8281b0af671b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b36a72043795caebb28a4fa66c0350344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab23cc4dfd022b45417cacefd46e004345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1cd188597419286e6f8b7c2b46a616346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcfc363b86430055fe45941c515744f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f3fda9ae4451dc31afa72f18971df8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc14dd945b137d0cbfebdd99b0f0b4e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e773d0950e5d614613233d197b6258b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524568fd94047b15525a0571cda9c2d4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b93ad0ea3ad48143eadba974e9aa1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff052b575c42fe7893c5febe008e70353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe6fccb230337068cadcdd18919f915354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86863756b52cd99cf96e50ec6488ad4f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4247b901611d86d117cc6fc8d0ab00c6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c24548bbd551d94228efde9b0ffa076357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97be41cb57bb0fce604ca37674f623358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24848b508685c0e4f5325d152b296d2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5918d70fd1056ff49d29f187131b37360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbadcb3832159e7152dde01a72b6bf13361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef4f7302588d6774939c8d82af7301362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89afa5a1d27128c14af2f1eea0a0ccd5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f677a2a0c51d85ba45d39798588667364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44925ebd3a0a1564f00b66dd77cd6dfe365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b77df7f3e079a422d61628469e8e832366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200113505235b66c63dd34ed313896c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92cb4f343a2494a225f284eefe0b1df368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331255dfb297e92b54404f87dca14f5b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372edc4b8ef4ad53ff21c5223d3c8fae370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6383d25cc8e11232528d07db776a3a14371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa76e387755fd4357b5420c82fd538372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae98c45f0a0a8a9d6e21032353b91ad373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e9ebc24d06426854d080ffbac584d4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b98b714d222aa248ab7b752f1732472375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd64c36b25c2788c9dffd9d5f05067376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca5c7683217676a1531ec8da0509ba377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de72461a5cd17b6efe0030ddff68a82378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab3bccd3fdd2b12a80859d194acc9e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa94e768f0cf9a5772212223b3c48776380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a3538b5c66037c0746e410de48de4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600bab84153e2e5ff48ad986070cd2c5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c1354adb734f4ec85a94db6ff827a3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f3be4cead7fb18ca407e4e1a81c28384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f226d177cf9516441634ea7e98fe6b07385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e97bd17b64c2f4cc4b5141c71a634386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c7182e15a17f539bf3705a13e3814387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e6608e0bb6d4de7e961debcf943b32388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed8fb18674eac6858b900c60812b65d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dfd5206bd61eee1c26ddbda9ca53cf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8514c9f61746e5d9f6fec5c6f404777391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a9c3cf0fe8fc45520041c5dfb93e39392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d62de89ebc59dd3bf03fc50ef6ccc0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dcc73be460d8c213b4c0059f5f8ce4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e73d339407367e218a76f713cc1d0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044e979934110ef7bc91b1fcd4f9ed3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47332e8e28694908e62c506c14e391c6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4566c5a1bf7b09605983d182fdd32c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b03576075192717585467ba8f8f8d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cad5c3bb6a969d66ae31b9c70bfdf8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e950d1426ab173a5b52af247b47ab401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2217b228896d278692a20dfbb3d312f5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c848398c1b13d9b026ba3b2985c500403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85619353b803e47d531e0c1d5a2e46e9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289ca35f551c63027d1c28939e41d36405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1badb610bd5c2f902e64067ac7a6a980406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d6da394e9c4b43eaade861c9b01a2b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e0d81cb0c664fcba31b5003ed1cce408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c9a5046fdc82feb668988aa389c936409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ed1cf1447077a1d84cb199b0e66e4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44263a62f25ec4dc32c020224728bce411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5908942aaa60d438b0fbd27b9b431756412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ecf0b031df0b747601d4a479e86bc4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f5373d2ec9cac9e8e83cf655903dc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea61e6c76fb1c1c4333c2bb4f457ff415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e30656d43e471865d9f64f3144b69c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0efa252616fe9b8d5e490da0ac2a70417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85399912f1277b8655368e951b4256f7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03d6a833e2b465659a0ac2922306be419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326249e7d8057e5c5a56646831bfbc9f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da849adc19df0106e8169d570375f45421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5472dd291939b725c5b0ea15f9020d5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334eac7ccc797db289c4f9db15dafc2c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5666c4764e0579e2386a401166d838c0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e43a178d8b156337bbda53ba2f91d4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02a0c4389cf33cb9a1cb9bea2d7d1db426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b9b6a9e81bc2b13bc75454091b7a24427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6187ea1e1654e23bea00eaeb17f2b9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084eb4b71717841781f0d0faf85a2cf0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb815169a7638cd6850027bd6f4de0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf785d13ee8abd20b125a6a8ace4a7b1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b523857b69bdb83720900124d6bd585d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d2ba29dceed142dc0604dcffde08e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea9c881943111b20acbb050e4ca666434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda785fd16d9e63ea2e992d44906bb62435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24650163c127ff512a66742d36dcee436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285346c7025b24d3c264c397baa19596437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da0e24ba1360f2416c83238a2bf138438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7541ff0e0ba56b354fda3cee138cea5f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b3280994c359db738d39e29ffd12d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b7bb0e5e369815ad9c9e0766adb555441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13eb279fb43266928f0094f27c3a23442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a0c42d7c82da6764a8c21e601b4101443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed6977f2614901165a0d06184eb0046444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa21e277765c69d237eb04d6d3ec31ec445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1273419167d587913a7cd5aad26b18446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b6311a27c2c60395345420cf67dc28447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4cc5fd118f2e28a21b6cf06ad0692a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa7bcbd8833ff45c6592d5655b222a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db39c3cd313fc28afc21f41e1542590f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e01db0817ac0b463c1e7e921ebbd977451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2fa9894e8f924f5aa121b34f2c99d2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7bc592cbe7cfba86723e71e105fa73453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e9f7317459aefe2c8762082738a23454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb579e5fdcbbf63d4662f9d4b09f36455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18962d399a017ec98064cc9d342ed132456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5769a9dd02af9d189972ccfadf76787457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b5f3ea01c8776d981b64acf0267003458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6121861452b94191cc431950e6ce58459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca417840426857efe4de1bbaefe50ad460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257f4fb6fbd02a83e4ec54ebcac8fbb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25459edf4fc2ebed2bd991d2cc2d2b16462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b9dbab3efe34441bf8b3a6c0ceb87463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd542b15184852e628d40218bfa48291464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d62fa5f5fb83af9234da49c5890cb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb7fd6af0773314565dec15dec6a3e2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d21ff097693213e6ea6c6c5b18ca4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81109482f7d12918a8ea996ac7586715468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a90320f8a27fe39a6a9bd3eaa4e5c2c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651c5524ff553117c7b7b1ae21da0b1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef3a050516fb757ddae0174578ef38471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8286ca89426f91ec3b31dc430fe41d1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29943c4ca7fad2c82ece6692cb402607473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f538abcd9df256e70d7eeba2c116ec16474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c48ef5aac66a9f23102a6373abdf1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd7db7277cbdfaee7cc1eb2103f05d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c488ff5e65b353e5bffc2e17c8181abf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb194831d6dd9ef65b006a9e9a9973478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc36b70c82cde0417cca6af502285380479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b93bd009a607b0efe73a990bcda5926480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c4517a4221a40471ad15dbcbdc2f5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c75218ac601442263803c83ba082b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5047100521cae2ba7ab3cf5fd3e9c585483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c4f56ca6e38b6ba5904a1b3815bbd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafbaa2651c5bb9a8142b13af1b1ceb1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec666024c80440e91f4fb26b927f1a2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc326456371af1072ac1f2dd674a0f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaac97db047bc5e7f1b3c85b84f8b83488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c335155fc8cd8200fe1d8e43c6ddd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40567dfb1992290cf9ed7e23438e7ae0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5b569b7a8b7c75b2750338ea90aa1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed5a2f983b5a1171d3794d6fc26b44492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9dd3437732af97be9e925fea178a1a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38607f83361bfcdbf8659d0081152dde494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226099892004de094601747b08a3ba22495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd853eb08aed8a7abbb1f8b2570199496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c88459d2191c9a89c22da48fd2e3d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a333a03bf9fdcc7c8a453669d7b6125e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe11742d6afb1dc0cf5b9babb267c0e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a61bbe32fce0bbc8e9d8c5db17fc97500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc47230a1911573a0d7960e6a6cbb7e6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680aad36a736ea5877e786283a5f443a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b5f2c35d9a4763f514608eab89fe9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d89bd79f880ecd1a58f3e6ed520756d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde5e9ebc85124ed1c931d1c9ab6da1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f060a55ff458431fc96ac71fc162bb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a3c2fc1c57ed0b53ab4d5ddd5602ae507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdbcef2aeaf7bf0fa1fde2ebbbb2595508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555789d0ded80513bf45f35a26da1f04509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a835621ee9fe8c75c71715dc3ba0b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95603dc0a93d761e2915fc8349d93089511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55001700d028e9b2833fce52e1515b5f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a805483055ba667517a51e68942d7750513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b6ec45dad177221978dbd70bb036d9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7dd39aae7c5d0e339b338eda6dad20515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc9c8dcdc8746e015de7905ef8d49f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee8220611689b4dcb9a129cee706d4d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85602a6cce1e878a292370c316ce7560518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9979688567a5553c50b95e92e561cbb5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c8c1a7e5dc0694bb7fc32a7146c46520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ad4d5176292effafe9043a0023b97521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ea41c57f95b51d5d327d21389e78b1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a7ace8da502f210ee31dadad9aa30523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa12da92439b8ac4c69824042a60717a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3199bfd436f5d3272b924c9ad1b5992525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0dde8aaba4f4360a06d598e9514617526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92386f68af2c70751b1e2bc347f184ab527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536721e296780b18e24c6a70113c2fa6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c94e02e4af16d866144cc21b4739d9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c4d91e5868bcfc23ef40d36cc73cd0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea31b38ae4603edbf935574c8b757c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c51683d619d4e90f208d6a8bbbf246532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd8d72da37742ce12d9919ed6fccea533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519296a8fb467e886afe6f6d13d24597534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a278af34ec16adddc38eb403a82933f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e3444a07ba7977566c17b61662b42d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2afb21e081a4fada7adf4dd732acb5b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a4d401d080730fe0bfcc889cfc73ba538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0917953b570754c992cf871d4615ee01539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd77ec3fcbfa0552be557d413eabd8a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d06013ebfd02751025182fe8872f3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee2f2acb87adef69461e8b5216d006542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb140b36ace66a6d6f150eccbf3dfb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b23e698c2706ccb1858d3174701e4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba5bd4cb3c5a48022271c9902ace1d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2675715d0c5502b856abb18e844a1878546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b77dd9d4f5a0f840d8c96226c9ef13547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c411d23528624b6e7cb7742983cfd4b9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd1edecf4788d5bcb951523178d805549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa8d9ec5cfe216040ee6f1f4c1eda19550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6bf45d8e23653107ba3cfe0e13a914551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8068969efa6add38f4976abb564b2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401b8199e93fa708fa4bd827a0397a9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6c5aa6c3c6f6ce70b6a5a3839be00e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f037ba2551166bebbe8d4e2de6d05530555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f96644356cd1a226e3d356b30f80a7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053bacdd7f6b71e392c9737db355c7aa557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d8e1504a3a1424faece8035546786558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027c4a8b835a14a219c362483480236559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff507ebed7d330bc5bd97900c1df1ac4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f15dbf8d75e7029fd34405a911e39561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe3ed50cede116239a42c3457d0539562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba614a4cef1c1aa3f77229d5aa0513e5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7465c41ce3c5b1df45bb80a59ae8ae21564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c239d72b597f54a100f58d8240dadeae565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948a7a8bba5908b63f883cf49eecbe7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1866d089657a40acf512a8b79af18cac567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e63f18eda93751a5ddd7c163bc643d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac5a0bc482c496253232606f0b5cd8f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f342e20a622a66916c77b92865304e4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7840270276a7b3c56ef4e60387b8aa18571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82d67b0cf6de98ceae24ae7cf2dac3b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751414e823e7b1ac3ed785088f340c8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1688684663caec6d59d9b9a66286df04574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc6317f1c555e980b2bbe8dcba6ac3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d58b3751b25fc821c2f78db2148f032576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c820673b08054835e051c6e2f00df4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9787304046625697331fe3c3a69fb4d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9148d0df8025a59b117c14c9c7920ea1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94964b8502a3d5c84ceb843182d7fe69580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64785a8473f55514b6febee99c6fc916581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e66baec0fd255b937c5726c295e42a6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10fcc9aacd1cafc6baf1ee94b888362583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5ad5503b1d4782cabbb35b26747ae584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6781af1c7cc89d0d394868027d5c285585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff7dee3bd181d08616b0e6a5a42bcdc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6427f1a9827779e7ce04e0e567094a7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ca6aa3385d55f642043eb721a3d76588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d1aeff6a271c53eca598957072580589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c995c5e1fd9f24be7a2edcc4e1dd727590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1fca12987052efa1eda1c0e1ddaa00591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf2e876002b8a824eea942956093b1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93381b59224c1768fd8ad381a5536aa6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c7cc8accf7929a0270af76d8695e8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3452354c6108a87ce93c4b7f7467b1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf44043201288a624df00df34f089a6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa05b30b978c1f3b71aa3f22c2ebb63597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ccf4eec1ddb7da9e6278816f4eee1f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e31ac5ab193eb38aa538f35e3aa66c6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb2e92daa3ae43060557914d5ef1a93600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cda0561e5104dd7daf54e90ebd6aa8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee73c7df9a2c69041988636232e235602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c94cfa9c80ca116ee6b60150f61ea58603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb149c3371575e426e623dfc362c1c32604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a20234d3da6df3525c0745d09d0f4f3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed058648bf47fb272bdfd20738bd8f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a8951366c1b98fc56d4127db946dd6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9985d01c1d4d27af68855d4d611aa7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363aa524f25c33397c395d8ca0f0384609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f00af93b0a3c16f645e2a8c5f63009610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc2de466c21fa1a10f7cc57c4395207611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19380daa4c5f46a99a91a8a7e8a0747d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9424a397585bc8f52c04a719dcf174b9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d65e77c759c1826244dc1da95932d5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aede6b3acf491c34c78cae36b084181615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297f0c505945c85ed7c1ec7a18797b0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e2221388a3da7d6506ecee348a6189617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93fab63304e2e3f139860deffdeea88618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf846f4b7bbd3e826a0a566a20ae02c2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab1888412b4ccc27718576e36cf9ece620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c757ec23db9019e1a662550395122d9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae224d37d47563d639ebc159b479e211622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21cdc46593dbfdd2d33c2bc04415608623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a19d8b71985736a541d3676441e3557624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5500ecd97c947d71ffc497766c8cf9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f283ebe2ca28cbfac59da4b6df17f55626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df8b3f04182632c341b9a76f7d4fa32627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b98fe569df7c8c6709b8966ae0bdd67628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b49e92c95d2a8958061fd7a823b6d4f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55acfdcf48297c7fa42036f43b589a2e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e62e4860c70ec4e2e09ce9e599460f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d3400a1f1bc131b91c84ce2f4f0a39632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f12ae307b0ff073eef8c7d7da55166633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1669fd85d5af9bab60afe0fbf3870d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bad61b06db69e2ff87b2fa41230ba2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d7b65f7289add9d683d53fbf6161a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb52df7d153a24d86f2b4e67d40d883637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98108792b88b05ac1725123cadb9115e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29dbf5b1df9a8404de1963d257fc76e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f50a0cbe16264a107ad031e5dee4943640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207dfa382cb781d486aaf88111afe022641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39142cf243ada4e8e49a1711d230bfc5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd03f3ec93bf05dff20a35786765538643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd100618a3a8e7bad2a2bd2461e517af644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd83201120f623d5e2c0f0b62faf449645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4ae0dbdf4b4b9d85d2bd7fb0c009d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d87daa15e34cb32d8d58efa382cf568647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ab070d3080326958ace02f421802c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd7ffb3a8526f87e6e1d1058574a54649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d3c51e2b2ba918a9457be7e7cdfea650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c528b5e5e4485555ea57a024b2bb761651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544e404ea50d69bc1973600023ba6ce652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a8f457b8699bade6381fab64b2f6b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f53166e1e4c4b5764672482bdaeaa654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b7d3215613cb5934c657951fec5970655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f48230c7114913a6ca3d1e6457322656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be5fcfaa61a1732082935301cb582e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a2de094f22c3fd580de2c8caafbbbe658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587a2ec0cbea4436d788b4a269e944f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a3c7942a643a100925f83a171bc67660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb4346ea0802bf497a4b7a60f6d24db661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd957f6d5235863ce9e92b71eb49d16662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5fc6bd4a0fb5d0080332bb5e064841663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e8bb2eaca525f58c88b3faec19409a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de031a8f479eac8f72526d2df4e74d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c42bd7c088494c6f3ed7aea736f079666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ca5235e593e3f6e7c46885164f16f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368fba37aa8fc7b2dd3a83541c621830668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf542c2bad782149f7e4a40ceb27a62669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a681760b26d4d3e0a7daea1f9f7b8c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a39053dd84974cbdba003d04e98c3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de854d5be6d7172375efd24a5ac6b097672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f89f3b3f6945c50daaffff57521a29673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43ff53d756e923b39c4db8cf9663da674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fdf67b4e1e605f528c6df03169cf7a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc41f436035bec8d91380ee29ced23e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a8a5403806e90898cc2f6a4bef641d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5306782af4f592b58db23ca6e78b550678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2494071c2b4d682f898b1a1549ba70df679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435264c786bb2ee4f4cc1be28772e048680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c62e38fd69eea9205c65d3064baac1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7255a4887a0a7ffcf2982a395e9a0222682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e3bb1534f2b90c9bcc04b61a61a61b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa9e4afcb3edaa6a75b9ebdfb2ae2cf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb93adb5ea8b4a8382adedd4787937685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8246d660607bce4b1d7da975f76e523686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2772456deea3749ac172f0a729a43ec2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73473f4f005eac016f70c09b5127acd0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72148b454c26496ecac4d28ef5b3b992689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe485f7d9e92e3db95196ddf4759adf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f43ae915556cbfea0f766abce40d2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b03beac2ad4fa89dc3bf449c1fb19692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b91107324da562ac3942b7d17b4af693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a6a884d33c935f4f606123fd62bee694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd6daf9e058a7a219342f46ca3c50b5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae9e8368933b745bdd733bf4bf7cf09696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e95030c47bb2bf35fddf289f3a248697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07592a9ea01a80d930bdd324261ed3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0fea03f6cb00309747c31457f6e54b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c46c9c5bb1918bb03253b083452de700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7741133a97c45c8a2ed48fd967fa5390701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c742e6771c2f360fe56a86973ca9321702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff6fdcb09a676886b75aa88cebaad3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017257f31d3c90fd036657152aa27cb6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d81b2004226ad181daa6581d965348705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0523d38af321bfa600e76186fdde0863706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d4c160caec2af9719410e46cd1162707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57073d0f6c8674ff842bf977c206a13b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b1e86f46e70def6990fba7591883e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b05ef502646e827fe9e502e00b47b26710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8fbe4836d7ae8f0a79c1acbc19fb04711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f7af99e5fa7dcded8a39fc7be7930712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e57f373f328ad67a71c3de264e0cc6a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64883201c36d774bc23cef3b6ba13bf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a10fb3554dc264f5fe4ece6d511ab3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64909c4183c691ca08587dfbcbedf9f2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99cf74b49d5424262d8fa6fcfdc93cd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b5e9ca66e67aaf3ded013b54aaa28718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7644b8c62a2b5d69099885f1fcc4726719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13964c293a6bfcb874b0be4b654edd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4507b466e1bd7d18bd06c801bb662ee5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f02acdf2fb801e8471daaf95d96215722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208776f0f2443df985d2133c60c1d096723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac876137341c3b6eec43f7e0970b2a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a946737d7570765e29e2b46d8367f977725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e195988532c0488deac63d989e12fe726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38583727383b756e9ed68a47e0d79a6f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dce70b163e697e4f30ddfb0a0309f79728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d700b123826eeeff86ce2887fd10c794729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde125cdaa60568ade38f101ed303abf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37cabc976aa6846f307605c23d78b63731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c5755df8fd8ac2bae3e0a7a3e3e710732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9249f7aeeac397d37baf6873feec19f6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2dfda493897fd3757a6fdba8994aee734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d7cbf7afd743f6be8cbcdf3229778735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a8f026be412a4fb08c270eb7d0ae9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0474c996a42607b1734e969574ec1b8e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5557fb9887cb66c8da38e7b4634b55b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e64f2d51e92f2b8474f66ddb56a59c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d2eaffd101e32745f5ce3267b3470740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7548590eaf63b5034e7af6a1627b45741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ebcfa46438dd41f463183cd6244732742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d308ef11db8c3c45876da612cf50a8ef743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a178504be4bc35ace875942de1360e7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cdb1620dfade2893195652335fbffb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275670a8ff1ba5b5fd7e710ce96f0da746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f4bdf77497cf3a8f0720df884d9089747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8383d510a63446cb2a26c49ae5a5ec7c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b84c81337ee71e6d3525ea44489f4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c4c251ecb1d00b3839cab3d012b523750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a0056ecf358b4b6efb4961940c837e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f584c0eb71f40f2c124ffa21639761da752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137dd04537074a6d342f76a85a1cdcf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b065dd9cb5ac4d197296a3ac98d9e04754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38572c6d8249e685a2cddd9d8dde7682755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e1bc378780c1f877110fc0da3dda2c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2126c789b764e4967ef7d2e9823909757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0591cb446d8da825b6137473f843a9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005648b4b664dd034a9345b2d3a1f562759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99915efe519d292a5d32627568c301e21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c379e49267a4b82e4638b12f96710a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff60da99f9d8c34157238b10a21ece763.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311db595c58bfdb7666b3cb62c01d0fe4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170111463661bb03b822076526e910a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c76fb08be46eaa75864c43def67442e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45dbb48f96db64563066cfbd281c237.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fec9c30e88cf2e25d9ca0673cde57d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da46f56cb6e6f2ca4c1e09ad7296d99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b7cd76a49373d1de456701f78638210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f9371c8863bb9249f6be0494935e011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd774444a19cbe32edabb218dd291e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95083ce94a7ee84c5228ca9bda492bb513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17652416c7a0c786ca71d02b8adf265814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb16f323e9b017f6564693339e51dec15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b270ca3a7df6024c56c27b4f4ffd2416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c3bd6b46e77eb7c79d39cffc8c32b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ad81d37375bd53cb53aa80dfb0e2818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ddade511717fc70f985dcaa98c32fd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475ff09382351b6c31843c9bd39090920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a912c457d2ce676a4e68f7a84091f221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053dd5f92e2bed4fc00902898c2cfca722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06733dbbb2c2600fdda033157dd643723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9571e10ed5ee00872d9a1542aea2670c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5254455991d70e605cb663f7dec1f0c825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6290472dee341625302dbe10eae488cf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ad00d438f4d9d534574e06d03bcae27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f17cdbf016aae727bdaf177af57f8db28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9563b6dff92a5098c8badb209747664d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b18eba93a4b1fa56a9f11c321c04a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c492de28e517c8fc60f026d1b8339131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddfdd33dddb97283bad5424159f8ff132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b8fdbe527c6f95ae3a5aad2115913c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291abcb404ab190eb2f8232f5419ce4534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb6734652d7856ba6acb93aa99cc5d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5677ddd2b0d5076118d4050c2e1e14436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c0d4740008fd05f9eb2be5dc9110937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c3c8f6bdc8c8c024a1a206c672bbfb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d473c80e07925a2020c630477b6bc639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754a4f69a39810eb8aa24f2972f8a5f240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f40fb4186dbd6bbc9de5f8f968ea9e241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e691cc7a85d2db6eb0b0cba12e1db542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7bfeecbbd0a22468b1e62b79a5814343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af3752759dc4528cb1dbf608b21a8944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ea61f7a54f152fb3028d817b4157745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71244a81861369552c1c361cb1aa571b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca9d5a0038a22d96e05a0d3bd3ce2f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d692a00e4944b7de7fa2901ac5038648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdba252758cc86eb2fa6bb18a9cf1d2d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b28001fe7c1b96642a1a41beb10d750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c8d1bac6b28f2d96033091429a4f5e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755faa23eaa6836e0250f9fab9551b2052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd4616e32ce566ad508a85276682b7e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe1e3a6068e6fc9f899ca0a4d4ca7be54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d62b7d725c0748110cc90d57c0fa855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e814b9b0af1fac46569716851a616356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16003c2ab4f03daa11d924a1fe904d1257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f62ecda8a8abc0e112b28320027c258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda7853e15cd2015276c67e05d036ce759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a86a88e519bb610a994e73bef70d79360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79253c57eb094d5c5c8eb66cd8635d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e669cb2a9e3e48d20050cc356b26eb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388c5db04e9c74a441aceac5057c1fe63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb45f78a471134604f183878d5c4c78864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cfe800ee4ff54d8179e8cc6a22060565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c72f0da3f230ea5c25f9d60f6624cb166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf46b8e45cf687644ef3e55544fde50067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec883284fd07542443201b59c678a6b168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee4d6492ad4a6ce1bc2e7c03fff7d869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26578643f5b727a5298398666b7abed470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8829797d72d4a1f3e0172c95769e8371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ee1608e43d461cf6b2e34f711870d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519612f9c6be5c6df0bb5e96d0a8aca473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529bab689ae6284e91abc5114e6b0bc574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a828740a630903ff30927a29fc7169f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a8246c2864f2c0a2e3d188f342d0a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864629ea01a0047b007b42ec43351eb677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2cbeb0a1b839bd28cbd9e2cc6235ae78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad149d8dc0603b6b70796500ea7e27fa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a0749174b129bc112f4b0d705999180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f524532175225d09148f31328337a281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e1d843aa8ff403267787b6935011a582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afafdaab52f8a123f3d99bcd2ac2a8c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03008e3dc9ad5a093f3879674c6cdb684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd49e6b1360b265252a0749449e0fa085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3dd2df648e251fe302d0acd5359cd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4126cb08853715233880e4ed0467887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e5234d6e20980b4bee7f59d1ac66e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd4ad955f02f604c64f7e57ba34bc189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f18139c3bb9e7ebee21979469af875b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f08dae66b689f539c939c8ae7fcf7c291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5476416fff10f9ce76331b2d7b21085f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8cfb3fa9b2c08beecc2e44f1bef2f693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f091efdea450e0efc07d89a934cffa494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dadef374da4c1955a6fe24b4deddf6995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bd781f09ae1171de4d979f1367da4796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2f3ed6754426fbbf582f39eda0f3597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c085bd5170c1786bd2ead7a0739ad5398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b7560e01d233c58b1ac6a2eb2f3f299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd660a0321f895e9a5c2853570f00977100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b832697693da30f0dff5743eb5f2a18f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff0502ba94bfb83119dcde3eb09caa1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017b6ec72c3d98bbcd4aa64c93787a9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a75c2b0102df20afd2c50e4021183f9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd70c3b4a903a72c79448e168db2eb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa9893f2434a8f73726cb6bbcb10b4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b593e8db265abd76524b141aa8c9276107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082371d4b6c7a1eead038f479dc8c7bd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f65a939fa89715ac2d55a51df58f6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db43ac634d3323b85bd699303cad6976110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39cc659d1a1d2b78fe4fdb1bac4e703111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048bc0eaccc8d57b3f0e021b9bb71db112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a3395b2f7c82e1d794518362d458c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad99c60b407cafbf35ec35387a749a1d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d52fee33b1c0dd58cb0f2abfbe7f98115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6816e072da5fb150d92b58e5a27b362a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a068556de1b85e419416c222aabe6dcf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14af7c009105ed07ae3663e61670f6d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eaa9a98bc4a4984f44563103e02595119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6352d2bdd0f9f11ea3de91760bfd39120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69fe987aa46296f5bc30e7cabfe98b2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8935ac32f7e85b1f0a4740de02b40bc6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194485f926e09abbfa3d822b82a1ee09123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df7bb4e803099496eb8d59fc894cae124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd11c218f2a8623146e69e7763de2d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d5ef6ad1fb10ffe15acbf620555dbd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76676ee5b842dbac067283c3ae5a8fe2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e2e26b7cb071b203dbf464db030ce128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea618223225b35f4ec111ed6d2b266129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ea4511281ad5ba3ccb7f895733af6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67d62209682c97b488614668eee012131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add11bf87526959d824b31c564e55ae132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab652c811338496d92d7b073011d68133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52894db10570029b854732abd0becd6c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e03a2a1be6685518380ca9f31479bc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d014a792bff43231f2771aa04a99abd1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a0c818e9e628d81a64c90fe74e7397137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47baa7eb7e21d42fb549ced8e589e3b8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dbc045f076b9671d66f9311e7eeebe139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e8a8c720e9b4f0aac4e6709141094140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b154025bb19150abd0b4750b97aef5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27957dee8a0409b3ccd45e585a602119142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be67f43932a1dc6f59f6a7c083850a1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb0dc08b517bb0f1ee020e8feb5b86144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeda512458d5210cae08f4018760863145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e9d9a6dfc5c33e5bafbb51c832df8a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69488e2dcef9ccb64afee34d19cb21ae147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ef7286b8372ab07798054c6b14b50148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd36192bb19e1baab7e863be1293b52149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d55124ed1257d52ad92f5f275762c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd02729bb59b846e1f065462d2b5d50151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc35dc8c66765f8822707f544416ff9e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717bdcd9bef8a05dd3b95f0281fb91fe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b38cbdf55b6f6d5139bcca1340df64e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3abcd00d0c632467359e41bf734573a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2255c8fe70486a7c09fd80c9ecdc8019156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5343534d314363d6fcb0973f75437572157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ba7b950f8c838988d09a190fd8331158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e6fb0bdeed7b1f6c53e6620ca86655159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a75ab2aee5b61923f4911aa51fe808160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f871c4b94c573319b202d0f09d03c60161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b67ed3b5c52b62bcf7189b55fc7952162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15779abb131a9e9ca8822ff4f3a81a2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb07739f1d225b9f1167d88b3a7168e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9fb00ff34ebba5bf6c85e84ee0212c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c723f97722e7a579a516cd5c848bf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76986677bea72111192df7df3b2f0c43167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89936ba525542c4fb9060fa6a42bd348168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0152b9c321abea47370e5972681f61169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19149e7c2604dcf96dc490d399dfd98a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0d08f6db4e8da6bd2b926962085f7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c51933f1eb9dc33f1f283d2157460f2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c311a3438f71123ca435da41701110f2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802728a2359a1e48df32ebd870dfa077174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286bdc6fcf1283226a5a3c1b3b0b5368175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac558554ad711f70c3f29b7223b7fd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc944c4c96074c01b935bf13344ecd2f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11620d7befeeff3204c5af098256d93178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b709834b6b448aaa4055c800a7ff25179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e28b03b0e8192bd868b9f26d47f8b85180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e15c976902c66992afbb04eed29ae86181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f349e9b795cf3fb01b22b0980a4ff7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622aad4fb46ef98dffd207a91128906c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c42724da6efd41baa48fbd0df12dd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13547de799948cf9168fe9cf964224fb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a63a38bd53b03197fc43ab6e3421687186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbce8d1ac802d56d8034efc42438ccb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693395a8c05d8ffc4637a42f19781394188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b625a1ddd694234aae3665d34eeae189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d185c7e54da8ce8b78c49fbccc913d18190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c8f9401610c5febb3f9b1045124f3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe595d9223367cecfb40aa2e79dd505192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de302a430e782d8f161aee2e90a09b97193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eba4a2972542f4f92d8c0c1efe098c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a735b0d3c01d185dfc92110a91e706f0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd1f0a0327ca10c70fa882a297e7ea196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba321ee814105b1220e236d491cf33bd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc0d92403236d0bb8b1b9b87c65370198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ef5de0b2b3efbea13bd59fc4d92821199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de217d7458bed20717a170ac3efeab200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b2eaee38291552095f25648d650e3e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac3669326e903fa07e56d86dfdb8fa0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217291dd1be141f8fe35dc1dc357f229203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a948fb0d907031c57dc655fbcd747a9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d291590348b037dd5737b53603c300205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2998ecae4855dd18602d3464760a8bf5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d30e2a75e629e5325597e4712d34179207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51643cdd9b16e429a078160cdd0c432e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c1af5ac7494cae518feaaeeec9aa5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9ab879e28bdda60f660444188d507210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a428c4d198cd9b59b319e078d8f0b5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119291cf797a6ef1acda4cae48862f44212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c80e15fa81c88ced4ff0c1a78c7e9a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b9658c67d65f696106777d5e170cc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c61233a3ebb0d23b540e73e4ecc46215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2958e92cd4596cc19a69416091930489216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0e68339614f24856ddcfe33d012ec217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db0dd3945b04b65b03d8c26ff5873b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ee40aa52fb9ad49117f7143aedda8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68297b4198d2c2dad583d33a065f8d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1063e4380fb647817a6b06cbf05db221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e49ff66aa45f98ea8d7d23ee4f2109222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030f2fdf23e7383ac5331c2d6222a26223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb7463bcd542c75dfaaa4867cd697a2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca7c422c0f3f699f8174787387dcab8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eefc3b3cc0e8c33914ac4b80d865dff226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c2e490004c33d6c54f0fed0441147227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fede0b84ec0873ead212bec1b8fef2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83af8df50f373fb7133bbc8bc8ad0a9a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a16b7813938338f03d93fb186ffdfd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f12aa4e0190936953c11a5dfe30b1eb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530371087752789fdc96a871de2e2336232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab398a716a9cea35b7d55d8354e4fb8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb371117c11d4e7b7e8901ad3c9e20234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476c26519ce164466c0969f9b3bf2f0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac18772b4ddad75b6676e97c827bf279236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35edf13d8ad1360e99473b506eb9709f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ee1557a1537d395d66ddd4dbdc78f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df6c131bd77d725e87889f0c0cb074c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd996bf048abef0232e333f89a28c358240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83948c0d39227970ec04283fbe6347e0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a569e1950a827ef2a328fc75c8f1a07242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3584f31513ef5bc091993dcf2e443f7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5475b7c477068630d52124808b9e55b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a345f206f3593a4138b4a47f6d085552245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44534143ae65c0cd33b36f083fccce73246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f1a47241d4f79f6a69345dad9c799e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b055e7430aa549af5e40ae7551a48750248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95811f912a7d989cbdb98e04a6992a93249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130bc6f5c0e94e9f33d32f172eceee1c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f754128d4969ebd186d1c62013487f6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2961b6c5737ce282e84dff9adf1c419252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7a85107424b0bc89a64311723396a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c79b8156b3c39c4d96e56a6ff257a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a37d9222f6d6e8bc70df6ec5f7047255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e4c8a098210e1da96a5abb9bfcc9f4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb7bd70edd87678ed4c99c29fb3755257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca4d4710f4cf22645d9f1febf70732258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49ccf080a47ba1efc5c1cc5f8659ea259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2238aaffcdac736c5b682cfdd8d94c4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5960ac28c287737186d5fcb383d600261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18799349516be22fb7d1a8b2f58e333e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5729f66547128fe1a304c92588cc3be3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c591a8ba6508f42447fa055ac17b4fa8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd22e30ea5d48ad3554170345ba3ec9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cadaecc267f2ccea6b942c14c39f881266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b1c016bdc65eae9c4a2119c277e01267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ee808719f19d59498a626864f1d3d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbea7d84dc42cb136db3d6e1bcf3416269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cee66348b5d0f5df9a3ec8b995eae3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f9cd6d554f0c59dff68728d4807019271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c402ddf84719395a1ec2e3c732cc87272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb8446d4461ee0880ebba21da361e7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c47278ee0a4a7a20be0750bb02f7ee274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7aefeb34ebc18c580604e7178abd97275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af5efb9c003726094edaa7956cbf58f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9473d2c6429c86614693aa0c2f77da89277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7918e1938ad95e3d73b4261e9c9b28278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e799e04aa486ab03a52d5dc6a212be279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0892afb6cf224e7d2183dc81bc04647280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5f0c66f2bed5b4c0a91f14c80fdc7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e204ec23a5f0feb6a0c34308e8acd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c886466006d984a757ed27b8ec8e7857283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f0e40763f03a5e9ae1e7482219a5d6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea7c1b62981aea68433dc36964d97ff285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a44e9366a375bb13bf6e49dd31af615286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccabaf6b450783b025d27371d7ae737287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19766897bfc416cc6ac26d648cee1d3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c7c1985cda1a6559492ccbd497b54f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04a45f2a0426aed1679a29743f0c8f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee9db64b3e9f883648981323922f5e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d68304d2a9b17ffab62676196b75a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4357839bf0b62dc1c3bb20f88ff17ca0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811d9052b330627650f64c39b626b43294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace636d1fc3bafc372b553871ba7027295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fee25a5a1534551cbdb4221d307759296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd5ebedc9ee70abcaaec9385fd4c59297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebef32db50bdb321739ce5c3e0b30db298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb1ed23fead432c0f9dbd60e347fa36299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e263faabc3c54c9e29b85a2a8b61dc06300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb4a849d9cc8330111b8a91030c394301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c569d2fcfcb91b105c268ebeaa846c53302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff7c51b401972881166d01b463c3b70303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d69fca6bd9b00a208f0af3a14da66c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a49362935c6bec6e610d75b1c250c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed070bf5b7c71ad641bbb759a52f63ef306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8da08bec0413b7867af207977ccbc8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5968663460dd67b9f7d43cf1e9ffbe6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c8e3f1c033568f1a6544eb5451a45309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db695568d4e6bbeacf5e08ad55fcb4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd41073845aeefda0d152d32685362d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d751e6f04e66ce84fa365d15888e28312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621474ec575e4db65ed38fd4a9275f15313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d9007c71f93e158d6e78a5ca2c0b0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa762952fec496ce9a8bbfd982a4722315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f44ed4fa0341cf72e0db44e2567255316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44960cf5f557a90a9696b4be786f371317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c16f990ffa5f69ad235e5008a3f2fc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27e182ec7f04506df723e086190c3f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2446b2e48678a5a1733dc2fa3248d64320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb34c647699f406a2068a06bad8592db321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763aa86ac94edf023dffb7a0f3dc9578322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b2bc522c523c0dddceb408b7da477323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db5f9dc9ae8eb52e84cd0618315906f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9962e790b536c04a8778dd1925679f08325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf308e890cd41d8d3ad44c08b34a5b9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511266b506361826ad1c0bca6f5b0a67327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe0d7d2ffa367a394d7811146b9686328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c69cd5a6fe791ec18966f3b7d0b8f6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fecc4488cd14d99f42c5f9ed31f937330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e6d855b36d319c12ee36ef1a99e059331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5682d572f9552b1c01c929ddbdade97d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8024e8033092daf083a244a6b27edd0c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4201b4fdcfc92008dba97ebad6fafeb1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da43f99805e519f57f16db789df9fc17335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c37a1df863fa043fefa1be3256e6d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b420cf0b1f39211a0cfff131022b69f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a7588de7c0fc9602f49a6aed6b36d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085bf835b8f66d265ed979df818134c7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e755721235439936afebdbc9cf51e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d69e5b233586b8f6b543e10a6f927341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e89de954459472ac58ac793a9c2eb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8503a0dddb9b486d01c9d341af942ca3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f46f411b39c3dfd266a6095e857fa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb9d417acadcc375e07024ef0ddb1f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50df33ce726c514d9c2d694c06edbb1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010473f2c8a9fe7972d77a9bd11888bd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3382f9add6e53bca182f15944967989c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df54f93e70d0cca28897329241b1d19d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de0486a4f745828ee3376a47e50b9ff350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b80c9a6418ff3a24bc83f8343ecf65351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91240a646a04c12691bf9eea0406f59d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df83346f10c3aa9c9967c2039bb9c6b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec82276f1e834bac598939dc193101c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763917aa00c44fce51ceafa4386d2cab355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a3551da71dd67a3339b4725d5a956356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da14e0c7d6e07c960663706914f25a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda3db14160f9d2a5e6222f62aff325358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366a5ae0c8bdbdd660e60542594a75e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da11ff1a3877860a635b46472671c72360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a75590792c9302f87a94f9cffc9ee90361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434a58adcdaba0652ca2e39e8e141473362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1413bc43dec4b5b883a98a1f532177b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c87199b8848cf20680b3ce3453a7fcb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce832648b3e169168ae2f7d336bd5b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131810c6f87f35187b1dc592cb5f0d05366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6405c64ad5e5446d4ad81bebe2f88326367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ec41ef80184705a6e0064e2ba8d05368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff74218512913627369547b47c7a119f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc8a4259dacc2eaa01e2290dd8b3c3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a459009f73b35f3304edebbfa457d6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81647c5dc6cd289b7f10e153e3e7e120372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a87bf84ba31114b7ac8403533d1c4b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f7f17459991544398467ecd395a1da374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf0b250f804e629bbdb7a1a839eba1f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b1c9a8bf98861c986aa5b5f7e27736376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ee16724c7ca188019b582b0ca7689377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d5407cb38387286a40b4bea4269c28378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca30c8f489c89e87266baa254918fe379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec940377e7206f4e88267b87f6c6e84380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5beb6a52496754cf85b5c21bab7b67c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df708b30f34c92458a5ea51140df53f4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cfb60e8ca735854c860164500167bf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a66a8ada0d6b80dfa7f6f6b0ad028384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d8110711568ab276fdc535f7526b8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19abf6432dc7030d0f4f776222aa4134386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c9a3e5393add043b214d949a2cf31387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c913925269c66df70d3750afef500fdb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a54d3eb82c0ff47f886534b9c82a9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd98e455fa90759a00f237a9540b15390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5446553afbd854d10fa558450a7bd61391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067e8c6f22278d61886d7f318375e4b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262691e499b3f6abb6f868ea5b0d7f25393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a914dda06abb3c35ab28b1e199e848b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4ebadd324155b0f1ae9a584e873c82395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f21e81e36c39b6557c6e15c47d117b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e4985e50dc474c68bd73d77a09ba3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c66e3e1d9a2188924231bd887eb140398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae935a7f4e254d26a67d0f0d58b1f0e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4270e0f144a900dbe6845fac40af5e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed555797b9360c8c3b670c51f58f271401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b11e64374230ba058da6d9a58ed5594402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd5493232fa00982d04d0179b4615a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad2ca99a973fea76a47ef2e8d6ce77404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1238e53ed8fd610228d5a77a4bbde8d9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b43176296183a882f853601db02311406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d2bb8b6e13c110b944fdd1895cc4f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4beac7bd9110003bfdd280c42ec1318408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaccbb802c6900238fce89715cf291a9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a72a4329e4c9e6af08409b7cb9f2b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b743630f8707547167e548e9f33a9ca9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98fba0ddb10e11945a0948f70fc2843412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc679985b17c67201e88058eec1d7f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe2d0e3b052858d2b7586fd5344236e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117956c0c6b6794ed02c5a27fbbbb2a1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cfd922a6b4ae43a2d84909cd21f6c2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefce8460e722bd9c90df8f2b859583c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410db91fd9d2dc453415fdab88194a1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac4850d4da3e72b4d2c1813ec514e4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea0213f6f154fdf01322b1057544239420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a9af0bdcc0905dc7f7b9c95692bc8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae8e2a12c8b1a7629729ba309d14b1f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a8f80aac2ccbd10830c4aaa64d48e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f145bda7077db6904833ae4e22323970424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b3ae4a5831a42ff0519d6f8783940425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0deaab64f311304527700c611496ac426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd61ed30ad06ca3c83fa121f9f67e5e2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc055118106bd218a7949c58a1616d9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1042298ba0143be0795af9e22d7795429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc2c1e0b2436f6159dd79412a8894b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a249eb26f08b759de6cce4737de299431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80d23388256ebadafa051ef664d0a8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba3e4949a2ad940f62d20f7267d1a4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c272c8255d6e665ef429ced98c9aa752434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28152d896b607394d15fdf3f959c1766435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec811dec299ed46d992788ba4dc678f3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d695accfd9e5d744aa3447b429e190d7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c6f3f81234aad36ac5d23e5fe0eed438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb1eb8c70fcfb00bdd3667248f39fd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06591585ed69685d2c18c96ef4a617e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37faa21c3f78a48fa46398742345ab72441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c9ad0b164996460f7ffb639026c82e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f6cb3c4d77feb7e963df492dd4fb8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd6e11f8a8b6ddb845fae83a4b5cba444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f518cd9e52eb8d5b41732ac3fa74c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac3b20d7adb9cba9a89ebfa24d4854b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e44b5bf62435ce81acb029967a7e473447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5931e7abd454427654d2773c15bb3ef7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf82f282bcd3f467c31ac7c0d3e2a1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea30cb55bbcbdf567ccea00e809000450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e235cc3d3cd52ce5514b7d637eb85c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec4bad50aa5e01c207fdc6828d764c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b472f2f0cf644153732a1efdb2e4351453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d924ab882bd23f3db2e8ac8e13e62efd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c84c7348d5abb289af74a2fc568ce0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62819db91e17fcb09e955eddb452da15456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a055347b442421f21fa4c1df52524457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee281d6c72c7161090743ec3405182c1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e42c6f66ea3194a4ee302b4a3916c30459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85acbb5216771f7631ad4c39531ad264460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40330f9f65594cf03bbfb1f05a6b342461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b6a77caa0ac129771a6840968c9c5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b654ce0c6c9a00ce2b8398a3b81cacd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab7906dee09510c71c21f5e4c7b2d4b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f40f18eed849e88ea9638f9bdb2b7e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcdf18d12c94ab5c310334dda800d11466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e30627b79f3fce9dfad56e9a628d92467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4662fa7170ecb31617faa7d96e44efa3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333a7308ece2181a99fdf1b67b5d0934469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f0969013229d5cc9f87c6894d9440470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a096e65b12cba4c7b07ed6fa07c9e4d0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93928a1d975c53ada032665ece6bb676472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2107144ebeeec3fc0287e18ce6b39ee8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f450224aee9a24ebf5466a3508be1cc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f44097382aa80e348bc73fe517f66c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6532c4d81290b1aea40fe5dbd7f8e5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca6446310c307573a51cf378636c498477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07949d5ff40050ffbc6e61627bf92d7b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c7fa0b4e2f21a834622aa1939b1b63479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117e832ddb87c14409083b3649ead63480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c927bb97fa8e320ff1994b30041efcb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d4ec85af9ecca475648a9e1bade4f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc95461afe713bbb2392ced4a41189a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d10f23008b25146d3a81a29d01c9d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9571eb54d6767ff6ab32f6a6a295df6a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55008e354f1daca7539da04f50f74652486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a9f97a24a5b7f2cc9ba48ddce430f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a4208a2deebbbbc5ee42284e60d287488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f42ca2d31dfd99b51f484e06ed9f7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d8b27109ff162ee704b5940704ce4e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a6726151dd29af7af4c9403ec7a63b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e4870a40a910b22676a34af78ce96d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ef5842412f1eb47145d1d7df5415b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d1762cbfa867ada16beb18d351c2ea494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a445ed4a10df5685667c39056c0680495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f66139a43430783bad83d4bd37e991e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10362e59fcf3b9eb169ea9ab9cecf7a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a672181cec325376686d25556c4dd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d2e67bc065d3126d44af7b19764a56499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f4f96b06255d0070be20df0f6ca10500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d403fd90767f65fe04ea0271e7f2e5d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3915da0e2a1b331bea344d2a52834ca1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093f3a1512b804979dddb86d680e22b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb48eef4ee01fe33f8fa04044e02765b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca005ade3088002088a1708a6bfcc8fb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ad855099e39e95d7cce67ea7a81d7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc1a16e474a5a053f658d7d6c780cc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bede4bc407f3801c2f70bcdaa43195508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f9baef1f741b18e0ac51b55806ffe509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0943afcaa42fc21f609348754a5a264510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02edc248afe85b44fa18dd17aa7a8f5b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b231d1eb474a0844b0b9323e87634512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e84df7544123d3b041131d5b326557513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148530c496df5c7be3d0a1297dd3d9d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df265c6df07b5721b82997e9d138b18515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54075c7a8b1ff80b69a77686accd8ee2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb75a9b472bc15a30b9576b8a26885517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfcf400c2d6d06a9e8bc9c924da960d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c30ba1177fe46771389e01136469566519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326cc652cda33d5d36b6c603d32f547f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925bfb9b5233fe95b1fbd579016f0e3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def6a7ae06ac16f0af47ca307527a30522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a56f800b87a296251740fdbf8320649523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5123e1d4da7a63208aecab58d0f30f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fdd7c6da276e887f096fb2b778f284525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f7051b012fed01bd87a4ac0a44531a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e1c076fb250b9f38ed5a0ac64d92a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44426b7c108e1492b11983cdb6c55e45528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b892d12b4c6d6be2f1c7d6b5d99c1c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3039fdd3c8e2afab6c28e4ae9541263d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf213a41dd5868e72d0cc4fcf833250f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a19019d5a6e6d4a836dc4da83105497532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da61ee455bcb38afe8d23052c6bf2a05533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7157b14e9f0eec43b505e1853f5052534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5804666fe1ba27d86791de8961a796535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b582a9a0678269efa1c57cb8aeb9a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d2476734a6189bd4480e55aa70c6ea537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc880f96db388de2335c747f3d23164538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b60b9d00754103add84ae7b689f5d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc65aa32c0a2ec3dbf03a5a1fe7542540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5576bd517accbe6ea5b6a816d7bd901b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ac0568cd7c8ec0f2d515382114a0b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba75cfb1d92cd0171ff704746bfff4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bffbbd9f75e9c74144d246dfd84766d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac4236e76b111a8eadf1715fc78824e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e789f0da4827fa90ee4d9e8e71e3a154546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb087926ced4645e0d8decef3a2909547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96388f3f129b6fbfb11aad501759b54b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12248cc7f45753dd324eaba8a45c07b0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c29407c0c7c4572bfd2f28353e416550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a3c627f06b1ec3e6794e35c47b940551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67b190ada3784e06ac1858c19d49395552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d7513d27fa77405613d434b9afafb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f646a0ef9fc53db60c5574a9b701a520554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449a3857a74560217b3fc7d02594c00555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd74b8c18cacea6f7efa1011c6a73e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad65bd3046ccbb05de8d63ad249526557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef3f4e55c34ab909e0ce7b2003721b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32be2040f88bcf6f553b711f346778c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27806c1ee5577ac42545ce6c43f78e52560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2971b0537e290518c290b8cfc1faa762561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaaaec0d45edcde79a202e3afcf0d09562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7028d183fb9c98a464369b86e67590fc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e619cbade3fad8a352de5c849eec3fb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a692972d3ae7eae6ca760db8f1eaa45565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d5a2c63494f30a32449d454152516e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e039abe5b0c1fa07338dc91d239965567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2695f5348c5de5b3c63a31c626bfe1c9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46642b22801f5ebc0422c647953246fb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea41a8e6e29737d03e5a07792a49e1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85424b08cc8ace86e0a3ac7f23927124571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d560fef64b58d8b831f6815260892b10572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe91da876f42910bcda888665786193573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24cc16a404a7e49456a4bbd86ade26d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c457f61b00647e21741ee9b5264eb4f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbbcdd1b059a3ac52ab907d86b48021576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0387e8647cbbd2d39460c1781a53da31577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75511ee3cb9d8da6b7ee451f2622a6e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9282526dce6582119d07e70dde3ef0ce579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9546397e3815f0a498dc2fbcc79cb8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f3625b927693bff512cab62a6a9e5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b8c0604fb39169f47565060fe54ae582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f34acb9d3914ca7e861a3f6a3d29ca583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b10dbc740ded25d840a8bbcac2954a9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a8164c7808b7adf19bbb796d2cc170585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4636e37b24af8dfc56aac1e5e7d88fc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe72b88d7939dfe1478f135b246b5667587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f319c456c745154569f2eee72253c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecfef280437be639144438563dec5c4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4b910a474d7d17f026e382763aca3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8957dd6fe1cf6ef712b65e63760c2c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d383c4e7ce55d40bb833bced4811769592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a1f8bf3cfa0de57ccb8447e6da1e8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a66dd102ba2a88e5a6686d449fda165594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc30dba2ab77e447bd0f725006f080595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c459f3c190a5da0a0b01e2245e6003596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c223a85f7650b30f5e61293fdf2b73597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb77e4f0fafe21055607aac04c7f08598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c9fb0a4a47e7c309874e2e60c0e21599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe13e212859238888cbb204a18577e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798fa6e71c6564de858fdfebef0b711e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713047e8eded60af577f8e4552c8aabf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee9018b2d884fec32a057a29965900603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd95101981442da8536db5821efc93604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615de562583d0f60bb687d5385203399605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab708d432492bc2b0e4da4921f69f222606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9e1186cffd957fd904d805d4b3f53607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ff2506d90a891383cbbb6e542fc19608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed675e4c30f2e56ca9923cc38277f38609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca755c0525e7ce82633924d4923754610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0fd9d12c8fd9fde4747597c966312f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6cb8e167250f62bf5f2da998c8620d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bbbdf558077762ea6d3fa0bd0f805a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66450cd60db0909cd851ee090154942e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ffb72fbf2baeffdbfb3c095331901a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a08f6b7fcd5a6ed36d79d38335a2e3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b408e8423d91a0b582a1a509316dff617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b62fddf6b5a02d61dd8a23e401eb21618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc1ee39ca909e443b4017b21ba0a328619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297629efc8469030b67b0c874d70cd2c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e956978ee4998a7cc7ef7a816dcf5d9a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c119b4bddcf47fbfe87170ac891f0eaf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf47713d3bd476077153df9957144c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c7c15f760fe48a4423430bf6a0a70e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f2d0c5db6352b0ba71d75b4cdf528625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e3d066cf6db57d5a11dbbb31a89a71626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a528b8c221d684655f025d2348fe6791627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1842c745830aad458c54823e3ef4505c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb6c055a601df3a5e732e62e77aa9c2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16febf16d0ff03070cac4d809d1be803630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c2020aba9a4f0404830be7ce076eaf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c872346ce82ba235a5d104b8c9174ab6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095faa06146413a34f84bf38562a19b9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3778cac3953e908afd4d697cc7cada4c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449bf026bb5325ba8a892af23a9dfb0e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ee10c7d6ab7f9f77e2a93bb051dd6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51639b1beb708fe425ddcd4ad88ab016637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a38ffcb2735467b59ab5474670186ae638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad9369ca6a1def9a99279b065f782f4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4dcc9c79ea808f0dfa7d80e6e99aac640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e3c53bb0d88e73f2f333eb1dc4222641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d562a8003cd34d5371a2e8fdfa00ac19642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5762b96d6a7b3bdfdf17a886c6da36d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d8b9a6255b0f28001e8ac9e567f8f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a277fb143fe327fd1d01f379ed46f79b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b10c01e888c5005af60959c51bb24646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb481055dd268f43baeabbb53a8a3e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f969ce0221d5329ab8a5a5f1f5665a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f0d965f37fd746e7a2ee6e5266d12b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc9bf8021be680508bd62eae242db35650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff6de76ed34a43d752d4591dd63356e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db4347985d7d8e6f81b373dea0997f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc78665cda7fc02aa889eb49a2acfe653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa8487e997417228731de9fd050ad60654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9006b0d0ba5b6d7651793ed160df03655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f152eaee53258511f50b4f50f615c8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572987ac41ebe78bd89ac22bf2366d4b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c4149bdec42dc167f40eed35b3d9b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf88737fd7a90b41df4c32085ba2ca659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec5107c61307b93cf22293eebdda712660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a7a40c74c2322afb27f0feb86532d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7337e5bf06e04b0cca0723756e0fb10f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b91b1eb567311b8a76da49c01026d17663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e557ac5f48e3b12ced7a8318a3425038664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52449f51eea895cdf2f5ca6abae6c8f7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ebd946154763f5fe5c1d6d44daf34f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea868d8883b6666a5f3d73a6bfd7044667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ef96f201c66de99f1e718b2e7811e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20934c63007745d6efd69bd1754732d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782b4b783072afb35d66fe941c1dba9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4a026cc7257736f50f9150ed82c10671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba27aaea17d661ce2ca3756add488a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac4a757d531642ec86f1af809b983d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a87ffd5c98bd2f19145585d2cf3f09a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d6cf2d7d8f61df1423c139cebd127675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7275900d9921ac37c2200516bf7aa8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7054581011adaed0c33a301232e8f0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dde785bb49a6d29031d1623f8c0475678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b5c9ea2527a6768360f928d1ccf4bc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a765edc60d06d1596993cd310f37a5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91fb1e79c5f053c0cb83ab194706588681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f192a719ff3a273d271348c61d0f35d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abad8a30fe633aa895a72947ce4ee57683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a790e41bba0a1083c2cea9018e9aef4c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a4c2edd2df6181504ee7807587c650685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac328550b7c1313c03965f07ba30a9f6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a34baa2ea3fc78530ebdfc5d41c5cd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aac4d4583e9a145fbb6a6b5b369c3f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e625a4d9bc85a9e00e55cc09e613c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e29c34813df32eb95d4a0e0436afca690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e9eb1d2d517f048d0746fb8a629d9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381dcd926c9fc55bd796aab5c51361d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9bb86a7c1fd2bbf683ad50ad023438693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e209de74385af62932b2e94bf935a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362900e8f0727efadf44e1ca3e601f0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad67c4f93bef6eb7009f347be02e17696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e5eff3b963fb8ff04218fa5758db0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ad4cb773b975f5644191158432525698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce69b6993d3b63ce7ef3a89f59e287f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad0b6c14919acd724140b6a4cc5acb2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b87e8b657f8dd1f94eb47a1ad71f5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3018c570c0d133f114dba5fcdf28d4a1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848c5461ae71e336928e0a003d71d158703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa47b1b78fc70477442ec564f548d679704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca88f98357fb21b6e4c46f247cab027f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f437aa6665177a492b58805f513f5ccd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf8f09ae40d0167db016744a4384fe4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2eb8a2e6108806963b63c5f3efb7d3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c718777bb966c2a06b0f203740d4f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f61659934c026b7b125730c8c3f4c8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd48790f1c6230279777e7cdeaed1459711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b67f4e93b39bffbf52cc2a9b0051096712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe1ffc96f331b87b459becb5e1ace6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ceafa8537c0f8fd6cff93f6fd45984714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f59142f3fee09d151873388ef74f07715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c46b7181881008c7a82c86198ed08716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab957a104000d8e19dfa42ebf51d536c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b770827601e7a5f71d12c3e7224c1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cfc012970ed4e185dccc8f5140e456719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb034532a1a2145d5457697bc3c0a488720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12631fa57672c5ff6e798e26b7b1d704721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214075f4344aa97d2405175ce15c65e3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5737116a52b7ac07cf274bf093436f8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a654df89ee536a1663f6a7c1a6a13ed724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa76072ff20271a26d8e5ba76764ab8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c5697db0a3c35667593a8bacaf8207726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e48e3ce0628fb7c7c0efda155f1aa727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c091ffd2c818d3f1ec6e36054dfaa438728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fedd16c342105798798e9c3d155fe32729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2939e46ece6e1bd5c53a85321f13938a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bfcdda4030ee0f54a4fa9d7d87b176731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d69bcb37d9569787d6fc9d1320837e1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93597f6f938a91b964b759ea91a53731733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecdfe5076cd239b0ea9f97b366da77c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04e730141fa9fa6c168196123eb16e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad018a77fe5c3a90a35fd1de9dddec8f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3199bd2746c260b9c542bb4343000b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ca5ca4b9d80e09778729b61b0d4ba738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1619e255c39829d1cec965cbb97ff0bb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf1829acc74b9fc1fcce500815fa434740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aefa1eb214eb4cfdf393a0f7521364741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50fa9386157572d4e49438160112799742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37531fa0acf63cd76e09c42c12ba7e1e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0babdf48ea990259433f7131879e4301744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a476ae82f2fd381c28ee526acc345ead745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6ac175619142db252e2874c1ef447746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f972a0c9ebdf0bff2b8013d0935522f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658636c33d75cd3f2710b5de25af7eff748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b10c45d42e0e3f2ffb65241b617bc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6f781014a2de1f386ecd29c496b36750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85a87807659f2ff505916314451087751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a79686aaee33d48236eb7cea39f8b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ddd82bf63fe628b91b5b3a63dae667753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc2637f852a041244d6cdda7d30f11e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174a8a668c5593288d28ddea794d851755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d162d43474b084a6618aeaf67ce04756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e5b20a2d82b6db9848e69990302687757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a901904e14f6f15e083c4a9194a35758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c590a6d89939af41ab6efa903917060759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>