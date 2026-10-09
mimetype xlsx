--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8082c1793dcb7a26c1d79db39e32831.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bef7b1d48d0f9cdfbc248272ab10f82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca8e6f28b449154c415ac409f6bbcb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d077917b8c19a16910e8e0c0b61d61884.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c58c7206d7d8ff1c56375fcd6d82b05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f5545bf0ba3a2282f6fd14ba0f71e76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241fa168a7d09f4d47dbf8896e776a077.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a908d7f777de8d307f04271ada9bf2ba8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a07e4e462a6e093c6078c6b9ff7d2c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e37199413a081e4148b01a432b59d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a10427689a3354037dee681cd988311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a88e69797c4be440fc5964fb460ac812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927bc652d6cce3e01beb54735c02f3ab13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435bc740810324f23e6ca6eb312b489d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d464f71ee29696d32d0a441f86df62d015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038765a941e3547c0c0ea6d2b2fe40e716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1a89541b67c5479c99733a2a7b09917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e9708a8d6d4603e08728b3d3805c9718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd8e3eab1b2cb705c9d723aa2a9fd919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aee3b5bcc167c25fb6e3ff6886bc1420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e0bd76450345e8c4a4bfc5faf3e8721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea740ca784edee0af524162471378d222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be7cbcec7667a5c5c3bb12dfcb38e0f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5095762ce4bbfa60db382e43b0bd2324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b07f33a496dee9f4b1ab3ea8434cc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425fb9e949ca383d52db4ecbe012e05326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c408dc306805ac42c1d49618fab7bf9f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b93abf6b6ec94906f7745f6af72b028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d498dcc0789c386c5eb35dbb3195429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2533510b27c170e0c200a35558a058e030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e10f0d0c03f490723e267acc41abd731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88563607fadad26e906e76d8fa9969a832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90431550444f16d1ff6ba3eb8816c0433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54259bc1b419d8f3ac11bca5fe980d0734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d792165382eecca7ff7dfe167e0b60235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970429ad5c6f55e720cb1e1e518b869936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c340777219c063db8ba8c92aab56c5337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa7702d469533aaf41181c2ee08e8138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c2d00528e7cab636095138f50de4239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9ac7676143f4f8148d73ea48d0ca2b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964962e69f89a628b131b61e50b019c941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0069cbf8acdc0d22b611a35a1b48eb6942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50df6a1fe2c2b998c7faab6d070744f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc9bb4c6412871b2f10b69f20a864244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2951ab3b2e3fcdc3a7a9ba9a14ec54745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd44946e664407259424e07db4b324ab46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3eacd51ae0f688f0caaf0ed95fe78747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c312b4b3ac10346103123279db86577348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d39dc65b65fb66be4fabafbdf4773c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7655d273f11b028767bbdbb9758261b850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb0c62fd9620f1f3df739f5ac6a8d9251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5229d10b885b78a4dc890e1e07f0c75952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f95226f6f7c3f1add83a436a0c71e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ffb6bab81be539df402835fa4d257b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f3a08da22d7f0c348fa99c206415f955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3ee90fd29b33f01f832d88e331d4656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b91761f17f35bb161d3ec218c1a033257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5221a2a0a942a2abd6feed5b651c36b858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f0524125797af47b23f845f22337e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf74b8c8fc53dab19d63f1f6f4ef59160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19383036407725bccbc4f03aa6d8cc5661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4945a05e18ea738c7906a4ed60f50cd662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c140afe961c7cb3843cde313c417a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8406c1cb109c79b5ee5fd7249d5d8164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa13ef571c68aeb0d80aa9a430a67f265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b0eb04a0dda8eadd195e6e0ba6ab866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19efc108012b92e8c21d7ebef7fc693267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f2a66bea4d117108e2faccb6eca2a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8056ff71d03a2bf067d4eb7d575fe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee5356cfc11a73458e98f8f2c2e97a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83557137f8c73d80909cd53d737a218771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfad5f5f43791b9b95031862aa1a1ad72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1d1a82b658911652b4f965b05f24a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc468a59064e2ebe5fcc2b045e0e01474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290181735b88e215c453db3e0d465aa175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741570f59dd07389145eb34204ee674776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a5f8653cbff2ae5752072d391039d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a71bc379489a3b090e21dc2652f6be78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee1d44d08f88578c43985fc0c4abc879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3885d70a17ff293c5446371c165dd59d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47515818812add5fbce2cb925f5ff80381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55be53a810877acbe092f04a76bbef382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c481fa2df21c874b367eebdad74aa54583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb59b8a8f7a1a18589f1f12f0c74e7e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd8ca64a8bb9b4f90394f14b639eed085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49380df267069a2427e625f83cf52e086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c56249c47296186f8d89aeeb75dd59887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9e26f92b735142d4e03c69da2207388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff2948411851b451b61c33668ff91c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f95b4f8dce0affe0b7bc49cb7dd9590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c9048c435a4d3cefec7d7809b4eac191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c1ef03c107b875c0c9d1039b0672792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e03b5037fab7dac8a03d99c891b0593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cfc9449fab68f52a62ea4e12ea4c4994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3296b3bf66413c0e09532cdf20969095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe41941c4725598287de5ecec7480ee296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9912d071b835ba3d81c7cef48b0fd79e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effaed2e4f3b0031d76ce329977cc6c798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11c278933ba16124d80110bfd43a06e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a0596d50a825d6a4f89c5159877a1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6918d6313d5451885619ae7496294bf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a4b52e124e117cbb28287cb1fe5d9f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b811ff6db1da7bd2febfd6477fa57103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a00d032ecb5878a6d253ed30b986a5c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2441a74c02b803255fcbc15660861da105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b98c02779bc089984d61f7fc348b6f6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6745f897a937abb8a00559c83c09b8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da124e1e156c34f3d6264620057d86108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c935a82b02f91ab92d783156db5513b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4497a868c4afef3dda28ace1e9b84110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95bea1dddabf43b5064a2c041a11eb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe993389c2e5cbc6daa63ba47df45b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf02461864bd5143e42a916faffeb6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a491a665595f7d127bfc331157e138ab114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3186dfe8a6e624c8f7a35de50da45910115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63edff87221fa81bb91cd0263907655116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32029f9f19fb40e4fac6500cc19e0f58117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf2d7af3e154688994f0a19464d9fa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee996c67cb6e3f14b660b664c20a2d6d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ecca472854af1fd541c3eee3ce411120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86610bfe2352bc03e6dbde2969e635b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e0b936e6c8bca5eb962ca291d51ba5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb8705c765f79e6362f406047be849123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b257d95bf81687739fb000c4e3887e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56155698058da39dbe62d64096069041125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a13bca561ab0690d2efa1fa69e760126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c5d4a525b3403d93332483138e046127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a802ec95e5ccc3db29d72eeb2d9425128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a893377340c962998e0e55c41a3b5c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1330794fae42c86eec25e7f0ea76777a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf3881f6a0d4dc378f951477cdffd9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db9d9e8ec09c1e375b08a39b4d8766a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ecd3e7939c9b565f72f8d8d9a09dff133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a24b52c46261a85babb0f8c920f5b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7bb0b19a3ac67a864018a594668c96135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e71486ea12af673fad5cc6ff2a745f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe372b931fa1c37fcfa2f17838aa800137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e490e8b5acb7e7bd5ed56ab3e74d05b4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27792d831683cb20b990bbbbac77d20139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad09669e52b5c0e70600337c0928ce0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8afcfd351c229084d20c4e09ea092ae141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f47900e84ccd43889d976ad2fd4c8c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8300931280b652cf892aacd8391d29ba143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2954f9a3e089f8089a4915f1b36a3f0d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a2b77335656844986aa4b5ee3913fd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fbb8e021a028873457f7255d05f8ca146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fab1383bc4f600e67c84cd4bb9e6f8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa4b07653efd94f432e5f446581eee148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e072238e5b19f2a60909884615621149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe90d5b53bd1d727c4568969ae4d42150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51add77dcff6ed18b31d7fcb92886ed7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2097695b9eac7d5a7df602defa0d0c91152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1e24269a4dca12372bbfeb90ec076153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c26ddc665c3971e566222b6c8dc8ced154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b9b04818e37fa31ef6fbd7e799804155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967649bb1cfd37c3ac53d4aee44c77d0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907ef98b6d369f6b333009c06732437157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802318f8cfed09d1f8e708c18b79650158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0061d77e095764d4fb0c8d9f05fbf1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada02c1c960c59bbac50f25690102539160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e243726678f023e34e2729ed3ee816f1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c7394bf67d39d6bcc085e17155889b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992f356d9884b04f3a6f67d4eaa28e8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cfc9e9207631c56b39bf59dc929a8f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb671e8893f6b84dd5cc6794b587a4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65502dfe08eb4631d23c5a8ae570247166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc46215627cfbd578e5949317324ee167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b687c04f9f9155d41979664f52aec3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b518186eb9a8c862e2dbd8d8b89332169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3972e3a98cebcd8889b02c75978c32b9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f378ba24a9a9e37c608163c2e308ebf7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7708105e89167fbf522062e213ba4025172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba7963f76fd2c6a306e5e3fd70647f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d5b4e77a490bc9749f0c111b76776174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a58638ecae505afe97685462567a8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e5005d6151f302fd046bdea28699a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aec31ddc01587e9467eb7b326f464c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2908f0350065371ccf969c72f2bf555178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0361cec359fd8a9510152e5380ad1f1e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee165d0b37bee248d6b81e8e6a02324180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465de49f66b1ecd0720cf40d988ff9c7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef0446a2396dfa1345413ae953ce3f0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d8e1a5e04230919e8274e0d385d85183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b7c22868a332bdb9bb297308e301e1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b93d2240fc3152cbb1bb1a46032e0fe185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b0dac228466fa7612461e4921284c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31fdb8d2c728f15e7774aa73c63cffb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a8e27653e6915dbf45eb406c34acff188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76d1fded2723478913ced3b367f757189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c7db8cd757e5d1be8f562e93a6f020190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c33241bd9c8929ca51796bf0e091c5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c858aa844ce85394620ddf9bb91ae7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b71505052d90dac33b39cf2c39ae14b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8446731bf41a3487046e95b671daa8c3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad907d881b32c51d748c89767834ed195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c12d5569df6cbb76158461dfee8fe7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc881a69212b177e9541eab2e39a5b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d034b9ca1bb24ed56f84a62c27b5e47198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d807d1722c8484955ee42a06c32e0429199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc0ba03c7f23cd0e45079d84728b13200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1be0b2ce76123242de4dfee71e952a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2502ca6031ded1555eef3fea9dcdc5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d7b96e7392d826b0187bc9935d6ce203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe44dea4133eea679d4c67b1ca6fba78204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4227e12fff7ba4254e35c22d6438009d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83dedb150ed24162bb2b04ecca5bbb5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd162c85aa519eba5af2d0d4a30f4ee9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948dfcde9659a821efbcf5f9e87ce0f8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474baf5755a5e2a9ebb12d35e9744f71209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3be682357e3781127e23869cd25569210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eecf0ca34d4cba33a4fa2f281eca45211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1193c35aa162adf5b7fc48f3f176fd82212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d775466f9259d3e7027de9f4f9f5b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c1e32ddf042802d8ff3a15d7dfc49214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5202f33e21b2fba354528a770dce9d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a45be2204ff411453fb46f2c341323216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6582cc65532b4295058acc011fcb98fa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a391dd978ebf931efc39c7fd7e90b6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c0b04fa4d3a802886c1e5874f462c3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad4693ad7a2037fee4dea89c1290547220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84489231fe1e8e17f1d94846111d4dca221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c83afe6efaec7b1ae1849645652caa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a7c484aff2e116ae2138e3e72b7832223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e087bf69809144032dfb5726da29b953224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a8713a08d153017e00e2178da3a16225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47982088a046649312d67ae86bbd510226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c0010389172b3fdaa25654da4ed28227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed8735c6f61650466c7ee78e1a553f8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43699442182d5d3d996f32d3d34ca13229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679dbf405b8940d8c1f49fac4927d09a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b1510303bdbc8fb81f964bcdfa451231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10ba1800862fb4f25ee56baf400efe232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7593704cd2b880a8bbc1f244e8baa9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0660997744629babe0e24a95cfb47234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257cfae9bb78b970d3d5a9767d7f094a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d90b1ac8cb110998c27954095d232e6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e4f74f8676546811d30cf473aacb1e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b42d293465bbbfe026e69b758db33ef238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417cf703c75b51e324650c078180ad7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e74f56d1f71da9669982b76e4b47d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a80cf01a8dde4177b128920f5ac40bf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a72e0a500d2d239dbacc35fd3d352242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba4cb122b06c74a776c7552da26214243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6547912c5cbf74b9d56bca64401f56af244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20caf368de11675815a0859196f47f78245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799874cfa31d792c1e70c3f8e0f13015246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd95623d0d27fee126504acc94ba257247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8652f01b81e63ce66faccf0afc963a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c27c9f20bde9914ab6ef2dedc6b31249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e72fb6722856cb74e8de29d52cf75250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843d82f600ca1faaa15fe1a4c442930251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea38e53110ac2c1dd5f24e3062a2890b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a3543d7a5e36a79832b534a57159f1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151217f06779e5cb63479b20a62a695b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8847985f0de19122524b323bcf791e7a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39828a08e62d815bdcc595abd84b56a2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41c0e118ace5b097db76ef53140d3dd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f522d443a622365a65e68f4c3bf14b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da292a32145b144e32fc61f6a6cb1a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707213118d42aa599c7481efedb45d72260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981174b638867c4003a44eaa20842b79261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ca26000eb431f214e73e4b8767df8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea92c8ec3b81be591a2fc85448613d6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd187b1967e3f5f1498d9f9623e61af264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7180e637ebc7fb517c9a9d6124c36f3f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaac90934253effa8128ce05bb5c15a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e4598a61ba808c85ea3bc21e0dea89267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b83c2c5d330c162ec0c2d3688565f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4b4b6611ddc0c3a785ca1689392e9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb95487e41c5415327dfe6f3725c715270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a184a0600ee239cd4aa84ac5abb3e78271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd02fab84743627e33ba12b27213ee9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e6f325d5d047f0624a4dd7e6ecf0d5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b125837d06ba73c21f35aae97553bba274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3245028771846f5492cd6969d76d5c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880bd8bfb04952fe474dd3cdc8b0ae6e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe8344762dc3e92de57cc732ca6c9b5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c610416b046baf97086ff88ca8f941278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d5a1f46bbf57ea0286ca3615c3c4e8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f87c76c17cdcfbecda49719b990c0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b116aabc316c8122b8a37782927a236281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d587191e9c8527566c0ca0d972697f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5849eaadd7f6ddaf479ad5b8f6d6046283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae4dc78e4c3e04abdc3ba39aed6b2b1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e73153a69faa0e156738d23ba290e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c9ad12b5697aba207063256b35512f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea6818dde37e01c7550329754d3e1bc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae134a5e40c7c69c1b3ab88493c5488288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a472e030d4317fabca7cf83e7781b2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d520362f22cdc729d18cb13170f0e7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c009a84bc6c2a7ff2a577ae865b0b6d8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81187e4c4277bd27b1f8f92aeea5fc7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b247652b263cf5d06314cecf23186293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764529844700f569b4934809bef0ee2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994538ceb0faa34407eabc1db9d352f3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff4a8d3234634909c05235ec090b60296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad35f0338be8ae47b430a87b40cfa7d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824da03005dc83aeb1dff993624ae7c0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0a2d430c6272bf8c0e7856364f621299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de1e3a9cfb776d4fc1e7af0e0ab44e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36106ac14334eb7129610ac57d5dcc70301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259d867d7d7c47019a5fcf95d9f3e71302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed6ebdfe04b951026a063a826ec065303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f58daeb5ebcdf15bbb519215fddbd2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d379d25ee4704ba6062db9bdfd5c48305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f3fd600205ddde8475979ade84dc4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41709f39fc5b0f3d398cb51fdd7bfe78307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2208dd30100e6766a0c7c12bc029a3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e89a9567c3e4008ccd27b3c420d5e7d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa86ec5730ee429fbdd8046b32329540310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69573f2d80afbe821675dfa304c4a929311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5fa1da9e849630f9a83e6370dd5c17312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67ae7454fbbc41f40508db4c713a1e7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20bb40ef96ba90ffbb522cf4f8651ab314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8555fff15a95c4cabe06c0a85707e9c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0db51e57dbce5c5a76199d56b044bc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2353f078a3cb1ec34e353418801a05317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7126cfb4a4dc63dd518945bb0f254849318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930ef5ecb30228e0a5e5fa8bdf2fa297319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cab820a80fe085adac08b567cf5a72b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39cf498644d2469b06d877d83f5372b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f71c4ac58050040af6d81be127764f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c634f57ec3eec9471606b858d5ec49323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1d6a9f796ac1097fb7e96fa3a6628324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9976e39efd50ac4f4305dd4c295c90325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9378e2df0b0a61fcc3833822cd93071326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e23ffbf5657bb10aa4aeb76cd417e97327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e708b9b0fa18b5895874f52880244328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41153b7e99c6e1c1155bcb93c637bed3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05889acfeaa4a97d2423342f6b9804ad330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b1bbdced3102204336e23897ce834331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f49326bc261f50c0cfa4c92f68f3e28332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c018ae21f131a10eaf5e0ebfb87b53b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce6dd1fdcada1ed7e6c9a9901964df334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db3741cbdf8f3703b013b4061daf29f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c257ae42fa660506843c1bef66278d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5114acda881be65ddd4a6e217c370a9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a02967e731c655d51d06751cf8c80338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e8da0609d31392984440a3b951f3c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b67e5a77e4330e98c19005dc8b774340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f04d233ae5f9908a3ff4fa17e8dd1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf57fb6cc802d553cf6050e42ce7f623342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7627cc30fd7f740525ec01483ed31f2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e73b62f95524320d560fbcd5a3d193344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3698e4728cea7c3883b0b2bb48196d21345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514fd38a85091d95d25270f358cbe951346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c527187451c9316b9ade67a34071f3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed77fa5542abfa73788cf17a5b33bea348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e2643b4e16780344eeae96153d298349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7eddf3b04ffbababd5809c6994112a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd6ecf4a38cd2f75cd4c211333b374f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c511a913ce8323e9465708afd89ec0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f37a3cf26a258fa922d8ccea6e22681353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765cc6f0401a47aacf49fdf266533de354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab28f73b7d09b50619163685b50faca0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de85c3c9cfa8af55dd150e115dd3943b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192149b438bf521f4b218063329fc3a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae119039a022b313029c162e301fe6b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6afb2bb3cba3425b1f9fd228f95170359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5832c0677351655657d36e016d0edd87360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a473fea267271257f8a5b26781e92661361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec4b9980f1ead66818496d8ff2aa261362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf05052a4bba7fa5aaf79f7e1b637d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd878d3a22dbe20aa7941596bc0509364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e8025e50c71bd2d231b969287a61a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7380533401fae05b5eccf80a38587810366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a26367e3c30c511cf88a29e6e8782367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a24bcdb8121d0ed5e5999b4f3f5b01c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8737dbc3f9739de04f6aeaecf41452a9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa9b47d8538eba5b8bd41019a3633ba370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924efe9cfd556a56b42837e9d887a66f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a559e153d5c719c9e1504565c9e420b0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b11053a9149ea6a05848a19e2abf3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42860f2cd2aa5022b86eb7fe3d1b06f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6105fdee102d922332379e037e8b4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679473b0f0c26be4f020564305c7ee9f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1a50db82d4061a6990824367f086b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04936738e16d2620534e4d6d912f76f6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d9fd743ebc9fb8bdec05aa21d1277379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c609ab2d7f34a90280ac3a2ca40de38380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd426b164a430dfb346208e256a5ac381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9389206901e643e35948f68423601b6c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ccf104539b306384219c94f402545383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15649b9185155013541c279e798b829384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59786bfbcccf2f460135cade9d77f06f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68559e876d45f1cf80064d415bf0b9ee386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a2e4d999c7fcdffe92a9a597eb097387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa89fe5651d6d0efc7c6844860b7e2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff8990b5799c215fbd2acb2b8c5a109389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec35b63182254d05a0fab59bd3a6d5f1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b81832499f5f04c4172958e2b5d88391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c57064b0128d6a1bff88c2121292518392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d32751eb9e8798585611f99c491e9c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5244c40f519fd9527731dd78069ece394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d773a7351e017cb387fecd9283f9a09395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1ad1e0c71c63dd5d8691b27c5d284396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e357c62019f446a38428effb0ff9b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e9f74270195035107c48725a265ab398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec1258439e48a77645a7b64fa325f0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99f0cd223d4cc2ebab6e2188c2b9f3b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc0f1cc3ce9ca98e0e930d972d8d5f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ba4169a4b6308e25027533d88882d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee78f471bdb9bee37eebc8d50bf8039403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9fc52ba3d475bb1cd5ab494efbeb5c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f69219dd8edade1fb247f9f631b59f8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b9fc370a00dc3eed226cc903d73978406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e8a5e777052476d961c7fe957ac090407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e41ba1eb80a208c29ab45d975826e1f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bacd58ebe4b2502cc49fb76a7d5da6d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdddf0ea6812b0ac301795e97b57efae410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc5b002d5e535faeb56c1a7b5ce8235411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a4a1750f9443580ab70cf9b0c3ef14412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f9afc2dba8986d6e7e34e738fbeeb3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f7b60fa1765ff4a1173081850b21b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd8fcabb946ba329128c85052cc65b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c2b608112ea704bc52282210d2222416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79095e963132f3a237d1798170e5a6f6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c83fc8fb713d302939ecf6d8c5679418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd57a05b7e3f48d550c922593b0619419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b191d149da6b52e91924447da6c82420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5066feacaeb20e2f87d9dc7368510421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ddd25c5aed8fa29bbe6ea6b8174fd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8214863a09dd079007361b463f3ad7a6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8feaf2ead397e4a15810f900a923ec424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1349e32f9ffaee7b550d166b133676fa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be23814b31ebe5fe1680ca34543c072426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6acfdfd43ea7afaa035d8f1359640c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cbc61307544c2a022eb4ec9eb251a9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390bffafa127434a7118c9aad3170b75429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b2bc600319bc9980d87cd6da282ca0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed99c3c9e8af0522d25314e6dfb6b47431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed539f136ec9bd2f906892431405ed42432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef4cdeec68890697eba05608ac3d04433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f97e1c6108b32d11e27ce14215b36b5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d05dc37c8b33fa0a77041e1e0b88d5e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c00e638fcd27873100a0e208f9c63f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d7f1501ca8c29ece8d601e16cb6cc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f75cd5222dd2c33032dcc7a5b6f39438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee8e742214d66d16b9df91a02ba0893439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb041ec7392f32340a68ccef4c47001440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20eab428884f7a04dad1787618f374b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a02972a13a629bf30f24e8696dae9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec7b0afb1a7c9d1cf1deab3ce4b848c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9723740afef3ad22a060a653013dc35c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a15170d9f6c0e892a9c59b49fd3ec445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf072539f34b644eea9f72a8bd0cc451446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdea2de0b5d892e1b683b6c919262eb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca9f94e72d87dc5e33af07030dde22d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22de60c78fc00ef18094cd93f0cbf6c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d6057a1afa5ee162fa7a52f4f7553450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e395d5351adc9a8e309c8ca3331dfec451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375227f9e134043833149f8ce4e67ae3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27f5ba49b6dc084b221b3eedbb2ea10453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb9c624e90e653d7fce648d8c5c810454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253fa90572b87ab6b07f9cb8140149c0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e8134f2aa67803396167104e7681a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e344faff0f475f9e712b668649be66457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11bedb61a3b1324a1db787a52a2afd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d8a70b5411b9dad2cebd3c5a676d8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db7aac971a7c9bab28cb6e552fc66ac460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8930fc4f2c371a484367c75bca5d27ca461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279b28780d70f029550db007896e846462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2377573bf01b02f57850e4750a8594463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d341db07c940f27d3e30692128d251e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a2ed95d91c42970bcab29c95bfe1d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8c4067f3eb6c628166e2ed128ea31466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e552af496e11df8649b28c8a5f516c5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc58362c4b0bd6848cff7032d319b85468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eed61c167c7298026eedfd0c852206469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6839734abf168284d23847ad9791d4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e4785b7f331a49bd74d8964579932471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaffc4aadb21269e9db32bbd5372be2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8bb4e1f57ed77d7bbcfb8a448409cd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ba9c5dfc112057f587181a12a8412e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f73cca1833c7b2513e963b9bcecd5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b826eb06cca1a386ad089373122928ed476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb23820201624a73962e5622d002e4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b97dc1bd27d6f0caec3989288a580c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244826983b0dbfe429271d02e4e719d8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c419fbd11fe5487fdb163256489626f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975a560a2a200d3c06a5d296d4d567d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b1b5b4adbb29790450be99cfa6336482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea767432de03109dd4f928a1e65cee6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c8d6e8f0d3c677f100d7f8e7e4ce10484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10afdecfd8f84b90f018dd873f015cbe485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba57c5e11f6ce3e39965bdc8419e88486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a017ff740c71ae3bb1d64ddeecaf0c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38089240439091c52555424c7395352f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b6da48527b0012784cabdef5a60886489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dccec3a0dd582a812e9b9b36c6b54c7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e039571b5e2726c6ec75be3c9fcd6a4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad7283eb8ac25f720ece697095af38b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab11693b02f8072595e4a884dbb978493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c79b452f94d05727db86570c28987494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c1a95700af495ca1610ba2403e2cdf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf15f03d180367c4366b3e9a2e3cc8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7b85573da984fc16fa00aa2a32f38497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a5a546717eb1fee3ea53c8511c53ac498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d7fcf567395212ae3e71ff973a1b1c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31856e149ed445a9e82940bfd40ef79f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7595430512f4c6eb1c10f6ee65499fef501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da060e4f652baa1c2359f80835603a0c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70151b5e0caef3b29ac7050d9c662cbb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a93ecc7ec510aa6e33b147d6f76a36a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa3c6b4e0aad1b6ddff2c958d25aa8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28cf83afb893b14a82117bc3e1aa3b1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aafa968a7d29ce3efc2df3070d1708507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1568ff0c8b998235c245d3aaf191ee508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f962368e3f5160d3d3707cba60fcb73a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879fd3ce9654c047d3f346017463ede2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04701ee9cd31f1eff786bfc37a3003511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6654d9b7b9e792aeb263235de0feec3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ff2427c7f897f85bb444761fc58f7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a225ca79169fda9aa5fc50a0313f0e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32934231c6eac58196744d704b526884515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f4a6da12e60d5f0caac429539ea00516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db915dc5a017a0c22887a50627a99c6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e40b55425a117f96064c12efd5ee5f6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489bc1ee9639028c946e79fd8b1d2985519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb5472147c6938593f309089228d794520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba583533cd713009541b131aff6e8a5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d055a0f8882564f3d2c13d4abdbe4003522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe449771113426f0b0362440572471c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c62b5855225e8e0a8057a0af075081524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c795d35b068abfa2bcc0f3205136d8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7da01269f6fbee2124eb87f84eeb54526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9951f74fd02fb59cba7ebbdeb48171b4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcafb001b451fc9583b3c2d4750a4fd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1350c7aa131c27f075344ede5b1eb5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3f145f01f78e7b7be602dde8af25b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503cf876fef0c8e9b698485829fab578531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ebfa8e83fb7ddd3d3f805c1042211532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca540d92f227b650b8ebbd5fcecbf4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefbeab99add635412994c2ca3c61b41534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea464f64a5813db259b86b21b18f9f1b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e8be17fa853c0c4c3d85d64e6578a1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b05a62281c656ec72cc29f25a1ee15537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a62770f19f2709dcfd265db2210db7a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547583aaac2102541c058e44629b4f3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba5e0a24ff576c11e0d2b406e72214540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc052333faf2fa2119807756ed45aa541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e51460d59bbd0f34ef222ec634f8a8e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f023c1f871767d8879072e4b790e0570543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0240d1417a50a3f08251171972e129ff544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da7acdcfea321892cb9fdb5addaabc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bee4e4ed50df0369ccf64a1141af1f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1169b564fcdafb6faa3727a871a01a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1873e59e4b201334afe512e07048ecdc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12785fe47d91c749f8ef48ea1a873d8a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd5fabff4f5db2c523d62138e2fcc20550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac03a0dd402e2a1fca0459b39ea1dc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419398e274f7ba0381c7d085a40bc882552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae53b63106e1ce709e4e1da105ddea553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e638fae87b1fa3c2cd5dcac3ff5b54554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f075b7060bb97593381f9c0303fb763c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5217ba289a30fa6e5ea545bed96107556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2eac37713689509ff31c01e61c5577557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c93fb855ff78c50a691fbf459db42558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a319a4972846467b979a2992980ee3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d476793b63be83f7696a8be35b231560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fdf79ecab757ba32d26a77893fce9d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed7dc64b644df3282ecaf33b9597df562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da1643a7288e9324d2d914e078e47d2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eba4b185b797ffdd4444b913dc90ac564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c9e1483ea93dc01010873ac12e75dc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f26693c6dfce338435f860f7a8b6e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c3b681df36e7ff63fbc3edea01f18567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e96021a3ba34343f3982059bb3277568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ed927089aabd0ac246cac59d40d57569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f43416bbfaaf60921e0cc77232fe90570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bfed4be0570d5bae5a901009cc0294571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd3ff5b50b4262c4a51215a911c8ce4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf767f0676b2a27457badd86e1051ce1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ffbb8b05bc1f2f73691ebfdc132379574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522131d5a1daf6468f9ed1192ce4315575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4965089710ec01ab96cc52764d2673576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3836c82983498314030b6cddae07fb1d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b48a3ce3db3ca9ae511f3cf7e5d5b6f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11444e6794f9c6034925118b30f56b45579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691bd74714d1a609e0ab7be4f3f765ab580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a7f1ffc641459be4591f90b1e4ff2a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b420f728a523f05ff052b4124a25e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044c82625dc3455e93dcdc1dd8951e3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9709ec9cc1560ff306376bb3e7f0200584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c94ee411527673e8169d3424ed553f8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a8a5d44d57bac46024f99e3b4c8c75586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4623220683f42849a2963ef3952ff2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6f6722278b242f9cff1374596026b3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca568f979642f35c2a5b18444f4efc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8120d0c975da5a4eea475f4b589d0eaf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b624c55a58966cd3b9991ffae068c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a8c3a9d1b7527f86caed89fe97fdb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e8b699e7c0eb960e9452e9a39898e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07166d82811bab1dcda8a648f4eee975594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e48cdc2780b41dccef526a5a932f2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634a4364b4cf84b4a9bec98eae3f30ab596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8bd0a97d9c872f51ab636e8f87a0d2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9271f3340536e7bde2727c29eecdb97598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad1923a39dc21c8d59ed41028df2c6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0417753b076ccd7ddc1775eae60a359f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c0b30b443b9560025e4aad225b534601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47f5329fb861a453648c25b412e0cfc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e261c6839ec6a830ed1c9702a1ac54603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36884be6c898c0513bf8628db19906a1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8fddeb7df954d467ddfa754535ed30605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf62e7f634f061cbae6982ceffec8a4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5c5312e87f5ed44f70d267fbd871b2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790398281cd7bd975ec426953c93ba38608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ab2e67c727164766117a76c219de7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c887e1baea55f087401f37e72ab8d0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c6b14fb8c43489893e1ebcbc929a59611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238234c9cc7deaa5e66eb5b8e578a61f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af09e31d0086e195c276a5aa922c1886613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a558314fa6f360044b6df38874e815e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2143c5c5f24e86365a90c6747e5fb01615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ab38358652d3a60e55a8e697ab07b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a8742a6f770ddad6cb36e70dd2e92617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a22be533ea69ffc66c9a7cd8daf2070618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71598939718383d6c4bf0880fddd7042619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ff02f188b0f6ddd74683243cd64b8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6397064cbf83281d7c73f5c057c7f75621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a999a5ae29e0aa47308c8db1346064622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b42b843b521827e9539e577434f826623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9243d20c55ec7caff83d5260ab438cd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b74684511a6529898457c11ca5cb4f5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2228e55543b50818cf1f7b26709014626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3a49f770fee3cd7b7c4d3a76b1ced627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411cfe577fe422c21a1238d0fbbd581628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a608db22d88da0617cf36b34d52fd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290064afa0f8654b58681ef7d695f68d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d13b7fbe42e71f373d0ec49ef15afce631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111de0e304ecd905ac07d6cbdec23f12632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f0664c7acd3b599b9d0169d71202f8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae90d0d8be6fdb155f9b866c306e24634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd7f156b49e123df0e31fc0cb68865635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8bcb4b3975b8fbc58b9493e5def4a8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfebf243a17e0cb41ee7d0b24ce2c87637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a8ce4ada12c6e5c4cd8e1d04408f1b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d2749a715f7bf9769b18c7f83a1e6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5beb6e96e88f9f938af20eb728fc34640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e2741db92c653f6b00bcecdc50783641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a0c47982072c46a8d46cb1392438f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2971557aa16047f3b670a12dcd654c7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de63439743a5870c8e89543cdad6529644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42bcfae2ccea3aa4a81f6398d7959fb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31133ff3c2c0d95dfa36d4aae962e7b4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5650286bef9dabbd21431953e453c72647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ced9d3ba1660e9164578188684281648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435fbd85fabf58ced8245eed54668078649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211a99a7a57ecbe59f2e2e47d6126ef650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4283bbbd003fee3a92484e6142a89fdd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeea2046ecf379e1c5095a75a69cf98652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8674c5503bc2d92d2d1d20fc162f4053653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500e3d25026bb6460d7e9f45506fad2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b7b000af2dc58fa642467dd949957655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d3e8d2b7ae38dc272f85e3407dcdd2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de8c98c229a90e97491140e33483072657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d852cab110d0638566c8d4385447ef14658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5866699b162a5162ff9e48a176fa8d68659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd445a3703d100b1e1c2459ee00310660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e8175321649534f805bbd9b392047d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b343b49a1a868536539b0f61506b33662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5043d7c993a355df470d478eb693713663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf909fae134c2983816d16980878c8ea664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27daaeb2fb9a824a27493189168dfe1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05071d497c9eb5f9021141d5fdcccd27666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ace66c7709dd4c7d0b9f6c69d6f5b3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701945460a10ffb698cbf95f4909236e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e61ee35f61938cb1da4e7ccb727e53669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e38b8b390d01f396dd7c020b4bbc1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3732c79fe48cc41124ea732521e4b94c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b1d2650b39651ba8cee75b97b140bb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2605a6f93e63209595259845ed6e7a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea168ad8f0d08983dd88bf7692ac4988674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2158486510d342c4249d6d5f5538698675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed47f4a35a474b4bad69b4dabc41d2f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c5429ed153c529574db1c09230307677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb090cc091175bc48324dd5c183ebbc5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f532e6a2417146411c3722b107d1634679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b031cb8da8a269a85f5488c12d7d47a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d167edeb01294686d0db6342d834d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ed53d1fe0735cc0e74b04a159d77e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670be30122429e5e615dc06422f78a53683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755319f3a72b8a53c453467e0625efbd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02142e1668fd81fcc44822b25558f443685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a808ae886ec8327569308bdea7060686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dfe099ea3e2959b903d1afee6096a0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f686a304cdddc65a6af0f3ae584f33c5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec85b17cc038e907f00e5dd39dda93b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407c16c3f21accc191342bbcad4123c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16597558bc164f45437023f506bc826e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea000110836694d7be0be9164d64b0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea28295b88292eab799c57011a4cd820693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6cb3c52631cad2baf49b87267fc485694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e15294a67ec699dd430f8268fd06f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfad42dfea046f305ca25f61cba5c7f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4220794156caadb663f607e44d00e05f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbfd93ece17104c4e687eeacaa072f8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec6f440e6fc8f3d2da140c11e1c595699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee78d8b8ecf746d4987909f9454890700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4231957914557b55d19f11e6dc02901701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc74e1b71e58e7b40a866edf3a81e8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb0360f222bdab9bd7327696ba4e4e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25793d72e058d5e9fd040f0987bc5cdd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b410f57b25c1b8e33a73c109347b6e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b662190d0114ae83fbf7a2c11d370706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd343b612d547506e22995e82d791040707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264615ba5d174da7c5eee61ff9dfdfe1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571fc3601a10d37e7e90f7eac05e687709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690357845cc35fa5e5d6af5ccde8a890710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51612168aacf014a21c9a9398037dfc5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a6ad42a50ba432ac37d05d476252f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed0752fd5618854362dcce4339dbf6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd17887a30b02a07e19a7b20dd51131714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3634c94062ae6350d42c7eb68815039715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a792ba0ecccdea442d328e4a1bcad01e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a0cb6e8a71981df882d12d534bb875717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c841e4d2ccfe4560ad08d999bd86217f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991bbd4957c588d1097cc28df0c5f5c6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0632293fce685b90be14ceb3302852a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb7e68be80f516733e3561c07e4f06721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288fd9f813b40bd32032a83c0774bec3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1dad153c671e496407bf44125b473d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819056a77a1bf27ee05ee494ed86243c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2056f82865708beb8ee9796a1df12e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9975c0c8e3ca36ec841554250a86da2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eaa46c60d6a420825fe6a4f20e9038727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a395506e1b7294903fdf04dbf76ff1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8558f64b66117d3cd5390712dfc3898c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd6be608fa9f80f68bb5838db4d8654730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b044342e97fa35620ed91f5e122d2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470c37ad35cce4dd429bb240f002aa1a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba86ae3f6d02296a310e5f41dfbe002b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b270e57e44e0a5bd153ae64c54d101734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e3b9791558c3f8e06df1068196c32a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b577f0e32ed187a1d9a9a7ec2b8e81aa736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3553e5d80c52358a9d509f19f93e00e4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c30a7defbd110441d6f2ab8b58b7b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca5d06b537bb3480aeffb8ae9e81d8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae8e191450eaaa8c7824127c0990df0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1228b7c9c313e58a2555fd1f347b7463741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e00746afa681ba244bb1241c4e56e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b9195958a7fac992dc0c35bfae2aca743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74736f73ece0866ea9b6dabea1548f4c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1727f527f422b8241a48abff176dde08745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c4916361aa8d05182426b96c529a1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082ee3e96ad3a2869f3b417b46dd893747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5cfcbd64bccd77fb0379287dd7fe1e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e27acea948e1229ea655efa9688f76749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e8a88e30080dac51e69a311c599da6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7fd43ed46b14095390b8a78b4e9db4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294d1f070ae61f16e70c2c304aa58ad752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c99f62d7c7c0e4fa25d030ee25941753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07132ac240230669e534f909cab39ca754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc573ef1591db616e6a6c4e987b777755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9419c3def10022e95ec08754073e1845756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb1b9c78570bf20cef52c6614cd0f81757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1bc659090de7980d81fd75418195ff758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f072d143d44d2715488df4519c309c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286920e8b7409ff71c0b5049d7c56db41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1edcb01a3853b1240c2f885fac57c92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9d10939254bf51f86a06383fcc29f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b97f4e1fc58f7ed0117bf230a03614.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a2f76029894517e45401c7e881a66d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756d5ce13cd4162ff89408079bbea386.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a84afc9852598bab9e5c11c5d9b017.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b957ee0008dab41a5adaeee523a548.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c292becbdaac6866364cfa1c4810e729.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d249f8cbb4feba00a6ef6d4c29815d6210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc152396cd5c9da89093216a4dc2ad0911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcfe277b75752fefe4c38ff7cdf75b312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d0c0adc3942b7e38d3f67fe5304b6413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d8b99a7a04dd55e25229c9e07ff9f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60262f1a5ee1d73b6d15ab800b55a4015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecace18f7e76a91ee8e7ae9863e4391f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba0a9279a8485c61f89965825ec85b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43af2376636818a637a599ba967b4dc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd61d217429b44194caca3c639001819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978cea6c63224e2c588b4772d21ebeb420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48247fbe6ac31a76100592c0c88543e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a05fab4f8ad65c99715e7f50da9a122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1596dd12b20cce379b16e6b457b0323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd28103b11c9074d77281c662fccca24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eecab4d84ffbf593cfb9799ffd7bfb125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8adc6cf1b80486bf358bd57fd9515b826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc550df7a06921bed68444bd71733227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8990368a14cc497a3a5e91ef603d85d528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd05bb47d1616c2a2057fcba452d1d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41430b3c7e5f38186b30335a11fd69430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceffcbec48feac2b650bf7f2f841eb7431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42234174a4b5c52ae9d64d67256b985832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb75f123387c9f6ee2206cdead79dd4c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f980875cfb665f363aa47f994cf7d4b734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7619cae1fec04c2969eab1c65a2a635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d111b95c5d30725ed7db5a514e5ea36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a368f7139f69f997c59ff6240b5afb937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd5c3ceb8d739f2410479055049a7ff38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51824037bd51ee264585f6277160c0bc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc0e61f93b5183996693174499abffe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32641eabf9794d98ed7737faa57d583041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982404eebfb867cbfe31bca4b7122eb042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4873942319904b426d15435ca36aa7ce43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f99cc061177f278f0f2033ec5c327844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6d661d1850df90b345f3223a9ad8145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65475ce583d3691c2d2c531c775cd27c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aca736b8387189453954ad7128a43f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c62a8bdbb262148e0c75e1a55b7b00548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f5624561b6804b47820257675884af49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03a9327776909fafa52eb9d1e3785550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885bca8484ce9efdc5612ccf3c53c84951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e4f9eaccfa2d715e7baaa3292ced552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d765bade77c15f24e993decbf4e577c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da99d3cb811eed9fdd74c772ec199054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445730458eeafca133179ba62673bf4955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27600bc2fd5cd1d4a530a31ef15a842956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc22f6b9fa234723338c927d9ce69a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d8759ad39841f41cdceedfeb92cb9b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a820274ad7f8512f7b3562ffd7002c059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9222129b03d22872e82f3bad44519d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c409f53729497fff9f9e63e50dbd38d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4668f2f3a28a3ef9c398c9399b21fc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897055843e6356c210c00cfeee2413cf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e14ba9f23fe8cc0e3f75b4ff9699a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f4af01ed767388d5fee56eb2b2fafa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5df071cdb0a24e77b8ad8464c0706666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d55efcf15fdafef096c42fb6339430b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc29d060ac75b48b7d803d0adfd89e168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b56097fdaa6ee6a34879397afce7669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91885345ad86be543262263e3884f970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b237596feee55b7509bf777cfcfd567571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f16dcd554ef3ceb527fb5a969300472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba53a4fe4c73883c6f7b0be7cd264173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852034a7d5138a4f05c601245d0bd0ff74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed8de0c815b96d9beb6e595fc1dfb075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a8e3b9b56858eeab30d9ab50ff84c776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf6a8b83bd3de59eaa56a1da175aaf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d7da231207c0629e58a3f94727c1578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e048b66ac38d57446ac0fadfb1ec379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8038806255af49d61243624700acf4c680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac3155918edfd1dc036ca676993bb2c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019a1a170b0ee4567b3e9b5be4110b6482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c74b7dd426e69bc109db6769681a683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c62494da5a4016d85321f3ba0609984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d6089bdadc6d05ef490dc973fd26ce85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d63bbbc40735c43d4099e4991d7297786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5139c85091996f649ab5d56328d32d687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210bae3448088b896416478fb010164588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7320f0d6e0131c8b881955d554c2bd1389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02005f235734c3a941db4a5b425135b590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e061b54f5616aa877deb20848369a491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa5e3fc4ace30813db2bc24fa9e5a392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076deac82d75f91f796154d6c405880393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec1a19d2d14560c32f0c6fab712d63d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde8249965c3c35b0139983e5f2414695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e39eb68e7597c156ec4a66be356afb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95096ba5bb14be38b1f59aa92d9679f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229dcf11c5121e8b5d6b54196239d6b698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a833edf56d859c50be452bb8736c1699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87141cefdf8c17fcf9183aedf502aba100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327dae15909bed88feda8a01a20f611101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6949b8e21adf256c1d0f909a94f930102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586a344efaef043c89f2ab80f481d5b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3128f76a938e32a62b2191c319e79e12104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c3d16a0727bdc923aefa8a4a2a61d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a462cabb9ab70c93062b2e27c8bc0bce106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67780276fff83540568f5d3c1c81dc0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d192d20d01d92215e4a7023c35dcb97a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2964b65bb5def9e8688e0d945ed06f7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94569cfbe5d9e83611fbd2cf10dc5e0a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16415eeea76ed8aaacc14324ee2f1a02111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f17ed5d132ac1cc796e860a18676d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb68e10474531984ef1b76d6b202eb46113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678341e8b4e85ebe6b8af853befdbd7d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa04175c9f2549c126141870d9a5672115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a6356a5857533a19f086eedbb7be9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64375d53605bdcaf212becd9d8d4d9d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f07072e3d88cd69ff6cea2e5b362ba118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de60c7ef56a929db092fa161ba12b5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d9f476efd695549c9c0b7d4783327e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597fa442f911fac3793b075d25e98edc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c0fe6525d1f24e51212995539cd436122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8299c506d5b3256e00441d795c579e5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c29694d1995ea56d89155d2c34c85124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9e962229acf57adfd3bcf765ccb7d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5572505f27efd7d46d5335092ae28299126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78afe31c2914828bf390047d51e94950127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8954962479ce0703fd7b253af839a0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17804eaf257ea44ed028c8dd0518cd21129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f59a52d0ef8933df8dcab1ddbdbaee130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f206623ed3a95a2a4cab3935c9114131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa1a455077ca3c1d63b7a29dbad6391132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87937f4f766e7bdfb38135087a3411a5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73fe844031b4f1d15e1ae7916320f3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320fb4ce00febdc99be558c8831a0f4f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7393eefc40bc76d0c2d3929e86b75b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda66fa5b5266965b9a8cc1b86a8fdf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa8125eac31c1d7ad0d9b644fd9978138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c21eec1280b2bf8e1ca1e21407ce2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e03e2ad409ee8e4367138f50aa470140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd23cf0f7611e60fc4b06ede288356141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8241e6c11ebb86669ed524e5d1696708142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5fb9de457a9ecbfcfdbff1083cee23143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6ba9f959d8867f1cf82f27d1626f6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd6a5d580633eb161e1197d1ebf0f3b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b92942dc3c2748d2ba4a21b174fdd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f3a9079056ae5734cfc8d001b68e0f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76382257e5f40efcb314e6d96161a234148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e318398e9b1839f39e1a3426b64e630e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2767c845590bb3041f8878e79e721ed0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9df69c4aa1b11c9b539804a00a25e7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb9f128e775e541a078759729512cc7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b491553862aed7ba2cddf69adc6eac1d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80215b61615158ae13d380ecdd7f2781154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b4645355249e321bc2fe411bc24b27155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af48d7fc163e39246134b20f70799d8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520368cbdcbeba83a15c261369884a0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef4f7c9b4256903643b968d63ef06b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c122ba1effc7503c75ff692838964521159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33fd33c5f46cdc07cb25f92731d572e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f0a974e15109a70668272613e4fcd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c57d43e51b65d1ed239c62d7a342d9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a2ab4ff2f4c1a6c493394e0134b0ff163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5502c4666a0b3a33f5e6183a9b646772164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef95a40774101024b22d8712dbd3cd3a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3187b76468da1001fcf4c907cb376a7d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa57f702dbcdbc3cf2de67a6de46dd8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd37978073021d8fe849514203d6f352168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15275b7f6965305f093d20d479cd550169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edcb0e644b33ed4236a3d8d5c497a4c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b712b1a68b8e020040a8cf72f9bb7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e4ae6f211870966b2d660657f24ed172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f67f62e70223725558107970f4b882173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf67a7f24ca07ed6240fd4e9ec5fa58174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26680b7fcccfbda47806d2d10a87370f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e174381bca16593908c6160dd5a03176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbac162d852148e481dfe8bfe9a74de177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e976732af0611cd58b3714f25a33d1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9beba582a2bf7f7cc8f2d8f21f8f54179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed44ae0ef9bd4a2183a1f4ec866c0fb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee7602c5f13913ef85e43cb777fda94181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541d2f5fd6f6b0412fa4eb71d8cd1b7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3fb46e31a097f2fe72a00ab0ae8473183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306f1db27308dd4878a9632765ef18c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba48194f807937ad187f86eb1efc0a71185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1513aef97676b1e85a8acebd1e11dbbb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38435842525cafd55bd454a896c26cd8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef2c49b1b9b238cead0612bec7941cc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9cbc76e5be8ffa02ddb7b29f3812ee189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b718adce4ea4986727dcedeaa2b5b6fa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b62466d781034d49ad7870b7943c54191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e8256ef81c9735930de808a72b032192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5cd2b4aafe9255ee2b3c0bd06edc7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241231ad5f82169d2848dd074c0b0154194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d42526ffdd7bbf5b46c6614917ffec195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545da136ebfe8bfd35c86e29d5bd8620196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9849b3c60013f3a340bf0292e1cce8d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42257a74a9ae06bc62b76a91a066cae198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4ed88ebe9c5d643fd95b9623bba38199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c5fd21a399d5dc9ea317a749e02bd4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070cd0ce421dfd325e14e5223314785201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d3c7258b3460f4cc445bf46035e11202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a89a56fe73001c7422855aff04e9e6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2900b8614833927b3195d114c21f5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e20df49c4fe4f84b9d4ba106cad3cc3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba9ddb5a8da75670c23045bf7b59b31206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f0c6b5e8c01d5d0f8596f8dec35b6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7986f38584d79cba2840feb1d0c4a99208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae67be69b9bfdb7b1ebdfa06f505b2f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e885d5ae2caecc478b15761bfb9bfac210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb33faef47b3ac559878872933666f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4927a81a5c9f1630fddce1cb5bae0caa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d286823fcd83f6dbf9b015101dd3708213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba39791b2dc286e6660e2dd385f4393214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a774e379191f63ffa472d759381a19b7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b1e21a1dd5814204c50db391adaa81216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4414f689e3579754826ee15084ea8d5e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4701530fb74ffcb757441397511f8650218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b960bfcdb459c919d55f10ae038503219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4516447ab8b9cc219e310343a98d73220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa34d913952620d1eee19c214a0cdb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0639d00144baae95f982aaa99c803ef4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad72e1b9adcb677ce8df6d9542c915223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7882e45f95bcd1731819acfc019f361a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa27a8dc3d40582c5b067934ff0c470225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938338bbdb75c36f71d7b99d1a3ccae226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c8dab989d4880cf446ac82c16540b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f986631ee757535083e0e1c01e8c33e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70043bcd5999d426677972d8161bf3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7cb2a697cdb6b9f5538fc9f07e8115230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a6a329d6e102328139e92ca48c92af231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2071c10a7b51f2f2d14df456f22c92be232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a8a1c5d3ff549816af8d69986672c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f07f58c0f21a93aa4b3f6fe26d21151234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9995c9102ada035501d534e9fd40eb1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0887f1d4ba5c82e88892088674b371df236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c60e615421344259bf09b3404ccbc3e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a7a0ffc61ff7fdfb5235342fa6ed8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8705abe6800d7bd874fdca6cef8d154a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bfcee388da4f9bc12bad697453de2d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f703bbecd7ce2e08cfebac223b0ef68241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debf2e14c2716baa189be5f157c38514242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d1b2e3bbe33c84e6fd6ecb404114b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad98d19f935db933dd8e828aae1c487244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0faced28c7d4a6a6d08bc403ad204ec245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255c7a07c4a557187469498b50bbbe7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc1bcc9c5ae2d83c61fa7508269cdb2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7702d42547b3b62ed6c92a297c7508d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b7a13cc4bc3a6786a1949a89aceed9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b45c8cb753b5653ec8728f642363e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f4720619e136f50f8eefe2aff602d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbead856ddf0549a731110a0ed1653a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f856502a895b298d8ba7c2aa9578e492253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17626d5e3d7a8d0eb50f24bde95d8d64254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6bf41f7ef00060ef648a69239d10ce255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c0908a357e4bc34368393d360ed7c3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b3cca49eb890cc4aa7e4c9a3253eb0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2554090e812cd73213da8d6667cd346258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde5206c8ea7af2be8620b61a364e236259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a58dbe9922947c3b5700c371caa4c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a3113ce5f9285189c618dd1dc2105261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d58f79fc78d70747ae9a33e37810d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02162b368c3806bac68c7b4e5a39c769263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14c405027636f31b2b378c19247843264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa4a84735a4c5762447767a797801d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1193eb5e2747a078fd528033a638c91266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310a54b7876fe3181d6efd59a7e4fe6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f51bb79224ca9984942b4e69a08150268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd2f82a51e8de286f7177747becf998269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da9ca062ad20dbe702b95ec09fef44270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7526ca582b2d5141fdcb3164cdc5ac90271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad2fb7a77de33f38ce0f0c20fd5fd44272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af247ebcae9d4843b2aef4ad1882e50273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bbf5fc1679eb37b968c9751a35d3f4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3404110ab24d11ac6c338930a25c9b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1a9537d3339dd740a1a306aaa460b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d16c062229d1b14ac09d43e1baccf5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc8bbeaf6c25b5d0780f1c24505dee8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b1b57e6f2944d6a0f54dbc23ddaf8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae0b03d430b91dca99b38d6fcd37b32280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad687618f2ad571ea050b84b77a4e42b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d939441cef936ec08180bc84ec254e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cace46bd0c0c2f6d67b25343364c592283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c310dd25ae50548d0d38efb29cca1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a767c2a6254712da5005cd4000d49cbd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a6708130451c014203023b7519d68a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f715b236f148b3136346a528d3e1a122287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a153f5919eccc33359a6d21b7903e585288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db755d567a14933a9d9bf94ca50540289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25afb43944c427d307da758b8bae8f1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8574d3d11879846e7f7748e07f51b79291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e765305cce702dd3c0197eb48c3f2123292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d7e0c45133bb201d7f0d8e4719f3d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b18ec2bea9d8ec14f8b95c72837a9f2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b5b1dbc8cf0ad199a0182011e0d66295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860cf4264356a17bb3a71f8ec07abfd6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da66c4ec3561a101f6e6f6f57acccb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ab0e13601b0bc3533f6e343bf7dd4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07915a8be96dec59f32c5bf797cbf902299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d9e51f73229bc3a780f29b50a774d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab105e40a83d39915664298321387fb9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99693f82708f6fb170da1186036e06302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a8e9126f0b68fe7e80435a78937ba303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80126a88a311024b5d4958085a41e276304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c5c18d3ce8766451eebfb29450422305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd73d7bac0367b33816c86f7d3032e1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca4019dd36685bbcafd27bd3f30d69307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3eda4f13d89a47cc77fdd45e8bf6b1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9136fad9d6462326871cdf51e0b091a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc4a943baf60030d937e525013df2d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf1360c12618e0dba72c102fa382331311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0d6af7f3523443c742cc9a5ec0b68312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f132970984b165f78f33f09f932dda313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d0df3697567d174a4c46dc0a6c3734314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da123066f93e08d667f8b761faca060315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657abdd966d6d0af9dee6bfce142a9ce316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d271967f5aa3bbcfad36a31e20edaecf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffbe758e80af40a9802154b3c34f48a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b3d19df379b737376c44e343679b2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf29f6b26f80c7689fe5e566cc74f3f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3a9576dfff9ff221949c1e2c8f68a3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743007a53b699dbb9c1fbce03db4a314322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467aecad72237513e586be1f97de91e7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30820eca9cd0750145f0d930287e7843324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d790cb8a468135222755e9661533b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe48e44ebb6388a1f606effe0ba968326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64470a5043b8be9642d6aad2fa8af58d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4216b7bd7f900f51c51a2355e5dd1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c23a979b2a59ddf9e3e9df758b54d1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ffdd15a09cc76d3b88dd762e7d15b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaac69c1a855bf41732f7ef450e01df331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c083d0c4a1cd78668203eae571f5f120332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3488872fc15b1e18beb8e57237a5139333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6326c58bfbca9de333983ce10e826868334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d4455713bf4b3f2b24945adde53fa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a25807bf2066cc9587ea5083fd9b0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde1b21b042625fa10a4ee26418e05a6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d319962b73b3001790c6b27850e1d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98638b96cb9fe1d69ac262b3bd32771339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e82e965227988122aa47f19f833db340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03082860faa72b6bda998ac1e9e25a64341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e9a2535e439de10d05413182e27cb0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f59b7664df87d1b6a336efc00d0e3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9662f33a370c2d7af7febb0a2bd96344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beee1008c9b46eed5fff9f42f3a06861345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8268649fb8b823695bba95e53fac69346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880817d6dbe1d7cd92756ac6ee0077fe347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09013a168b2fe03900b18fb11ad570c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1576fe8ea25f248e26bcd3555a576a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9830cff81d4a4265651e4ef8a6e14b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8c13cec7af51a5fdc3eede99c57b60351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8665df5e3b1e642999bcb29365e0b8a6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922fd1602b1b9579720b75f44bd0c2ac353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a49e325136bbecf67fd51e7fba97a2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d3960216c95e111ebd9f6933b29ec355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3a788ee55f3b0de06e98e87d327294356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027aa1d3b81b160117354b55b35daa0c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c8b8baa0e82a3ecbfdcf8171248d02358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1666fae8c041749cccb6ba377cc3855c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca2d2a55cf1fc17d614e1210fdb0a40360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b1f240efb3255d53bbe3b3c3e4c3d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d026e92c427a807188030fb7eb3ab6a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510f674b1ce5dd7c1a41b06d55d192b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7859bc139bce830f9e44a25a96a0f1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e14a12bf580cba3a16f6d83960747e6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90f1ce94d4902713a500f59a7ae0998366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c7da185aee7d795cdfcf46ca2b2fd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb2bfd6c519a81c720055a04c09e02368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7325a88e90ee57259152b460d565b45d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67452270d0d8b8bb182f173f01ad50f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b0e19f2516f82104d44edca46fb559371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bce6495bede3dd1524281c317aedba372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a598eca27e033793ec07564df43382a1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd85c59c61ff715f5d9f62c19a9befc3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1bee243d02ba51827032ca7e9e495375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156ebc824d484f28daba82f8abc0f8d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d7c45ff09df8b10186ea9c4b6d32e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914751523c31a24214f4a370e243b22c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525fa34bc574e37a475753252e454f70379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea1f982d1ed3d3a5b7ab90242d94fa5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8200e220dd461f196a505624eed28f0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f825cb3aa12b6bc033ea744edb2573382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c806504eaed02a3393d65107d548b9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b0d6e44e820f2e8f6491256ef25ed1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5568d0ccc43a1154df4d75b0107095385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc04c430f013742d7e3c4dbe81366870386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc20504375cdfedd5a8884e73ed1423b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502cb9aaf05535b132f475f0ddc827c7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a9093c2ba04667de94177e8a2d1fd9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb2ff6b788ae6771b3602a44a11f283390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d08508e678ef5abc69eaf34f6f4f467391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb0135b22bf488c108abed1ebd85daa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d4be90e3598d4f323da61015244ff393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb167fafa837c787e73d9d70f01e2d38394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c9ea25f1ef2fb13a911cfc043bc12a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c5b21fd686a16907517fefb129d4d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1280f172263b2ba4ec89c3b499187e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85154fca069d42bad1fd62e98b07f70398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac9c5a7bf4c08111d6abd89cbc077e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16432a7e9efa2787ad48abe2f3ff69c9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51700971a40cd28cb108da8cbc8ced70401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c5c167d7e419f9a727ffd50bd8cf37402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb14111dd85da887610686515280fd6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3907f44e088b67dc35f50652a02c77404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed01b5240505c98cecf35ad7f6c5bd8b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eec823aea56e52cb0c6e4ec4775fa4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adda1fd3b493a9670683e9de0722312407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed815c72a8c50fd874e604cf98a1fb3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b821bacc00a0ea6b603dd13f7edd23409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6024e717da54d77789f9fb41840855a5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e56c49a9a218d584446ec9c6a002db411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080654dfe3b67393f80a6c8ac7599f47412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c98497462ef206e584831a10b048ec413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1261ced7d9dc46f5e23112da436db537414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b0706e72b673e32642bfb6829348ea415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848a145bb6f2f4a27342bda9d933db4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4abd263db826c4863f106a5c759981b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794cf620a1244f52cf0120340e34658418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7317c1d8873cb8ce22318b68a6887e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f95de3edf7dd4e42440ad6295e2f9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad1fbc6a8ff9132d35e3e757fac3a31421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c472bec342cc494add495eff155a2f0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a3a8f744c62d6aabcced480d77e933423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334108eaffff00b5d73a06f7c583eb36424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c927a2cc5a28f86517043b6e293bf6a3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e2ddcfed3240d959d0bef95fee666426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813226ec163214b26975d6592e5e25c7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d7b42c0fda155774d76548458f1da428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e6982843b2de804d715a9e9e0e6fb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c537ba8fdb16be01c48a28bb40a8d0cd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47124e487f3478074f29e99015529208431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac06b52f089d92ef57850f0d72dc9c91432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8b6ab1bcabed5f21df6e5ac1cbfb8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81cde452ba3b0bf01f5e1b11921af63434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d188ec401be9cf1274799085f30ecb62435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f84f42c37b1e142087645812f409f35436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498729b171daeb9774105b43af6c0a2d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e67fcc069a9fdfee799b984af74c7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1955c2479183a2390c0a1ac332738f43439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6bc5eef3464ed0b2bd38e0053dea5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd61f21339cd97285d8f6bcc06b0a5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deabaf86231557704ae5d8ba440ef37442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d8667b6433003eefa77ec8178c589443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e723a5f605eac7aef3366f26efe34a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3bdf7bc56f023a55b58871b3ae47b3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3499a07c3ff7d9f5e6991106a39d02ef446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d499a3e6ae06bda240cd445077b728e7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d38f76460615533b71a25cd175bfdc4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7935f6e6eb2f08d2f3c4f9a91ee02890449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a4139db92932753faaa959d576f5f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2aeaac1b4093f04c4cadf7ea54597a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698158ca46ca3533df6613d2343c85b0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b13d149d56badf4ab14788ae6d8d70453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cce91d18bcce647269b218b3905a41454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaea3fbab794a4c4ad75adf16c94d56455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62bd6478478e2fb3bbda78b4de641cc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421835017c9242fcb3c0cfa4d5f78ec3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc3f75f0c2342f62a9e05098c06d44458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c840131afbfde52f2b268a1adb5364459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebf8715a425ed4775e5b023b219d0b8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4fd02fbc66d00c39b719b9b1e91dd0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1ac965941d57d0e55e1dc09ccf6d7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63238619d0586ae9a3999bda7d220c7b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac0ccb5cea197f08b124d9fbf3fdfbc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a47bec88feafc6b9a33adb3c45a72465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6290f4ed2c822ec71b4c8f8652384cda466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9a887cdc514bdeb087eab83174da1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a1f467bda3a890ae18482983102df8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b9c4b673e721c909556ca282dc631469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467dd945818910a34ef98de99d91e34e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0921774957047a380fdbf7d55fadb35471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5379ade22783ebc1ef9cb47209de45c3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104c1ed99b791cd2f5a120c1224d97f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c49e237b9af0c1acc48006ef648f4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de24e1593904d576018cb69b25f08478475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f7d968c0c1450a7a241735e0803ca476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a838e5fd1699d316e8aef5ba544f14e6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ec6ed6c7fc3d9647c0f7348ac23e4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d80725a0cbb4e0e816a557eea55724479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc122669b211b9897b3dc417a132d78480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a057d94c87a14aac8ce5ffc9e3385481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc911bc7461583fb186fd7dbb3fb51482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaeddabec888b1b0dd792629d1ebff3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3899f5052441c4edf075ca1121bee9da484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f507ba22728535f20dd7749cc41a3f68485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8650580180d9957dfd32987a1782f2a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68dbca3b7e6ab204cb478dcdde477ad487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b78dbe89eccc6998cbfba4ae7863d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76552c80ccef5c385b131f04a847aaa489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c20e3e9653b3625b7d8fbb14b32a50e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e4da0daef5704d4a075055123f3ad491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1eca3de6c5876f5cfea72ef5152220492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c409cf84d47458ce5068ea65cd52ca55493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e2752bc27e2a641d511b93298ece19494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dcaa8cd396f6b3d873cf6dcfc02df9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c45e6d1294832e448779b9e4c1053496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7747da64fe936f4ff09b787b34241016497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3085e44ab855338cf640ef916798124b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0165f758eb2516800853f43b88bc87499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff65057780bed6baea948f0b06bb65bb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfbddc62133804e24e34fe7edb42320501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752faa48afd21b40330e291116f873ee502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c69118ffff44ba2be52745841c7de503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872e32981857ef111aa2bce690ec29e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fdd5badc7267a26509f27c13a21d71505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cba0e8a9c15d07b73d9a68e0691f87506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e35b01c394a10778107369968df512c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8795eb6e12ec1b11ccb6211836190ef8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e260b0d825245c8657455cb400fc07509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc0fb95f8537eb7e4e4993f0ad8983f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf555a3f27016590d76b3def88373b3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db57fc45b2f770fc12440ac42246847512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e81887532f76eb4f3d35f8eea0190ef513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eebad836e4bc83f1d4d0b108954a06e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59972b0b98a93a577ddd8d0e4df17588515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ccb6d9098a72d488ba766d218e5965516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3378830414fd3dbe467b6df04c978c2c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d004372d7bf064d82fd38d07efb498c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b136615b0973156d861a15efe4a53e1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4262e8f96337f0163d0ea2fd1d734c4a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13796a8aa4d70e48058c1964d46973d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf662ce6deac332d0f71f7e6d3cdbef9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd218053020bf8126ee3c3c8f391b746523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c5d287c46036c5886472e814f0387b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcafb1ddf6a323dd807df82ac224ee0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215805396eb25baacec3d2fcce1c2e4a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab15af0aa9ee8d625a79b4ce18b0297e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2653d01e9698aef48ab0acafee82fe73528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d50c610e00938cacc962f6a20470b90529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc1f1f2fedd89cdd08245e493838380530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9af461144e193c87fa9244ae7b0817531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5059275d266a40d6b51feebba8b6ec532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23077dabab07c9ecc2824a1ed2a4f1ef533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79c36958634a3b2e65ea69d8ceba70534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98eeedf5222d98ba89f5db5cc84ef56535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c497c15473e96d5b1ce66758d2503392536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c48046f854faa76804e9fb8ed560fb8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed25afa937acb2c92e0cfc597fa821538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c339da03ec8aebc689e0e850d4b2cf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d9b1b311c03236493a13674c15ab75540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27573f2d73a69fcc273ee295b90cf7ce541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a4967b179d3d364cbfa716940437c0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a46f8f146f1a4a9b9b9bddc3a2365543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c90c21b68579344409b000f06939b5b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba28f7f397718e14220bbfbaf119f75545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3ae925c4b70b1a5bf2048e9068f02546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edd5cd89d4236dc184d7c2b31b54e98547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78872ebe57ae09b03475ba2356921f04548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1312e30511ac805304b08b3435dce1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32180a6a422c9a35a14d354170a4ce57550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5946c17c9b067ac66966d31ba294217551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee8ea36834be347422e14aba7690014552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d226c3ef89c4d6b02fc4ce3ac81da781553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a747a5d2b15f82a2e1b43f1659e8bf8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd4ad7e6606777b6a9ecd47d29eacac555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7644a56feebf38b523ec3d638da7ce4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37d3f09706038bc9eea6d1d3e79aae557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af7842a6b0acace7a80d9c839759da558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61fbaf6bf2b06c4b8866e726a60c3ca559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8856f63f2085490e16352c02a19d6b6d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b21e3d007727b21bf69e1d2ec3972ee561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe7042302679806a2f962d7ae0602f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe5ace05d1302e6fedd8dc215f6cf7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f327399afe1f0f16e50958182ea37564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caedfd1d03616e5c0610f7186b9132a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ca4fbea1dbcc855d8f7cff25596df566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb74e68818b38968bf38d805d5eeb62c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a837575b842079ac73dc5d529777f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa0be07c54e0badf9a1f6e6715ae84569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c072891a8826d7b5a575343c11388570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e525cba62d52ffbdd65f11c63f1231571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6584360dbe7fdfaa78108607bb47f1cd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5fa2392da983d136764f9b4ec573e2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388cded5a2825f1c059c478f50f8948574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0adc1ee85fa2af72f2467685ded275a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1df6d5c54937becc5f36ec059dd812576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48dc0fa7c6731ec7c77095f607ef15a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357cca5d6337f9169e00ffab5516aa9f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aedb587bdb31045268e8626e7c194c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f67871cfd9a3219c26a12d02c65ef3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e47db0f283ea289b661b73e9d3089c4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85853a41ebea3606c55cefd4316393c6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca66f54be626a5da8fcc14ee79a9a8a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4cd38a824269f97f99aa9d6e3ab922584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb8305c019e2364c2599d47aedae71585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b86c2180b2476bdbe00643a3658caa586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb7fe928cced59bf475aa1644655d7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e2cc9bdb2c0c41f94922c83fae5443588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c31a04947b382b0d651a64f416ef379589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c25511cb59a671bc0b6683b23a5f9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66bb78e1abf859cf77ba4d6816bd385591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da352e8583b5e37a62bb8fc0ac62c52e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb9bbf3ad2454527c09d7d838059efd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8dc66c322ce650f0209835ffeada3a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d856f6180dc61448de8a153ff081c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059bb69ab4ef016d8b228e5446d39adc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9309ea1cf960df536d6945da590fae3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337baeddd8970e44467e2304fc010137598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f55f31c009b93b11c75ee3d3827d1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19268b40cfa7656415eda4735b62190600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f18575275351e159b56a11aac6b18601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e9875b2876336139429fa2a39cd09602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b21368a57ca7e6ceaeb362234d51027603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c11d5949ec9fe952e88be6fcc5644604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c970c1581e227d42b39479863344389c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b59f24b30b7cf8fd921a6b2ce9fbb3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f0ab75048f00d65135fc423c28c3b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84fc514ab1bf7d96f8721b43cfdd3aa608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73071b70a0a0f9601f6ee0d40e7b0b3f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4bcded926f2fddbfdca0a7ba72ef4d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1972cddc9eeecceec21989d2baf549611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd7e585151d21fd3cca053286aa1b2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954537cd735ddd7aab9b571b2a68adbc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ec960cdc711043fd000d8c455b1e5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb2665e1206604800bf3ca22346184a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b82d1fabab2b7a4a307932ee60d754616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b929f18e1d1cee31b3857c1f3ded804e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96bdc9a474372e34f8a64241298948f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9bca73318f0b25bda51304f0c4e2db619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d8f287144c2f4c74b1c64c87f1a4b6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb65ad8746a94b18082fd5f16d0ee27621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2583cc7924171ae975c816e6d01dab9b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe302c1baaf55c21a0ebdbded761f360623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984bd964e91eb6fe4f36442bf57156b4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe76ce56f82e9c9c98a5ddb722935c2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c9aabacd2ce7fe84985f74f17c69f0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb8815744b960939fccacee5cc711c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e949f77052940d3410124cbe1c3cd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2350f3c1676c6123cb1700b04f1eb4b6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca497334de08e391824fc781b9029986630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edea8cebee4db6da4cead5f48b7540a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b74a3cc683f285cc7a5b659788d2f15632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6888c85d918473a8704a4ba526deba65633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19da1a39d2d1b6277c3af646beb4c08634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3a5c7755dc6bc7649709fdbb48b45635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87cc55d7411dd045f88a772822a8506636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f0cb276d007f7b721beadb59eb36a1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3b9b9bbc2db2f23699955b503db1b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817f923d5f6a318588c72c0053d4abd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444ce9a213ce4d3967d5f1f3ef5c9d5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f03dc85500b54301d200c0740fa16c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad8364dffae6be3061106e83ebd6d7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee2288492d61bb3aa2eee9a623f8b1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0113aaf51276414b42ece5e23105de50644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef86d1dcc98dc03b2e65b6ef2daded86645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c014dceffc322dbc3190e1ec15a27d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d0b4e1ca62e798603ba9b179bde94647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e01a9da74afcae84e09a3055cdd57648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20179391ec0df541fe310c2a3384e312649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564142c3d49473458a0ce474b8a8d69d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2e565338e3183319954e84e719254651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e905782a1f6ce3cdaf8e32311a668652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d994ac73900acddb1eb7c255843e532653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbbe6e65fa67879d835d4db575a8e1c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f17669b07ed107054f7b69a148798fb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881996f47bf1857625d6c44ad0db32f4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb8e55320efd0ee728ceed644241179657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a32ca36206a6550e17517af714a96658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1615d735f19536c260a55810f3b0d239659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa3f415088605fd671a1a5065ecc6f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16717bd728219a4f4ccf046434b663dc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f87024e73ae7322012d34e20699845c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c163ec9098b043e588554d19abc4e950663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714388fb630213790b5cbc294cdfba8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e125dac89ed761ec94d42ab15e7ff665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6803451e346626c2ced1a237ca0e13a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eaaebc3186b981e6a24eba18b0217a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fcc16a95e984dfe9c2ea30cca683e7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5bc53f8e1ffef576f3ed28d1282482669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c523e600d9060053393f28f9c4c855670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b23936b896faecd3b7504bf24d275e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc7b11703fd68200aa22cb9c2a64d9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750fa8bddd6a52e7ffac927a221c56b0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4bafaf3b449e516ae3256896ef255a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5233e7c55bcf68c660bccf77361efce675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f52f8aa36610622080a4f17024d648676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1338492cdb1035b0d70cdd318a3eddcc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d683ab233d66c24036961363634ae53e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af171b64588c5408d1c7f84204fa1282679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e703af864d7f411c217697a025fb0db9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb764f9700ca53d85afb27dfbc2e521681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1cb2070a2057511042e3d6c450d9c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d255439963335d08cd7c96534faff2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be89540407794dee1b8b1a400f91058684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6382fe52c3636c5c05bf5b2c3d2b4629685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9970b22f512c370852c0be09dd51dc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b69be5b3502a2164840ded10c2f23d8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dee2f47dfba2aa74bff458ab16796c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace401569c2ed11013e67479b8a746bb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e7b1c1ce195b37c6572fba88cb8ae690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d69eacfbb5ff0671449acaa64ad687b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abbd2147f8b47893b2450dd9ffb3dbc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cabba3cd7e0ec0b074988c5c7d246a8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760fd9d3fef5fec246411aa8e19c7db2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e459f098b42dfdba87221e7b8356007c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe21830e28715b36a791c3adc04f9020696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb977d69330da698c60c46065516a4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69646fb3e5ae2a4691625ac9f6e049fc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85690d470d9422826652649f10db781d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b334e54b983e51bec6b537855069679f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907a33bf1d21eb3031bfba3b80c6c61701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee18a0a382f1226a4bb5765766fdae702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f70a9fb1c9880cb8220f77147fe708703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1565893f9acddc46e9e4d590949a73cb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618820b337177704067394c53702fdc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae3189adc104e1a07461cfb8f7bc08706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be53141ee386c63bf965d6964746471707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ff774b021951ae413bd949abc03ec708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990196f8748658c78df302ba0316ca7a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cd4e4b8493b5f553f6df4f51b0d3ac710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b2e4a3294367dddbe9814b42c61561711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e7091725d84ae215fcb4814697698a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade72cbb54fb7259a645d337ae1e778713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0859ef20eb66f1e95c0643066b87c2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3edc4d890c9331441f4cf3818908c10715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd037df65a812a85cf2c73e79765c67716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c6bd735b641f3769f26492acc89a9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2814e31deeac8fb55844e750cb709718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9e65acfd9599b44058ac04e64b5d3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bbc2895727bf436af41817bfab787c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5090889d116860dce28f17cf2823b58721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac9ec92544fd2548f0e59dbbda6828c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b136226248fa9f499f0e763add177cc7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777ef92241c566c4290b9adc6e5ec03724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62252f6fddc79b0e94c3424fd15d6cfc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2112c5c756dc57f3906dcb31c7fa1428726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ee6bfed8e670edb228201dac23f7c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5eef9677a19ecb56eea49f72333d48728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ce5687f2345a9660ea00e13061dd6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f49cb078c3c0b47719baa1c236919e4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c25e0d996dbe731e2d5c1949874f9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797bbbed2f868194374cc47d57ca9d5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d2c3e93f631f12a20f156cb21b773733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3bfea66bede646fc51a7b38440b68c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0561e88caca0373d2174f123a8b172735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ccafbec3ae79b9be460d7bbd44904f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064fa8d9b285f4095e5006697dcce8d6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf8d82c7afa6f81b58c60f13e421a51738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7262becbf52aa991b6a66d6a854ac1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07f46a2b4b7c47201dbb4f7e9ecdbb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c013389d81bb3909bbf92b79238b7b7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb35d7c233c4dd6137fd2878d247b5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c6ef7b5160523a62f1f71a56f0105743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cea8911cc2de9ca0cd79bbc2adb13d4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a7af66c572b76f079daca5bf3987e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3bad52268e585a5c2539271333774a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875340b287b909a8c194f1c6d35a0423747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460319410760a324e501ace31e2e400748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8aeb1f9e218e8d5990d30a8d8b570749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519a2c9d5709701197b0f65f3c7ab18750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f262845b6684f31fd0ae2541e87c49751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b220dfc2942025bb247fc833a886292e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf5eeb0a8acf567445cb80b4d24b3d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff961348385262520a1fdea7db3d8b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2381dd55b1e5f2b6ef619bf48aed47f8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a20fcd6704d6d1b8a379e86f291d5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf5bb6b41000a73e50189ebbf09bbd7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b3c8249daac28b457f20f3f262d9bf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a9b4e49337024453572a6e92e6440759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>