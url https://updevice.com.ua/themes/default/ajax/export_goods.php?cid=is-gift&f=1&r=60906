--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa0bef1974f02b13d95bfad1a759b31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addba37cf02f3e1b5a0360b6b54f9a802.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a65ab1277a91172eef45ca101d370b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc7a47b3c07908b1f3bfdbdee6a695f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c63f35f93aacaa0d61727c3efaf345.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7e6c0d84b08c08ad22c7ca4b6a1a46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc94c4bfb04a5e6395e55eebcb3b4e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f18cab5bc8b6679bd85ede0097d11ab8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f0336bf0c785c0329d1e0f91e493e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6054c191d32cba98b9aca8d6ea8bb90510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a85072ceefa76c85f49378dfedccf111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b09af6c4093d44308ca62f912c8c11712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149029556fd400ac91485d8d9895a87213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c053efa9448aae33bb8f4008b56fb714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef05d17f5ce8109a4e2ef88232093f8615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c33787057f7a9269d6c3995f6e7aa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cfc6bb220d3463eceedcaa46bd4b3c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2081960f158cb505a5f9864a371c73f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa1178196fef98e20db5d5cb082f69a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf660defcb4abdf6fe1cbccb89a59d520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518c27e4cea05c06c6bd6edd791f83f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441c9a166488b75b8a6b0b79e54e2d222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b136ecf8ad9f7af5044cb458e27ad23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a4af1882712fe927eedd01f434b7ad24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3933dcd7d3b051863a0024b606ee1faf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6075ef192afb84eea289b85f15a03fd526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8357541a52d8638c7d6b3c39ded191527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea27a579ee7f455e2f9fc9accae9c6028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ceb93a2196886314d0670e4134e5f329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af23139be4995ca82ff0d9ecb1fe82a930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4602f3ae7ebb3e34484423dd925d5ec531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ce8dfb764c8dc7fb84c375698d7e032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101bb103a5466489ef9ebdcb5d5d827133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb851db917aeea4c3788a04e0107921234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ed5c7b1b0fc4ce393bf750618a78c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50895155c8edc996763aed27811a3d9636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb20e7bd97fcfd20574d244dfac8e29737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17aede6836c06de4404fdcae036f3738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be12cda6f30832fa32de3e43beabe1739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545fe5dbbeb4945717d4d0b0e87174eb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada8e28b56ba0eb4b00b8f039ba69c7e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c677672ea2ffb72c6ca0873d14b9d4b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3815761c6f393cfcce24146313d3c6a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b00976fa404087707ee8ecead381f5f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294027c9295eb162375627334aa93f8d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb246390405e756fdb43972af4bff946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68bf07379590c800f756d6d373b7b1747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e09ec57aac6f8a756a38d5905e3350048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad32b5dec5879a2035f08e3f45f4e71249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57effc92e0478e604a5328737ac6ba1950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1389942a3a3d2495dd19cba9c90e2b551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4310dff1cfe2a41c73c0393a59d593052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b187faa053cc61ffe07a88e0e4f41953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf2e5c0a1c50295d4440d7162ba633454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b741b06fade1c45af3ced959deb65e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6224fec6567e0cd12c3aa8d9c1590ab656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f44d8a5c308fa16d3a19083564595c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d36cdac7b09c8684ed3f29d05bf9858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26177e3c0091424b994601dab2c8b7f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ed39ee14e116e8cc1650f8257ea5560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42539b807f0ff350e4ddb035c6e821d561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e8d968de81d0bdb0e5632247b278562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0751ec8e1943bb6c781c9db49e803e6463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e429fbbd9ee1b1def3cf54ccf24a428764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b996dafe8ebe7d8162399ca8126290665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b42b1bc4e089b9696f4359e0e618b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd0a24a84cef16ba217da09999c954967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df566a6153d9b2d6996301a14a0fa07468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b9931f77a9e27cd295724c5bc1f19e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b164a54e9b8d0aa4f6d5d624e5c3c5870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8510a7efdefd0d8163952207639e571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2181fbd3a9ddfb01c0f82d82812a898472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38119bd39df8df51f447f43db94804d873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f0a16a8edbf27088f7b0c99b57c8e674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b583d2d646141fe718d44d37b03f675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a9e8e0f5bacbeb3b065bf649e91e6a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e8ee91796e4a0a573f7b73afcca5b577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331cc71c267c0ec767defcc19f678b7978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b3dd7b2ce0db2c58030d90b9df4c8c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62fdcbf625e8bb43224f79041efcecf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e062c5308a19a420c719a1a2750b6181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a686fe6a3fc1929b02c7a4b4f82f3882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54653461857fd9912e388c66776b5cc083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e69b66c32a0f66531a4b37ab10e695e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae07bb4636a76c815431558d67b199b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c075d00c991a584da28cb7f3d669286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff663915b992e332ab58389a2df60087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d862a95491c95108821c950f3b4bc95b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5cad17730c716ba5ef557728d70ba89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f03dfe285b92f3945618fe62c9ec490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17028b6eef7ee8fcab46ceb85dec4091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2daaa9fc5875b0ef5b67bf8c58245c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c863b4be60b39120f6fe90371933893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759792512e47abbd9797daf97aae5a5294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d164e441006f9f041086f69a5e838bf395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde9bb6fb494db2e555a36d82d23a5996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa0f9e31e3fea04d63d0a7252de23397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b564029de1629bf42160a68d4e65f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc0937bda1af279c4311023ffa334a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b6033ab08b6c4d58a12e4f9b22957100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6eb2ab162af31aa60c1dd4ea89b347101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6276b277e88d98215a9d40a39172b8af102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b2bc8378c6b8b45a17630cacf61be103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e92b12e175e2ababbc5c6ec535b75c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675de8f3a08297d50e94e8f4260d877105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3aa9d46349950454936edcc2602eb8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabeb280323d51c7e26620880b15674e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a934f394ca25e8bf0ffdba72856e4884108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abaeb07b5773827f053bc6d0d912f1a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c368a2a62331c38e1416c9d0d3e7c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52377d571985ffed5b32e012cc2eef17111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd0fe3e5f1beddff3e0ab4c532bfc6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f9b0d6e7a358056a5229da8399335f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51827bfa2818d6fd0fc387e1b31f0b7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c53d4ba9ddc1a47652dca4e0d7c90115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb8b2d55dcbbfdd1a0d169e10eba39116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd6af72146d70e303a8fabb524a7cb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a488a765809f85dae793b6e38c7d08118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab4d6a7f1d90467efed7197ce721853119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d1f772b59d5f97f590f9794fded61120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e7fa25ec593696978c2b527d16e2f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79839d084382f44d518e3c442c308473122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ec88be11d98f86a30708a264a27e3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c53da1c4823b80946eefe83960a4f78124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f606d4f7383207f91ed0d1d42b93122125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee8104a014bf919b3e9af45c885c19126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0ae9b3c9bf3eae5958625633cd6e40127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e83833d87ae453e96fc0f08cfd9752a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9b426278b8dcdac12af88a49b7caa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f28bf506355c0c45a201c4581c0af23130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c88b1fc4645dc940848967664dbe3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087c3693b74294b0a51d58c995fa7c3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c9324e2d0696a2529ae98d22c012fc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bdcfb97aa9b9af641865656f8d8a28134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a698e47f777a714ff31c49fca6e8a57135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add04c6431da7e39236e127b1cce0da136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b72140791da7cf4cd6f2f89cb2dd6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa32e219431183d041f063363e7c55138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88807d35aae14db82370f9d88e454bd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7476dbf4e7c6801ed37cf294508aa977140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056184f5b5527a8a65fef7743def7e8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8147a9e40388a34fcfff9d280b944142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d9973bda7ee2e2c30429145a2cc42143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650134e9e04d9c46d3761187874e8194144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af8c799d84f5736fdb814f5403d9b8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b0a4ee7e68cf53a9dc88f2d95d617146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95952ae11e72fad6f160607fa0f81056147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d01b25e594f812683e633c8fbeb024e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6324315ac8c211310beed01dd5fb21a3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbfb109e1495ccfa85a2beb73d59157150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3132e387f5cd3e74e707252046f77c8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a6a4f9d646de0b9c23a5af6ede4c0d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d755de0ed7f6f1686839d9db3329b6b7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc375ec7117a429aab138670565d358b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86836770508fc1d6298c30f2fa6e846f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69054314de75720a9097ca67962b716156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b37af195d49a45db2510c84aacb69157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06fdde00d784658de6a4d58d4676611158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e487f19324cd85c147cfaf4091725e44159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b010422b0214abe06c4fc88d64a4ed9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb864b5c16a0af6589ac64aade22a017161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067bb702a6f831c7c5bc9db402c3ce5f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a372a961ba80fb3b999be8ca346bf9f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf585ea22fed6458561aaec7e1ef9e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00810ab6336bd3d75d66ffb3aba94827165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f55fb764a8b7c653b445ba8e507c7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea262ca38d73291e5a98667c10595068167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1923bce036f4ab7e3fde8bd6d104b456168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cb35f41f7cef79fab8e6c77e3e229f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67b6f8fcac9b3e36c4c0b918f046a7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9743d5bc4a1f8ce9f6f9d4b54face41171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979921c0bbd34213f6121aa626f067a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ae3581830d0201948918859c746ae173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2bd6a78dee364192f60514bdb3a3ce174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f0bd12af08ce62bd11721b877aa7c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3dcb0013c8d6e717c58b0f923eab21176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e34bff31126af5724214a12fd62199177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51dc09a2f87d2eb7336e3fa80764ea178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1277387d734d26af2fe8e622e543682179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab5dabeb1532eb1b73ae094f3d5d503180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d2dc432a7b80bb78af606a964293e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8e6e5bcc3c526c85bf7ebfeb4982b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e394412a6b12ad85aaa6fb6978862a4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea7397014cc8e326381af949d11058c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d4fd9fcaf5a56f1c916116cc12dc50185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf904dea33bb3a469c22b7e28b89ec186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca1c5af80a7cf2bd5cfbdaee6a36dc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f8e98506249bfb19aaaab5304e0751188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae32928aedfe9a8ee28934664a097c6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5201a47b21bc81559ef7fdfef1db2c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9065209c362dc344f9195d6a31ac0a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a1fabf208fe3f20cf2ea6756d884de192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d513e8a9725ca9ad3aad2b7d3aa42d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7219a4e6fbe691357349874858f3b46194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012820fb6857dee4c13386f5cb1614e3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ae45a0d1372b7225504e7f187841f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f85937497c81dd77cd5bde80da45f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261978d16a6e1d0cf0319810e6977853198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8652e7e843bd5c189fb692cf91cdaa9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e060bcb1d0382f6520e699490dcf64200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269819c22e998695f2c60aba015437d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64758c786b164f996b7b4a9265ab48f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49acbb301aca3b8b7fdeb27360d39398203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59271b0d1892e49b9c5d6c3b4b8aea9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f070a55821609439f149f0e1415752205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f260e800bca0f32944bf028875614525206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e9a797c7801bb67bfdfb95bd05f63207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c612b15631a44e058c7f3d7a66aa6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c286bf30fe39035914b3a4581c67eee9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad0be404bb41132a7864a3d8c8668ad210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc327f5919f5194193db220d4eed9c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf469b81ed215bde63e5e018a8f4ad212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d41f0f86bb15149fda7aacc2d13ac213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1bf7cafb60f1a26606d269f14b8d6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77fc14f1ad43001abe7929263759309215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca5dcac03cae0e26feb60f072d79b6d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213727f728db5c577364c6afac48d2a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a346b6f045dd1648f800e1334aa9d0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b911c2bcb6fac6306e342c34d127036219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f9486648efe6e9f9446461852c3f9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db0293a146c6e38c2534c801c9a3c2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf99e13e559ff4116a498d6d560af43222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa1bab66f55c0a38849a6c75b75bee7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf9d982f3c7cfb261b25c537b5ed0c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1dedff35e2330677efd079bfed4fb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396283146c6a8e48f027f6dfef4d02d9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020cd88b74093582db8a8f730f6b74ea227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8028577e60cf515b4cf24c7607243e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b94ac1fe1a98f7ff65c5f0ce7e193c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e736a44af9992f6cf140bfb5e9bcd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d7c4e4ba46a880e1456524f804095231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89139aee4d6b261848aef096a1935396232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a9ecadcb83f0c25ca5f6ffcae20f57233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337cb4713cb1afa6b0c4864f7f354837234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e951468a33e40550ea7c45c4cefde92235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e4a645cf0bb9b7f16a0b190a7eda3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce18a9afbca0e15fa12e268653d5f933237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69719e472e4489c9f66f80490ed0e534238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb7a374d2d2e4b2b1ab2fe9669e61de239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e3a6499723e2702805144304b01ec240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8873f41416e2d1bc61d69d482d5f6910241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a615a7dd4a606219b8f56f9442b85dbf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef32efe0dad1868e5dd3914e31733dab243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641bc4c68d26f44e6cb57cc5f1d745b3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5580170f96c1545d106eb244919f59245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdfa6a5cb5f212ed5bc46a8f3732f70246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29427700deaca5902737c47ba0b636d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d708c5e2b5787ba0a88b6f50e71e76248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79719a42a4a37dbda8a5d1269b63187c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7563cdeb2dbd36701904c14e7e8927250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00873019d3577fa342c1ad8e6b87be91251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0923bddab600a815321b9ddb65762252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb085c8f65f7a009513f016ff31fed253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de5feb70382a9be6641a3c27cf7f98b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3bacd46dc2f029fe2af25ef8f72d44255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a3ec68fc6a4d0b83edd265dfb5697256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55cdc7703ea9d4f78b452621b0bc938257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b676a123de9d1a932faaf7cb1564119258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f93a7bfd01d4a0ecb418bec00de69259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d3cb82df7af1d3dbe1e2f617aae35260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd1e9065d2f4d80b048024014b61fcc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5aafa2876374581f86a53608011fcf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cb63e670d1d19fa15f5394eeb0305a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72307cc9509a7ef8724aee9d82ea2dc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff15036755e49386f08d1c127e30ee265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824aa82a18dc3f8caae06ea620fa35b0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167ff0c79d6507e9e2ece6719265647b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be63439f59495f548d2787f9e9ad093268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c199a4ae0cd8a053b8099c8bff9e910a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28901e1642c98f8c23c6bfd4bb2b221d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2020a550efac9a23f9a9343f5f98052271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80070d38ddd4b62df9b105e64a9d7fa7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e7c20b4f0205c853ea874122ec0a4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2dd73c0554941169cbd74ba4f3da3f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd986a40c5e0a0c61e06dc7b2d6e260275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1023dcab1b8f1234f2498161544b45d9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6352a912d9b8a7f8aecf9c2eaa3e686277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410939b9f5784c2faa6cc4e941c64b79278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407771e84aec938c233fd82a7fff5cdd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf67843ea77d7af9ca81ba73121acaa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8773eba4f665fbf7940e0432943adad281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f617e8642e8cdadcbbe6fe6a3118653282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010dc0b2e59e838dbba52f6b79903c55283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe504a252aa93932ab9d96d5c7b61596284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095cb24e75045e90fb9e9e74329accea285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d83cc56f9e2fdd1d0d9502a54e94916286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab458b530a11df9a54c42a4b5ed75f6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdeace0b2d60111bbf66842c9fdc2db288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176d23729b9746499b5f6885ebf149f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e335b41f02871f445078e08d8024fb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c8b5adfd6509d69f0ff2af6d88d25291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e3984fe4ab943c3f54c846a3c43ac292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d781428ec694ad375767023c3ba7477f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a92fd67f757fbe4395d6fffdcb3ed0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf903de56dec1e3c488744e2837811bd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a41d81cd1b0b7265430fcbb20a7a91296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e3d9ec0ff4496a1a553a3ef304188297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1933de77b08fcfcf147c3bbdb85453298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aae72d8bc91c939ebd389b9c15e810299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91dc891670627217a5405c08794aa56300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b947096e75a533bff1613cf3e8fbb38301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d332d8ce08f63b63f75cc60988c84de3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c538b515bb58a4d5eb9178a615b146303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8610fa89e4e857eb1aeb217e1f47ac53304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d3cf18273c2fb47ce1ba38c898d1b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e646a791284c322958f22dd9cb4524c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426985790b77083b6e47d528f1731c7e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1751021780294fced9ba35093ee37310308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39da2f4fb033803cb2e07375095f4509309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee53de05e54c17692dc8b6b45cabe4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c02d6c6a09643cdef5e3e6709de7dfa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70913685b2290fd64e17a71289704d42312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c0a4753487a780ca6d654a8ad67177313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b9cbe4dc5e73415569786cd948e898314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d670dadcdc88d5813703014677575e6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64625265d3cf53cf87d05902bb5f602316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d1d0fba5c887f7d4e74288db759552317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64312ab20e50f05b39456552ced41d0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3883a7498eedce920fa95f28071a68319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a4db7830ae21f12e3f13ab2b0e8870320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d010bf7c5579464e82144db5634791d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650aef7a9a911b3a296e62d04a23abdb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb4217288710f7d755b1600cfa6a697323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1804b35453dffa163ac6bdef026bba4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8bbe34fe2bd10b00903830018874dd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba5c91bace3d8974afa84f422a3753326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a1ace990bdaf56d29991b80c6a1cdc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d0c5f5365f7a66e5e17a5ac07d2eb9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fed4cd849554e39660ba1dd4035c93329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db4d8625775bc0c37d6914c324c9744330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf2a775c96bcbbb63e665eb93aac9c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be435aa4c3d8a1414b14d69f841a44b9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf9b6810e6de7e7873156fff71a3a9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917eb82f9bfe4d7f677335bade00d01c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0619d6bd22c1a70feac43748e5a611335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925dbd364e5e1951ec45d875a3ebf321336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c8965586446363f337aaee7387316337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7832f4311af5bf5305e91a39253908ef338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01293776857394c2ba80067785f0397339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1a70d704f49f2aa55968d26d27854e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c358c6549435703b088215d7a06b48341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44059e813712dd7139ea164daca3fee0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029bd7baac1be408a260abd01bde435c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dffeeb1ae34241e7e885dcc8d436e3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd58495268bdbbc7e933f97830c1a4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1dab36045ca8a209bd050465f17e62346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5e145b45a25a1fbc27c555ad760f4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2375d0e0dd147c308357f7570a2d7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f11b3407f22ede25976c92099aed47349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4999ed6df33a123bcba4379ff7e1f87e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb566aa9877f5a2257dad16217e5736d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d279cc4fdfcf875881c3c89e6dc152352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b3aa66d4d88e1424dd6c3ea2e5aff353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be37dfc77a1784f32371921ddea26df354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b8ca1cda7d24c256e037cc865d324355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1639b2e02236fd4406bac16770ff85a0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ede4caa1ef57da0794d872a7e671e4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455109c25b3a9a3d43203263655f7de358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc35c3d708663f314d3f088ed024d684359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c525337c4fab1e6294ede5f1eb082360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb4378e90ea9c9de50ef7cb9d824486361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29d2409ff17ec89437581d101a5023e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17034d32cf56c42aa80a332a25d8d2bd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f53bd09b43a20850050ea902c69bc86364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc36dbea2bfdabef08a1dc41291acfd7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba196bb73067a5c831d51b0400eb639366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba09f9024a806f46a1f4e129bf89d172367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d7dbc6515f50273a92a82d4315cac368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f601fe27d4e39cf74434c1703fc9f222369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab1106396358b706afe419fe13d371d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6216d9d75c75373f7f43e3335fd867371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2fa664a38eed5f3f6cfae2611f6333372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c581eded60d1ac773d66d41c7f27a93373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061cfdb2bbacd790d4772e9b11e5511374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c867e37798e9bd1d4060d0335025f4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35701cc1166a6f18d0196fda373af74e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9aaa84773068434a81b0b62ddb2bd4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1caabaa02a1e61bc86481a400c65bf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf2e873c3237fa6855216e4286eb1c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec102698ec986f90d440541d206a61380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cacdf14b4a50553f7cd4c63a1128423381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290623277fb47c7c4db0d0c33df38af382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d807e95bf6df3421641840ec485417383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c88576f854bb2402217eadf9e99575384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd99e36bd8b6acc4a0b81bc9b1813a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ede6cfff2830643cc2fca0dcd8d4580386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7464e9d3e812b04dd2018db29b5e6a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d052cb3451fb4d16b99b3396cb0a82d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d634748447ae787d389f67f52468d3c5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c7e15a917727dae90257d82b6a9f3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0131a204dcdd1ddbe51fd1da9bb10701391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ff83dc6d9935c40264c0f8a419a0d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdad38ab476a8fedd86d49c75f89a79d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca114bb758bbf0aef4c951f51144de1e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc46c01cb1597481b0fc8188047cfa55395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec5f84d00d6f1fa1da317f0a5288ad396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a29195b011f4629dd4555e90526c313397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b794165b6266b1d4edfc48021e777e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f32ef1adb02ab168706660491e4e5e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b62affbbec41cde0b9a5456a57a3d3f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd672c08c02fb6d19c7b5d8c8d7dba401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353829fae192caa41dcccc134d3b56bf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c645b18447a7d78b1d6dc42fec5246403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c29d8c289d5569c20903fcc1017776404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eee4c8a71fe8c12b8b5745fd623c0e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b3d44c7e4c7d5241f337d76830d06406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff0133dd5b21c716f7a3dc3d298fb6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3caddcfab2c831ed83074dd1bd1eb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e6449a23596230fd3e21944379b39409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6762b9874dd97495ec5c172dd13008410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09caee8c1475e0f409229ebab5a34f4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621a528d8456fe6dc68f7a0f7ef1e35b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d53b8d235309fa630b45e24f79adc72413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c522f03d84673a479237a9897c451414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36285bb5ad98b17588633ba9867e395415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ba58ebbd86716a8f169163f46accd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c97ad87ec30df8d38b4ef93b46142417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f543dd1461819423a452c08e04ae52e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f4685d971af13fdcef1cc5f1dfd7b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89269756dd5905d800d93d31bbd9e033420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57e8eef08ee8ec54c3ae2e0a20a3bbc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f2090658b98d897d16ce8606c834b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76077191c4d759158b7e2e61abc63a6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3b9997d38ec04aba3e600965ec16f9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724da95d2c992dfb0bc449d03195e69b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef19e6bc79ebe7ed3722fceea020673426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f22deece7e0db5ae5d23580a3ddddb0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af7179cf91c7d7db915109c22c2583428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc0a2fc6d6df55c6f13ed30eab9c70429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad22944d2141c4e5c572c13604ba334e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b358fa04d2f3a04e2e5538f84c01d3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c67f96d6f5abe2be0cd67acfec09eb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5cf4696280f369339d1498eb9d00bf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e146d2ff01d9bed39a4b380c0228f381434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484833a547060161d9db60fd697a651e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62710fe44813162bc729a4dd486373e1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9174e6e80686f1ae0898dedbf5550f22437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b07ae3fb8bbdc489ea0a4638ac57bd1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c1bcdfc8352e607ffae3482d298a9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b944b7a7334c85e63cae872d420761440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef926941ac343690457de8d20890d72441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e805bf46e92557dd2de8fed3ccbe2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d64de3674dbef649df6608ec19450443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec4bea7f920641f9ec7897d77ad3bed444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1101bafebfaee896ff80e80e8ecc9b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f03bd68d931f87ce0f931c21879b24446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b3c9692ec1c382aa99835d5b235ea447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc11a5881f57e3858eb9d24db5ab63448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e747fa7a4c51a4292b8b680b1fbf1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52116b71085b04440fe7839a45f7555450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14996e584629c5db39307756b0f7737451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccfd91e088fddbfa4aa99cbaf662735452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a67e2f2376ba0c50cd6dab2fb154f6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02658b2059e7794e21c34e869ba482d0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba114e5ae69be68e7368b54596ac0284455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a0966fc2092d8620da405d2fb1be4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c00cabf2788043376e3c7358de17b9d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c650c564562a5282118f92b7682f8fc9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7564ef8eddf44f99a4352050e11265e0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d18f6e622aa8b0b6c23a6314ef5a87d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753ccf7ed07efb122ee423af2f04538461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb360d726a7ab6621c69ae5c878ebf5a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d906cfd02c8714e095f42802c5a60bf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f98e4046f926e27541d880ecaf2fb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d67d5824622bf7bb0f1fde9687f7ad465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d20944811f22edeec20b1bc4a790d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3445d85f8312151bca23c3b1409d8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fcb665ab452d97f66cb93623e19234468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c97fda6aaae92d75763367f6cd2576469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd72e62694cf53b305b432605444ad470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd7ee0fa61ca67c24994494b95c55e0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9f191810aa9f930ff6092657fa435472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c396923b55e95508247287c4137c78473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0965d065bb8d8badf7e2ff5212178da3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef3d2548976cc227f3b0551691ca60475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fef56ec26c428c9e955688d8f4e4a6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b958c7fbd14416f1c9f6ee19170c7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf6353cf204b6857ac0372e4616423e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb0ae3626b0d20a0d3d85382317d3c4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d1fbf4da540d69a7ddc330a5d5aabf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ddc0346f4853a6d3cc075483c5ad3f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d5ee0af0dfe7860de13c7fd42d92f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a0869a1d23f7538023a947ad10f33483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a6223cee5144f41293d3d1d8c9f550484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149df68495f508a442e0ff80de6da38485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c95caaf5bdc54e748b26dc3d26bec486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048348b63e08b5ab876dc1b75bdadf23487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044a55996b33936c8e1468c88473c0d2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764bfeb8ac0036bcb4344b9162a075b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884cff3afb159583e9422ce163cbacec490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f780cd90bca0061df23139b6c90a07491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389476f0e019db989a98c160e7efe8b2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad4dbec838ef1768cb83f112f7f67ba493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435fafc3d62be9e355b2fc378cb8725494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e30590beb3f85901399957eacb3afa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0927ffd3cdb9403de916aa94a03085496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb533e4dcf516c06e0f8b5020017600497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d578b0538c6e566045339101fae74498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24250ab63d0e36c4396e207b0c2d110a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e4aa2820c82b4b61516e29b16cbcf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d18e7046cf0a01a2d2054dd347b52501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc5fd430083934da4ee5ca33231a94f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd3033914a69cc6e48a6049c90e1542503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7911b613cd7e51d820aab4381761bdcd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889d0780ace83f0d131834cc9179c40505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394884b89a7d6c522e23ae5d517bf480506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8659f2434d13c31de9d5581980dfa182507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73296acce3d4a8131722bd3a4e7e231508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b7fd2a6f84e8009001eaf9b913921509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e60f60d379d7bcd18913c99280e3a9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd3034f842622a6a15c85f9d1da282511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d1a187ab426ef4714192a6170eedb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa01447d981afb34e56437733b90bbcf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03727b55c81c5ec029cbbd6d5f775f67514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dbe18a3184f1c0b7b6a4eaddb19007515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b1a99137fe6c6ac9480280a1a18d0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff7cec1b5d9026e05ff499cdf9c10a8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a48a60098bc1a99a0f330dea30d39518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16add2238a357b0e8622f825ab971218519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4bcf9e763bac82beb8bd4bdf9b1c73520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f6990ef37cce256fb1ff5cecf2818e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca4d4a40d69b9ef23c01ed8a38fa035522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c3225eedf28fd2c3c04c044312ad9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c33609a256c4d265931c66b4e8072f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274886db79dbd8f7a1506f44bdb60ff525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ccd1fcfc4bc21822b68f07ce7ef944526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7349326b8e7f9b5182c0e773beaba00527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701bef7df03d967bb6d87fba6f658fb2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7549baf8e390c153bbca1a5e8e5834b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de2375e84156ee721af09469cd74ac530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5360e54c62dc16372bbdee1e066bb6d2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8ce9ef08a0b90060747adfd71a6b0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f77344d6af786ea7331ec7c773c979533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d04d007e7742b6c5075432db4c375534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848e4857b351d49408414bccb823cb4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c6efee080614eb649bc610234f3970536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6feca2dba06beb9690110580152e9cf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5421dbe0606e3087caa36630850f9a0a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85796fd5523cacd9709befd7d3fb01e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c25139a32d189e458b4b9bce30d1a9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa781a05f889abcf045866489f0dd26541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd85c4dcb89ed03e2764a5cfe119a7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33184404fb414668cb6412ef9cd7afe543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef2633dbb795a10eb5a3c068c065b2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fccef98017fc54b90282b70f5289b2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391790445cf902d9fdd8d0a8028315c6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e8549015bdc6b3ba6736dcde3d7ff1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a4cc7cbd00d7a59e7367979b202c65548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee929ea13e10fcbeb6564c79aeaa51549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e21bff974dfdd0369874c541374fff3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50826eb380e162545116cf7a6971f5f5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c647fcf6e155da6ac126e37f4b981eb8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da2c3a7a7cf1f2d220c7630f1d2eaf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79d986a862a711c3e8b796f56c3c68e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8773c958a07d708a56945a8d2fdafd9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48aa6a02f65ff8c9b70cceac66989e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764614bb8c54faee5c1deb1aa11c6d1f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e043e298b7dc7f0307bb65d735cd5dd4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5627c30c102a265bd978813ada55652a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd5d4ebfa47a062f46f068c6f070f6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee69e556557ede418f3bf5e4872b8f3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec3ab2bd85b602e0a1a176b41f75d7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce42635c7423daca5d51b5794c0e98ee563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa85fa53cee9a6aff713bdfae0c66c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e621beeb349e16da5461e4ca5823814565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3701a0d422258b2ce11eaa0e3fa2aacc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21960dfc917612b91bc8e2fa6e153af567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc52252a74dbaddcd0dac0ffd748684568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997780529b00745a021fb9c59b398614569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc01aaada7163f222b9c30f1c1c69103570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293bba0e39329209d801415675b1a8b2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618de8586a5339a41dcd9d9448d3033f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58961084f630e610c4310b8ace8a2bd0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c2e62a59dda983b18421a7f30d7340574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d3e7776d213eb554c6e2ac46d9c3fd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab9ef0f5b781f48a0e7a4644805232576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c122a57c13e273b440cfc5a3eeadbf16577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e6b9d1e309db16b34a732aa247e490578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c04a52e52d4899cf629414488af233579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5168edc9f8fb9f69c4117788a1c0b89580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0517419886950716e5c48a3c6594ccde581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362bdc8918a27b89b4e89c51632858c5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea34edbf58135fc516b8172a8653b2c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a75600602275ba8ce817df4b78d5b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ae9b03388e321b354751346b0f0fb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3abff9cac1e708bca11043ad8a715af586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a9507ffea6f04e3f69a34fd719440587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b849af5c324b4e1ee2337b8ff3960588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a287e4904463888cd638731b0becd21589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d118a5924846c1acb388249dd4f471590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5f01884538011259ad95e8aa2495c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582d4283f217177134dcb722431f6ec592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29186661fcfb57e9428f63bd402797d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a2800ae12f49cbfaa7dfda9d9f3caf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ee35d18ebac84fa8c79a277e8ba1e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c50fcdb04b9c04ee053e93f9dbcb9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d2b593fdb90c6a12bc5a47e1f75957597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4115696f6e25b183d90f29f8c2444561598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c83ec8372d3b74fbaee0829c61647f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c50fd3ab77939690569bf754cb50bf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b0c5b6ba2abe47b3b414f69a9a8a4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d2082019a9a788d4e641db942866d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f964d9602b7528949f8a2760ef32223a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f90986f74117c4faf1979c973c474604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba757e0956a0340e6806446f3c25f16605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d265cafab8e9561909c3737ff8462522606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841436a65d5436f1a7afcb8519c5bff5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524dc1ebd7d5258724ea61f5e9bf187e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382fb6c8cc65345191b7e275ee983b5d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808454a06c585f9a72201e5d7838728d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e161d45125f80904f8b23c5b3cacb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8687fa1217c81e85249d930df02ce64612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39add1467c4bccdbaf55048c6f43d98613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d535c30851bb97ac1ee17e663bb23601614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35cc4f94029fdd15b7db38cec943cf4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2084bf2dc23bf0ff7bc4e845781c7112616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec8f84fa85c2b6624bf17e92d0719f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da92cbe310d188cbaaa36f7fb32153e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc68ab77b1733f21b6889c163a6954619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8ec0010b919fda2bc0da3e81ce224620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b25060d5506c648c78e516a6dfce04f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be9bdd5ea6caed24391f6be63dd1645622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c45d0ab680134cbe78cce1b3aa101f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b0d4c3c6a9e5c7e48078da3e660ce624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df18026d622f93d23dc22a6a6c3adf2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b7b12a4197ba8b0dab92eb6265e3a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de3e98595dbffbabbcec652d2c0015627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea17bd331f6599ea9cb2d8df3414d2b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac1da87779ba76df1c5d6706b986788629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eac6914e88ffe4f2840b50bc5d4307630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f59c4b5d8bb6497db48482073056f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee952f08c874eea0a3016c99ae42f3f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a6e68850404ba77333e782852e4a24633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93420300f02ab80443e9ec74588e4e53634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6835bfb94ead3ef81b110106a59589635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df53ac7482b5d6d260c8802b9f01a13636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a3eaad90f64eb5b9fffc486ca32cf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc68c27c67c13189cca522b7ec95b18e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d00818e61c25f99bc3341368ecc90b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be07ceaa25d591889e1801476d50be640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ffc9ec940600f5704192be843eb48c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e77601f651f7eb0fe5cfcdaaace0d98642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b1940145d14ba78aff5d8f8fd3785643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fdc90ca629bfbe475e7a4ec352296a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130c7e030a0e2427e8a149011026bf4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f42b2835a04fca913c1b28236472a79646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da54e3b191b35ae719df47b3ab5347f2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c159921dd3b02133eee450a522766e7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e861a2c8c4742582b379c6a8813016649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aad2a4c45455ff44cf4f47e27fdcd6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed4fbd8881019d0506a18668cab8c6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e4418e3fa94768067d2e2abd3f5131652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291c9462955cb3b0a3b02bd2f142eb1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c6d3014eea42f886b3745467f6914654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a47ab43935d25d1b7ee13af1dcddf9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046435f5b711f23ad9f8093d76a43901656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5607af4d1d2fe8f3cd312959976b10ed657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa1505dbfdc1038eead9249ea62621658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8399d4c69b7c00f68b28f1850dab75659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed0406470d6e94b7252c1155635641c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a7100ead21661e6b3dd5346227a10661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3976d602fb888f510608f4d2cc727f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1361ad4bc9e2f8b2c11082e412ce78f8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7820ca3897f2b0df2a7951c6c2ceb9dd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80977c6e1920f2380a3be26a42c196a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a29793e2b883260ec47c7ec511644666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c176e4b9067aede90546ca8ad84843d4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6458fab3d2e464f70d9933c4912a139c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904d6e3f7ffb3867c8b18cb0bbf82f26669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba075fbbd9f5a586bcb97c13730b3e6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522662554bbc61313a012f4a0abaf269671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268504493688e7ee8167ecf8bfab66e1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce6f7c3bb7e2454db411d67e2ae394673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e4a0e06c9d181589d07c8dec5fd978674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93972098e3f25ee765fea184cec25007675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0946cf1482cae69ca56ed343ba2058fb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b0c9ba15943a15c1d39dcd97207cd0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea6c1856bd0106a3b8d073323dc4eaf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea1747c308a60dff53437914bed3cb7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a863f385756f42c26aa625a1ea5f21ce680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6290ab4cb52176eb2521655b1f271fc6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bdb8403015d49282e609d705dff0a0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7264e1a1266c268012a34bf245ff8e38683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f167435e98129ad17df4f4e5f0258684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95439fbba9228c6e0d5e16f00e4d5206685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2301b11cde224438f8d491f5880ecd8a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bdafc39659a47e8ae7c76837b092b1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f611a515b11819da1eefe452415985b7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f388285bcdef31409680a6c47ae877689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e6f65e4dc9653cf7a76f1c2358b22690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad12d71f13eebfea200f055250bc3fa6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a14522b65b3965d115598f7125e7e05692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf64aff27f5afff126839b8c228d4878693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9676858d4c50b5e4df87926bfa209d83694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4020eb8e765cfbdfdcfc3caf49059a6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5913b756b83686855dbbd2c2feaedffa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d622023cbf2a2db2c842c6d04b337a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d33fd04fbbdfd9cfcc024a6c431dd1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac21272b33579db266a6050d6896b114699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86ff7d330c7e90be69afa817b3fccd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db8ffb111eadfbf5a2b0c433ec2510f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63fd481c3836a434d41fff873d2437702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c96bc3c99b0238c40509a7fa08be54703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaead74bb6304c3785b842346f16b8a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b50feec8a57f377ca02e27d8e57d2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ae116e5a04b855647feb2fbf45a5e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77994ffbee33070b95ec34cc5222fa2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53835c1452709072092fb5ed1e977a6f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d365bb86fcf8349ec960be8ac7f82709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f484337c037b414bf3d98175b43a82710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80732ded8509f0acf7268a60d904018b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6183e7bdebf972b1d58754208fc5c643712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2679448c4a333db04f0c3b8d0bfc79d3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f93597b657eb2c289f579ca83865b10714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0291887ca1190457464aff4e8d216bdc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3042c44f878a4f941d869ab2f86973c3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36fdbd45b00d1b3a3f17e5c6ccf071e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2d06a3f01a521482bbd5efe031587718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64143146c73230014ff182ad483024f3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6facb1815542782338162a4f80969ff2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a228884cff45e94bf030280dffe56721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9affdf5edf7dfd4e669276e8cac1e1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e625d237f807f9d791933530c016e842723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20777d9fc8a93c1e96171c3fca4bfade724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d607d9a7aa53f5d2745e4aee42b21262725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850067d037fc083dd68eca668765ed8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0898d78a04397e51af996ebd49c9f8af727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d080c8097289924f0f96f2acd15cc650728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d2cf663d73b451ab876b59d5a05ce729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7bbef52e27a4a37071d9066d92896a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cba5b55de741954212e16decab97048731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb415921e4d0e5db02f602df88f793b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc7f2efdad3bb89fc2227c88acf327733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c19a9e037d19d6708ed6d6cdf329aa3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4efa22e8d86467591ea928c93b095fa735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd0115ba0edf23f728409325549e6c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a941c184c138448b47f8fa556b17584a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29566ebf777b0118f4d1975d72b2af5a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d27014940f7845c5cbc1d69d6da1b5f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215abf059b4a2a608040f863167b1b4c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2177952ce3b0a590e07667b9c7aa3535741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ce2c3bc11930b42b2e291fbb0c123742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc76ab2b7e082ecd7aeda7f2e8a45937743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6db5f640dc9ab826de1a0590ce9d5f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b537946d41eddc804727354a75409c7d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba49141d8515b8d901989e0c1f291b9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e0f0ee8d2c2d7f50bf3c8b69ff92c4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8228f4fa99a50eaeca1bc5e7659df768748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebae0d5618a4d928a2416b36c2680d8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f601f99db7339657406fe1cb495eef17750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab193a98b0f14bcf0bc575c88273b6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79fe2f4574886917feb19eddaeaa4e2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061faeed553e6cfe5240c83d95f41930753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b69624927e6c9627d27aa15c9d24b8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d0e9a3fc16ad5aa582c1a0f441130755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dbad4bb7bcc8cec52ae106af95c78c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a22922405339048182489810bdb69a1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49ea871bf07fc7ef09e469cba9a3fce758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed6686cfd60eee5264cf907cee8cb3759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d37d53f8062aaff5e05afe29001a11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f04737b1b09f3db146b40c6e7bb1e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42522be63e8432400cf9c8639cf2647e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35411b4b3596afc55d28657a1ce87284.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a99b02bacffca64d86f34a4ced03c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa9148514f2c3f6cd302e847ec2b6e86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a471acba8a66bc33d5f386545c0e9f3b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163bdaa11b839acb80bfc2e43543f55d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6fa060bfe8ce63929bc3f6325376599.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2cc18543de3b4b2c4f16f8bc718ec10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa9d3fc5ff313c314d020f65917cc6f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515f9f3ec6ae9213f9db9c9d69c9aa612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b787fcf1fe322643700132bafb0b67813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a182430ce1e92034ca897c80b717c414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc18574134e6f25ff37d9ff04aaed015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec7540ce60b99b8b19af0e4362243a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09dc7bf49844e3088a70828c2a843e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed14ac4a1797d1fd3efaaa31ff33e9318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b74fa628a3ca562a130d26162075319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc4aa5cb0c97df4215c06f4e0a442b920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a395a5af80faadc4645a9a3c7bd1321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a570311ef070622d65ac1eb110ff3b922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8cb172e81fd455565d501de18aa46023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b5066d34986316fe58a4cb9383f40524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d25cf6935ad97ba365238513e387625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76299028d179b89c0cc41932ea33771526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701abb91eb31e204b29c83cc5fd660bc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c72b46ab79da052450717c9254e19328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d3352e2cd6a28ff621140e8ac3658f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a94a9aa2c21ab016f0ae278f43b8ed730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3251dfed2de4fb12887df74a246749fe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fd1d41a0624e1f7662a6e24076dc6932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c00695015bd8cf80cc865ee448d6733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d135b38fb0e8c2189a736e7cafda534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8105b3a8960a013b4770986db01d793635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a198b56b0e0a178daeae5612541f7ef836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935a0c0dfdb0c93e28794d8d30d84f237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763e728bccae354c37e886085c20fde38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e4ba472a881befa989894f8f1f5c539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9490814beb9cf522c65c0bfe53d14bd440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5927a56cb24d613f8ab8e6a369b2836341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d70ec0c01c10af939046b037d601a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e2b10e6be3dd61c34eb66ef41d4dc843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec24d8f5280ba0ce4f794377f740c744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9232eb5aeaacfe35efd8b0b90206a3ef45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe4f501bb8504bdb1d117ef72246e546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319d1582224a2146775223e2960144d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ec7fa89936f1c9d0e16c71e3b440048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5103bb0aaffc17dabce0e62b4c74bb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e6b913419785cac6eec218bace85b050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef9cd36ec1d32deaa76da1d668033951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e41be6ee21f47da0e3cdb2e116b21952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb3491e06b688c7cf24d0b5d0d363053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ff53748bb87bd9e17fd9545786e6e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d2321d246a7684783d606c65dd017f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a4c748d1633f639680005b67958cfc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf6db4decb995dd6ca5d49a9d06ec1e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02906602b55e8a532716f8da4f52ef758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e7207cb675abed7e8d4fb2535ae42759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56474984d13d3821a7957bcc36885760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e7ea2f4199ca17602b59de114e2c461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e909f9d497576f81511204075ce417aa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0303c7a62e1c69bcf710b01116da0a7663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ad00039b70baf73ccfdceeb5649b4964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a368f8c7245b0da6ea779efc8dbdf0665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b9d1f44163357e7e760d5d89146cdc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e66068110ac16222bc8c6ef01e4733867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66bedbaf02da7a5dc93e99b0697945c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ecc86a2fcbb97a0869ce17a4b72d6069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b678b3f4c5ece92c9e1ca3015993270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082314a05eb45ed53cadd35cddb4d55371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a57ddb522368994dfd65ed98cbbf0c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa6f4efce2a1ed84eed1ba2bbacc9f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4731823bf582ee3f37f6dfe2c6701874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec6f2dd2811a51f30b20ab39062cb875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db39df03738f131b466f2393a31e8fb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71123d4d1212534e76c37c5d9dedbd5777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba404b0dbd489ee4a6bae02903fc9c978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd7bf2b3fe1e48703149f5675712f379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4287f3a10cbdd27ebf8bee51a69075e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71595d35794dc9f3679d1a5b0a68dd1481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf73d2c3491cfd8f59702ecde3c5d1f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29453b3682b93213b860c16a3ab612b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4993a3fde962940001f75f77f9fe24884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b92c75f5cbc6aab4a4a447c65c4b11b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ca3c372cb31bf9ed98c35ddf0ec1186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d18517986d80fbe9089a31cc98b557987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d59863a15b27e4347e6d433330d9988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da82b59f9eefc3b3f95281f1bc26f889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51445a843015f68dbba4eb5b8204b4d590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2622ac3c28c2efa101a5aaa82c913baf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb20058bf1c6e02afbacaf3566c280e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba27f5b8df40a0a21051a284c73cf76b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a054a74b04307ffd078df9bff10d694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793dccf9ce901c646e7c82e34101273f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a5ad258875aa9c4636f65a9c6b43296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f798b2428916ccd77c1621d981b47a6197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde387cc88506dbc99a77bb8e9e616f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da84cd27f6fff2b8f6788304240e8c299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92825c3bb324cbd2dd5e7ae6e0a8a1b4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e70e1b8cab44705baf444a1e42eb17d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf4a50378474d604a181799b67b3b5a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ececb2defd0d5bc8c59162261452c05b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a38c1810e34bb22965cf223f157c25e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dfd0225cb53eb24c532eec93c1c2d5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae0e219e82789312ada4ecb1ced6a1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafec7c9fca8bef0bc9c618a5deb05e8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9586c6921092b0075b872461ec1e25108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f409ff228085da463215e84d1d32e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5064c275ca38f760c73f5e7e22076f7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6024db329054fbebfdcb7d86d7caa21c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865defcc4c9c0a64c60c17b44debca84112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b67d060f4869143add655e7c0fcc5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf404c5e19b3c841ef98ccec0565ccd7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89dd44cdfe1f45f5c93f76122a00364115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e35f17c9800e62e58cca6030cb893116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a5c4de6577e877efaa2fba6c2fcc61117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb7f3c0bb0cc4d4339d39de2c70c69118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1966ee193ef0cc081e4eae7cedd902119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2160c98f787be527f54c106e897dcd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d77bce385dd064e0b038b5060415e3d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd0caf854825bc14c4c8ad78776be1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6176e011d02623e33eea469cccaf37123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b063784e66e92e70e0747cb30ee2acd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6306b98c2ffed4d1b5e11a763f9c5bf4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f16c0b3bb69329790d8fa6aaee3797126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be98a10453abf5d2a0046aa605de5278127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a214322fb4cef5e8ba3eb0f285896d7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8fa31ee3bb0299e1136719006ac320129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7412965f004cb3e9c1b51ae7ba2e4835130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df8cda33ecf21b07a10e40273f5768e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ebc2de85e62595bd9a4d8730eca883132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c44cfca86114f933888747a812a828b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c018f92216890e908254193c9f77b439134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc556feaf5306c51ad07e7f642820af135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d83436337738231f812894780e935b4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b1f47b4e70b89c79cd8fe5a3f13b9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f792d668984b70646282d28960db907138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa9b784b6a43d833f88cb85e3df8d5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672eb3ab2f9ccea6abd98adcb86da5b6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8890765da57d9749edba7ae5a0eb63141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc26c072a753890141f303021e845fe3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07810cb0b7e9a7a25a54a09386645da143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a455c0942cf1fbceb49447133c46c4d8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3698268517b84ee4dea6113d78f1b4b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d889765761f11bf76fc22c538b4ef146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6efd7c48ca9e4f66c5611a201420017147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42d273f02b3a2aa31dc8da179b0a8e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9409b36b8af6dca2ff1cad61ed63bf90149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf72665d24433eb1279fde72b02410d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91375ac8cc3e2a2ce028dc9ca7d54105151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc02e01e02f6a395a7b410d63c22768152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f51cb6ef6ea5b028c205175de05125c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeef7a5e37782ca0d157ad602a8ced5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b717b1cd3bb92855e7cfc042734f87155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b205ad8ad0bcb7c6c52c2a663f237b9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300884fc8d10b54564cd1e329e424a14157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de7980f053c3a090767bc4d5172fe02158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9650acfb8987fbeac54afc0cd973af45159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c6013f09ffa16b5e341f21e7a7dc02160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5043b0591c48dde97ace4a1d9c09bbdd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e2df9627ee9b0fdac9001624df03b8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99490dbb857c0e38b694076d0fe827c6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3e8fe4f44fdefabcdbf6b39b4e1fd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8435354ddbfa4aa8f0e764e1753328f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b346adfcdd6c4111d93ac1ae128244fd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44368ec38615d72fe78d27a5a79378e0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fce3697ed82cc161cc1d0411c1f6ef168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec48346186055d94a01204607f3366f9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e06842d20970acca5d5445f739e680170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e3eeeb3bbbf6a7bbbe7489be885e50171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e1e065d82c660449c6d6148db3991172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de92479ded9206d24ab7143051d03e94173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b028a513d676cb442e9f79ea9e90e398174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd1027aed993ede274e28b5cdadb9f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383691d6b142bd621693cec74a6f5fd8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a54d8beea9171f0bb2b1256197b6e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f28c7939d0e55afefc1d81920b54d9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2890432b6bbba16265ea82131701e4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babcd7749221b44be6c80011c40c4d32180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b317bd1cbab729aa78a5c6330aeed181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a346a5629ec5263639fc56050b47db182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41efe5590ebeb8ade0f52665a070496f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aade7e8fe1d416241b9eaab87acbf1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a034f7bad8f81b99fff0067fe25f504185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82edccc699708298ec487fb50d1f571b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc3bcf1d5eb73c588a70abc4a16ad70187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc387642867a74ff6ecb24d4e8469a56188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b18e56ec44361eb37dc6ef302fec0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ef0c5f5ee8fbfa6a95f3a36d52d14190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd6ffed89d75b537c42790cf6f7dd7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8edf7677e5438cd98d056a2299c316192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1d0f88daab1bc0dc4f8d862540aa9f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a745c4fc071983999ef0de9ee2f614dc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d156900698a15aa555662bd788cf03195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee0600245fdbf95b3d60f4926b75404196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a72e54e3f0714367bbe33e4afcd4d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa8fca5f7a4ec9f68dbf00b1017ab1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c417381beaee18e0f2d7874e401650199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d763e092ebda4f6342c619aa07ec4f0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb313aaf02297b237eee366d2bfb1182201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9509e106da5bced36498807c261ce09202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ac58d5ac50d5649a8948c012f096e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e5970f08c3ddf04fc34bdaf4d134d1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db8d8dd2a3b28e972e82ea8d23a212205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc7bd8f40b01279b6fb10306cc58f1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8848afe1fb648c2129db962e7f58ea207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae1a39db512e6a94e7ed9701030da83208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df42a03dadeee5ad998f0b44ea5b1c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34253949174f638baee384d3b30c909f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2d080ab7ab1804ded72233f8631b5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd27d8823c3967f45c01df9a7e10cd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a10014fd789c2ef3694aef932fbb2c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d861ec4bdcf3751ab71eaaa47e712668214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c47cc67d95cbdb903d8f75875ced2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266f886fb76647d3397f031c2efa5fb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee16d247f01035c659b74455a2dce9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0130d6be5d651241f67923b92b28ca218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e30321335348cfd1628b16263332b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1636f2b38a23eacbc9ff84491dea557d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87163e19cb71633df50ce4d1c8a8c96c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566250bc66f1e30c5c5090959b49f45222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e1ed850f236bbc650c0f5ed83c2fa3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8839ccce9d382d461e001993f33ba87c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf170536e4ea745c3979ae48ff1aa6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81448b548fc6e23b0c62c672c9f9afe5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3296727fb3545cbccd36beb5308902fd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e55f35f8b370b0c7ecc9bd5faf3b1e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105125b2fa3662aa281c7170dc3f800a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7c2fcdcaa5f76589a473d8f7f54a0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e5dfa8e347d3677f8e6d17dafc084231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb3e108757246bc0bdf9226bb9f70c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c7e333cc6c3ed493bfbc515d38a913233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d898ec4f4c51ff05a796c3c4d5743e3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4580215beffa4e1498da3a314e81649235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc55c5459f98f5440f0417ccc9665c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc992b1675b8246ea6726d77cb48682237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea3456e1990c3d35d565d709eff709238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dde385b312337f648eab8724554064239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4e8f3be643cf5e9e1f6d28abfa3e14240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2158344183365145cc789bad56be7a0b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271faaecf6417220a6e1bc1e09944371242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e5b2c6a1c251453259a8cbb9b9e128243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c89643420d2a5fc62a7f0d1a235579244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406cdaf9552828da489473db6464c0e9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afa3d397ded8879009ecd46dc6b5693246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcf32733ca6ddded35b54267d825e0c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a63928c8a0ce39df024c2c0da5aee5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac69c87d5b32158187a4626247029e4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d98532dea47452c078513e544e8773250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf505e771e61ed8eb1f9e6e39c2ebf3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdfce175d51fb4fb25b6318a796f072252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd00d235982228ce461f920a786bb66253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c03bbe8bb15ba23d20400de4a9062254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd3f49e300a4c8719588b901381c991255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d21abae6f37cc76474d3ed0bd80a3b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3828ce2916e2dce365e6235e99e57fa5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06adec1015d67331f17049baeea5ec49258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4152e5c98548f973f47d6cde796ad471259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae8ccbf96b0b155806288df806821a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fa8531cb2eef043f2cf0e324929ac2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b5196d9f7f3e51482c0340b8f5b6b2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df836ca1e9db3303ac89d411baed074263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ea1fd2eb942bf83466bc4344682a0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d770c74b1ad9a06a840abe5a9f4d3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a2bc4488524786e20c1553c0c07fa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3003e93f67fd607c8d3cc8f7ba8b65267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8170cee357e5b47cf5e0caecd9d7a68d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a5e3a82ec2dd2383e7c2f8ba828450269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a900b7b16874add6ea659daa8c774bb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a4202f6f0fb6eb7aa6be05816f469271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9876a5898ad9e52e65b2ed63af58763272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bcf9f84815a23933651662f8c182af273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60adc3e5d61df6e5fa4003ffefc70b32274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7a1745a5a27c74f808082e7fb6fcee275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0de9b34d0b19331627cfd00dcb7cf7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9115721f62a71fde8acdb17040628397277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f46b1a85e22c5d685ac3438d13038278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b385013c73d6024d5482556c6598fed5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8eb4a6d7171628d713410fdd6e432d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c2af07c3f6986317b4a0df1b6b4762281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e368cb36b538d313aa828b890c4edc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a015b4ec37f3fe45bcf14706e4c6563283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4300b5ba79ff1019141567ccd8748268284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e1904c4c127e6068030cd8cd09eb9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676f6e978bab20d5a838ef6de78403c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f188e9f06835dae6d8dd02f1d6b822287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb33031c1dc272518e63556100de0fc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf26b955ff6440bb37f424ae581eb7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded9d6b3cebf0f41bf61146a5a982749290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aafb9c7efe299b315ebd2b2993d2b21291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d332ae7104cb01b58c361e059b31e738292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535cfc71aa469d51d58d7b209148d7b9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d78a19a2d880bc871bcddec00bb79294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc503a5455eec3e4b4e673f5b800751295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf55a793c5b36b418d0f741bc00aba2d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df91e182a0f43fbbbf6e4239a41deff297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd5a8b09afad87cfa3e25aa063b3792298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f703028a268967e5a350e7707c749299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a576f71346c26476d4184a2e6b80e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a162a5cc3ee43460a306b46417c18d5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a28590ddb9f4747019f6a095eab9c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e27f25f17bbb58163c32411d8bf19303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d867fb85e87a8ff23edd40e61e240140304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb944e455e693c077935692c4f83c1f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a69c34068e1fff695c02aa92a13e46306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece55af8c30ad554e7cf469b74cf9da307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01db1781b0df4302f2f08774e8fc446308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f5b1ceaa4a07ff0b4a8e354de69e5c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed4e57656f5fd9d2d9f265447785f1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e4a6078091a35d554745c8d93a4273311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92788e61cd827bb90921a39f50e3d950312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067f46eabec4eab5025156d31585bff313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac32e62728a4624b119663ce888886314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b563d1354316c9322d53d4ed1c21830315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfd2ddd94b5a667a8020e0ceb69b7db316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f6d0f7bd99fec9f4bbc8193091b75317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e8d60e4eaadaf42f435ea79573f9c6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2268289e2711fb3d6a4dc61dcc2b7104319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321ffcdffed493a52346c09946755ffd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af04f6eeaef30d9b649be492987832321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f708421d480af937662247c12b004322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6028f28781a8b12e8be947443c5f79323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fbb4baf99885952b7cd28ca5a4cd63324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3f94ce13b163045ccd205b31f34e8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e17628bb51a789284100395640b53a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d70845e79d1ca66faef16302ff287327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253d1d1a3ae4d67d09364a162cc430a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02feea946d65f7bc34378fe7ad2600f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50afffac3c65a1de593d6f586527873330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b4bce6fd9c90da73457d302921869331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14673ffe76001f56f712cb4e5a721641332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ffc03e8107d8b5be631a990f9a441e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8498fd50ef398d3ba2f9283f9abbf046334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d3452bf5c043ad0ac73ec58782dc51335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4933409a45af947c7390de24f08f45d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab6f37e2b98d2da7c7141704c72dae9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4833c59f6c9e2980a33bad6bed17396338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e79dd739e2ea415350ae7c97fd1c0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a988b3538e6d3fa72916c51d9ba58340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b6af7ad93f58d767380a62c58a1961341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef5ac5912549c58c085c79eb6eab8e3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80fb9ad0f53fc96a4761eba904d2a95343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc798c4c71d8d8a15484f54a5bdf436344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3334b740f8330b1ac9681603eea6f75f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6e28698b5e53244362d7e427585e5c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a40287bcfefeda67cca63cbc75dcc81347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e1caf7c69faf22366df0eb9bf44fc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e8cdbbff94283ce608bb9684fcecc0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536a890864566ce9f808fc3065207235350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5613d86d91bb80b88955030fb61d3846351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1030d49abaaaab9b12edcc48a05d8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0bd9ea9ae12e05cc587d50717502b4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fa9f46be96b777666bdcefecf47411354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443258002a465fa4b0ba9807f66d9121355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4de03da341a600739d266e6ac17766356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4ebcf09df60dc75b4529661b9fc60357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb318c4818470640f7e889019f532c1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f4c3231b05ea4c37415488b7b0585359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c324915fe70164f68c0e816d8d058b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba49b54789440e3d24cb9719921682361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b504fd2d4cee5f18fdb3697e2e1166362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca8d566a9187a0bee1d6abeaee98431363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c5be1c338d1c548fc6eaf37281ae1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336cd36188b5b5d607fc193cc2663119365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1595b2f53a9eb093947d02e63b71eddf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8969cdb3a01965377b862e29002da86367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085097dadddfb4a8cf9683222a3f8b4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de667ec93919e44fa1b43a464a4bd6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb041e9d589447528805949d43dd8f29370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584b60371e1a44bcf40362a7b4891a71371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c84b86bf3cfb9cfd1190ff657d802372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3629d338e2e63d49810cc702097d3ceb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77562f7faee90326024dddcdab0de8a6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd805970a5516dfc138a67bcecf14e2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f9bb86fd31706649e321d9a48ed545376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab712c12b1945718dbd46557f3dfacba377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c930d62dbea8757be242f4065615a336378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73654f0a2be3ac246a579d47f66eaca2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f444f4933605fc437b0d5138d6f70380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8078ecfc6b999bf0d98b2795e05fe024381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee64196fc5922dc11d6fd41c6897314382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deead7bb88268cd101c8d286d3e2d78383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75304d89f48574ca090ef869f8c68f1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ab7ab048e7e9dfe1e9635080ed41b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44381236d3f6c591255190ad8fe37fb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4750fdeb3bde47a10a4a1015e473c8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8a46560f3fd81656366078f443077388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d55f1ebbf9bc7e2418ba4a2d69e778389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da3723f52e01511ca4c2168a99d56e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325859bb57d999360c1254eb3932dd9b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f003ade063f35db357b51123f1f7e5b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a64f15250739fabfd8705ee052ba35393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83094ee6c08488adbccef587add2dcf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d30722bb834a06918516c82e49c95ac395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb01988afd2a75c8fc2e938acd9bb525396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2091c7d20c8b653b2d785f70d4c922397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c17f69b78f2c1c9443e3b80160376398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fbf1a7cb80bde2ec8be90b5440555c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf388d80ed2603b09117556d23a3baf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdbf1cb1de66f5d4dfab51540849678401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88003b83f66fea932eacb67c335a284402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e90c802c4b23d35e0f6d971f342df403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137fd87bc4b9050b2e6248f83d284cac404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9282683211dac88e4b9c515c07b082bb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dbe9984079b601d7005d39783236f8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde640869b7fcbfb32b73177a4a02b4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd484e7d79475289971efad62378793408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b7d80e2ec05fdf2c1dd6d2afcf510e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1084dd119558b8a17f7bcf05ff7675f7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd39f46c9300e2ff1b7fa47cf39fc2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44658c87603c317faa820215f26542412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d97866f855a4c16f95a8de056fa17413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe9d8e25ed23952adbfa7a7d718839e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8470591eb5a93b7bcb75ce93020c48f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8febe1b88f44be7e28889e9ed95c340d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff41cc06fb6119c199e47b34e53d69417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27e170e39f9d730bfa065cd040d237418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd6694bc3f8bff863985f6d7a53ea7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a1cd97e4be9715e1b85ef154e3fb8b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b28ed5594553681ef9730eeb4f38f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee0368410b95c8919400269258ef16422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd8cb8a163f5484766765b31fe5a5b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c64f572f0e6bd748bb56d1b3440961424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36949dcad97723fdfc7a5fc74c43e7ea425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5303f704e0a1aea8b75df81d12c808f3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1707d572c53a61b11462282243f5aeeb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b86703b7f2330f23139b6063e4e62af428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce5abf7b1a40161e906e2fb57f9373b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db71622679dfbd256382ac8292971471430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c270fab56c0a49aafefc857e2083983431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a185f0180f3e8c837f11835ad6d3b5dd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03cc7dfbe3323d5b54658eb5252712b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed6f21f330b82b00623b68a6d86ac5e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbebace0e7bc6164a727a028786f649435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10693affb5d6fa834b2eb4e7b670dd46436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436caf01c3dbc3fe8cc0c822b1bce6f3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e9dad8edba98db908184462b16f3b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f4fb649c661d00ade099680afcd04439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7421519bf06157a376a2a6b87162e6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bffe3d469d56be923b9ec955cb2fe17441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ce4b5a2fe43fd802962f44b8881c5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78f99cb7cd0206c8e6989de349c37a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa053695498fab92408d239d118f06aa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80dd48f1f0f5513777be35b4e9224f2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ce722c939f28bd4e646ab45e90a97446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f53eddebaf264c7c86666d312a8f4ee447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27422a1924436655908121c2939d22eb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bceeac48d0b25be8227efdfe604161f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de9e9cb4767e9df2cb729c8bb0b8b1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb80250a796752be831f49711717cf88451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa38d962231ffbab4157dd62e2c33ff452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead9455de9ec14576efdf82d7481a81b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1525730a4169547855217bd7a570b4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edebbde42d47848cf554903b57244b5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b321dc3908ee0fa52f53e28965eee8af456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19261a1a3221cce436ca57d7a18eafd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6191d4e7547bf05a9540ab77e892fb0d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be349980ddfd1991467cf773a1559378459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090decdd3a0e2666f963aee64140c4a0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b689ecc3bd35e2a469fba5432bb4490461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a763ea7f9190611e9f463cc59c615895462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca308a1c759151d1eca89b44a3a2dc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9573cf36971175e94379d20828dfcab464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b3ddba4657865d058bf3627283db00465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc64d862a3940fb25eb7bc640453f7b8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec2669d45cb90b88567696e7600462467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8002e330ce77dd5a861a5aea1cad111b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba36fc661513f407ee33e18dfcae7dc3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b88d22b766a91c4599c67976fb9bce470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5551aa530deec58778fd01b7b9b6fdbc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2449ec771e506b5fc6c771ab8170c7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0585b3dc8bea4ddf75e78625378780473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa6bcf91b34e147a15dba83446d1921474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c9d24e5e295b8511e0528faa2f204475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc904ebe7bd269589aef031f7866f2e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2beff53af0b5f304b2a3040ebdfa1dd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c99016f0d15c82039d0decb32f3cc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e00921151bbb69000a95c730712b42479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f55ec60dbafd3fcf7527dad9136710c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0252e4506bbfbd5ef0d16e7e1f017ae481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1c7b60e2a19340f2b45be905b0dd9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8951b108d07d457f0f6d2db72d47a49483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35399f5089c8ae3ca4d500b257e42ce5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475508b86c569234a19f714d7ed0154485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb15286700635d5f7c6859ad3806ca0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b3fc1f8601f588ed81d17ea52414d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95b4c931991da4114f35bcc6a814f8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b769046011c876808d502724e11b9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df488de87b423c5a7358c6fcd4221400490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f8b5e6fa1505faf2f399d5ad3bb0ce491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04543f21a47c883ba54ed03f8889feb1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec617275834667da7eb5ee5c8fc86d3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847dec429e2f5cbedf4735ca77abcc0e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d35391fe8514a298134908869e2a980495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee84804b048223fcb01903832e00ea496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f285a480d30fb2571a0565ccac47b12497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209cf82669d2254f55563130b9667c08498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19217a0b24f124b8bc292161a95eda8d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e765c392e22ca3f675a435d68c2fdd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e277bde576880909edc76d87878aad8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2f825fd8331924a65c27a53d447d2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fda6a4840b276f6f470007b3042de7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf12a4b89c1269afd2bb0eb8c4e6ef7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c31baf5015950f0d70e44728b7694b9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471caca7b5eeab53e1edcb42011c7c48506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239dce6264612669f85bcb2214892153507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e37d2b2ec33c6737829c9d62c429b0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a16a34c5d5c79d87eb8150268c429509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef7ffe5586c7b54780727ff5f4cf5e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43645b2dc43cc134855d344371ee6b2e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c0ffd9f97fa57049121b2768f760de512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7dc5c41d7f001292b4ef88aba4a61a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e477286879b837b82d0adccdf0c65170514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f6d307819fa6fb2c8a4f5e668c093515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d58460b8b2854029bbdf28d7cc76071516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb3777a6cba0171a209600554c770d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e404c8bdfb6b17c2a0d09d6af0648a6c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da43bbc18b06c92beb384990ed61ae6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b646ddb511603d662e443605351426520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ed770cf7b10e0b069149559955923521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7649d7e0884e0824a801ed427429f71522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c27364ede75b1bfc5d79b78ec5ff9e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb697805ac6d7a60b6b5b2a0a4998b77524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d12a07008cc25592dc5d2e9b7448f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46983e63b7fcfc847cf61decb6d09e23526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269067e9c0a7e128484e0698bf4887fb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db449cf0aa6df6d2c3b635cf3b2753c2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb5d382d177573f68ec4e442d62406529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4730b11628c3671244c6eeda3333917f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f3ab406c07435e30c1598d448fcf39531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e1c615d3572998edf2e15e5fbbbca532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4676dacfd8c7d139b5c9b6001ef29218533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62099e9cebc074757946ae0e890d4920534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a9d306de5b077daef9c3c89b059ae535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2171572e3f44855d34accadaa26b52eb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2864ffd30bdedb1702d34b06330d646a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb642769e5c5217e3292483d19f316538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948505d1c9c930d9a021a2cd9af3f0d9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52edd81a1f7d8d9113146c6db518b98540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b6d13aa6351c7520252041f42cc694541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ecd0ed7d15e56850967ba12715678a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c1d7b0cfd2244bb33c4d00dd2d0002543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca551827cd0fdf41b34ada545785121544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b19f1b2a7eb22b7aaa0bd92bd60cec545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f880a3f22b574e34f89e26a0b0d702b2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2560239e07977313845f3ff07427940547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f831d7fbc6c49d8c99bdea39c387b3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b25208b8af8c2b56026369462d996a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8ac6fee19b68584d07b256fe66c4a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86f94a805ba4b81360a6b67d3f2f52c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514938688a3efdb0d1198fbcd1728e3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a05cc2e2daa80194bb2b52a611210553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b78bee3bf3621d60f62b76f3f3b167554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295bea54289b1e60f3c37538516a58dc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be832a8350a9cf2ddd7483454fda6b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562e681a932218c72eced811d46cbda557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3c74d9269bffc85af62295674ba0c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55dee5a06ead9d52492a2ff5378933a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb109e5d2760263f61c94b525d03b86560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d37cb4b55201d2fe72d8cfaae1f57561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cc352cd1e1cc6acb8d55ff1f8f4517562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df404eeaa9a4e6365f3072f75c33e6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac17306cf0fd99a5fe80981cc98c25564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139f9507357ef376e13c0898147ac3a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a61ecdbfd7c074bf824c6f6cd43b6e7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ae6b980aa3b054660f96c2c7c3955567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f897d0ed26d73ce65235eed6bfc5b2ea568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc322360456567e07f25b63d4ea8ae569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e86d1632cd09009a47f980655f2a4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ff1775ff6841f3e93c8543dec2862571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def6b671d63cbc94455a1f58e142712572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc3bbbe311c01a36b2fecd93db2f9f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df4fe69fbfb2c4c1734c80b6401f98c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd798a04f961dd69f9e76bdc244ba00575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce0a2cb3dc7c18a0a1e85aa2d29ede576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b234fa8369b4535f3fd0809e4ac6069577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c75104f166795f5b3eb91d2ab1a4e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6895c7c0ccc79ddbdd9e073e41b4bcf7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f0b0fe19b5cda2ae801d09dc89fd7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e99722dec6d94541e728648912daadb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae4ee637eb998302ddb72d371c14d75582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed80538b0af33793490924f2a6e675583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909748889e16d744ab837f38f25fcf2a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ecb029cc2528dd50eaa5b66ddccd9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c43f3008273d82944b9acd0fc389b97586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f51b63c1be80cf5b60388b512961ec587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272fd0501d83c3c4461ee1dca81acd20588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb69497c2e7b39d47ef104eb16274bb3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b29c6cbbbe0800b230d34c770bbad24590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deffe64fa3a9e9ca72c0199cc64366b8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a09ee50549bd54844f192d8275287f6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c8e266a91004d41339478d371ac981593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a8a695d7576ae40ed3ee1aa23db56594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ddabaf5f088f63532586172278c89b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f0ae431fb43979a5d5135fccf710e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefed719d4af404d54ec64da038e0b1b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d157f7fba7d529b8f0ee40cef83b60598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a97ca5129ade2b699c477007bae28d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c4b4245a044bfd64116e624274e8f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e7b7a49023945fc3ed03885ace6756601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac472d7eca1b0ef721785fb8b435f57602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e1f9a84b6b3df63aa7e3c4259b7b06603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b364094dd405729a9584b5d2e369e2c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36e812a1775cf47b06a34ea62922c9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79117e5c69f294ef1452a847929f1ae606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b8cb97641175360ff7eabb2404e31607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef209f0d3e3186185ef53436c759c1e9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ace4ede7f82876757667ca02481ca609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080764dd76821b0574ea885affb5560610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b80fac130f3ad4a1c2ec3d27b944a3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5059e7df12c0053fcfa2ac3c541817f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806bb71fe1967384a60cd0f96c353ee0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c3a936985af6b8b4392f94bcb579b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479241ff6f429dd36d1864f52d97a150615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f5fefbf6bd7f0162744619d059d8fc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b247d5cb10999940312ee5711e663dae617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5943b0a660c7eba6c60df45f69eba72618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3328ca23dda549b43001186a472c0363619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd7f6684410b0084f80cc9577d3a34620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf9324f586c2ab8aa98333457bf0b7b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee64db0b6d8a3a26c611b327848cb9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808937af6649ceeb4c24f1be0c7d2043623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b6408ad24e6fc4556924317057def624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8aa9896f82cce298e62176e86ef51b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d8fd672ff91eb5dacd670a27dda51626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439193de21aebd77a8a2d98e8326e68d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c273ff1b50283629d4e45ac86736c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e233649b19394efd8e61896e94061629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e2dedcf409d01db3863c4d0f848212630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff63d521b62c1b820082d72acf8c8c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26425eb6d816ae4af0df9c21c1643538632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b5d18c2c81d8277c2c7c26b4e23762633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b32fcd9ed3428f6b30c735576ddf31634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e0a5b1f8d6136d58cca0617e11f288635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042edc4db828c4b3288a99d22042feae636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e994e7d1817a4e066c860db58220c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7953f954ce9bd3790010ae9b5ed96767638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7701a188ec9d30e772d44568bb4eb2b9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e3f76ff0f52eaf861e81c1ce69f865640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dcea0dd4fa06b1e60e5d41dd766251641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f952a6c0ebb2fad4c88b90883adb02642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf18864f688d6ab98862eb6b173e315643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da5018e38d62fad0a10bcc3c6914c7c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fb4d8950b5feeaf46a943999f7e356645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197c49b8bd175302aa7b7bd1e74c6373646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf73527c2464b8bca225b17e6f8fd89647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eab178155717efea373f281644ec93648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca4a8e051832340c82684a9998c27f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9c9846b14a73349bef24863b9d37f9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd37be1ae2114b3b582f8e62468375d0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76476946597a19ace3a43b663d7e4142652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f343cd8f7243a40f0d903d0451239c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7819b9feefd1751c20a57996d30c4667654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed476321d63979882379dbab19a73853655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66043a118bcddc5a87e65487582c36e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e12712c3cc10b856697b60072fe84657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c918705b7a7e39f0915142a422600658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072582dd3e36a0b3ad07fdc6aaf9903659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc922b6e35b4bada1ceac1e449356af660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bdb2620dc6f9b364b98d868ab7318b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34eca301faaceea59b0e1b8d0653f4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc720eb4221fc38130b49a55d47e31b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df88d56d70e467b351c35d5d25eee892664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12274b6cb28f1a7e9188282f8c02cb47665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e64a9b3b3385631d1929bd3d813b76666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3222f4dcb0b790f56f4fd5504392d5a1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34901248704cc9e70a3718319259f824668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e243948c901d8d60d3656d160c8de6a0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6505ed0d2236bdbc62d81a086e506d24670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd726b7316e9018e9d925aa4b32ea89671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24457604a50078a894c7097d8972cc86672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba4f0583ad0b33dd2e56630d5e0213673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2432d4ca6ece4aa516a985e7289a460674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b4777a6e4f610cfc0134b5c4c7f07e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345607c368f6c3fbd5d3e62db6f8414e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d3b3999ada7d2a0b74bc799ac1c6fc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a04be34873b85821d6958aa5103ad20678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a015709c11604fae993d26229596430e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da8c5d6a96c208d02b9c4aa2222cc7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e0dee643a55c84b4eaec70b6babbdf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568040e7d07ac01eb1e49bae76883c0b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51336f46380a79b0ae374b217f4ac6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77bff6fb7190da387c81a315cd484ae684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27022432a23ba4960bcaab33976d8a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff159900e4fdf74ff1c8d3da5da8e02686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ce4e2be107838588c5f4f63f7c0e80687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de927e947dfbcfa565dd2e3077cf3d7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b100ddef088847b255388d3c56a957b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a08bce78d4de68944baedfe6b2cdf7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed2218c385dd13e67b15471d7140f28691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87856ec0f233181d59f6b8a4dbe76102692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688518e5e1f20cd022add1373896f181693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546c8bcf89c3bb1271fe2db9e2dd643a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca07a8da40a8412ce68782509cdb5cce695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165f6b88534a5b6843fc72d19d07adf7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4278b62839298cf2eba69c520f71b350697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b05cd0b9912218e0ef198b691c7dd6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9dc8ec4937f3b3973a97849e72b70d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e48dc1c0530ad0965da2d80a0388442700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45756a48abb10b4751001d801ac5a4ff701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0fac908eeb2cb918e239db92bb8f88702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45645c321314f9a8608306e4523b0c8d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dcc897e9455fcac6b68b7e2ec80edb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b941c7de55fdcf81013838e11cd4a4a4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1079ad189e7fbcd767c3ae8f20fd44b1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fdc9999e35ebae5a3af4f574e429b0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9cb161e6ebd1bce87a0b40607cca21708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14523d5c4c6744909cbe0d96c6174444709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1908a1a476e9c2c65148d81014ba88710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12112688f6aa963f4fd84b361f6c718711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45374e132fe828f4766c76b9ef5f63a7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae802663f416e648311dd52cb7fffe713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b9acb0b07744d6cda46e71a79207a6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2927b3013b5230ad984a8aa129b94d1a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd95278a8f8892a4fd940a12e0ee650716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e8ee7d1799b82b8f650a8f9dc274b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3442e3ad0d593c966fa86023388d683718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9213d69ca9ff626e75deaf4c2457f87719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125146a31e8b4320b539ca2ddbf905d4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d304ffca822dbf3d957f70c889aa1731721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16328c12afa1e10bcc97e6e82fdc09cc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e3418bec7c36df00de5dbf4344b89723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7264179e5253d86dc5c9a13c2036f250724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6383427ae1e6f1a8bdef0faf77c9c1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeecd369df80491aa1f2219e57fe21d2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2966845598084d136075fafa3a6dca6d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b6f97e1b77258e06e49e95ffc22b7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b5a25d4e9460f6f2e7e077ad7c2f41729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa8349011049679c347ef8adf0baccb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb8a65fb509450e8751ae43ca5f2ae1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cbae43ce56181b77640762f9121921732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeef3292e41e341f9e9da2d381ed502733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18197c31e636f66d81eb804c698621c1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56932490168804e73b83320e811a2d4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4062821cfd28d7bf5902dd5de159a9d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e94172cbcab3a7b5d48b40da415d697737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5b1866215961b590811cf77c13ede738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f887bd6f6026724b441a0c0578d8646739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae15d3b6d1a5c727d7e744bc5863fa740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb93d03889820359d8fffa0eecb03c39741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc5bebf85f678cf6cee6f1723336ad742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ca169b69d04e7d6d31cba8e1706b4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e2fffd0ca0baaf10f8368e3d54c4e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d776e2b50e1093afe714cb20274908745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d303e4adeec3e9ff27fc4d518342de746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6868dff10fffe7cfea92a37b415a275747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1335a29b0e093dac3795b89b6f0262e1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d03a3ad76d035ec446b55d85de47467749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b48e9a7b0530507cba6a5c506848f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c74557d9d73517d969920425bdbb296751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d26fc7c165f86363a19bc9c256d33d5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c87532db9942ec8941426561bb25a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c97a1f5a2405d8a1b1a6d63752b1a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb10eec85f1cd0b489332461098f07755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c170ff64765b493a1e65348f7fb3e10b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3749d00fc077511bcb5b3ae14aebc9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51cb3dfea0fb906f96f9db082fe7e44758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22579022570caff6d6ed7b05e32e84f6759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>