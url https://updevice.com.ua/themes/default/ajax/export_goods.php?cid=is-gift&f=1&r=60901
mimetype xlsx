--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1202,68 +1202,50 @@
     <t>000008277</t>
   </si>
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-4-5w-1800mah-4-24h-dgxc-c0g-/</t>
   </si>
   <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
@@ -3346,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69700853baaa018b406e4ec199c220a71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aea290c0e1d2e644ab1fddc81a26e12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2793dda85e9da29087e504a8f6841b03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac95c3dd1a758b9be6478a63eb4577c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc4a94cecf78502e527f0b9d7f4ec95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387f5f4d441a856e9ef036651c87c5dd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8795c11a1cb7a7c7d8efffae17b5d7987.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e76d1d1f4bd4fe34c3b11608855848.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645894bc0e925f04bf8fc350e69e6c79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee48b85764e5e2cc1187a4f30e43fb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb658f3d4a5ff292dbabff1d43bc0dc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f36c78576ead0baf36e881658451da212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ade07df3f5f17c99fed31c557651d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85712e1e8389532f185ac9e8ebf67a2214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c8dc00eb159d5a852528205d3c2c215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db40cd7fe9b0398a09ac17eb74e356216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c8b654d21c376d554348fd29445bfb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdffb3dc133a251dcd5d4e44a0e9152318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c218e2d7f4eab0f19323c6456dae8019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878c0c3deead1b98522feee2a93363320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f748a1ff5a577768d40b8f133d122621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c276759ba56245ee71882228e4712922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa34c4773fe199c6112b1b6111fc21be23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a112bd0e517af55c56392c1b38042424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fdb81905159c413a47a03f828d7a8425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8164543cc0bb2e84e8afc10227fd48126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228a5c4839c1ffa9b70b250b50549a927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce8a18090ff7031205611d20ce8d4328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47399bd4f6c964338cf6b900a9a7b81029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69edfe9e8310d1cbd4c9af6421bacc1b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5b08dda9c7826cf80c74937eb679531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5508ad72bb2ab9aa7205f815eaf9ac32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9768fac238fa9d21e7b2d07ce0eecee33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1585ed00596a65030de82898e8c8e64634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d88fadd72672532673e9a6b9756ed435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f49dc52290b877c1fbbd0cf813ec29d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b399c079eb9e7710ba4108c738f6554537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530613573e29bd7a8f5aa2b87c4bf9e938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de19c9641ccc9935c9247303fc9a7439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e677009061f0583fec7e5105a0a265a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4630d960851bcdd4baa2410c96b9dda41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c18c976e2d2dd6948ee669a18a7e142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861843ec54dac44d47bcb03774b6125243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f60ea86fa8d764ad9e790255607b0944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5cde23083d6c52bf7d95a0a51ccc945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2936cdd42fd5bc8b60d64d07b8b5023d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0083619cc00dffca869d13d428c8ddec47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0889cb652f6111a13dc7c6fae8b26eb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18351648d9017a498fb62db4636ec84b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d586d8b98836f6ad6ece07b11f8a7c350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd531f1d8ebb36a55c6a94ccd1f4db251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be84c3f36762b7c564ea0e98cb518652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d10805cb7e87b905c2d364c5b31c653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf0e344aa86e899f3da35f82d7556a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f133af512ea36b6b719aca94a1b11bec55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0887bdafba29b36e04c58070c74a97fa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8466f67e0326ffb0048397896615ec5157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ffac90091a5213fd7957a10fea7d5158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab5374ff5d038a59e7f23ad9c05f2f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b425fc032f57c66b8c8e4e2a00769d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4926c648916bf1c9f534b47743e163361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1174df75a8c0a9659d1129c7a753d4dc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1772114d086e663a1c095f530aed39163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325262abb7c5fcf7d232de96d049e0664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a95a21793370ac2032d448cce5a8a9d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e4d83d937747f151a52cb74c68e58d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b42667c5dfeb289c2896ba1c726eb3367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d2df1aa080b35e71bd8aaf532051fd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f574206e90d495e7273b6526805345ad69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac93f8857e34edd59d6a49557ac7abf170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e19fd445158ddb694ba0f9d401c45471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde5d2540f7457f2e7a22da0729c38772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02adad5a232551a87aa6411f765b18673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a068563ba965cf341525b352f831bf174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68582b7a594c8757630c0bb9015c16a775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be930ae91d477bfca8f80b8c451f96676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe77f9a0c1c0ca10efdc404bc22ff87377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca696de48fd569a10a5e04e899bee2f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec7e721c48653f7249ea38dde1f4e2d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18d62f15df54a28d9c5b045541fc9180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9f40c62bfa929760e39e9d515ff0b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b45137db0f08aba0c063b134ede8cd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4dee5409ebfe780886e43b8956e7283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb692cc6f06911f3b56347e683564284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a15486bb5724da1b72696f05bfaf2085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a961866cc60c880c0b499e76773bc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2add6461dcd30f52db6141da84d8eeb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c672ccd2635567e772e28a7316b8f988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e04e5e8a980e025e3b37919b5245e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4407c6daab9cb0d65e443a8a7d69f790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b2c1b77089906d4a138af76e8f4e491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677c82022fec5a4377e80b0a591a9d592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3391ceb04846e1d016bf3db49c8c9d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9740a71f55ab27ca357b8fffe6da7094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a80e1ae281d02d4ec36269ae893eb595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36593da54c5ba912015821f7599463d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a39c25f7983f633144b55e4812745597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c1d2cbb9e1dcfed50c98d10e2453198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b8edfa2a163b4f3a3b17ceb44b997599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9bbd6dea5281fc2c2b1d71c792922f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9aeb3f2a409a67bd353a0e9232b72101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ab9c69dfd776349a14018ade62c95102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9702b6971354ce8d30662848a6137d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd341f93e9023abc24f75d4497f488bc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ed7ac16cf9b49be9def0e8811f8c4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d126e236504e37358e14845426bdd0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b412a46ddf3801be0b9807a129f47107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb135a32f6362f6c777d393018202b9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8be2ef73386d473915f3e5f00ea6b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187366f98f9a88932f5e1f0c1701ed0d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608dfb9e9abec02d4a2e2200e59ccea111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6565e215f2136f51b2f5b98deb58f2f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4efa63e21ffab0078be2483e9fb1e5f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb466faea21318c19c8821e2d97b304e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad39a695d54966afb01c42ba203cd2b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18293ae98931273c618747c70800faa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38609d959c84e79506a91267266a6326117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e2d6128c9af68e5213aed32c046168118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f865fda39a447453467dce8665cde368119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f63e87c53d32e07a7e642dd16791d5f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db11fc9b2e888999e8109737dea10a5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025821aad03143b6e654c11382eaab09122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d85036bdc91c240e25d357de6bbf0c4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc883412cc7c7fa0f336f2ffe68afbf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac984895c3350da6828c1cfcb97641125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11174adcc1aa53715f5f096ed059ba10126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a330da01ab83b3adf0b8b33c92b8a378127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081f7e2655f99523a3f5538fe3f043f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ef9ba0a1c0caf957d9a3d13299e77129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb84db2aab659a1f087c4f3e71505f56130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5584b854ce657e4d4cb3c08455a7a91f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258eb8517e42ade944c75081dd2f15c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c87bd6ffc9da2b681b3ce9900a402133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc3ab57b600c0003fdb190ec5bf320134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d581fd5647743c3ccfd5df042bf0d5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b8dad98ec77e851f72a62df799780136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f1ba0f1462809604df3809962c7451137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852aea7cca7ef65eb9e9b1f4e833d2d3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358f912e098f577ea94b542b65e1888139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9996a9f85550b8c4985094ab2b393de0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa89d1525d546b545c241e475fd6497a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf10e419b77df98ef110317f95ef755142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6374b2a20a7543818abeb20fe746fc65143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a740455f1e6a4c0d4ef6859bcb308290144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5597d325d1d259b66312dd14adc15801145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c927b440b85c1db9f5e07ea3b67dfde146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8962b48d16d973c9dc80d5d846ba7817147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17878849182853d81f8073cbb0e3d71d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282431e4f55b670191da9cf917a3a70f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bc2922fe0fe3c317ff6f4bfd7df544150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c4a550778538a1d773ac77fb84ee8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce7fdb4d6c5bd144e4374d5a71156a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6346816e778ee3b210ef7a56f5d9ba0a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f771b093a4ad4e4882b0621791754bbb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc6cb726cfbcc81d8c2ed6c6204f4ec155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ccd29745b1b52bb993b97b9c7f6ee156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff452cc074f3d0a60f5c5478021b8af157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdda093b568599c9fb1859add06c058158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0185263571d8a64adc41c8820f97fb4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bcb0f11df803150016c3fd9d40c00f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80326b62b28aae84b3f60ee88814ad30161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62724d952edbceac7def46544f8a686162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d39fb61c46f81ebef8b9113acf31e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d9825fc5d6fa9d6e38d89f9c716de164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ac60c0e52e33a14bcee2c35a17d85165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a9fac27d623337a152d6c9f46c4369166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e3d175d03a956d4260c12248f261ad167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd9790db0d90fcadb42ce94de87508168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b60a5d04d62e5ae68909aad3bd33242169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af673014fe5dc73f1315786ecf32c9f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b708da2023b3d932af45e9df38544fd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c549e7b871536fd14ff5eea27763fa48172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab630409164c4cfe9807f2c283c272173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312db2ff9dd04f1084d1a6d8da10e910174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80faf889d67181330f31d8ba28207d7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a397d6eeb920a8864c782f0dac45e02c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b7e25b2e2960b9398cd5832029b440177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf8b21c96ca3d3065a1937759d9ea59178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b953dde69946ae40391b5655fa40cf8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d12233ea85be9abe202718416439f1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91ac3b8b0a0f93cface3b4eacdcbf0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911f1a10af6092e15e1ad124162adb8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5217018be975f64d0450b777df1443183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63732463ff03e84af0f10ec3b17ef359184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3beb352b31d6121be8ffe4f93907ad185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c07b198db654cddd35be9e48cf6236186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c55c987d0afd94708c61253b7a52d6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ec3d87cdf5be4bb08c2751142d40f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c6e45703c3de0c24c7308c4640ffe189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2247092f2fb5dfcb437905af2f0a4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b0c724160e2d211daeec285a014ba7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d7c7d61515905fbba98a4e7a85dd2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75ba4b251848dca7caa298f0ba8b2b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0458fc560a4761df37bc79d050f14b52194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1336994cbedffd97ce3adc34a62d76bc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c85a6224795d0e4d5d88be577642408196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e346d7ab47b12135e3b005ebc1257197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f158839470a4869a4a284115d96178a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed751fea068292fb7517345a9c79bc23199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e64bec62ef9e8fa08bb4127354266200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a5262ce9597aa55d043a0c62a9cd4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc98997adcda140c2177fd2a989f61a8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f715e560323d41a0e3143bd477fd2a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c800efcd3e17e50769a2802b307e88204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc0b6177ac5a9e7c5e297633add884d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c800aecd6f48f7f75e9c303ca3420abe206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c449f6fc86a27780778aaf3c61d8fe59207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd1a1e64fbd0f9fe6e12bc450282008208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121818915db2e55f7dcc3376a9bd8b71209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c15130f21564e262b18fa470a7fcdc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c012cd8d58d3e37acd2f5a56b48dc3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ebe2b7e53bf6a4bd06dec7f5c6c74212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71add74af95de5b9d57d26f99d8eb8d7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a10f20bbe80278fc79ba52607a26c65214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b25034a9b6197a3147a7132255f1c6b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b7477d0ed40e99ab5342a0b924f231216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b66a7ecb91309122a9ed7f2ce9856a8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ddad5950fe4a294e29ac3944f8249d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf7a7ac44e969b03f9b253a230c8e7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b29de90b11591a395854b4a0c52d754220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ecfabeffb9de6f7e80365831dcd6d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99beb277bda30d1cd43941db322f9577222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41acb59cb175e791a8df31f1c4152bdd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf49ccd3f445270bd694b0b1438b5220224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe41e9056751d8467db75eab9c2eee07225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1001c1c018481300f22396be30373e1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68676d339725dbc5f3bb6c607c35f09227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e0d74dc4d3f9f677648f47fa5a65f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ad82ea6d1951e893ebfa01bf6d95b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c350e85ef8b4d0933d62c0d1f7f5fce230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072a8c0e218238695cc9e59fbc6b3d1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d05b8072d50e3704e8184839c23ea3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b20bd6b7d3efba6ea3f8a3cb8b15b2a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95456915704cf43ca4d101eb4f6e91b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6254b90b45d8b98ccc28b17b5b14dc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a35111575a85560ab34cb73177af6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55632019d96ba4532fcc66b080c228fb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bbec3851518c829693ecc56b0c9574238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142bc354ab6fde2e4798cc34c4c3a7e8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd2fd146c8bfe9fe49f0841907bfdf2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33939c294ac73241e26e37db6c127180241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b93d057e0917cef6e5eba6cde115b12242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a44bdb676410ebe2c3ccf3158721f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e161487fcc20bb79f556c82aa149a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e185afd46f13568bc00daad481839c6d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51cd956a7d0f4de667f86df42612108246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e641e5e919a459dbf9c58fbf2469306e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca76e41b23fea7f38f06f8c7f7599341248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea03c965bddda8da4904b4e8065aa06249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab49dba133717ab1cb412d933ef142250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a1580ec37c3ba181a4bfd5e6ed1d34251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b143ec4cabb0435177f6d483b3a57c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7da78c961d1e36da6d5ae1e462fe8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5582cacfdbbdc4a4336937d879497b11254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023094b4daa6511451d2ca3ade0b8ed1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f14500e2ede398d2fd44cb3226b8629256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32715b7a07358837363e9a96af6829257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee34520cfe071aeb6657200271ea4570258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c306e54430f223ec48e6cac136818259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56fff21a84bdba9079bb10d58e8a8f8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57599e22c66457b3605b719660e5815261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deab8a6e9404697fdb9584c04e16619262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971049a1554fb0d5d3c195defd782b02263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34eabbb6197398b7801ba0b6c06d0f1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a4e352f47f1b71f968e1a4b004de17265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a781ae8a77390c8a22a06b6393c78b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d585ca84b7b2188018b2eaba2754d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e1ef3a01e2c02d1e5d7cdb8a19191d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2326e3adde80de5fc085e40b4ebe746269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d894ed165b53bd02eed8eef39be6fea270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490df71922941a6b2f5d870c4aceb1e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b2bb3c95e2288ed50dec8617387032272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4367923e9f0a96577fd5bf25d23135273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3af0b170020de3343b82c0e363b21274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c5403814f4b2e3b896a630d22c686d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3ff34f2ecceb1e4ffd602c5a09653276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b1ff7eedb03e39c847148922bda4f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e01f0d2f00a2961826bdcaeb6f70fd1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb31235432b8734f11570d7e4f2928279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb848d19f6f7c4a239cebcc137a168280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8488c3b7015a99e76f551460d62404d5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e0016287ae444e47392bf590b81a2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e5fdf870504ec8aa02669a70cab88283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad03c7d8c677a94c0ca5c0cf22bbd09284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2707bc21e5d24608ac7ad3bbc1c9dd4b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660b826cdb034a81d9695181793617c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3312bab1abef5a9148c8e82b6939b8d6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3049a785b3b8e87e5870da13c9cdc30288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7da964ec4702d2e7e7963003a743e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d04accc2a623bb5e60dc9941b2522290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dccb063eff9dbb0b811e46abafd5e1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5320909fa405d8e48af2cd633b5ec3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc390dcadd9de5d354a6d425a83e94ac293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73964766e5816e2b83978f9f7801448c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d736592a87fb502d670de848a176dbd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ed5106b2447622cd196214f9d7903296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5153f089d18fc03d318de121ea09bcdb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e0f4097875b6d55f127b61e5cef0d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c32fcd6a380b9cec3a4ca15faf4069299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8567bf8abe72ee4afb80ae0dbaf2e836300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b1f0ea6ea642c562cd818fe20d960b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4744ec6f7752e1dabfd83eea234e570a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fafab1a0ba9205a0f3581e850e1330303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba0a6f56377f9f0715ee2ebbf4586d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65913f0dfcf254cbfdeb78f05a197a26305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef8006d7a44050fc4ddd8d659bc5f6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe36406707031902f15eb813487e2e6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b96a6aee24ddf8213bbcfcadcfc89308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f2e887f2df42dadb2e88cd0fbd240309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f9cbfa8e3571756d596ca8a9f76ea0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c09afd5f60eb74b5d31e84df73645311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f452b6792e30dacd264eebb9857028312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a2cd6e35ad01ca15d572ce51a96a5a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fbe07d946dcd8f0d08e88301731c3e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e3c62293220c298b9bb00ecdfbba5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d85c2c3347b2dd80c41defd0bb0501316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc6d48fc8538ac00f98e4e82a14bff5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b225f548f14b1ada2001646fd8465161318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af2c535fbdca4aa88efd6890906cf0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296126fe6913b3f74afdde9dc260402a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc5d38c02939b4df32be122fcd5a015321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dfd5f9f06cf955ccb976291e69ee86322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664b83b44f4dfab87b60cf0e045ba317323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aed42f0bbbaf8dc53e8254859bca3e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa708527f6a87524a3294d6dcdba3a13325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd95e253697d25e000118ba7dd63bc94326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64728a3e2235cb786b56d2ba70d4461327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f382187c410e6a3675a27424f8607f2a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd67ab83b7877fdc4a523bfbb52dde9b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07abe9ff1e86ce0664f47f9beee068b2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f0d5810795f7e942b3fdde79b97c7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97941e664d7a6696af3a9b335528c376332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91009374dd1160498381f0924b9352a3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f333fc728950c9d4856339d3f8293334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04631f785bbb26c1f0bcd9ad10ade0f5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03014f1c14e6e434d24086a948f17ca6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803a9dec15b5d5aa740d0060439b0dd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e8bbb3066360e56cf14f9c0f15b90338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4c4b367aec732a6a870b7373f20fc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2fc51c1ef0e0c478c6b1a1b2656be340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db68aed236a88e1491ecad3d7a519e9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff1ff30c2e61ccac8bb9892680d598342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e489f0c498dadf667e921ab62a33f8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c048581b52264f2976e815497709a99344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97beffa37f45bb522129a2dec4ba3b8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea72052618ce84adf38cfa20e5da43aa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ab31d12d7b3c8da56e37eb54e0250347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb31843d34c09c9d95d5568d1ce020348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ae6b0919f3f10fc31676bd0a541f6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a14695d6ead3d8edb318000768c526350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bce4e4d94d1518d412a0adc6993ac0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d80c2bc5c77162117c6aa8792b71f1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d825111add2917672486c6d68d9de6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c725791ffa707c9ed4859833336ac7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb12f72723d2440a04286967b202c0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7772e22c2c84adf27e1dad6c7485f2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6723930bb9b6f2415e1fc532dce778357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc0b7afd07974bf8c55a4eafcb986b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc2ed166ac7f9eef88d05b4c8dc41e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4466c71c078a0f8201e4f46948c0b9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d600ca5d1f3da1e5d182cc6a759bc6d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f563ef836e0ef0fce00e79d044e1cd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa69cbf7337a02e63b1c40deffad0749363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a6d2e50b9adfec97dd9bd2925179a4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b2f7c0737a13b07d7ac7d40ea385d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73845fb25ccccb020a5939151ad0350d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace0bd5eb356fe217de145490dfe1d79367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01af9e5ea46aee06a1d01732592f096368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7faf6f38f65f9207a4279d0eaf3dca9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b9f576ff3f636dd71e33ed2f5c3d24370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f3feb96eef40ae866257647653eff371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb3f0f048bc5db34d17751cd5fdc51372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354457985e0e05b2579e482d642d06b9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debaa6b17c834fa6e41c9b8907e11d1b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7ffaad6721a1667aaa2c460bfe6ca375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc033cbaea7b37405114b51f52c5d2a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732e29d365ece5d3af00ad8170774b7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd199b3577a1866fff8b1bd116c9bd1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb376b0d233e74fb89fa65de3b42ef4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b0ec3b2abce2104bf582458594a74d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb62b0ca5842baa5b78d8074c613cb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef19125d16f98eefce90516f26e9fac382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a490f08f455c3fb262c67e1f1b31fb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6319cf4e157e7eaacf7fcd25104410384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0ce8ec18336d00c967ea2a703128f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ac822aa6c28ee9bb75aff9ecb63c6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed47964a7f451870b2836cac8644c491387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e486d8fc22207639bb1d04af027d9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a7a68ddd8546752ceea912f1e0a7c7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae7ca67b39cfa2a1c099c7a65b7dba390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d45da63e01a4329a80d28cefdfea87b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf0b407e8a10272375a3f700dbe7b9f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eddc194f3afacdb09f69ef18dd57a28393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953838b46552ef95f3da21eefb3d2a93394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1003885bb783d6842487c910262dcb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd55f6717713ea027d2e88095155e41d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e03c8279847ef5984238dcdd788afc4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23480bba1cb5b9216cdc0902f28f8fc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7aff6f3d4ecb2b94e7a9f8fa3ba0a3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed63a0ab23cf633ef177e49b7f2210e6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbcae82f40075e0b0f3224528326b0e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af9b33544617e6968579892705b5566402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68799e084c74dba5e77b448e54292b5d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bf075452b890b23a3bf834700fd0aa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ccb8d866cd06332fe2cff713ddf03405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e6cb6713af91a202cfff6ccf452445406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd1def113ed8e65d4c0e0d3dc49075407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed754c3070e1ad9b211f23479838f3b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77481bda2ce36ccf65fecefc34ee5a7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c32e393cc0c90dc42517e7df6ff7b2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f545d77d831c4dcd03788fea94e01c8b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6820c15aa472a8fc3083c39443a291412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b59233ebc5cac66c72708e0ed498a1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24302808093131325a9296bfe2293803414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c953aba06c8a6110fa2dee3c82507c09415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928be30ce3172c27b9e809280be37518416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf0c5710753592713fabe15e269af38417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f2634c690a389346dbc6348f82108418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76198601d39f6e22f5fa6e52dca08d4e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce02698b5cca25ce993a9495794baa420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a0751aff5c226564bbbf8f66208ad2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a49e997f10fa298f232715607dfe0e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf5f9b6eb2e9c6fb871efdcdaf41aa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929bcee2965b9e33d5612d7dc841bc8a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d3e205d8137bbc787ea312d5f80fe425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491066de9e6012dcad6f7750705eebaf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb51ad66271ed0943386196bfaa42c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528898825189b0f45ec0844f25f7651d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aedff38656a53280d52bc3efeb1a49429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b869e147ece683a905dc0efa2952b2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90a4b50031eecc77d97e3832d5285f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61641c08eeba8954ea6d1f4858a557e4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5573c4935188f3f0f842f03aecdf19d9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c876b2a0a2843442a3c3f5eae5cf7c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d72f834b43ce576fb5cd8e335e3f017435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c71819586fc095111bf181df03c729436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f55b4f3bd26d7dd319fe23185ac18f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281dec857c4b653c7a77fff94bc0b701438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdba4a188724b542b217a9595d31d73439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ddf8672c59f0124e2c46a0b96552fe440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd8dd6d322a692331684ce18ed7136441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdaea9fe66304eb5f2cdcd95ae649c5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a949ae2551cef6fa7d0402427d57490443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf4e69c11c1635a9466c0aa2cca9987444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056b2b1bc6aa0b3c855d0243f5d79fd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4768ba2861db6b56fa50c6c712b154b5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d1f6f119f25e0c154964da128a32c6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41475af15b2f6df076393651cdd85349448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce27c1fdf21e88a52eeaa2b9382005a2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f752f89203bb5dcf2d22c648c19df019450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a25407daaf16dcbc8dfad3b3aa1d1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa868fc9d9d5cc75d5e6e171aa72ed452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd355beec400b3df1c63abd53511513453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19632b69cedca27ce291c2aacfd86033454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8561e4b94d693b1b08805338159534f1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac761d145061cb7de23f154e13260f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668d8f24b01b086e2580018c9b3a7be457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256fe974f53be42bc95f84c0b2c15331458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca8bd4b1a02f8c76ccdf999b7fd0796459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed3e38288efb2dc902d38d01135077460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda8428fed25390ed5c35d4caf7d0290461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fab4587b42f3101799a5c353be9dd1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa6d2a43a7a991099ea8f72734c82a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb8852dd165711e3712be350dd5dfb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5498cecaa79324b6561e525495da46ef465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597a9d78036e8d2adb3799f8abf5d88466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e76bfc3a5869f3a02e19401cdc44ed467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c518c0a7396dad13073ea63489df0c6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe902e5589189d2fadff47c8e678d8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f021e421ef26885eb3e4b5e9b0312b2f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b17745139efba9f93f520f1b97edd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad364fb9f63fa791688eac179aa105472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf68b66b449762bef51aeb96573bcb79473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b900ec4c40e3ad29c62fae869ce94a01474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302df97a8cb5ab79c352a5c9b15dd145475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ad940382e36983ad1d117c450dd04476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1095e3ff5a23aa42906d17a636560697477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64578d6fa5da78191eb405cc4bddf291478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197fa31104e62be2fde4580b20f2e1e6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889c33509d097d9c000a4a0f64787c2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091aa0e954e7b33310a237b29c4f200481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ccfb720c0868f611b04fdb73b2c0c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b3daffeac2e14c9cc2f3b78e097b0a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08949c75f838b0008b1a0fd54c67b9c3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa78d4895112392520e0f7885d0756485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427850f59cb0743a2d48aee0f30d1a04486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503fb224974279f29424078bd76d302a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9073ae59e8c5a4156287009594f978488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2177702e586ab6fc3e7060990249bc6d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413576be5d9659b271366f3a6fe0d7db490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac140bc6358f994ebd38f063b6ea86491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac548aec54b05efbfe001945a387bf8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1134877e62670db7f14ffb5920c88ca5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d9e31f913a51a4cef39e6c7a110be494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938060f22ed35a5575149bf2ffd68e0f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee7c01067b1d93926a43319487b63d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8758069c4f5b27b69850e7e7fd8033de497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72709f054ee01552f631d35b92700faa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e72e40cec7a37ded1a30fbea89dd858499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3452dd336540f5fefaacc03ff106770e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd079de70dc2721ee3c3ad259f23dd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be7684ea5e84c4186b80d95fb82581502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46538892a93a3b0c8aee5aaaaed61cf9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b58205cb4f73da2fb924294adcee8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe1c730e011c5e9b627d114b158e2e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ac354c3e50daccfd6c811f5d0c8fc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19fdb202ee523698a0574ff7ea3a589507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f18165a885797d85aa28e83deec75508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8fd1462303054575e6b549b1bb42d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e41556a9cc610016ffdbaff8a8dbd3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7783379c2529d6e4f0952b714dec3d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf173b79bec20e22ae06de5ceb9403512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845b8e5bcf342272c2507982949ab5b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6ef204cc88e9df118101dc53706d3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa05848da50b5b8e4c87657fd03024515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef9c7f0aa6b301bfeb9b771c266738516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d79f1e09d27a34b30c1d5b3199aca517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f57819cfc50723b2e0f36b99f4f26518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033bf22bd4cef5530c5467cb0ce64d03519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacfca64a3b936b7cb85b3b4e6d1e4be520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a3e58803de72939c3ed98ec103430521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c9c93e552cff12395db20abf62135522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f6f2403f95cb727fe4ffb84b50e4b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6677099ab60bb025a3a6a168f206ba5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd81180fe6e61eb5e5a35833379ca5b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5dcaacce284e33e0ee6ade3f1320e8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1064ba5fff16200be5e3ce2becca602c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83638d0e5f3161077c0c3d7ede728171528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f2e984bc36853b272bd776aaaeb2d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5ef5ccd0876921bcb9346c0c8338ff530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e106cafc273fcc389c379a6e9657cc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567f0dcb5242f0d445e46715563ee8d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6762aecc2966b37d79a80e2de31658c0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff98e62f66253b78a164ac2bb2680c8f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f373775d9d2ea15a9e3eff29c7246535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c5918bf11822affdd81eb8a51382c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490e49237c79dd576c9976842e5cf50537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842df0dd4be0a8abfe191770236b0001538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1574faaece5166df546f4966183470ee539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec0bef0ae5b4d6777c79313c45fbfda540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0061f8689f9d9607fb8cc92c54518541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b8151672f3cbd91f322ece4d46f706542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d416f6117d0769c28ae8feb34c0a3225543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe31e92dd8eacfa740d34b89818e28544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e231a666a7e9d7eb2a65b080548ff3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100eb5098c013e75ab8c03b7b8b25cef546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a50156a1a26e500ca3101efd51683547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476835ca377b41b109d905e511ff868c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30728661af47160802efe061c73b81ec549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4142ca3eced6952d241fdb706e3f34550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103a166e26212296e3391c77b609d095551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b82d21a6d592a12fa3bb9404aecc87552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7e5f94d59247ae738a9ce8681a305553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d6a19c76d20bc5c5b4a93a72cfb44554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44594060f49bef4e3155b077847415cf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb08474d80179fb813564a0dbf0703e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29072c1d59d89cb524d721a4f96146f3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec183d8ee81f5217a6adda03473fab92558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f3ce23fd4979da73deb14114d845a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc22afc6e3b1e43985ae894c437c37560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb152bfe8ee1f5244b74cd4e00a073561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f7bfad8d115348ccce7ee4137be1a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9abec588932e9f334ef635135c1bd6e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3372166739f98187014f7564af513229564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa693a6e545adcf7410fe375eec8c03565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a1bd33558baf6bdf1efa931610ac09566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a004aacb3e1a48ce222348755ce36d34567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa45ed8a470ffef7b54022d1b58e9028568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd015845ac5c62258d6b3c8f750cc0a7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc4d1dbae076a0400e34f842443cf25570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294349ef1d03f272f6f4370818a75ada571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe54b08ef91c3ebd3ca3ac093b830c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86418286615f21fa97d9e71ba1c4f78a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb8c79823089bd158c37520d8234a1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee3ad18e1d9c470c42855d77bcf4e7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f6889e9fc5c5d7d1a1116a6df14fc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb95b42a2c62eb26e8d5024996c8a61577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce67e83f893db65174bbed896e75e185578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f19b2c412996a2ac836f847238af4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b1167893d05a1d95f1ac93fe8cffbb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b52697cc2d33fcaf297aa56f4ff8b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d9d355bae92c05917656cbe0f1b423582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9725f7df1df404fc72eeeab0c1c0e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e247cf1af854f8c71425f695e41892584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e22ccd8df97157106f111a9f13f0b8c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12283c4ccd95a28353e7fe2b9cac9db586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca65be2180b47587fab99c5121c2e3c8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1bdc12c5034fe62c2124b2ad7655c1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5037a1c68052889b70a2430af9a54a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420406a4f166e902e82ad4bf01a87fc7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea095f64e5951dcb6a462c54c91dc502591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448dd6e573e41695d850e65982895978592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c517d0a79826cffb61d2df86f55fe593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5bca801612717d46a321e773d33d8f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbaf0ce83588df76f38ae9bf7a2cec6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d97af188ac993ef3efdfc154daed10596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe397053e14c205b5f29172fddcff2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5bec250b14f398f0f68c2f903ff630598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c92fa39254b1dfb8c5c0f7f540d104599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b3e19a73ec49db2adcedb1f30a7de0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e2d2f6f79d4346be733d110ed4ba4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b532acfe274d4bc7e2d74c2f90f50602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d3e55c56b2d5f900654f14d57afaca603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1fb62b5ed360d14813a4a884324867604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63fa824e2a6fe24c68ae4e4571d33c4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97961716af7aa83f347a704f83d12cb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d53ef0e1a09a0bd51860a6c2e0b2ae607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c4534c030b01e31100f8bdeb727f9a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b5aa008be3710370ca3fda2b214771609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a38ded2bfdc65799e4042d3ec46858610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b94a014c550fd7b9b43a7f4d323ccc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b4c97a85467db33da766535fceb30612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb0a18ea0ad28ca5418aaa013f69179613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e8ab387eab8a3b15f707b1e3c30a6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3fd2806141ab85e0f14ee7936cad03615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19eccb00f0bb7705554c0bc70689d4f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a53eac8740c96ce9979bd17c65c577617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c2d9009c518e6ea61b0d3879639fc0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a6766672dd82b1d40994a110a31898619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c51ca380b14fbee76d0cf7a04187fe2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56abde32d2cfae0f1c836a6ccf5130c4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f85acba75b263a676296b6357ab1acb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4817da20a24e471e40103fd85119962623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb167b1f0ac56b48b957cc84272cc63e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4933863925b67888c3fe96a66a8d885625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a243567b4ec0cb29ce9db6f91037c81626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b55bb5ff8500f2c0a442bfc3f071d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628dd25d8b23ea1ced3d1f7c609d46f3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b97c7ed17ab97ea01af3703dcfba4b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e39c8cd1a65a3ab45cdecbff3a3eb4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91628e624fa48e6a20f1d71f3778cc03631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82635992b6c2d5f322512e668f04f37d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f36403d2e09ab66981bca733778ca9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7fb481302f69d2c3a641d09e6e03e5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf5289b1a2bc462d1b2e809e7f5979635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e61c1a6bae052d8248688470dde7e7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a573d0f62c35dcb8a20cef30cdd2079637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb693742e43f17450c36b06c7efd4b4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af5d6b792a84aaede1d22fb755d16b7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b2b3f99ae3248778963b0f7b7191c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa439a3358965aea410da16936e5bdd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e3a329d5deba46b8efbd0e0479c33642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8111ce92491edbe6e34232fa81431484643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354fa373638c45ec365fe28c2cde60ec644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f940a0ab9abc3ad52720da2fc96851c2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7edf17192fb77262a04289b9cf7253646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165696c92de7a03dbb1c9f5b20676ad6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408704b1d20faa72c9ff8b469bf2a79648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df352293ef3993d455b8a506019fc57d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e944967ae2e8ace9e90a93fd2d37597650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c79a1242a85049d808e8e4b2a271f9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe1ec9f8784c959c7bedbe5f9969b02652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c1d0814d0e5c592394bc4dd6a50675653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c4843b043c9a40f49c1575157d374654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66839c01e7be74b8028e181bdc376888655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b40d376923d2fa1915f39bd74b24e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8172e7345a26bc537300aa053a75276c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c74b0cf000882ddcc44610c47cec3d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e9127fa66ec03a3a0c4cb1af3c77a9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db02254c793db7295819c46ac3f61775660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5352557189b387eac87f2e1dd1c408e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef31eab2ef0190a38c102965a467a67662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd40c8412af5e6d990a89ec838a42384663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d6986529989eb42303f1ad47909cc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb522eb82fb533520992e44d25349e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7018078ce02a59414d6721204287003666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd85f7bdbd598350a68831f5ada7883667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad713e4afcc478cb35dceb81bb9be482668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32f53b419a0254809ec5b2f240c3b7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d5f413b408d06871809f621d0f5d8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff12a185f2eefc2b7d08346f459ae89671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c22c18b0b199ccb004cf3b3e1ca0f7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8009c59ac23de79a69db94474612ca31673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdfd6e78953c8818dadf61e8d759ddb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7695bde828156b98124101005f46c0dd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4536308d3d8faa92b822a8dea9e0429676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b80f53915213cc092fa27ca5f30d26677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c544380894ca5347aec5d581f2b3c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2742806fbe5ffd54d17708ca248b10679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8605a93ed2c6bcf8d45eb0606d69f9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f40597f618288375d8c09e1b3ffd05681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3063581ce274154d0dd432f3e625164682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b6a0dfbd07c0e398df224a957450e8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c4a4b815644dd97e9b49dede57740684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f774949f53fdf4531a0667e1fd150685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b450be9027c946718a02330ccca32686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc07373756bc8dba1cb0ba66512d92687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e96dae0615b57bbad1aaa148ba58a13688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97433290baa2043ee66f509d3fbf2f82689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4028d42d4474b91380cd4895d46169690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf149cad7054c22cc8a0784da0410b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec3ffb385873fb37f4bcfee123cec47692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5faa692d0cfdc9d24e0beb490378b6b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6374d146836dbd4f15813ccdbeee5c0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf73988f51c794877bd6f457aea6edf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe2a40d86ffdbbb8bb41d428944de9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e64b10682615eadadcf637e1083d340697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c840e002160c51458a0f2f830c302cf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d43743f6277cabdd6a76edff9d5bd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7087e0c259849ab288c477d1ce6cb7f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f2ab589fc5d6b7c1b542749b2c515701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f889f094e3806fc0e9932b9c5cfa5ed702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cbbb350f4fb34e5f096e609d437df3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e4b7795dea4d45baad3b12b81dc22704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f36accaf806d2b814cc88730bafab705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb4ce6225b9f346c3dabd9bebf260a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f48063ee1d14cf022923bca5188f5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77504b454cc9e82be7cdabecf5c23641708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8564a0ef49de49505e6c6cf8b5d16a2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b290cd453fddf31f37bffce96bbe0343710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd80e6677bf56fdde1d8ffaf5eec696711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa829ccac7a468607e861c5bb2dfbc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d4fd656de03116ee69d48e39666ceb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff29381ee2a21c326655db54560013ec714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241e75e37c55d72194e871c6cbeb518715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a455a6fbeb0db46f9b9fcb635f3e5221716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e140c3ce562d4d3529ed5315c6f3b51717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa96a61f0669fa9baedaaa661a2289a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac22fa13e3c1f8660160e4f8a15c27719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77849e088a05d01a06091db13d4cced8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ea1d557cace2cbc84fa594a5898c4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876494b6e2193f5413c012f21c36552b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a397c695ed5dc68a690b201d0df1671723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5500351c89563194391da3aeed1a01a2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d8f49ed6c9ef3abeae9f3bc868f3b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196a0baa9cdc95f93b90ea5547687187726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5570a75cc90190e9aef1afeeed7d01727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729349259388f6002871e253a6d8460728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23630b701471bb61721297d3e5aaaf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6fe3e5ba5e4e4b8b92af5f1e3b5f25730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f5eda1015fb3256924fbfb596f477731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17007e8fa9279e6e2d2cc9ac02ac52e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa36f1a119c3b380376997383b9246733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165f5a21a4cdf3ec4a2b7c45da23022734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea721f31acb7ed47ade978600305435735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e76bd13b7ddb60fe279775f0bdc44736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc061b17fb1f320e79e77516466fd805737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d92f2f7fa6e9bc42503fdbc2a5f6c40738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec0afd61320182c5d4d03e394aeebfa739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0239ca17945841abbd09d7f8400d3d72740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3286f3bd414ee83b7aa1074a051ae15741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad3ac916e65d5851186fac7e35cea6c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f01f3ed1ef20360e8fe0fc25db0fa743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe16e81523c6b2ee911168af6b2db22744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04da8e2bfab0eac5db397179b73d5f3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208574469444e9c4891b47fe86b207b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7936471b0ef64551b1775167b59946e9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b655a0133279b3eaeac4bf42552a5992748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23531589ff7287d873b755bf70f30547749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d66652fda914fbb024e91711e9e5a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b514b72c3235a8189266eff432c08bb6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac320166e4e894dcbbc76087326b10752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb41472170f521c3294c3a670e90a9d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43471af77de803ca845c15ea5c014397754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795265771fa204fd66a322f36c6a142755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f46fbb5adcf573dc8fed1c02c357eb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff764d0a7eecf441fe76bead48e0a0757.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ed346cdd7371d8f941836f9f7ca581.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74794b0afe5a392500180d06b3bd98c12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99f773f73213c2f9e20b46a3e14de9d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11cb3cb402085d1e335d10f71939e474.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7826d63da99312dc9a1bf726b8d5e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b5c481019a79ae7649bfa28511978e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e75e6d5cdb850414ab5868da8dd90ec7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ecacca9db665bf0acb2daffb7b0268.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51020dd3f836032f803c2ebfc9741ed69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923b167d3c39b4f415abfd28d6dbc85110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a45cb25914823c81d664637009c5e3811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad39c6d64c071658234b4e13a03431b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b943b5640482fe1b14886c493dcca13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f755a7b242d56020fed48acb2b1af414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01cebc9b97276dacdbee72b937a1a0a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b26af8db90a55009aaaccb890c15c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca718fcc6c010e85b79a2f7797cb24117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381b07ff214b858824da6a9009d5de718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f19d452dd3a173bb31525e69ce62df519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9906708b70f4d66f9ece2607b8fe83f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7319c6762f6428d2c4e572920d4e752a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd57341898b98527d74ffb5f29d003522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f47bff617810a7f4f847dcf910ff3b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac7025a1fdf767c54cbc78e931c0f8424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e88487d1be3af755f089eadfb206925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a4d617e25ac8e2f360f354c62e328026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66257ffea93954d0dce6089127e7648127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03336650c7f111f85dd2dbee86209a9128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d895eca6b5095ca7cedf7405e8248d8929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c58ad4956d6b5744815c4943e523530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a8516483746b5416d710af2dd362b731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee822659857a67170950741ff2792232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55dc77cc8bec72fec4d04b7cec9b79d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d4519d8efcf4804720bdb8f9940b334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d0621e1180333e1d6e62f1828c56e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd25111b9a25ab636423ffc54c1c0336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa540bbd65da0dc95a272680ad8d7be37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9629088722e18a6a006f5db78bd3893f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f31c97586a34e66f342c7b37e1e5b2639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209917c6c7640ebb405937edbc8eb3be40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b76cd65858f9ff364b96e2fa46a58741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54659d5f7c82f8a7edbb7735f53390a942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5344c9d2d3669238df383fa135f4105a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff67731d81e371bd9937cba59717c5ec44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff31ca2cfd7c4f501301f66a94c705b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b12bc3b60a860c9d5324def8337fb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37eb62b92c1d479ff5182a275984dda47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b3175df9bc0b8d102aff14f3e83ad48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653324b101b7c357f06c2435a4b7ae6349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0989275d1fc2bc88e9e3deaba330d51a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc22989cd068cbd26e730f5b1b7a715b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf478c6ac9d89fa2de2af9241c5cfc2152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa67afc7644dec83f4b1671d51622e053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15cb43f4b804a723421b9b0ce37adfe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b446e7b25c69e9bafca477294169aaab55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de79dadff03da49d63c016545f77b99656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7543d5195b3bd89e7fb46fd3e88e7257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd22d7518668411978b06176224ccd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6cdba4a9bbc3cd1a9d025f4b22c6da59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b0152633b67cf6951e7eb3c45d443560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e744cb075977c4b7efdeeb4ab033fd9d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffdcb8df127f0bf9867c5e13a6b43b262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8254f87ebae9311880044ac1cd1e3f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90308d04bb4dcb91f6870ea7e4b697cc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e984239c929a31191cbc4f09f22d8f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194afc589b133777b071323e1ae074a666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db22a88d30bbbe35df1b525277d30b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a654db6a825805bed073506e5d7938b568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea290e0945e05d4928032683e5e863869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702843b9ef820b5638ca81e45d637a2370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79186728798d41a819aca499201df98771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130d3797a54d549682aa4b6b9474ffd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4e01581e0f6ddfb526e15339c71c373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa6f157d748bd56c767c7c57dd184d574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47dfe8152f6c4003944c2e744d2c64275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf54727298b8a516d58763d879336d2f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c79e5a36e4be98bd6bf4b7f9310e0f877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99624eb326b73330c070681106cae0578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943175ed7b4fe99f2927169ee38fe63279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72167ce9eecea723d09eafb78371bbb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aab3e2bd6ad58325d153e71ce6104881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea03bc33e8d54c85762427a7a895e4d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f5e03bed2a06a7eb43b71477e5135483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecfb0181e62b04bb09698673850ad2f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b6736b08718a7831aa5b17a3942e1585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c306312cb3fe9cea897034b6347e986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724dca6f4ffdf101a285df149bcf2cfb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6915f4549cf51a69a5986ffb623c5388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81974c3e322eef00bbf5e5f2c1219a4989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d942ea9ece5d961ff6ac640ee9700e9490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d6dbc4a2f627e6f1d52bfed46732b291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e510bddd72f8eb292fb03541ae0ed9292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f36559bc0ead51ef942f7f078b8820a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e4a8e813054aefa4c3ce06d472786394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca2b463a6a725625601a2bf8abdee6095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5364bf598e874090efaefde9b3733796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3aa0a95143944b964a538b9da8110d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409260a1a7235e087cdf849d8b5d05ff98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac403b6d05ee06544854af2ea61cc9ef99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07dc50cf8edee14122d24dcd48b9233100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f1fa524258303bb5192e8e5f93b9ea101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc93d3c658979019fb86826f3de5f6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f5e75245d72ea888227349a37a97ae103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28572b47f78872032ad50aac4d50ac9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1962579a6e6f5836426e67bb1ce24e22105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f665a752b0b0eae3bdcd95d0c6cb5a88106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c60b062e746f1095909112c38407a38107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05588dde65c0e9609bc838185a7324be108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b296324d7f69dfbbe9bed2cf6beb7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e35d401e0473ebdf7b8e37440a8fdea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b61f2359a6bb5ee47e189f1c793d4b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf0edabf7cb763cc036f2bc32fdf14e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b233bc5fc447e7462a1c409b54eee21f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814ca4b19b294ae5e434a75dd2dc701114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a8b84262609837fbe72d4290a7987115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd4162137f4b37b6d6122252e62f27116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb3e3eef85eca5fbd088358a00c094117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822552fa529009d1e173941d9d061223118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5696beba34c721d1ddf7318270e74496119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f7867f48253ae3839fec846be43354120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cca831ef86581d4ae65fd10aa2b3cf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c97a2750e9549ea736c08a97c93b897122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2d71a04d87f0bfe1f422e539c9758123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eadc0efc32f77649ee32025eeb63100124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2070441daf328271f33af5d824488ef4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd92e34aaa8784e64de19d2d7d3982126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfdf379b4114cafdf50314180a81c7a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff44e85b563ab50169128e3479acfdf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a4b78d09f38f69622c1fe595941b9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e8a876e1a89c073fac6fc82b556a9f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1432762709c37c8aea033b5eb010363e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62199908fc99f73d073de47f7a347c7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e973c80d0264580ba8114a3f19dfea23133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c953bbb7b6b6fdf4adda56bc708529134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c6a3a5c4f24368acad97a1fe21572135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a25ad8b9d34cb1e4af15ecea3ee68136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96da8abebdb1cad7de5a40ba00ba175137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d2b9cc893a19cdba0406f15ba318a4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e302e4e15722d38eade8fccec822a469139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf285d8f8dd18a24886d0da105d8db140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daecffc17f08499021cd0db6b9fc22a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e80e313a2d5388731b5a7b11447706142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb5d51c5c6f2dac435c3a0c039b25c6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ac3acd0f195f8f17f1f1d498ff68d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f672f7cf47532f08294c30dc0125c12e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f73114c751a6534261e23f37ed3b182146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db416aed7949440a760f4163095c3f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2d2763e7a4617a1fcc66fe73c4774148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3054b6edbc06b3463e581a7e5e9457149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6e852b97c0e11e886bdd00a553d2b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83146c704a3ace6f68a0f04191afcffe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc7a19234c4b31af4dada1fd0f7b31152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad84033255679f7fd8ab4f0abc3673b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6101eed49b50ad85373db728d470bec3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75afe65621be35de23bd17f41525709155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6850119e87ca990c7d6a0714671a10156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d1d21a7164678456abe69ab4910599157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c403503f3ea99648efcf0f9e805c68bf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b79a05bc4dce8dbef3726a44e12f3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca91ccbc1fdb5ee65292ab87dd0673160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b82d68075fc83a5baad229a36ba76b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9251b866ba6a2e88f850f0db51a5b9d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2310a334a373374595dec3da72a14ed0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b9d19cecf6584b23153234f05fe00164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b2ed754ddb752f5f527ddbd9b308d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac217c1a5244025aefaa5512d7254d9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b0e2767e549c21aa4177dd3486225a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4566e8ca9cc433e2291e47250547e1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8028aeddf4fe0cd22b2d671f11692c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a1930d1fb9c496ee09760702e234d2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f552db58b6a4d2d963c1df34fa2996171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d264d2e13ddb837db5b1a61ea14c40172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336fc37412948aed6aae41f85fb9e84a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38938df2521a0ca2b99e3e686d31c32174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78b80253a6055b401b6bba2a9595a7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97690090bf3d1bca0ace86dfe98e08b0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c80278fee11db7f2827142b7555ac177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d259fe2af14c92e78cad072041320ed7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8dcc1148ba71953f912ca71b231bd9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21311b6eb304a1d6867a2265b84b0170180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e643ea8a0ed1ce008184eb8504cca58c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f3da9d1a47256de00237d2aaa6088a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd2bfafd4e2bb92892204e37132afe183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c635c9e60a3808faa24d64e54addd4ac184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139edba987233e91fb31fe9e962f315185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe73f14bf9da1493bc7c0301af83f51186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23007f293fd132590253bc7a31d39eae187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d92327f51e2f8a471c36bdaaae94beb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c0fdcb9e8ab4fa5916a444e89e2cfa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff3a2e7b96d24eb69d080be26f5cc71190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06309b0ea938dcbba9c7643f2950ceb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa9850ed92b3276a9e185c1e53687f3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd0c63f42a87ec8a8520b264d6ef29d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b5484553a44c4d892093f40e75bc1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bffd780e4809f44a89537df0f4f34c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14960b172467601a26c84443214eb17196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb51e234dedead526e7cf335f5c95c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f948a95fb870a3791d41cef6f42a5034198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1247bb36e88efb2400f19700ac3e01199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2534707e164223738006d9dfbe5dffb2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f882271474f6002d431b298974ef6a51201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b69980cbb521a2a04dfb48e81f0d4b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53641cb4d9f54f23f11ec7a843e5e796203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63305f09823f4a64ca7d89a53797d679204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69738aa71ced7feba1ed7f01d0026b81205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab737f5c00b2b9b48c7acdc80752f48206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb7404b50e6ceeede8580f9cf714b8e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc2fb5ed92395ea977074eef1bfd84c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51def4e26876a02b29b70cd094138f87209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638da3d7f0d82c975084c2b9fdb1e117210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a235fb62e24a87d6d1f6533b01507e3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba45aae3ce602b58a427b02b8cbee8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59850d76d600291c2d18ef4f5f49c40f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62764c70eae784d5d256ad8bae611d32214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e0c9d7ca37d9f04472f67012b174f5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47856b11ce1ed7a6ac447d4a9e21fbf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34096c3ccff1ca7dcf49a58714bdbc06217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123c137d3176fa291c5ed5fbc408365e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d0dcccaf07b9a2356ba5d406eecd6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4368a7d602ae208b487f6ff5f4f165a0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ae3be4d2235f51f7e675ee798ebdc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9104c04d4ccc30ff71d3de3298b7380222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4bb441c2811f7c3f48db00f1098c09223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6047f53d9f4b236b7922c8787cb39224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51043ec17ea4f0f1ad7cd52dd696542225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a9f133aa0ab2b85762546f5a4b4773226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513910e6865ded51bfbdfc9c58cc5891227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23624acb68f7d77f25705ab9271073e4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a3c7bcd08e5454241e2d40dbc42d7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c226e2e9185a5258daa6a45931c4413230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e16e86227ab01983daa74945d6c59dd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f9abb1edd91d46167e5cb923948920232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa3cdb8ff34106038bb330276c48fb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6395bef48fb3540b03e8e15e744bb863234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c170216a1daedf579e147f03ed67bf19235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6778b4c33ecb2bddf86752e9da2673b6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5809f7fdcd901bba0f67a09a928917c7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1b49e3a7f7d71d7ef70af694b1e648238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33548c954bc37cf9fed14c23f90ad3a0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a724be18177e50422cc4c04fcf138240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d84ac78533ea8590541629ad7d698241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e4d57a037678fc21c048df997a8813242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac98926492ce1fdf577c7e49a3b2daa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe47bd189b94db000696462fb880ab7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5580239cedc477521499561e01f58f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c1e4f49bd0065bd7202428afc3a5f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341e6c10a15d3c34ded136a745cdcab2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03678501cdd489a0601ff706fb21e30248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c644d3c92cc785d3972cb8967231a67c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f6c39f1c4c74ef9465c9943a78d03250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e178aa739ff16292a090201f2cebb19251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac59df9bcd79c9d887bf22d27a8a8b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa4667c0ef2f4cf6366085d488f2f81253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a74111a4559415baaec7cdcbb0219a5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd6f5fb3e8c11809dd66e39e00f70c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd994fc1a39505d9c2c61e4a912474a0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df4f1443348c7cbce2622b6f7ad9ced257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7482b9cdaaf4606264eb4a503aacbb88258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b621da54d9fca481022c7df2d2d81323259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50edbd6760474a1befa798effc3b025260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d99c9d2255f3b39a3477a9c1a94c0b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae695b03d13459ede83bcd104f27ae4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a83b401ecc6129c976753de066f3a1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5424ecc67b167ff4638633491bdcb11264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e078601e91e05cd5546c07eac92ac265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589cc59e9c25e5fd69b7d9085f710fb3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc2e5f3aa9dbe270f62a49f89cf520267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd78ab2d63e91c967d0b81ab37ba00268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c16c0787281bbd1cd55fef7cd9d800269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1e8d2f8456a6972949eba10ddc4160270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d894c6c515713a85fcc45ede5b90cb06271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7255fe4f3668a8ec01435de8f20f271e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c334e80c89df46403d62e685d6647e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22302bc5e8b4e73704dcbb61957b32c3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf790129b0a006e62f926dd501d20488275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c4a5c11b5a734e3943584c52451eb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab3ca537bfea18d759eb81f1149e08277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac8bb3bc2b5cfce8dfee935fd83266278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4484eaa90147f310fce94d17c5252d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f47870e654062f07b449b50bd8260280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dfc42d76497a0d5c69e9f807db034b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c027543c8c025d17e96753107aafaa23282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc14d6e57d6065d9e06af5fbe3432a5f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3517bc34e97d3c93aae274150a2a62c3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6728e19ba846dc01870a2707429dbf82285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0259346afc2f28626d9d046108e4901286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ab88000df712e0566902a854f056f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa96e3f8324dee397fd56b4826e50c94288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb93609f71d5055b7cd8526e9f9ac38289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa09d8f261ef487ea58478109ed925290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5facf29703ab7ecdaf4963d1c2aa208291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3425810d07b50e7e6bd5b2525b59f5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbffc43282960b35cfd2f0289ff50b1c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b1d50d4f9be5fb3b3802b683b4a78c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff729e3be1bf8dc05bcf7139a1ce76fa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d8b007deb424232990e7c44805bcb0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93585be5e7c08d6d7d6d731b8c65c71b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e9abee161e95754a0e5f4f74980ce298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c9166854752e9a0d780d90cfd41a9f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de857089f959e91e990e2b99f75b2d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f459d73aed49244beeb2128e8b75585a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda10fd6b60fa99cf69020a63870225c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c1b94bb283f1dc4ee96a783380a07303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f55bf3c696e7e64ab0f57881fb87d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e81e88304a2696d06aab9424ded6f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cbd5ec2ebc2bbc593eb714422c02da306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb73452380d71f13ed51e6948c4bc10307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d225207562dd93f29c8b2e9524fa0e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee00ce41222b729a5098f578b48eb79309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a600a4a3c3b427be33c688a5f85cc553310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597da9e66f0392778a2899c39be41a88311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d96566fc07e595747e1952bd3fea6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6416bcf280eb9f1b6b936f526ee57175313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f0030c6cfd578cfa3269045f5a9fb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f831771cdbf1cf1048959ed275390315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d747cd992fe4b83442f75984eb46904f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a15f930173ad0104cda7e6b8f4f6ee1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab14f4ec102e03dcb8143559f5bd81f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f261f834cd03b490a16f4913a4b27319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab006dcb10a4904fc0d921ceb1b097320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b65baaa44d73766bd8c9c6a030d6ae321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55910128e4661cd15fe3b0f6a48eb22322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a59ac8b1ca89ce9af56f6f0517a61c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63c52f44e6bd0adf3c95cdd1cb33a6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcbc94c6106411c5ab748d564f224f4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f58ce6ae7bdc87ec3c3412fa7cca74326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb85f45912cbe9f48148980b4f9590bf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d2c20dc9b049f8c4efc07c49ac220328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7bfc33bb472428906c2d8b495b8a8d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb4eb6eb8071a8964a437edfff77b0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b47799780d794f0d6a3540f2399534331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd4ba882a8bb34886cf7fb26ef8ac9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b556c126562583e087a92bef7fd8152333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd66b46001789cb74f99ab6ffac048334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a594fb5c298b6cf36066dafdd88a76db335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71118b125351151f5217390f7309126336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f5fa34aedfa30593fd95315b9e760a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5702ba0957d131be431461ee6ee074338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481dd71393dcdd26775a6bf81a64f51339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a712c7e4b84023de2a41099882cb6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd9ff1f262b604f8744c7a57d4e0569341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e996375df7fdc621494c20e36488a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a70ca15a95704d78db5009e1b3c92ca343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c5c4ffe0aff515689a452a8d5d709344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece007b7004cae3400483ad56a469b1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0252ae89d400e2f6c0921fee0877a3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ee66cc0a38cc9970a9a7369fdac25347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977437ba82c0f915e9fee22d46c66185348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89126f5710db4adf24980760c88f224349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a598144801e47afd4f978e643a2d7f59350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cfe4a85fadcae6961a8f27c91f4ee2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe451f7a09cd6fdbf48243daf2e36db6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a758931ddef8a59814ce53305f0dd26353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5fc431e8c2384c627f1ef140de56f9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad59cb420c86f4c61abaeac6a79e8d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d26569826c244befc01e946805974f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e5412486dfdf945db2b8048fee3be357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff959322f5e05f3a3e879e1c303b6c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c12ea23d03c138cce1e2be4d0978b6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c23d8fadd4a3c1541fc55a219d54803360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ee6cb7f0015b6ceade510c0cf4c8f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937623c0b98b8fa72f1b64196b267ef0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ed9501c19d86c4bd82073fd0655d7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6faab002e0cadcef05a0a56b1e1fcc0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e9ea6557aaa5a1c69128154956a33e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceffffc82d5de7f55a71940dcce727ae366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd83f16dff9bc7ada21f3a479f4e26367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a80bb8ab87ee2b7b75663effb5ce200368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015ba8c45d35893b77e4446de06d3a6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1d16fa7cccc45ea3a5e83905c0b53370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1caafcc2f004a843f07e745619ba7a8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a739986fdd9a5be0b87e453bbae2e42372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b75371249551c9f8995bd619c8ebef0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5513392794d91ab65fd4dbd013ab1c55374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef2b28733a259045d1edf73a8a2804375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89c436182e0c84bdf4652231c6196c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d86ace8b0149255fb43f915b3b408377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c0399e39084470925b65fdb5d509a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d0f71ca42c95acd90662062927e9f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7829f4311b841428f57b1d79f6e7cfe3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426caf1926e1670e37a515f9b75634a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b036e38c4da72c36df4b59c40fea9fba382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686f7b8b335062904a533057acee100383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b844a61cc31ebb9d7a2e955ac661bed7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d60b665b78b14de5418fb05da5b73f3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a3e92a8465274464cac5400aa9f2cc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ffb8231d634c7294115ac9eef45c1f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce0e6b8ac36e1c07a9c8bfdbbe10663388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c65c984485e65f395d9d11cebff12d8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f280ab31ba4ddf3118029e620788fad7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559056939e1be08bffa1704d2bb00692391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac724c8e14845a95a2a5890569ec372e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da74658c5c85495c8cd76a55c75e15393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258680f775d533f3125261b257b0355e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856aa6d90ab73d55b74743b9eae49fb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f7c623eb640bcceabc0ef174a278b6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4194143c38c4ecab83a12e430a1dabca397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e671e41bb697d4b7220f18d4081fd4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22224f4c7e5d4eded9564044141ab17d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a5813a466173832b1abfd505eaa36400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4aec723262d5f9d9b2c3918ec44540401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f399b7dd736018802bcfdc872a8f5631402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484a667aa105744bb75375687a0e3b01403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720abdf1df8365254ae12e4352b07a0d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f088e95f624ff8707f321cb6d36074405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a9c87b71c6492cbf614be5d5647c35406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45483b39ee4e1e38c3384250382f1c8e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef065c6cb0d44c29fb42b643826681408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c0bb965b386d1a71b67409e0072eb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51316d62db40d185232a7742ec510d1a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc503fc3daf8447d450c98c2674a37411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4111d477084205a8ff989dcd5173f84412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44786955ae821a6416e17ddf678d6c3c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde852b85e439e86caaf92b8eca4c3e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df28dbeb2cb06c0646124eb8a23fae3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8fcaa82de44ba778bc3c4dfd0f689416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53135e40c29e0abaed0e9dff345c3d91417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb6861ee5e2b3d855994851ca52be05418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8bae56e20c7bc63dd4e866e7f00e5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56bb240a5ce16a21078d7dff69f10d3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea624bcfc15666ae7f67eab059abeb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e77f28750d4d0a011862d9bf7e433422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01713c3ba16ab6e9677ab72d87bdc8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcdef61fff179919d5075f894bafad2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f384d3e86af66237423c188336de578425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8309ebf2c4059da77db027d805367f9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e76d3189151719c7170e30037067d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f362bcbbebc47acd14955d7720fb32a4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23449fd4ad3ca700deba405d8d9ae0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c5fa954461eb33be1501528c68718f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620fba654e3057d698ff99579ee80c5e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb4206c3215575ad3b0057581fccae7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc64da1d5567fe5511fef263b3af0c2b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b7ac4fec9d7dce64d5fcb9385477d2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1204450d6bf35412c941fb82460aa6e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980843bee6896ea73f524f20be51f30436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3017d3359fe5640962549f8a6a960f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f52e6f76316245838f30bd4c0e91ffc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef8174b6e405cc544b1f06c55dfcd79439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a85df91be1d7e3c68a6da9101fd41fa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d320110b732d6d0e1a48a20524d1f2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b65115281ceecffa12bd88b1f8fdd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4064cb043a308f6df1661143289b38443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f17a35dc3b0eedcdf2791e6c25b12f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbec61ff330fa0d06f58611ab26cb02445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a7135e1452e28307d3d700ca293198446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9392f629e68d8feba86eb015b0a45c5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1b64af7ea456f0e63b72435edeebd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea6cbd6db5aef1e7665c8b9ca2f62e7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e28846b474631f076d631427f4e23450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb70609770bcbcc0e755040243a09f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936ead2e3d68eca17f1d024f83a326f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b35f858695d0b5505928b32f9850dd0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1acab6b8c62acfb9ca803fd79a4cfd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b49a6a5bdc3319ebcfcd342036d5d3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c4b1e7969eb9d3e37f53d3bc93ca3d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b1d19ce20ec86e826c7f279f33641457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c2d735fa9e9e23a0bc08b436d1ad90458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56351e1d8ad0af8f926de350c08ab064459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c643a8ff91f57e6a4e2ab869ab75649b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4383f7f56d62358722d51bba72ea760461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20613ae3527f0fa26226aefd11564b44462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2136e08e5e93fed4874fc210f5db64dd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af58a9aa5ff5c6f490fd9b37c76e724464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396aa7bb1ae8166a4e42dba25dbc4c9d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f58bc1cd234f8c4f2c51cb0a1167e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910eb9de867d64af8838a2cdce00504b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292abc534e82b84385afad294f88435468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c57a06658f9d94a97ecfd7a53a5faf8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc55b90805fd7c26575f74e68e0fd5d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b43f412dfe48b4ccd85c0204e3902471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e8e02bb186fcef9637607529a2a05472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef9784a9cdcac6e5e7d55013d42de4d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e204ef6eec2e708267bfc64e328b6e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ffdceacedf1381b77a4c6107bfc7b6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129975a50a395283450225c4417268b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90affece2c0d582fe764f8820281effc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03787c39bef02eadf8578fa69b338efa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a2673724b2e37223bc9df0b48bd0f2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c0debe52a7c7d0b631e5dc7ce6c94480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09210c42ee143ae6a4544604128a890f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba8bbc194e341d78664f9e6f16b2718482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb697f41634161e33be722f8c44dae1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f4a77c118e522e6c01674571a6457484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7602d42ca3969699fec67b0824823be4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728808d7281b0ea3bb875a84a45509fc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dff54c5395b129c24fcb0b39370bea487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547e26c4c0091dbb561eef4d9c0bc39488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d2eb0570019ab9eef8cb822ab8e7af489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e5c5ed97370cae28234546d179590e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ff19f4343f46e888fff60893f8838491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9610ea2d4470085e1cd1e5d7fc3e134a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33932dab54c7a4b235832afc5c6c5f7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf034f09e455b32e134ef5fd4a1859494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76100bfa21ddb9a95c9aa9e18faa12495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb59eb7744fad79e8222806fedc8736496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd67024907aa22ac6a9aaad3976177497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c53ce3a95f09dca042b2d19f9ab2e9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbcd1e15cbdf1d9b3c254bb7679ae82499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4d88e3493521a49917d19b3a4663e5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef37f61bdca3aafb8f8325bb436955501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f7e2d39c6f701ecb8e52326b7019c0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ad23d7d1b7cbc91a408450fb2ccb0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c29a28913ffeacfc68648cb509b8e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee114e9f5541675b5fb0118d18ef792505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d16c340c61711fba3e81cc877f48dd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9facac7593642c944a8707dc03471f64507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6695fb7bf0eaf39bb2bb73145bf8291e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b614c74f2ff401b25cc5713827868d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979daa9e1732ed71b614ec25f5ee9cdd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b4c25eef1254286d8eee6c332b4d9a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29efac99c992f50238a769799d9df6c5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac1502657cc33f0b7f1c79a14b35d91513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd00efd65495f59e55f85d67b1d531e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89507adce3eac4234589ca112bd5438d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734dd52e52c1fc01beeb091a8867de74516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb724cee2892efde6c48fa02052618517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fddc250ae3b40f7c548ba2cf639208518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fce0612047e3dd0d69dc7efa207e4f2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229f8dc060a93b8c9455175c0a2e949520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe606ea61878df0646fd74f1c1d375dd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fe36b7ac9e040ae02961207f7bfa0e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe91ccdcdad155e85f21fd3e0c6512a0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43edc650640002e647ea558de4360fd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea68878b14caa80599c92535ca7e9b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb0a724b06a172d181a1763152c191526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1177a46fe0253d99847ac7b5e15e96f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d3867f20fef48a33d4940eda4a69e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a13bea95e348ceea1b3941998a41f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2011ee989af87d40aaf9044555133027530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2aa1539b63050b9ab6cbee3b33780c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a7c8e6617112b7577dd6714c76de9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86462ccd9a3f72f700ec21af94890e1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee22778a7e6aef6b26caee6047a21695534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63a33e61f0ced22e0fdf54a98bb6c4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e118696671915b793af068cea45bf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43889e552574538d2ee9d68acc85ee6f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa99bf1eb1a4eaf891db2203fbce78b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c435cd9a191919514abc4fd24740e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b8bf9ccc23b1ab1dd8c507f68bd14540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5195e02bd751f06a5e8b4c385ea76b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23787db12fb9304573dd577d6c377f1a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b9de3b502ed733501f03503752137c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2af753b4167dac05a729c7df6647bc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7c882d03899f7ea290ec28ea86f01545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c0ed93f0eed4a2ee36572a37985cc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc66d5a75adc0bac298d3ca26959f0d3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3819e8cbbd1899a70775a455ceff730548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b52ceca4d3eeb3206e05d251702090549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b32ab0f848b42d5fc617ba4e9cfe47a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf2fc325ba2e914718ce9d24fd15141551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64326665fa34e02bb0522c2bb25175e4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f328c02058db3d8f4d7e60790e7d71553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7667785b695dc073aa71284a1be77f6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f864a4313d7bec31b35bb10c3d8906da555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b603de53bcb1a76a7f87848f7b58d3f5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9380b73930b319a817448796abc112ea557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c936ac8fd7c2bf14e06b5e0c47cbcc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5957483dca35b9441ef429cf1c8c1ba4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2bc7d3b3f23ee51cb3837e670d28ec560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920162f6e8a45afffbf4b8bae9b03941561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca547878fe9ac38052c826f64536a6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc9ea97e380790fd54155d17119999563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f84e0091b686f0957c32252296291564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d74cf41006c774953edee3ac136daf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b6e089309448785042b2b4c66fdae566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd2f0acdbd832eb02a50efae50d9886567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588e7c0797ea27b5b7f590044e1697ee568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a740c05f152bb9b1eeb1ebd065c5ca4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0df029e56ddd7bdfb9711ae8477c59570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714881fb8059dd49abae902d7121e9ef571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce0ed88139b6c1b7766ad6cf3252638572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d1adb91004822a9551ca6ae23e468573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b1ec74a8d3256ab7441adc7be5d397574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff663545ca936456c2f7c4508d49f3a1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f68b54d48ca5d7fca842802d7c274576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f38ba68b43da292509074a9a81801a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bab2fdac9ecc3169c700b13dc509f6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6692246cba59e59cad00de18c148f760579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0881b9fb62033b96a7aa5f086296037580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157bc09ee9d6d1ef0f09dca6aa669c04581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6447ac36b3a6cec197dbd16eb27b9499582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5fd917baff17d1905f16a9ae61d0c6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12234f2adf81ddc797ba7f91ff9edf88584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c23a2b7b9a8c404a10505912267d24c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c69bfbfa1cd685beb98339a3b917dd7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe1b67b4e1eefbf64c7af3810e25d1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc6d98966d5ecdd9c82cc5e8a05ff8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635aa2a2055de74274bd42ecc6ab3e7f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ab96791ab48727a918976d47a0d1a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05c88b20f266dde9d816175326d35b2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c56a10e604b3c62238407c43e53ea592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9da5c8974564be1350a3d47b0d95c3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464befb61c316a17e974f4fed471c93594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d329f0cae8578ce43ee12c1e4730c3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0371ed6a63cd9d822bec987c52cf8df9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a463be24f7ad27673925c07c7b9a6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2451b1f966237c24854a7bcd6fef1f7e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f605826cdadbab3a1672c042c3cafab599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afdd6cca223fc1e4058ba5412f52923600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b936f23963e198f9899fb2513ad602601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b565b23d3e7ce11e6501f8ec9a904eab602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b4f2d732dff85bac1a5ac263bf083603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af0f7adfa3465e6ab526df2be73d5e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8004575bd9dfa44b9ec49f48f57a8876605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb63eb0587d996547112b8b004ed3a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c435d55d7d5acbc2ba7238893beda8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f43515d2cb2baeac05b36ec7deeb26608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9814714d413b3ee4898077dd62257ada609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2132455b54d089250676c27ef9e35c4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3233c4b9a613c6a3948ace5be30535611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527bf9245ec3dd07c1dded167db09dd9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07fad2ffd273e1fad9b91064242389e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a204fa72838e46a86ec5d9fea8554d2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dccb9747699eab6fce33943f78020a5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bbb2170796e7a2663a0cf04d6dbd54616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e504bfc35716bb37cdc5bea8ac44d47617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4437bd0f9e61a61f50ba3bb2fc1fd467618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f351af662cc2a4ca7ee508909996056619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afbdbdca91152a6cf147f8ae15bb2f0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af4e264951a0c7bf166fb6346473b3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547009ca75e414fbaccaee7b3a5d219c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc2deaf3d0bae3673e4c8383214be7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f83c20504e06fc4d5689870b95c72624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318672642515d806cad13fe4d670515625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3cc75ba010fc3f1abb8a503ca37f7f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475b46d4b9974043d782ff10a7691495627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4861f3f1830cb78f2cfe487d8277114628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b3e46c5cc8c4a2aa1e809d87c6a7d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b517391f57c3fcd77a45289ea7a978630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40c8ba47ce9925dd975019d12171b7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e32c9e42e432a172e84cb3a7af9633632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbcf88d04893c6e7358612f98cdc315633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf5b043f226a8ada90bd9183b5d57f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c74b02304ad0dccbcbef06e67a0de0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d7ec876e9f27179fa00fe4b48f37b0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3219b6276b25c7af9e04f1f74904a70637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b1692ee1c7a8b698790f22c50736dd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c665a3f9ed8a6bd8e5e181c012f26cc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea6ff7a51944c62380692dde64a85a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40422d8a486ef1b0a4685e2cc2f59b09641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3786bdf646d91ff1bb01b933bb31832a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebefbad6d00232f400a537a4fb224b5f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce457c9d349f44cdf83004276b899b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087ef119a831012ad91e89a95cca722645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be17fd94fdc69de52bf0de7ee075e626646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc707f5952246d72fb9c9543d2332b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba75a88f9a66bcf5b9c4283bc0876a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc363baa354739c67070c7e70b697c9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b9b9ec981e881ec06daa81b3e165a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c375d629390cb536213ab21fee9003cc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479de03a3b649a6ba6d26687ea3f8be2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ed6a9b2c0a5a83568fb762c8743dc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8174016183d55d554e6028fef333e9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee80337fadc8861a4b517b1e7dcb609655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21fb75ab0be9d58b8ccbf5ee235b68f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954087718462421eddc44ab200b940c2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd7005621f071770066c5ccf2d12d7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de65590080fc6a35ea64301bbfa2d77b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af808a2e1947a41cc0b41b38e7eeee660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf52e65e5b94bf90059ffa165612a2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b78a0d36c9698bf8d6a0d05fe3a2d79662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f518ddea77e3fc9c292da473108add663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8886ba8c355d02930d580715be9bc9d5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51d367cf5dc69d02570efb1ffa7001a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9b2517298a7584ed31a733441d290666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df38b1b802341867483403234dda48667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6006025222e641cff268d649692efc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad7a7913605529afef959ec2e1ef74669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c578ce02985f72f941777675d7d7b4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fcd18227e67bc1f376606b6030b6b5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631c8ce487ea85ecbfe5faab672062c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b452ca68bfe25f1161ae5a12701725ca673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdbff3e0409ed50e4ed017447bacca3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585528906e4dff2f4de7f7a4f4329b20675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa65904ff148ceace94596d5a75742676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d6453b0620a0f2a4e202aea10cb95677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b6e35055b81d5434b9d3816fc5e531678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64226e11a0901340d88fbfbdf323865f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a249e1576f7f8762b2fe880902d7a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a778a6bf09841ad637f7cb23c19588681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e60c2c8c374b66ecf54691886dd49682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27461d6e95f9b52d32a61af5165421d7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabba55de6c8c074b376dc9b05522d51684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc3e409627f6bb87df278dd1753d1d4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f567361acc3631e6f3d64cbfd34039b5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518b98fd4809b09d2f19a05c51efd85687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca059d823ea337b3c71feb6ae8678eef688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698ed721c1c99436e1120437acd346a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83729d051bf429047b57eb3d0f44165690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca013a2ac0558c38d6c5ec458dba074691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015557125266ba3ceb826141392e66e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147c86591370c45991e83cb0e23dc19693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe98ee725c1d38de14f43f5e7577a315694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a45f7649cae421bf68d157b40fbc88f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac397109bfe304d88e5263ba65530b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a156bafd94f9433d8d8b17886063e1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d8776f823b3b6b3117f538e56c053698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7141a015d29a10fccb0b3bdbdf6a01699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92482a7da4c3a04b6bc8b7a763f58570700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299904410fd01600b814f3bfe7f0d3d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c9bf0268361e37c7e7804841c83ff702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487945576607c1e75f139daabbc0f8c1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc648ffcfaa2c4adcc5ce2f8797aac704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf32af385d60cb972597bf488ef329705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb92bee391aed3a07b75cb2667d2c37706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee3145b6d1571684020400fa5911f46707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea559ac1b8d01ae26fa59c2e850c687708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f1b0dca1559330f5d93a0c8af707d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c5f320da741b2edce88a93f77c9cac710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d80af99aece0bc76aaffae1b50afe711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa2f7858f54302d4ddc4fa02f6c0760712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a39ac389bfb068be8647d955c44c0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e6680da3ca1d19c7a5f31c3ffb1d25714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d29285dacb709754f6d6a0e5ebf3fd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee82aeb341aff6c75868e80c5f1b78716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67373c18a1053a86dfbb2feaf86b92a4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1de95a49f21687a2fc6f3b12d01608718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9c0655992f180c408eb66ff1e4afd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2574dc62530a54249b09905c01448378720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6567a35f2ac68a0b3b03899ce28c5ba8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b18ea3f73d01ec1fed94434f17a6157722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6198e2c33f491c55d13e9c32b5ab0c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e681158d2d4039426deca1c36fd9bd8d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188fbb07c9dfeba21cfc54abca27ba8f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80dcfb14118271c92ae315660b6ee2e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9440d9e0777b1d00f6d751fa6ac0e99727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beffe76b13c59b7a190112d15d3764ff728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48298f3a19af7e9e194b34d46de8ddf4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e1cfa8af75f2db9699f4a741cc5860730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb894492996b2c9569ff0ca96e7d428731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c696c371b72b8c4cb6b2646c2b2ef716732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3949edf8d69e1370a530a309f5599432733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f278c7d2a3ef36f9faa99b5347b6da734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79baf40b818531c7912860cf261965d1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd089f3c050ce312f8e498039c8ea784736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6222afd9f5b7c84be2dc6acfa2f040737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e140b34bd17e9491f421f98938233c5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e0cb6b133ffd9738ca6db4bd08601739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b3863250ec08888dcfa3517b0854d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a717db4bef45bf8bcca39a2a62641e7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb34f8fc16e21aff46d78caf0935e81742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ec8ec7eb7709bc1d8a00bcbae056e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f2c3efb6eefe5a44714680c01cb7f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea664a806501fc0e0b050de5f3b8d8c2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01cbb587b22f4e8beb6330a48e2d0c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6406938ecdeefba072c4b31ce1d9b527747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc61105ebeb9e1a76fec7e0c6257515e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609fd89aa5825b06a358a49290fc9e2a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9145b647c712853ec4811a408b72c3a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209579c3221b7aad12ddba3f399e1e89751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35c6f265a6b3fccff1ce44a6e6220e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c4b4ac4f98cd38a06777992bc6106753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23938,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24058,51 +24040,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25928,170 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26358,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J381"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29607,6317 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18148</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>6.7</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>26425</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>10.15</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>18150</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>50.04</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18164</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>33.8</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13917</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>9.140000000000001</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13918</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>13.82</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>340</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>26470</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>79.06</v>
+        <v>16.72</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26469</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>20.45</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>18172</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>16.72</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>0.5600000000000001</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>26483</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>25892</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>577</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>18.5</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...13 lines deleted...]
-        <v>578</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>581</v>
+        <v>578</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I195" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>582</v>
+        <v>579</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>141</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I196" s="0">
         <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
+        <v>585</v>
+      </c>
+      <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...13 lines deleted...]
-        <v>585</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
         <v>589</v>
       </c>
-      <c r="F199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G199" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>590</v>
+        <v>587</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
         <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>593</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
+        <v>595</v>
+      </c>
+      <c r="E202" s="0" t="s">
         <v>596</v>
       </c>
-      <c r="E202" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F202" s="0" t="s">
-        <v>597</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>18197</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>599</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>21.5</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>600</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>597</v>
+        <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>29</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>623</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
+        <v>623</v>
+      </c>
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...13 lines deleted...]
-        <v>623</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
-      <c r="E213" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...7 lines deleted...]
-        <v>623</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="E218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F218" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>643</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>677</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>678</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>681</v>
+        <v>678</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>678</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>682</v>
+        <v>679</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>696</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>697</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>699</v>
+      </c>
+      <c r="E240" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I240" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>701</v>
-      </c>
-[...13 lines deleted...]
-        <v>700</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F245" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>718</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>29</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>730</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>731</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>756</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>757</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>759</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>760</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
+        <v>760</v>
+      </c>
+      <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...13 lines deleted...]
-        <v>760</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>11</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>774</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>798</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>597</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>55</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>800</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>795</v>
+        <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>796</v>
+        <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
+        <v>800</v>
+      </c>
+      <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
-      <c r="E279" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F279" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G279" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I279" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J279" s="0" t="s">
         <v>802</v>
-      </c>
-[...7 lines deleted...]
-        <v>796</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>829</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>831</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>829</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>830</v>
+      </c>
+      <c r="E291" s="0" t="s">
+        <v>831</v>
+      </c>
+      <c r="F291" s="0" t="s">
         <v>832</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>834</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>833</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>834</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>838</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17514</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>16.84</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17517</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.91</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17520</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17522</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>19.72</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17530</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>34.96</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17531</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>50.75</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17558</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>3.34</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22103</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>4.74</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17564</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>23.63</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17574</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>18.53</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17576</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>872</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>4.37</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17586</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>8.68</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17590</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.619999999999999</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>17.48</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
       </c>
-      <c r="E309" s="0" t="s">
+      <c r="G309" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I309" s="0">
+        <v>24.82</v>
+      </c>
+      <c r="J309" s="0" t="s">
         <v>887</v>
-      </c>
-[...10 lines deleted...]
-        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
       </c>
-      <c r="E310" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F310" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>888</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24396</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>892</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>24.82</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17608</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>5.49</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17607</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.32</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>29</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>909</v>
+      </c>
+      <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
-      <c r="E318" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F318" s="0" t="s">
-        <v>912</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17618</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>718</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>10.72</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>26806</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>18.02</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26807</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>25.62</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17623</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>31.24</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17624</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>20</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>7.14</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22115</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>730</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>10.43</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22116</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>730</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>12.82</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17628</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>21.04</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17632</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>57.39</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17633</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>20.22</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17634</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>48.2</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22124</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>7.22</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22125</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>5</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22127</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5.02</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17645</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>10.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17652</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.65</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17664</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0"/>
+      <c r="F336" s="0" t="s">
+        <v>20</v>
+      </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.08</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17662</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>4.05</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17663</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>22.75</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22139</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>14.23</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22140</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>12.74</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22142</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22143</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>730</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>21.33</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>26831</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>872</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>16.22</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18252</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>872</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>85.31999999999999</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18255</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>18.11</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26850</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I352" s="0">
-        <v>28.72</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18259</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>16.68</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>22150</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>9.039999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18267</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>872</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>8.119999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18268</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>872</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>10.9</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>26865</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.34</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18293</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>17.74</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18311</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>10.9</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>22161</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>65.56999999999999</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18320</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>19.06</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18325</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>34.94</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18324</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>16.29</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18368</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>35.59</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18369</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18371</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>29939</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
+        <v>1072</v>
+      </c>
+      <c r="E375" s="0" t="s">
+        <v>1073</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I375" s="0">
+        <v>23.09</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1074</v>
-      </c>
-[...13 lines deleted...]
-        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29940</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
         <v>1076</v>
       </c>
-      <c r="E376" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F376" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>9.539999999999999</v>
+        <v>15.32</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18379</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>718</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>23.09</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18383</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>15.32</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18386</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.64</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...48 lines deleted...]
-        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>