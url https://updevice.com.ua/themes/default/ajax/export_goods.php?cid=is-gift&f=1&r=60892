--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1097">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -2867,53 +2867,50 @@
     <t>000012380</t>
   </si>
   <si>
     <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000012388</t>
   </si>
   <si>
     <t>Набір Gaming Combo HOCO Handsome luminous keyboard mouse headset set DI86 (UA/EN/ru Layouts)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-gaming-combo-hoco-handsome-luminous-keyboard-mouse-headset-set-di86-ua-en-ru-layouts-/</t>
   </si>
   <si>
     <t>000012432</t>
   </si>
   <si>
     <t>Планшет HOCO HI16 children tablet PC |7" HD, Android 11, 2.4G/5G, WiFi, BT5.0 0.3/2MP, 2+2 RAM/32 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-145/planshet-hoco-hi16-children-tablet-pc-7-hd-android-11-2-4g-5g-wifi-bt5-0-0-3-2mp-2-2-ram-32-rom-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000012433</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
   </si>
   <si>
     <t>000012467</t>
   </si>
   <si>
     <t>Тримач-підставка HOCO Magic magnetic ring holder GH10</t>
   </si>
@@ -3358,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26573149b9e4731cb016633572beaa4a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dce18d18ed2010f8347b48866294452.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb426178cc54d478e1d2da42303f0753.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f995c3766cc7161d46aece4379ab514.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596c6b00ce7b57f215c4487047a252c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c71707573cd0eddbb0db7f0be2ced4e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5035737c052fe6300c5fba07c010ed7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580a8192eaba550ea1e1c3b183e43eb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc4d2baaea71d4ce0fe380827a1dde9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6157fbac1101f0a4deb7de4ca717d08710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9673d2cfed7223f13af607d3501fdf9b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e9a67d37781877e262d3c588b598012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988856ae20e7d6d50a060ad220add5c413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf35c65b47b7165f137f3b064945a214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ae9e072b2de825a7efea5385d9d9115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15cd743aea5f52b1ca7bde769533c0616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2558fe281e849598d3600e73476b04317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fbf6d030f730723c516c0c3d9fac4c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60bd20550f5409959474ff7149f65e319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6bf8476610547e3f933bbb0527532b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0ccc5c1f65678f4cc618aea19795ce21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba90f3f274596268ce50f0c194be9ef22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaee0909db63661b41b610688bd987b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7919a3ed6dfd8dc65d103f61fa1c0eb924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d4f88d64e2de9a54aef3e2b5b7f87025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d594d76b2b18d7e0e672224825f3c826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7110e34029afc8d4ca04316acb0f85bb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e256a3f45efba655988d1354eacc1f8228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0ba4811faeaa941e1d45f7581a5f829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c34779fec501d7cae5ff2f7db7342130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ded294fee66dac05c423fbb4664a4f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d793129ae8cd4e68ffa19fe046918832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaeddbc442d99db52c27200dfd838e633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf539585093a42cea73e6a59527275934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45463c4c9f5e7576e0f387cded798da35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4866c33189bb3028fd24f42a32f18b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70fff165e3f219ab54e1f7d8865214437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2d3a112ecab8dbd0cd2d8544e305f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dfdd964514d1105ba2805be5f3f61a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e683f7824122be685ce4144f848109c240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f4f1534e488d5926cdf26a43e72de41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac1fcecf3591523ca73be9787ddeb5e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca9d9fe90b18181f3cbe71c8ec87c943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc9dd8b90f75ac879957ec51459ba2144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1400b349b1bd81f47dc11ba76fb4a745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a495ef2e03275d0873f1917b1ac569546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b37f8c59d7244fae278f40e238b2547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c4f9b1494c0140d2158670d024d6a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc57068b081f47217fad52ae9cfe3a4e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ef9b6313f8fbd2bd4fd6c4ddf43ca50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db10db516d250d751a5eb2b23993b65251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad5515c7e5dc648fe7bba5e54da4ec52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8280d97abc1cab2e48f13ebc34cb4b553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b97fd0e08eac9df53ea71de8983c39754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d682d852c41b692eec9e3962a3c2489655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f6cb5c017e0eb45184d8ab8bf951056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee87a308b828d71234fe03c04ba5cae057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e3cc4097905a30ea89ce74c142ebc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d768a1907a0b992baea336b7895b16d359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e68e814069beba9b9b73fb33cd243c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9656d24788a5d21121b8c47ea9197561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2088336113bc97c1b3a441cdcb6ec7f762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad64a3f6a4bf3f5557a527104d5a8b3a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f332b14bfd8e0c01f3849854e8982064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e0519cd8eb9113fa33e63e5695be9465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b366d8e33a8f1c8ed9fe38d1586caa4b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63959ff34e71dc92e12d08fcff50cc8567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d054c05811f9b5cdb1bb0cd35e0516068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154c10b063beb6b9468b771350bfb8f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66324597c2f49d75b363d338a71f9bb770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832529d37970a2f1169ec3ee0568273e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f3cc65fc272abdeedaffecd5bb46d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b996d3045d642cec1ef11acfd5a534d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb37922ffd75eb4ece98eec1ed1fe4674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f0bc4f9e274af82fbd282c20b3428575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e15256e24b98117d2a64aa541dc2f1f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ef12e8a126afe317fcbe83baaf41d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274fd43debb55328a44611b1e286324878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c27b828f2033134a49a200ca17265e879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285192d6dffc3bc7e1e19d056d2ed54b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a072afab9d96ba1d25908d0a4e70281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed513853b3612bc2437d5036ad01031c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c0aa5223b63dcf9474f475908595b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317016c75f5ad8742c60dd4c51566a5884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0da797730cf46b891b0128f566a5685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d995eaebe52dc693bacd167314aa5eb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be37a6fc2ef7cd0ed8d57a50b41f51687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02204222cdb73cd40cb5ca8c2af5b04988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce866f4b363a1ea01c40a46cb8d9df89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1176b2f28f0b8fe5a642d66a5e2de190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a85537353c4ae8fdd6abf306d6b11591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43496b39e6a77e6259cec02e620876f092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf819da84f1038c79952e14552636b793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c790b740164852e7e04792f07dbe9b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899cd3b7dcb21f50cb43b32bd6547f6895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c41959dc5f468f55395fad40ddfd6096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724e4d6d9b1cc4bf8059abef0207fc997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0054ee586ffece1fd2a292ddfda7db498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cbfe6d235f38640f22bb5664d1d7e799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7478d1e8ea5c275dc2a06f17b1b6611e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f316c5da549b48fef6ef8b5d42a3c29101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff34ac06986553226d5371fb713187e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b63aac47f1030cb38bc9f7d1f62b3b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a39bc4d809b57a20ae93ac9554b85104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975cd1d182d30d26e6748c6cc85d2ccd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae5c96404e5cd38f59519a39b2df2f6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd33b0299822a34416612e5752c5d7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b396f6fd1d795491c5d3b12e9859413e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7766460eef764dc1c1a2a3359ee2407109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d709699431b828ae568352eeb37827110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f88f2d10bd9e7f32f4b237a198dcede111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cef4f576f659916515fa1b86b8f8a1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd49baa4eb85ebe16d0853245f320e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9516f0ec298232e052757e1f5e7c42d3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c355577c7d9368012c995afdadb1fd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67acaee61d809809216c88516da9e350116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a5efd61c491d6cff66bd68107a458f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d286d9bfce1ca79c0c3972de5f4328118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c45ae470a0eb6f09dea66ac5ac067119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd6d8a017bf48faca4038f429f4d5f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab8c321bcb5134891e44ad307eaa60a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288fa68b28a6a94fcc1f3088fb764bde122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d4bdfaf1cb6bc83303d7a6fabcaa43123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd69b830f4b129134aa17a0e02afd41124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c11043927558ccece6bc9bd89aaae5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e35583f19726d857c7be7d8c9346e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ff7ce86e7cd26dc75b60236850079127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e26daf685df5cc3ace6d1c46eac9376128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d84257822ba88004693204b54e0bf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d1300ac41ed5bddb2b1ae476a74b3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd52584a979bb42377b6fac84b785a15131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eef3474886c1ad809f458466c8873a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c2f701aec9247703d52747642024fb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f113d595e04e199f2394e6e22e1928134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28238fc1141fc73a5109f8903f676704135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b5eff48f7e4a33e0c153376a059da136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf0bc9f3cfc7df7a959f1e14613277d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5eaef02fcc5a45ebe4a9a34644e763138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04647a5b431c349250aef7d62b37223e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5961ae1d84f62955e8331ef9b801e0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4881fc5f51851034d79e69e781b4c0c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68fc898cb5ee4754ae84e31b0cd6482142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec5d1dac3e05037135d241883240f4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692b19605314affea7f64a54ac67d3d9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3421ea5cc5d8af0e37f0deff5e4183a0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c3fa31d700687f78819d5836119a1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bdf311a68d404e01edccfb8899e5c1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf863995a303a5112d1bdaa25e721fc9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e620262066c5e95f2ef9dd623c5e4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4150932fb7af5ac078408e80df1ea925150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9dea4ef75f95963b1d9926ec62efe6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dafc1a7b6ba6cc4fa91c775021b340152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4469f69ebae6541f4a1abb449db82153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b6fe741483c3759147056c10309b6d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fa01d766f49934c136400eced130f0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b97a4279a6f5ca5cb5da207797593e2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f9e8b49e9694bc133965e588589c84157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d289fb9c80f928398cfdc4453e6ea158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90452fd6c131fdce56761bcf4df99c5c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a3b4c141cea328353d47c27e6ae476160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e8b59e54c80bfe61a03822e73c3ab1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04adb19107d3d9f77850e9a70cf413bb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c898ea465cf14cd0f6b7806c9a2a166163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b72256fa6622eb436eac1578699ee164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5748c7029467ecbfecb586770201d6e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e26253b3eff722fc6201e776541cdd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278447cbae3d0b8896eae910c776c046167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf9981c64d93ebcc11d15f93d645b4e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f1828ef6ff131ee2f5a61b4cb3672169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc490ede0f7e355ce88d872f13ad022d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe77765031a2bd00470d6e063742d0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510791ab5537213516222312a75bebb7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b8c02234779749e7ad2fb7ca2187b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd2e5102192ef2ba6ddaa465dae3af174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f2534512a867953aed912da9610170175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b45769487357178977ab30d47b5fb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8c76a8808a65b45b86331dd1d24966177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48257c82b67215d2b28dfaf21564687a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5604eff57894dea57b8d7389fbaeae90179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6185e959c79d0ffca9b5cef448b17b4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f7c4d5164435e491b65970c12ee87181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dab2080971473fc47d270925120ee2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d5fa4c6f18f9f3087aa64940b5115a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df0eb3c8d93d2799574a766df142421184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b8bec8d3de142d86b1e2ba342f0c1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd4cfc6d30b2ae047c8b371918147a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c779735f25ffb324e8fc2c29e7900e4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f889815116bf320a8217ee39cb2017188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb2d8cc67806ad13b4d6cc5e8f3fbf8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d7708f2176deec616ee4641cb8fa4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c306e1af5a727eec01e12d3351d0bda191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bfe9a8075d6980e3d1699c9d553d47192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a078f1e4f58b1476b56ebc314615ff5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ef94d76b01ef4b39da3b0773ed07a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d8f44b329b016e0a12c339c26712d9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e63a31ace1ab084d81dd74c3e81246a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba17d3d30e4306c016a58c5176f3eb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91646ca122ef09165961f6ba8553f7bd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a368bbb0fe34eef32b31458e2a8b5122199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ebf293a209afe576cf63a320818d6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d78b5eba35df57f3a8918f91908498d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f1d414a424196bcc9233abbc2324d6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b196c65fd44b390bfb20f5d3b5cf0092203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551b386319fba479a59ad0d2d893fdb1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849aa1455505e12e8f7cd788fa7778d9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ef5ab8feda8851570879584eb0bee206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626192d9afb6f65790f70b1b966eec09207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c5d89fd4f8fb6e3e7341805f067776208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce5e0947225b811401d4af0ac98870209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e510621c7be448957214e95ff4b71989210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85357ca242fbc57e0cfae20f59ba89211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babbfb22dce3df4f3274db05437a9de8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb61284d694f71230907c0489f56f3ed213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59516853bc663e862d249bf277d0e26214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b379858044ed05be647a45ddb38baa1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4402a4a09ee74dd73367ec6dd2b96ead216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c23910beb045985c50adbfc6abc51217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e0b2b7c4bbda9b64fd627441711b7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c586ee3a46a9b897932041834b335ba7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96648c12e27c6f4e3602bfad8a0661de220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d03f3d42ba6c727598466f77d8fcf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687d78c477a7c373cff59c1ad6f7ef9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3481da79ab19419993050dedd136fe10223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc00f7fa01ea60a84cda606a1aea3e4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ac0a44fb582c897743b6410d61722225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a638b7f9795532e0be2ae3aa3d7226226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe0545736fbd931c7fdc6994e2c217227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc9803bae46f80f74ef01c946516da228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc2bbe60801209a3756067d7d369e6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e4812a401e306cac0b6e75bb8beb89230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99441b68ff0a465484c24416f54ba2d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1894e63d09c959498abd560cdc94c2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c374310ef14ce227b83cb009ea7f4c9c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c00900fa6c46154bfefdec75f0b83234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef73bd7e975e1fb65c788fe2208cd5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46966f0c04e0f403aa9d04bcd85ded7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933253eb09251723bcf6a5c56b69cc05237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a89b500b5ab1c160ef7d749a3ffc0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f58824cc758e6aec96b113f081c0e3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477584ad1273b85fca1e4faaa36d30a8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61cf1ac9508f5d0d64a77f911facc98241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2afcad4f6258fe373f60a0abade5e4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8655f42fb0a56c372d74ab68ad4bbfd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde80bb379ed6004e7e0a5f25fbcdc7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64906da1aa55966467e7a7412f8e2fae245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b461e052aeef57efd3c8fccdec528e2b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b77f4ca0ddca5c67eee0b46fe13b313247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c407843ddec1b3304862bab9b52c948248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a26064f4f54a1cb7e7f2184ccb47f2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb995b7fc026d85cbfbf089f01b35ad250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe043e1c16b2c5d87a1109677303ba1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9eb74c742d64812c7e90886307f0c4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ecbb1f982106fc16f7ce8453cfa3d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29587ff9bf5d25081b8c7bae1486218254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5617dea6f7ee032460967b6e086542255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee7d23ce96e82d6b695a984c66e860256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b4dbf273e7f329b6b268dfb8bb70b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b2d17f3f933d6c279dcc3cc77075aa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a54a3b9b3c4cb1d76298458323e161259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a9f74da60c9cbc65e7787b25ffbe4f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dbaad12af7f4f008673f3412a34c5c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01746163d056b1952a089259d18f522c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3105597ffe31e41466c092a922c6650e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b1b3d57d60f6650912e6c2febcaa3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0693682bbd6f07bd7ee9f7cd8d4881e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a07c5c96eaf9af21fe6eefce2fc146266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64690f1b4fbf7aadc1ceef1f384e4107267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d98671f68e53e613bf720a6b8f48dd2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e01ed892d19db9e23e47b64a5cc07269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f65c831f81ce5ae4b8f8e54d2e1cde270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62392e656fccc8882b386d66647bc2f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c73e3c7601c6e9d173aa77bf81ca1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e837968084ea23a7c1cc84d02dd753d8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d8acdfd6b1eb458af333a1d173a46274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f109ba5beeb1c565dcffa6516521120b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3283df74dc8b5737f084afc01ce39fb8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ce5f0342fa8f9d17acf92a21b9783277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dfbe498ac688573e4c9823974feff3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d74c3fdf946336227a4764e3d324b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108aa8151983b98f0e4e2e55412ff102280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eeea50d7865045f31465f0f7aea45b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c0996880b97814f39f14bb23eb99e3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573664342c42c5f624173c3dc99aee1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f04f092c0e1f4dc046d567f6f57b15284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a27b73c8876579c9c61459153b996285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684df06ff193f8a53e64162f37f8f5d0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ce5ff2c84ce828542f1da8fe8088e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a978b8e1abd024a844bf29c30062bb84288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eedb48ea4aa7b38342fe62c17b4656289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b971096899d468816f553eb025eace6a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9dce65dc5f3853a6e6b17b4880dab9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7faafce271a387b36c0c9056bcba0ed292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd77de671ea29672edd6a527af67f9d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ede0d677bbd5e11001a6534274f8fd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b7a1e1e4ec1ea356f0fe04822db11295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52172b1617342432bbe2a4de48c59d32296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fb462ac6d1c8b18680f026f34e9b11297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e2221874ee5e83814badcf40ea5d33298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f209c70fc541967033b61d6e63a1f4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c915a05b295528fe2e2d35227195f6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8761fff18d84af71501298abded70492301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb39f838b9f90592dff6e35a7fd86f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da691c957f9922daefa0822f9c3a49c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e3ca9281cc047a44cdaddd0d23ec00304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85edeb15b1a88b49b08226f390b9cafa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2892d40312b1a5a1f8659f5a36da6d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e302c142cdbecfe47d0bbd4df954b3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbdbe47fcdafd6732f0d7f00d795be1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db16781096af46d9f0e7e694d66c873309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a1888dae251eb43e7f6c174efc9ece310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7fa7e5b3cef2aee2459da5c903cafa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906887fc009489a06aa202d69fc3ffc4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581dd5da3d85499093bba4e015814ea7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdbc3744eb6be1f26861bee3d5d99af314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedcf8df95dbe6d26d6f8caa17562d5c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef80651313d2a99dfeae66acaff959df316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ec91251fe13b2b7f91eeb6cc56463317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cfd97197936ce0265740fc080ae3d9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b7610f01b7648dab57d354439d5ae319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b593b3da41d3e016d1dc3f48fe539c4f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d1082e7f81c49a0a81857d7f91aa4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455067874e0ed8915def3d9d68a24471322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f810aa3fd3c2daa8c6416ce6f9ccb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca3eec02aa845dc6ce4ef698e003b2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193234116d7ae87804186ece9ba43aa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506733a2059b4b28f6da622c4865ac2f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49446d9a7934a00e19eda715461f25a3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50184541814c4460020c0c930a50ea51328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e4804e16529a3585e03400e9be20df329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d273a3bc1968e0817a7b838ca8f8427330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b624ad579b5cf7b27f0ee8b0e2f70f6a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38a3ad229d5d01aeadba819c5c0eab332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ef9adaac2263439de40ffde109e7c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5d7bfde56a62b8b91e48fe119b7ca334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1216886589b93f9ea1e5fde47de0c230335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8370caea2c6e1d84cecefd7e0f8502336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd0449101cb162f934749f584826bd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35434000104d550a7ae260282ad949338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4015844c6cb6a36ef1244bf4251d7e9b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06467865961a3465acdf0dedfd1c3e12340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca7c98047337719e924fb1981b3038341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f29aad9c090b8e032af747958383bc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c2beb8f3adc0ba644ff5ce392c2fd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f0c19664154e2cc698c56e3518f941344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e2ad7a82862a7dbf6e40964817e983345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2367e9e1605a67e1a12650e692027227346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a208d5e1803de4bb8c02a5c5065198d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabcab3d6c1f99008154d26231ec1f9a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428fe9ca1fb5d67c4df9f30b1c747385349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a50da41f5f867abf42ceb712cb7d2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8bc1bd8777157530d48be2f6459dd3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1bcf803317883bc24146423698406b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c5fdf8f0ae4acde1de03b3eb5179f5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffafe31ac49be06e06274732456214cb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f7bd01d2b0023523f4196c273d3ff355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b92f04b38cdeee475412500ac64ea46356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c927c780a3aeb71d3f6736fc9ad0d9f1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c0ac4eed7e5c4bdb97861b9c9ac332358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59894c2c63b5c27e37cc904da94c3bd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd203fa087b75847de5ed612c039b0d4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a960e2f83af85a7925763a864f152d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56531876da8f29f7f166ee438a3446aa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e501140ddf755a9e2603921e91c77a7a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1721b0c0447ad6a99aa3194ac7cfb677364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277712617a160bf07512f545b55cc8cc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59700a337255807fd0f46271e3be114d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fede85720780e276cf4256337c40817367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0284bca4ea31cb3a8de92d548f37e890368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa7a4b11159d5b1e408f35223d6158369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca5a154be98a5c19547b98969074a00370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af91c363ed179e0a65f750b1b000d95371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15032d8a23b9c981c47d29f55415e48372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70dd505109bc6b34141fe8f690b44bd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969db7a187b031d1edb726828916c44b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b65ff0b2f3dcd2921e453ac9f2cde6f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3690eccb18bbf7402e401bbbfd0305376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fcb3dcaf2ba8a53bd12ed37f8e568a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2db28d7a322c8d2d562fe62fce54e3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc31e8c9654005b192cb345c46b4fc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf45a2ead1ca858640544ca12eb335a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb94291208b930cf956273a17e727d2f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72fdb6f9fa84f49e9c77265b53c97e1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541dfe5956881136c1b27ed93f7d8d1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f7a1652e9c3e922ab3e3f123e9b6b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63502483b5a3096a4b65dea9fd38aab6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3512a8d74299e927fd48d0d3fad4ac37386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada039d65884a7ab80e88c10cdca2e38387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a289a12d4c3b0b57c279c8be966cc67d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e28102f079d246506c80759436864e4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4679add92f6a3e8af96ed83b31c80b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23560d49dd21846dfb4aff8905dcf9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972eb8f80e441322fa602096305760e0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7698e9e5b5e8519a3eb77693ec5e59393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c732edff3bc8dfac514d93a90e59756394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c607eaf27ec826d7a9d7ac3bc07920dc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce62ed7ccac04b6ae80e890d7ff46cd7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5cdb7a36ec13b05b8fb59fdea79c12397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0837c2654efa8a14d18473b745b9951398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ee1ea01364d114703bd7c60f8adbc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee823389016655128f4f20e7cf7f60c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd78f4fc1cfa708117e004a5e6f9b00401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26fecbe5cd12a0a7d6e5a3414e9a7ad402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c978c3540268cf20dc61b1bdf699b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9231c45cd95442abc7f4cc4f3e542404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2bab8a85c9b933ca1d166a3558ee62405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9acfc1313bfaab5ad6e44e093db348406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c8ff2972bce04b4d1abb1fd448d6e5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d533f18adefc5275c3c4fc0d42f51408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf989d074f50324dab7254a42350ebd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd47c452c007b309e5b33e90b69a8d04410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df233111e598f6b836dabf21c663495411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb14755f5f3f8d5c685e0cdc7e926c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40edfd47c3bf44291176b56c82d2668413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7601de24023a9cf8a46f4161bfb16c16414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc006529718305d86c7df565252688415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae5f839f7d615d3878e7bea3aa9d564416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b950b06e1224a934310df0056370d86417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029e7f74d1d030ef73332a2130e8ea8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd9995261d406563fdadad446a80ee8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c52d72991a0c20d7db64bd65e1257bb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e389ccc3558b6a6a10bfe4c26dbc506f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12742e7a83ffc8a2a8be5cc79db28af422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777183f39aca0df5ab16b108c77c84b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98905d35d826c846175539d9d53cdeae424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a5d564f67a620908f3dfd90d32dd8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9382c50db47059348c27846306f65a06426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74298fbcabc98ac9b001ba11f8c96770427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cdb37e1e96e001f1d3dd5e7d55b8e4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4427aa422dd6d21fdaa60d46a03f51429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ae4a7a0321dd618927f008bf284ae430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dcfaf964f667f5ea4768ab392da5a0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ca33b831656104d715d8bdb78da87432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eec4f73e68424ffb8b563960ccaa5b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a2709db39c00efa90598af03e4741434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b3b28667981736c8734021657fb9e1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f083fb2c0420c67914fc6ea010a708d8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead592b31a674d04d5933180f4cc5dad437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007980b2b2f8e9a3378f1bf2b4e14e58438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96fc53b10b3ce102452501f9c331af6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd2316159a56fd6c88b2f22bddd09c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc67831e05cedee1be8bec336fad153441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99805c47647c8e5fc728ed83b3f7c962442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d539ef2e92657315f9d4e512ae745443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b96df98e79717ce4f176155260cfe444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64d4f9bacf90aaad85bd317ea33577445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd18bcd86e9feeebb2c609ead3301d0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1300dd7437ef095086c945ea5dce2e85447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b581f7200c7b10b59631c601ceb9c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eabce9919ff9adc448afc07b20f6956449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b7293c04cf7e17f78624d003ac35c9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b37163120a15b0328a9dbf431c2d571451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070963e8cd348c44dbb36f4a4f49ae7e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cf6d1f2e7926cc1b01ad4a0d3fc129453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2306cf264601fd6ca033abd3dfa6f7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aab74e389556455fee6b1ba587f068455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d364fb30b1b77db24e655d0b1d77fb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc05e052c0843d0ac52804907d85382f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c2daf5e5b5121667105e0b4c35b78458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050106661946a881b7582205eb5312c2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a5e7d852d650eade26a2abafa8e4a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1c6b0a398aaee96e2624cfbde6134461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e52313a3e39f8cd32ff929027d1ad462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a60499bb78cd153fe5b8e31677768463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f043b304da73e8b246c1169c04c6a0d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d0d71d710c11661f7cfdf0c19b598465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc1198a994639b57d562e3a7ecfcd5e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702243b958127f81dcffc1e0ebef8821467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13baf0adb4132cf3d58fabcd713d9952468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdcfacbd348320417419ecdbb40579f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70726f5617ce3065abd9f35eefeaed58470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700bb7b3d0b34384ab2b2b1352e8e862471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f352f292c118864d7d745cfe88be04c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5611a87930ae96baee42359e1802775473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e16d981d66337b995e994233e560ff474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52397cc86061f4b042e77d7867e1297d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f845861a300d1771721e735343fe4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3006a1388e50dfa55acea99f9e33bf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be836a836661c992cfd0f7230461c24d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa9c9d887b98e4ba0d97de1a2d413ec479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf6db7ef40c429aa8d27a8d57fc42c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86447ba12b6c688d811704e7a12ba1be481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b21201143526d1c70ed8f5f1c6eb081482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e303938e1a111221b789f86fa1488570483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ac2716efc192e8db590e29a92d246484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef98526131580acf70cd88ba8a86b2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7564c2f04902209424eb205ccd99d4b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01717e3ad5eb4baf782340947b15bef8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8653905fc54a7502d5a9768c67736689488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b38a3b15179209d02219a3bea0f1b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1077d04a67530c6fbb0d8f151bbd0991490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b19e12e16ce2ab93b17081cca7318491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6255bd00485a17bc17a672f24fb3d1e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4604d56c955486bed4b971fa915cded493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e5be0e52951e1d0f390eb7cb7cc3a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0deb8e973b228acacc579203ad36d51495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a028c56d61a293d448f65209fd3c7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1741c676009dbb9179a5e8774f37f70497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efbde53c3bf63e34e93559c511366c6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9bc64fe422deb488263a7c2762a15e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92a7e1d572af4d12dd36e52065be70500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f160a3a8bdde44e86bce1647690c95e5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa860356d9cd49d6c24fd338424bc62502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b49d4735af92e9b9de89b955abdce7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e8acd0be4438c2bf1f95dd23e47a7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6717fa8bfac0c0df1abe6ca5429c4c2f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d466061350bb78386b7e05184d1e5f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a955bb7b03647c5231705ff151d7d9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c449e2974b748a779e2cea61a827e37508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2c162c599052a404806257e513131509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c557a488903960d0fd038451502c89510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c34695452db7bd2e2728796d6e2f6e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fe0a8452fa7c582ce40d5d9e9ec158512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44160b2f92fad9e2991955e8448b6696513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e56bfd31d75c7db05c29ba79fc02d3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df3ce1d8464c2a5a34640a733e632b6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65649398e69b7934fe35230289b6727516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade5584ce30490e01632391e6065bd6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d397d804551170de47b2fe7dbcd8f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d5913b0273ef611842eb562864923519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce82b85808a7ca17004b497f2c24bd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f29a2c11f6f078dada7286219f863c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc6c7fd717f5d929df18515a1cdb74522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787856f5ba4f69effb22c8e0f1dd2650523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951602b233475fc7a145393a50f62402524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d17533a860fea1545dc9d0616888e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439c15cd4620217661fca12eb187551526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1287c8285abd67f5f818952d22dfa83e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b23f304471e33b69989484719a844528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c073699af4805c8437f399fc4018bc76529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0168a9fdc784283e4542c68287d35b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48eab2891815ee011d54843ec570a99531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e9d191b3033c6c83062dcad9e812d3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5bc9e6feb7422bfae514a0ad9b6e4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44639f60c38dc367ba749cce68fd4548534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f92b77093f51fc40746792986e55271535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404683517e94b246572b9076937929e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce206368b2850c7efe6516de2eb434e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52176a2ab7f67aec9e69d1781367daf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcab3cdffece283c235b9fbec6eb7d1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a255bb305577b313abbda6f4830668540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a31f4eb878381e81d7f07686edb27c7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2755cf07be62d1d3dac929d1954f256b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08451a9e5ba5f0f30b26acc784a9b39a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8080bff885942f04684beb5ccdf71e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361ddc2589b13d50c62ce868605876a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8536054b96a443742360bd11fe894953546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ff09c9c2ed21b832f8f76b2e04ed8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88785f294d31ab40736d967c00b507fa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7056a45d94802659ca7fee6bd8910e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349db5a0507acd6f517007e7bd7f3909550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f263511760faf8518da15b87660e79551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d99834c8d0eb7c24a13ef9ed61bb22552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c3f8739fe69ca295c58a682538b5f5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb237183d002ce67c8498c57cf60f56554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c9dd65c005e45a2b0ae84f0316849555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ba095551cc637b597579b134dc174556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ffa78c820045730a996e5e76816f2f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fbfd393da44ae7101a0d2c27e85d8b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c31975f180907f7d8cb354d9a5609559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1634a7042a26ce354b54e8250211566d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0031243664bcaafb7b66165f4bf757b3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d94a01768c0e239183ef1ce2e2e9cb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5b5e388aa610d1f360d520534f12a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65642ebb9e59774e013aa3d1a70753b3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44464dc197763d533f81a2b25d80660d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c516de2468c0e57a947fbeea80d0b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d188d316a31521a9c3461de52ffb38b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c069bd9583dcb2229cfd99bda78c2d1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4204e255d9c1643d0d3dc379affcb10569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea539e17c2cb45f883f5c3f0393be8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca2cdab88733ebe4b32407b9055b75571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ffc3ec0c8eb38daa1fba3e6a60432572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f727aae484d57f65bd79da615b8d52b8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30697f311019b41051a18094c33908c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee1bc08cb5b29287276aa72438cc95f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e504de563ff034aed61397f350cc9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5201192cbc8bfc6d76605d3893946415577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc2111244382982f0e61d78657546d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad6afbb54e70e287660e12f03f991a1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b07f2f9f5a00cfebe19b082438f5f36580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1df7e4df6f9c3544983855abf68e27581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d554128f142c52db3e2d035b13ce23582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaab01bf40231c565a7102f15af413f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a4d7f19cdf65ec6b78e254016b537584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b02ee552d3f27deb7589da8a60e974585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c5f4982715399dc795ea07adf67f0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d409d0dfa4bbe8ae46371ae99bd4431587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa2d973340a5431d602714cbd41cf3b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb41adf8fafdefee82a0c1cb36fa462589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac1338b1d4f10c66b9513f5d4b0fffc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab4ad03f989c05049754fbff7e0fa9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad3932166ea106427b4b9e2400a40a3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada7e0f1a6ddc7114f2f0449d5a882e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113a64bb5626123847edc5395494556594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0455169e6e4815b46ae7b3a7e70669ba595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ee22ee37c9040492472f673803c82596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc857e3aeea1ecb6969e317cc9283f0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c241b7c5c96f43ac5514b3d735812266598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518073bd0a33b09af7176301c4fe3cda599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce197d4073308f7ee53185d668b7102600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793dfc003e3443c849d71657da7effb2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19152915942e981aa6211d874486781602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3bd30e61c5063a1f2f34ba94302f27603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e263f61e97a935812e5546a1ad2ea949604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c7a10837e18d38c6e0bac6ce8066c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a6a419fc1916081dfcbfb3912d0ad9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9956b45457a78ae4ebb69d84f650156607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b6792a27c09cfa4c65a2dfc8b4946c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf8e6647cb728cfcd9b04897589dda609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f218ac3049b68cb0b91c0f62cec547610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b6dba609723c90975e62fa4ed57d92611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d7e1b47e7e2132d869fe1bbc076243612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b11dc6161ce1c869ae8359b3e73ec613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e45ca7d7ac6595338444089af5819c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79eb63480ff759e0d0997d6b5b7be66615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27ff38f1cc4034efa6b3a1b6b1bf443616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a9233e220d89fb48a4f86c66b43086617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d6aa98b6138ab43bf33a38c4449fce618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d64f2eea31799c512c57d40730491619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380efba34a82cba7139312994f1cb5e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d3e9596f071d8f985ac24043cf832621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee133e0e370a1a7300a17a824f9a119622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c7edf25f06c44efad16250eeefebcc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c494474c3fb3e95d6ec9895de6c23d5d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f12c91cf960476b96b598edde5d9231625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f6607d6f49f324bb73d304d2ee408f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c1ba0dc5098df8141975ca762833f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582509bb54286b7d249f0ef4e1f95e41628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f13316e2f090770019e115f75bcb4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf10d9bfd5c1d2befda0fed4ade81dc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ca688cb865de334ba8ed6be43a7dd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0741b7b0ba2cb67a4986e655af9a9c07632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad32494a0b39e9e584086c313912505633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a1f00f83dc885e7e162dee37086b49634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6721395378a5e695885b32cccf428ae6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb9ee70f3bc63cd857ccc3bdf888d4f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec41a4dc07cfae7e13c34c5ab49fa6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af90c676a8c191f3af7a6f1df28a00f7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa9bfc5e75122b7f04c1ba29c50fe0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51135ece21001b6705f2013e033c03d6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7e839c872676f83205003103de924641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e7c94dfc220f19cbcd60d74c57814642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c213fbe50348bdb9af1e4af1ebe3f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477b3018dd755627fa01c634da7df3c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb549ae7d3ff66ff42e99471c01cfc86645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45dd32e8ec86988a07886a1431f5310646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ce9664bfc672453e02f507e972470647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a438b6f330d6bb86579a83abc2a50620648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7f9f656694e84034723aa9d13573a2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d8dce1e6cfdfee66f87b2c5fc4a2ec650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e1e441d58c48ae57c9c464d45591b4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c36645b2ba366c593b6dbb7ab8c73f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc513d64653c596bc54cd9751a621dff653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95862bc845cf4f346eb03d0af81b30a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2515f3c031ece41c3fe95531fe8e07e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd4d6a1b460d3d72f5ba8303d0a71d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d5ec7e8e9c612b41b5ff4ecf7d2642657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb2ae249a8b2ccba793dd251f9dcad658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb189c5b695f6eac3dc9f7af65722cd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d64c549330f8a284706a44cd7e04ba660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c777d33ee68eaf1646bf1be766a16ad661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca7294181bba4dc79777e7addde490662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000de8390b44e3ea2a28e3469dce0610663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1fcede05434c7f96d3784a1089317a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4300e4d58e172a6327192ae74f23a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f513c65d740ec64c2d98e5b6493b74c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005391ab8890546d26a63b6bd068f9dc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e2da50778a049cc24ba6cefdcb673a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e847d0a087a63a95d55dc6eef10a39669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f576e9d631a42e5bb56fd3cf4a11c38d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe5daba170deb1d969154ab0b0d1c6c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5939daf46e2998af437cf0f9ddd3d5c1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e751cd3b088efda6a34900861a63c343673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a85c2187f6a16df121f69c0afa03e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c23b1729441aa22247e343cafec7dc5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da5444eec6d4be60fc82f1d377a9fb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45966d95cc868f6fde51189186cfa7b5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5989a9932083c4e724850b00fd0577678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f1ff9a1ec647656a2a03d86a7e2d3f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecfe9ea2086783183f6eb23f6f4a643680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c36a80b923e6f3f6a1e2954df98e8b3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fb51338146327b7b3fac229a1bcff4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7764b61cb19e1b30e8563240047a55683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed2a2369e8e00621d4c92cfbea26ddb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e8c8026fb164db4133aed5a59a9fc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f3887ce5e626ddd9ade631df3cefc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b197ee02b21ffea2068df64b1e05414687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8605838fde16fe0538933905e6d194688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb05d7e88244fef42c5378af136de502689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc533a181d0222242e81aeaa7bd5c6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ba87222f6e7c66e3f1087704b47bf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf24ed3f49ead5655fc7813acb250f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0965e45c986287e28fb3aff346b716693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974ff99e3a58b0767fd4395e00aea8a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30258aed9dcd49c313a191a825fa1eb1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7228b16c9ea35045e706d0bf7a7e7576696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37372d0bddb7154e1626da0b23b70658697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f9943316320cde1026b0d0c38fc98698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f3d8fbbf09541866ee84ed888fe163699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c568f1be82dfd2774669b4aef9c38700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec23ffd26333c40cc4ea558aefef0df701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4442a0100f58fa56ca210cdbe8b879702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f483c87dc3af3a15824b43c28526b1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7103e14135075020d97cf461d59cbda4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854d0b2489310e8b197a797d1db2faa8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45a65534d22465f16b02748e13d023706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c977026c0639acee44ba62ecf9c03cf2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982858d2089576618bf8cd4bca81fb5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f45b24b76d2b2be685f4c0bb388f9b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a5843bed3c916ba5424b58e74deaeb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3eadf1b9bda4bd019c29749a082b7c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b91d7c5b86ba6a530c8888500415d6a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052cac2a561e498603823cd8d70901d4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2144887bef9a0fd7b0cd3365a351ba8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe06b30dc1239ab2887cebdac49e75715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a2d303fb867d6bf4ef5d6f0f2f16a2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1223862c535237f877d183c1fb953ac717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287dcfc90a379c19418c1c3f24842347718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03263c3db93d1afd3cc26d289dc09ff5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e6608aa21fd9e8579ba3015ac57d87720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c564a6143634bf1f4006eaf9a12eada721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b680507cfa7e8e0e610295fe1bedc70722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf14d9c1e28083ca322082bdeecc479723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6726bfed9bfa65db317601058475b93d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65141cdf498cc45cab71ae6bb5d43deb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a02f40677236f99016f2bd843e86fdf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdeece83a411e8c74661555d3390325727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba06a052e490384cc2d78b719d4ae6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab74ca602eee2889721394fb08bd9245729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad9dd1c403e6bc22c923b3fee3012d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4cfca9f4acda1635e156a9b51ba9f0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d932e2d3d82e745ad41c7602c9e878c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92436a40bd0eaeb14be407218c24f85733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a3cc26695642210eea7d0738b00408734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6949aeb64779512822a96292966a2a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc6a962c1d7bd22c225557921096715736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd79011965495dd4a81fab04a3e06b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c83ce534cb528b9a41ce312013783738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab074d1c5da7b24966b6388666bb634739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40368a79d51fff7d5eb0d60f3d28ba7b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e2325c857d3cfadb3091e5eb8d8909741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae50f92114b7aacea00a5312580196742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a07444b8d81b3ff1412a37198c5fc2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc32f2766249823b53a83f28de97e80744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c35a7ab2efe18b876e3b0a78cc1a8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e427501cea0695ce46c97b06742ac746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d595237f55d25ff8d346dd34b2676939747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa343524110888da50fde831790db2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd6b9b6f15dc827b78dd120822fd451749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db116df5928a12213bab50586f84b460750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd7d735a72190b02a58b83801818d15751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640131d82232ca97250419fe3a50745b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a48b18f7bd0a6c41c823a15bfabbadc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0aca0ff294e5d119e8565c7dbcb8f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9788c783a389e947f371ca807b02dcb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d466b4916096069bb77d6d1fce029b3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab9aa41167ef9b8cdf1daaeac561116757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0253ced9b6362103b1ced736acb3a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145121c9c1054f6d89e5f712fb72757e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a498023a3d958f217aa7ead428205760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f6c4251ec1cb672f3ea6f98e150468761.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4dfe555d5488dd3726b6b2d460c30b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0772a1401ab30395e79b1168cde2cd9e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233422d3d61bc45d3f4fdf12badad543.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a48e672b6f9e7b6d11fd99225fd4b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769d0788acf09e661e5f0b7576514775.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc7f7a3770b23d197bd5fd4c5ef3ad6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d491befe4518db4295d6892ed12073d07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d332933c79641e276a0ea65354b33a0d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76810ee1a58c4a8e33126fa8a2c5e9d09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbdad0c6300ddfc457020b4798d946310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1352b13901b1c10bee59853af7d78011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f6bb7120f233f85c8d535d74d75bde12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd5f6dc6c7e867b571a67bfb027301213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f58a2155601239300584003c6d0ff14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923430d062e78b0dbe28106d4c4f53ae15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be1eec7e9a0d9964aac7cf2c8b6bef16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e9f9762004097ccad2909bbffb24617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a69ea5a7adac5626d8792fbf98fae818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4089d0521e87e66d400ad21c6a5e45719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd05d41fc622be2a91c4fc56af8bb5320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db5a5c30b3d1ee2291ddd282dacf3521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d4e3b2bc3ca36e0d485f1a45005cf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf9bab85af7650fdaca00aebb14414a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf46fe4f6a00a0910cd5231fbb281624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1bd57f634738289e03e11261d710d025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc2c20a688be05379924f42e2d430626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c5e31a89bebe438d366899bcc5fa327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1560af1bf4a4e983ae7bb6a13f7ce928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5114b13261b1b9546d668bc62b9aebdd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f4f5d5231931d1ef3b09d1ea9745730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d6fa790b622edebd3de63390e045131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e887722b547ba210822fc149a647e932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5535c07a6a12fec78e920a618c8d57533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f44e539eaea0714823f23e8ebfff08f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a3a048087b7cef83f845fd31f691a735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ca49a108aee1e257868df208d93f936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd4bc00b3032cb6022f6e3dadd708737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e4cc199556c90e07bfbd32686c02138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898430705b69279c18753b4a9b20795a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46b203b3bc53458f76a0fed0686860e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec641b52e2f68b544db87f9546754141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31250ce01683526a40b7e50413ee802342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640963ffb72d56be9c65c33e1804055943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e4a7bc7f7c4a2e837170e8210cc9e844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d28d901d3af1fa05a28d5d4acbc72a045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212fe771c9513aa5d156112054898fa446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55967786462136af64d59575a1397bf647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c395420c545d86a5b613f66c9fa63c9148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c06cb7c0377900841f9fcf30a31fc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1cafc194228c4e55e448811ebe2b5450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ab74f8afc9b3c49b80b46fab482d851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645361e9c2e9e3560b41ef365b1aa09952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74272bd8276679dc3078a4a5ba1bccff53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dffb906e1e14209fc35ab1a4e2529d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a092fd76868cbfb83002c69134ced9055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1439c0e30c865773d4f629f2f09bcb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b46e2785cf2599d9d8958f9072c7ad957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05436ff4dc04a4f6e67a8ead610a4eb458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f04c84892603cf94a960098ea8a27e059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b5cac17a00c2cb18eab3b3f4f449460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e920e4b278100b2bf8a94b03dcfff61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b224c29f9171abe87dea6ab2a29fca062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400869d003c83e846ec3a7fc194703ea63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b93acafc6fb0c7ae26435971abecab64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a22cbbf4aabdc2f06aa4dd98f33eaf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8799157d9e0668bb7a41ab856b68a7db66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475b6fe8da6fcac5a46c27344933551767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ace4c0a64c4be408a1f38125eeace68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca987f26a7eb290f11fa00025065a269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07034862761a280408a4bed1d642fcf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43b9c64437cce5880267ffd2ac1b1871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774b293abb2edec94c70e1e194730c972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6296796394d5eb5be88241a5589e8973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b340d1d415412e7018da93c45e5f21ff74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb05eb32ba5d57410cb4b8300bfc7775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2648fb65893801d68bb3a1e1f17c78676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d93d94b6cb0a278337ecae196a4a077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e3b447edbe50610d6b09791aafc8578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a05c9965e46b5c3912dd3d616cd9a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b966d1d4a640c6c303c5db447daa3b3580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d45b7702cb93c08489873b29ff545381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b08c02dbe99e2001ac0a7ec844c37882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a218672544f3e7f3e7a0c2ae80c16bcf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b0299ad8edc296bf10f80f070e429c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499c6f7be4671af250dad3d6a24f0b0185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5425425a588a01bcffcdf7e04d6020386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b66be4dd4e9bb3ee9804604cced68987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765c95713533af49ff561bd8288b95b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10470b742ccc2d53ebab6df9a0762a2b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba0abbcec5226e4648c287aec22397590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4c33aaae2644dee7c2f765858ce2c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964cf51af9e732b1d427954216a7252492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23908a73b25c69a5fd56f8e014aa546293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b3846ab65d2a08c4f5c2b0afcf46a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08816c994241fb8481f4e1eabbda41ef95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e11ab2592216835b84bdfb8dde83c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef111eea301c8e5d1dacd4142d2f2997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c340eca0ef015bec35f39ef1a447f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e6edcd8a13a8db6c6334d981c921899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca7098faccb67be94f1fcfe7b6c64d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e95fb8b76f1175f1b3a1567334fdc11101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd9f71bacfe5503bec838fb4b00d804102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7ef1ea7bec5bd659104daaf518aea103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d5d37338a3c5a8a290509000d0e8b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6afc93062ae4059d2dabd7e2c4f511105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce890f410e30c093cc50254163e82d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e035df4238bf0df2bf6206d6762c3fde107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ef1a3f4bfe109fd179c4d1b13e311108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c4421126efbbe39d7a6c8bfc87c34109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db922f6ddee6ef7f26c21ff1201e0f09110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7306e37f61d979cef2f97a26a4cf9638111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9673c1b0497be6d2215b256e8d6b765c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd24d76dc25c63adab30ac80852bc153113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d968e3d2ecaf13b9646b06c72316a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfd16302340fad02b2e2c56f03ffd0f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c398e9eddffff3a0e30c81d5e4cfc89116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d57059db344cefffa8505c339fde7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e063004b61a14c5d1b8bf52469755118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4c4fbf7442aa57d5bbd560bfe8c8c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ffc53c76b140e8321e1ff0fb335db3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e5754cc991c900cbd6148ba3051f6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd0637689c67a5aa5ee065c73b5ad64122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636799fb4d74b00f23d5bb3b8df2973123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b540733c0ceb909b667c32c17670b0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a2646449b3f08c9a1b61728409c70125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15808ed2ee1f8d4df21f83a2405291b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c594d77c4594a41a8cb3d77d2f67620127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a49ee6979371dce88c9083bafe0715128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e669e0451289280eee55e574ab454c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae0de0e79d013ad93a64cc6c4e47552130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ab0f6809e8371d1b00b45f4eefb06131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c1ccae836791d4609f050825192067132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8863acb7db69379986a1b49bb3a045b8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e78b249c4a5a793d321b1af851f5979134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91615c42740636ec5c2f22dd15a6b51b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c72d0377487cd10fdaa998d3b7f785136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc2d503460f5e662c34ac4de76850cb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea71fabc7c836c96b2c1cd444b3eea138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61868bac8b5ae2ab1ca5d4df561a254139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6193fa2a28b8fc2777db5442138f9b16140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b9c6990d905f9251e1f73dac0b87b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c19e79e4c56cf2a286c5c797c6c69142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda46712657e3923bdb6ee96689e19e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e64f9bc1064e1067d670aed9e72bb4c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c400d22e629e1d0d51aa6a8e83e0d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84304a8e50b6219b66cda3356a18f14a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a2d60c453f4361eb13f47e13b15d5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82997dcc866122ac1af516dc2a3f62148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c2fd4865dc2f73870df7eae813c74149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db182bbad7fb0e7ed7b45ad197656ac150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a9a7fa4e46312a87e62164caacb45a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a88c5aa56baa91c3aa3d3ac4064c1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1143065aa8ce612d059e6fc18a441b8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd230cecd93860ab4d81cf3fdb00c9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2cf48819284f0c29017145fba3e5e4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90076bec03e50129145dae1f71c6026156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ccd79924b629aa5a9f34433196eb88157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0264dda042887d88a93fc21776e882cf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cecff71f4ec6df8529f6aa8e6c32d2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0336c0a5e5a80d6cb0650c37e5fb6f50160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d052be18036991afef7e27c4c3464be161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e49aa235e31eb84374abf253a35b5c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab854ad7f15bc8bc2b189455560719e8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c6d8591745af9e9be456adcc5253a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e9e78688be2d4ab34331270138392c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdebd8d47f376d77addb70be2ef3ce1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd0a47b196031fd28c8a895529ddabf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b029af3cc73eb157668f5ed5f1e382168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b84e0efa58c1ef0aea2cc7dce15efc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfdec6fa893203f0c004c1949af4335170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9965e3ee08ba2a7b14489eacc59b8f22171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea9ef43d988a024210efe8c75b24126172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c820d9585bb8f022d168039bc5a31c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecccf54d944bba32bcbef456359424da174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2919a93e35ec7fd08d458237e045c80b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f687f3dce6ba159462bf7f5d25d6bc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562908bf6d5616277edb1986afc5126e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e386af20aa0fdc6eadd4bf1e0a21134d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e005833044f496c228364f32772ef1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc088fb08a214cedc141b59792db4b50180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ed4c3984f11217fc7eb2468742df2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4453edf6a8ff38ebab29722b6ac33b20182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ff6aeed2d009061f50d65f3bf719f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de51df8ec14f52bd3d897ef160b9977184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afefb1d7b5a473ba94543f986b33a24185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48642abf29f79e77f647b687bef456186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39286fa2a0ba09754da97e35adaeec22187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a98602dfc2623507ad73b25b3f381188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20d0146075fe5af9618ebd069b04ff189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a50a7f0d29114415ccc71966d21eb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eab9bd43a787664758f45d40cbaaf3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e77e7f24956421c72b61a7b2911ed48192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3755494e7bf0fcb2a258bf242f673e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b601cbefa77c971a7515435ecc6f7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea79f427e1564b6e9cc5b6671036ee89195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc367cf05891c30bc2f0375f597f54196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05759f066c6cb445b4b2d21801ebebd6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670863cd4a2829ee7c88a268d0ee449f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cbfd63bec9196f1c18d834b1948a38199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84de3464b15668fd350fc94393c1ef200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36280d7c7fbacc0d4bddc22f7f8e835e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c3c7f10870001f4f04e098c15dc19d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b592963b38291611d60d0620226783d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c573d757d5576b612fd780d4b78ead6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872df77876b444edc5a245f6a424b745205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7709742dd53f0fa87cb0d02b61f4a1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5f95a11da5400f16566ed6abe2cd47207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf4048a7876de3fad55b9b9fa4ee7a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb16ceca20d6d2182673a73ed26640f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff44a500e3fbf2fe2bbd9da65786036210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30c52a86aef01425dd23cfcf5e671a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26cac2b1d374b4c9edf8f54da30075212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60312bccc376a98e2c7f4bb8c9e1baf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf7b26750ef2cb03fc70f4e0a0d4d0f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5780e7ce45443806c97d935a3caaf8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d4c94d7a0d8648d0701e4911a3a51216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eebb18263f792f438611ac28046ba4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e94539fb1fac69183772e853b86d4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddee600afd7c6be071b97fafbd6648e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6364485bc808bec786132d90725d331220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9417b76ad8d1f57377170d2d23dcea221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d0b87a7f27d051e96ceef18668aad2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c5998916673a98593bdc937fd1dc3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cbc6ebe1b77168311c2b8e880eade7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d8fa1199259c7346120d0c863bdc85225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1029dbb21bec1b798a0d107e62973a50226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4367ed4ae5e0b7bdd1d89f84484dbf5c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f19cd6f8c56fdb081ef4333503c36228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee2c30c0de2d5a7b11c90a60c40046229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d167874138e18ff951a04f360f759cca230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a26b56483c5047c1e41f4f76324c354231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a1bd41fcac7866c75ffc7b3177550232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2adb835e97d45846c3009238b2df06a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e60c37cfcb97e1529e18bef7f4dc45234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa70ed8ea1264e6daf24c03a57d647235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275976d29fa2201134d161010c8f9466236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e418e93ebce3b0a02d68d1c0c448a199237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f2b88d7cec71bbb3dafb80e08b66cc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6373310c9504c3afde44305069470cb7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf559f59e9dd7ca3eadf3b0ef511f3f7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a64b650a48cb095c8dd0dbe9bf0b06241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b69a0fbf4ef84ce7e470e2a768487242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f96cd9a960db580a95a4b458b1c6e8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782f8f5a0a53f0da20077592336039c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fad1f98670efbfff33bbb380a56be5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd7469826a052060cd5923e1ff547fa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bcc38de7b9cc365c87dec5ccc81e51247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40ce9e5fdabf21ddd85d54443dd638e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b6fba1fe16ad87c07096abc09a9137249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c92a9136a8a57708dea969482d3cbc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32979940c1ed88566ebbebdd2c7b62e1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177d8eab6abe940458f5f9c8fd0757a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db88b0fbcd18a771d86e52451d5182f2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c61103461250bea440c3178a44f1281254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba37f5fd615f078d567e25f5fcf0a12255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d32c362fc918e8d00ac024934d55b51256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b06b3e64339df572a1b9cb205dc6b0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c7354d291714c3121fff54b8a0a98258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8476432c59c2605ad7cdae399a69a25259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed31d76cac8b5caf75633501c6a5322260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bec4afa4367077bac764cb5a6b37e7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e9ec17c66ecb8438af459bd5356af8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90677c973f258f0d784f2b5c7c05370e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0f46c735008be5b6168c9bf6a8fb4e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc9eb7325fed5a8ff83589bd790eb7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e3866e60f9650f72d4b4f044efb5e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2008e4cb865b518825a4347c9f7b50267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a844e6a49e1d7995189a1d77923ba29268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf297b107d15678f9ff73e81fb5974c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a3f38ec05ab3a1e7c8c262dc1da58270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a766447e7697aba7ce36432a918575271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d60e0c0232db1d68fc22f50f1ab7c3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af5cc0a8b6c25fe2fdb89d348e8556273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b61c09eead30e3a715b1d6c1abcee1e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0254c0f2e081c71a86a56deb521d8a04275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a85e69b184baaa4f7a66a4b5d4c281276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a00b779d05a8d25c59efa066001604277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4659f6d4081e327a343860edab96c24e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d7c8ed62a77f19a6893787913fc0b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7770d407e1ae4288edce82f0c6acc0c1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc2b012e9aa6ed79e7dce82c61cdccc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d661e2bf672b3b199c11a68e37239282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e57d01d8bc7eaed53460e46b35c81283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb8360c95a26521bbb6c2f70d9ecb1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4291f6aecb1e2dea2bacde32c43642285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d094b8d7102dbaa4a2b1d5caccc040ad286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863550b30c691ceab1e82b2d8506ffe2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036e0eb9244bf483cfc5f9698100a23288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a0dd086943d1ef5d9d9532e8e52017289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b05ad6b5b66c4846d96a40012fd702290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495efbec54bb7572d3dcc2516270ad35291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b9a66f0c500a754e0ed72ef12170e1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996622b0a53d681491ee76b7bb68ff3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3770954259adc4052ad787cb49c2d64c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0151a925397007a0f76d194ca2559c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b9ca35e2dea8b1a756c3ce1e3fa77296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f73f66c4a547390dbca41e1205c5a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ea47355a9f0ef18668ee2e04198ae298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06040093f9ae7fe3b81362f170f760ae299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4051c6a614eae1880ee69eeb07964601300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0bd5e180cfe80eb5c43ae3bd1e2987301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f812d87199be5dbf525549d9f50ca302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb75259b58de59b5c8043b0bff5e74c2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ac414a3d39a3c8da4572e0a0e7c95304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae5fda9d5f4f96aedab0efb82fadbef305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7febc72be5d7ea7d67d9087b0a2d2a67306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627be767c81b52cbc732980930b9bd1b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1d3f6601781b5830535200aee2e0be308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f55e0ca67f4b19eb4c95e13a1c2fa78309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a007d8d874a07a2bc4df567c977e3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f787dd2e1b5cbca58493ee43fc0708e3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d2ab757854a502d3cc4fd0d7815a5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50fd20f995890dbc4cbbd42590c7c29313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c940290c68e98012e86e9aed815475e0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137ac77d52348fa8e8338cd1981956f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965a54ffbd0720b9095992054533e8f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e4eebb31ce956b75f9b2ea7b5713c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a921c767e26c73d74d91e05369c81318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2bbadda8252dd5f4da96abf582cc37319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe747202cdb334c6a5f8af43471bbe320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a02c0d24f2962f862894407083cdd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a5d3be31da2ab8de74c911c330ee0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7d2753cbdd4d9e35b4a56b20af608323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4153200220705bd81d1ac875e726d91a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603137afbad0069b7e79d8d5006ec3ab325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d12410ab8a770b7c9ff13cd39a0dd0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e751d357e0cd24d5571b39408115b71a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab6e9371359b1a2ba88683f443c849e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045f9aedde0bfc0cc1a262cd0ecafce329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbec203c5ea81ed7d194a54b72423f4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb679e07a7ac832f55b82a55db628c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3360be2452b936d76b3be6942c3e1258332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd3b51417d0d9d1238140d88fdfcf8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e88cca8e41d07bad1d482d038a5399334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d72f1f610d3df5cbbd49f72e69b98d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa341e84bbf124c03089773324c4ad6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6bf1d243e912bf9bc5f3508fe75e79337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d657a27fda44095a3175485e35995338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc51dd756829d51860f862eb44ec1ae339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d185223a3e4869a396542e8d892324aa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8824e2588f1fcf09685240280b258be341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c61882417781f6b5a9fe2371783a4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c606e67af9160504688261bc791301343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b6ebb235346c28892b3bdef66e5580344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb3950c3a8625a9b4e7e50ea1eb6b3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9669279368eff0b6a967e96c4265acc4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e096ed3a75b3d9cbb5b95c609b7d3767347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c58facc5ab323b7b339caa5251ba2a4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb8def402da7c606dad5a886aab6a45349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90617e09bc73301d0e8e166451fd283350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a08a60ecbcb6b1a96a2d076fb21a4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b609d1e5272c810ffd0e3aa9781e4b30352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1878ff3406813cde6a7c4b39e3424f42353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55ac203148d391fe29a9dcedfe26f69354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2994c2228a3dc4767219e8e2dbae87a7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1affa3424255449733c234382bc974356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f394de094976d47292abaf7c4e8875e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d3ac1da9d3996d491fa784a540fe9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd595278ce75a112743d6d68fe48de359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90cf3c865a439bff9d9c3070f1f9d4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc0b5d2f788b94467859695fcea11e0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a202dcc907a5406f2105703f6344f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c2396663ca7101cc65b4dcf21c2f9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6005fd5f5202ee5e05615a052163d7e1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca45f577eb7554f76c503b5fbbe538365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7cc1b7657a0c2f35eb93a3029c0cfe366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7835802ffaa716c575b97b38aed4720367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b7d4a82131408b3f3e741a0f1910b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a216067b015d8404a823256d13632f50369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a91a8cb7e3a624839b1b9b6573479370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae285a13ae535b267430ac0b20a39ba0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ac2d4257786233689b44f0cfa5132372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0456b846bb3a68a28e685b2e239f03b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d504fb03c76ee65a188e91d37fee4f8e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c08e30a650fd2f53e9adffdc21a238375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcac0c35c767a868e2325b86c7b71dd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a27ddd11e054be0ebcd702384a2fa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7337f9b726fa477e8d0b56a777136422378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb3dded6d631542027761b7bf2d0481379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad2d1f44ed477bdf19222dfedf86cd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12ad4710e59f3a1c8efbabd64ae89b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c394afe11a4f0f0d035becaf2285b3b4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f8c634a9fa1f4d56348f346ce96960383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebce27f8de7e91a54c55f03cf873110384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d88fb44cb5f131ec012c0f824ac8c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec597022ab9a416162584b623a5fc3b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d01ff53b2e075edde53746a7c0d44ec387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae62b003737da153aea99ed8e0d3b39388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107ec0d1441147a7d38037ad44d8b247389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d8f65c80b7cf9b04f6353b4648ee7e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61aae4333cb182fb7704492b4c52344391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347264d7fc6495016050e2ebb1d8839392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d775ec2f12268e4da8677978c1fa550393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c184c333bfa7656b3b076cf1b21e4e7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316ca0e6dcabb46d4b0c39e76f22723395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fbaccd8536e7021a1a1e91b4e14889396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced33ed46e54382e022e004aceeb91a8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e70f5dd0e683abe83e3164826d470398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d7b796c432e2d70539426e8b7ec49399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce619faa49cff9310584ea0b84d97c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca72225cf091e933ae8db5faa35570401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a661be392fdd76b14dcee9d8d2d3aa3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe920bc991a4d567f31602ec58021747403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14bde6d3faa66f17ee28c6fa872869404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc58ea3fa637bfea669615c88c7880405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb6201681ae1a42360358d8a17087c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc91874385a0f9df4b4d602c0d1f8d4b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f7a41b1fa3035df456a9d65ba9bf56408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f74152eb52fff7e1411cee242e04d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c945cfe63bd80f3f34f4fdba11dc9fae410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d005e5f77c77d10fbab1b330cc115411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b0cdc898fa962cf16de8588dd6f0e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc2f41c6da650a5a1f35649f3c2061413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692eaf49288ed2c1ef360f5f7099d7bf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a7858698508a3a5bd5a0a49006f8c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e96502b561a045a95d683f02baa51416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc5afd035e98e4c9e155b50d3f164a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa706f44070746fde4187f983408394c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f14d4593d24317049d9ed5900b7dac419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82a0c9648f34de7feb9a9595f02b56420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dfe238c2d2549a6e7c68dc4181aabd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92491577032818b3a0ae4e8167fb8d1a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a11769229a114e3f0fa6ef4f5e5da423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e19657b0e3ed5dce950a0f5257929424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae5d53005e87716f2ec7e04efda0a22425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d8aefc63caa50095335a176c07e7e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00612a457ce749032b317e32cc63d62c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a75cd2b91e743e2730ce9acd2d92f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a845ba0f2149d9c289b962f89e9e8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf893bb5983e61a7b74f5743da3775ee430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a6ef7de9730ec7d789cb0ba173a6d8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba8287c5754db62ce98ddefa9318c0a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce218d3c43570b0812e95a83dd85d42a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738332c48601846f259ddf07ad47c11f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0267ecda461d0afe87c547e29345d666435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd084a62081c786d32549f3fb54552436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9c4758999fc1b2ef806c039ba4075437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed58e2a686d61fd5d01d90de7575547438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e0cd12600d9ba48c3c7e5c6e736298439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f635e7111b9c79a232e9a24c63578b8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3082cf836cfb140afacdaab78faa260c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a49e89d900f6d3d930d1a864e21040442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec263c5bd1a8f0f99fbe44ff344b046e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9711ef5f9478aa12aef022d409bfe249444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657800a81a121ad8dcaedb16cfc8154d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67dba5e97cc1315f0e8dab2528f0ed9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5252e9cdae4169928135f8589bef2a1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d162d65dae89f6b437082e39b4b355f5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab8c008ba0350658a16eacb4d6b4cc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0442177f04a7ec0dee4fd07a423f46b4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d61f82f8e8359dc8aff9448157d27451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c9e441a7f691f191998667adee5f88452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd752d4b430225a258be875fa53e981f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea0f0d9907f86b1e7f09c635eaa410454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92254e79b56e917dde94c2088d4242a8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c647d8e258909a2bdf8eb9dbb082be2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e8bdd1bd51e5e1bf5cfc8dbd4c334457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e300daccb16faf10514875e3c5aa6a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d808ae38b2a165085ddcf6d9a3a94459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b5abdf0e3719e1583106945d2dce96460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95144c795afacafeaf9ad34ca89c57d4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b3843361f30471f4a22bd243e9b7d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa91387f7e5a5ba14a108ec5f0a00fd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf448b33f37d1e0eb4a80a803caea2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c85182cc3838c333cdf95844313cfb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aa4087a7fe32263e021aa92c1ede6e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd20be53ea168b784761a07f4cb7b2a2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28282384e0029079a762b7f026acde6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2fc733377b3006023a117bf1d9633469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63336baa4417feeff54b23aa9a8c999a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc610a34958293940b779ce19acad5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb14af645617402c446d4ef7000763472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2bcdf9241bbc77f1439cdd80899200473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd6796a08ab39bf7674056bba3ac3f2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e07be6225767f1792b12b2da73f8e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4af3e392fe8c02854859d5a473ec8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec58289b4511b2ccfb683797a2370a6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7387b86b5611f88ade7affe7b99175478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b0e9d59d9a750134594045a30a0f1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ad1995ee9bf6381abe15dee044d3c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e305d41a3e7ab1849aeb59aa3f06895481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1af511fb20885bf0cf60bd152c5a68482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bddb53d3991854a4a9058463c43227483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4666808318bf139f7ff677720b3e237484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23505641776569d60b31abaf48d8706a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5fba517fa57b62f6e7df2978004f03486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c79e239e2745a3d5f5ddc52386cbbeb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c10f21d4c8ce177722eec61e17fd7b2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194523dec42ad9d853fd202ff4285db9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb1b0b96e5e9eee38a31521bbef5a1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e0b6b5e24160fa04b203c6ff84236491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c790673e4915a61524498f33bc1fcbb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d964bf3cb20f675503106390615f0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e528379b9b09ef29c3f4564c8451754f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a305e5fa7aca18796e883da4c78300e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0b839b87e5b949d5450cf866c8342a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7eee77bf98b1e77e9a6a52c58daf3c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7458c0568fedcd337e37f093428f122498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1caa6adf93a98f1d3ec66784c6df847499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a9fc1d3aaef34625224d38b267cec500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba1373bb956a89c21626114f6e25385501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac7b5032f5c06cb571f57dcd45a512502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7419f63648e8ea8cd790ea6ac5190a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e684c82644aa762846bb5405c247d1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f736b1a2ae4f5682afc0e34de5437bd6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4255622c261360a6f439f17143ae76506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d0325c2ac233d4eb9b79e4dcb6751507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eceec9691ce219df937c5abb26b88d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9ce75f13fcd710807e698a06cd130509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3411d0fb4ac97051f8a9589c2c4b3e1c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6568bbd59eb5a1307750f5ec6017f85511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263346fa077d1183ed8a998a73a3579a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a58888d89aaf6874c8c93015dd792513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b6e3c1908a53917e5dce5496fdb20c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dcee4411fac0652a92b53142558e4a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f29e4165b0f10439dd97bbca8aa04c2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84e6938096327b7c50f4dcd9d1c017517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e811536729ac0a8fa4dbc61bd466c700518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7269650b4cb7a1346d4fc64ff373aa7c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809bef2aba51d019a8e7be1ec10bfeda520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f4679863fa0cbd3802f4fb8630f11521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ed91230b4365710501b710bc8f572522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc67a559de5c67e6864054e94d5635523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ccd8a4fabfb7f10fcc42aaa9a7b8f0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc361cc4e404901f92a5e02d66f68d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf23db215bdd50f78e10436c41bfd9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c608027295109bb87c5c277ef4db1c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f43e11f29383ac24f81f44b4a8f9e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd6649a4478bf9eb0664f59ca5635e4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9face82fad5ed367ef355b8a9f68433530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c36ccea1f7f8b382fff962103edb8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf3de6108053d283a333b4a1d4b868f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e52f77bf1168e7db9d40422e18f985b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11630f6de9e539825f50669501791b7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a1c32c566b95371b514f39f73d04c8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124caa9e56da52648b4192d83b146bb6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e464572cb6a7af488c75b7ad9f065f19537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984c0b28e0ee1ae5798373912be4afc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e39356e6de3be5933a02e57f79151d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a5e4159c57d295e6986779bd5dda95540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b01ac0694ab6d20016668c84ee714541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f97495d7e4f3fb7b86d1a6f7ebfbb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b909856cdf61d5c95cdb03d09a72a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7848f17837ba1571ddec76ca9ab1f97b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67469cdc642c0cb9be7abe85f75da431545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef0a0ac79e3ce782bc229ee2a57004546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf6fe4bac82cd7e649d1aaa7c36362f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f62c709342a496ca2bf198060f20e3e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c341b266cad4aafd50fb705ae23132549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf128c346c194ab8e435e762936fdbb4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a324041353ff0ca543da97988990ea0a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff355dbbf366c8c1f9ae5f4468ace3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de55946e4a55ec8e5943e6f1834681553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd48a1b16a5cb7a0a2d3e0a4edda091554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f33856fa0d5c3a65bacb17a5239c5d3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc41a29a4443f1fef95a9a088130ab556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e8dfb5a35f3c4009102546cf19a584557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679bcb1e003bfe4440c941e58274401c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a3ebafc5317dab8a0c1a0cc7b89c5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd33baa461e5d13ccf753e6b532046560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71362bf09aca45e9fc7dba00a3797a4d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d6cbb3734b8c330f11374f8aef5332562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d42e0e1e29751a0c185e9ad5147e2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e3dece22e8be3a95bad7b43211caa3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcbb19225941738e27e47bae161ac55565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c172b4f42350bff85de3e9c8f95be06566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6d55764cc71892b7d5890e72a7dbc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdca6b851b4000bb4e7927aa22b17e6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d3f1203579d9e4a140d56b8f016cc5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28034d0d84865edc12c7554592fb649c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb01cb675da832e067b2e89bacbf0d0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca24430217741fe1ac8771d99c3b59be572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23998c44b6910310efe151b85111b36e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2b72bbb072154aacd63eb9e653f377574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c410a8399684bcf3756d9b73d2430575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f7ff46a828be0e689997d582dd5bcf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e40a1c6fb164dbea182bc07e7cac8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d948580d0b800e3d4eecb062fcefb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c124b88b7cadc710c83d655139ce199c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cece8c43ae4d88d46cc5bb79d4ea433580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd7687960bc6444d40ffbe7d471e2df581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ed1e016d64c212bfb35ef56deaf63582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c74ebb7dfc1e00164d91da5e923d1f5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c11aad5c188a967bcae12b34b3b875584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e24c48adcb768b5fb07a2eae6b42096585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da37a3fb6958ce8fe1d4bd0404f43d1e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28c456504cb64679de03a0c1acb0d1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e0757fa5f0faedc9e7504477864f83588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c246238f4558fbe915cc57a9b8a78e84589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8876ae324e8fb5ef1295492dfd25b9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd09623b1427cf59373d431aeeeb13a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c5518780be35a7c316203fb3285f7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7e8afd63af97a73c6af2796b7ba70593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f4f9e036d6fbde1e48e58fad99b0a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab50e9097efef4bc27b096bc74cc0afd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7fcf056912d2d83c4d119a037207ef596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981435865c0e38abc532f2141bc1da9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e6795acfe54eed7efcfd91ddc3e60598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26182ed016eeec2c97c646e1b389b24f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f7340a9f9fd2ed0b98ecd9c91058d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60061751a311cb4701a3b4731fd87e2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c85159e34aae9d9cff6dc0e4832f629602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc152f9c3f32b5b008ef0e594f894809603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0accfcf9be86698841c4cb7c9692c2ff604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf184b47483cae12ee3d469a11baebf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05601cc3e5ab3bbf1421ee54050d676f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb98bf9655321475939245a33574503607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae8a7106aaa13fe41fb53bf70e97456608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c685fe79337cfa0c62a03a385eb1010609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56cc56e86f8b056a58cd47c9e73565a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3aa7302aaf56ea3356c4e59baf54f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273ebd138b33a983e892839a08edfc2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e35c26dbf75a6d1ae2a438b715a3587613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b8dd91bf9279f3be3b43630ee5040f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce6884167970d40c3adecde2a52790615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a4bdebc6f81488721cea31991b52a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba05d752dedf1a7eb644b28e734e72617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55201900e8ed49cbdd676b558c482441618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1b09f0ef06b8ba2c470b532a53096619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35d116019a9331f87ec72ca6702724620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706588500708eed71218ea94be8f5ad621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9b30ec3e3aebfacbb74c7cd5e6d33622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b81554153a592a05f0ba020585383c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb9d7c3a2fc81129601ac3c3602f42b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9683d16ecc204ccb167b089ea6a325625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e73e7a56ae959ba0f515aae5122c344626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4fb8697170b611c49c358cf451298627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93877785c8dc6251b50cfb969ac06a80628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f42651227011da07d7954fd0c2539629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c996a817d16735db31ec790645e8f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b81d774830e9a77787fbfe714f22e10631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54204c591d2577b75d8255045c399a0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c6e43c5300325e645e5077f07e0a8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69002730131ba441434497d667939c08634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4141d4e8fa09e49bb8ca947b0ed694d1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7302ba131ca02ebbfbab841251106b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39735e60e0946e7a87e734f68473be637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe48e1f40145f8af91b79e1e650431cf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f952a0162c99ca4695f55f2ae2bc7565639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902f43155968aa9fa0e7f413dd76b71640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5391d524cc427aa600b3578bc925670e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff88838f50eae32da438e60c487229642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d48d449eac2ffa33b5f3a77a2fe88643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeadc901d01d9c3c816f67cd87ca0a5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd2f033da94bb8a27802e3e60962cf4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c1fa7e5253600f6847ca660eda9bf6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd600bf981066eb24cf0945c644dc0c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee0507fe0daa505fbb4ecb2d9f9b771648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d5a5aae27f390c9416c076901c73f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117bb1b84c31e409f09ad396c6547ddd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec57afb828f9d8f11c554502d7f636ba651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53cf8e32ac9a40cf23e7361128f8b7c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc6dd9ab5a2bfa68e13e462da58e86f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767ada1285f9ec6c96983ae2f3dd6a1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db71732a4ca590438ff7515737276294655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d96a4ecb4c3c311b4b260fb1d10695656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7085d36d516838860ac6c0e2fe93a0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2523696bdcb7e78126a04767591d62658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53662712dcc4c6da993a5e9bfaff70f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ea99687841ddcc12a8306c06865b5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f24978686d6b049db25f9bc37967e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d550e761d087fa7eebd4b91c195cbbdc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcebb96999d8c45f1380aa8a1574d39d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725826bee5e5a1172259e57d0dff7a2e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b81ae2a2ba7c4081609da5d147ae61665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953717f90025b22753491bb82065adb6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c06aa7f2e0b09bbfb459b40904f3430667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d92172e8ca32ce34cd541bc264c153668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd898629fe7edba5c4f984f5c66458669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4572464b871ea98e9b8d854dcc97de8b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ba8b7f531671c11ac914860fb6a5d9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820400c4103226f887d0e8f74d9ccace672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d333e649712c31430f247a9bf1cdba673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638dcd81d9b1badd9c3af10e8c41fd98674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fca0a0224b374e4639ceea506607f8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4021b2ee3583313fb9e7d52adeb1010676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a005ee18a6cbd0053272b63c1f820e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fccab1332cb7d0ce1b0868ef74bac75678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a333dce65f7a7f1baa656d5ee6e4c28679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb631ddcd776b82f77dd9e264ee8a818680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da22f08734b7f4888cf54f9a58f940681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf36a29bc2f466eeae9dc74fddb59cd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b251feab33f8108d9517dc23965d74f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcd21828baac2d7f170e52d997e1bc4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c0033f995affee901b07998b61e2c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43ea93896993535b7bcdd1241263e2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2ef394f2016077c0f029768a6a51c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca2cdf51b50fe90908c2de27d1d3e8b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b758c07d49ad1959aae360a0f4a211689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b810ebfd5998596a0da23961e1db188690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb6f12672a975cf485e2ef43f140c15691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ae10228c93522061ab9622fcbb915692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb8b862ec8a30568dd7dbc8c013b26693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2919933e422ffbf638ea91e888a2343d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a356a3be3f041822a5b721509aba51695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b890bbdee12ea2840823b351774f60b1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee24535ffa58b038f88731bb2f48f511697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f152d813f6a501980783b7741a7a318698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26094d5e40e7d81028900129f01ff50699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b5e64159e51368a034df2c6b491153700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e0a700626fc21f7519c5c39e16dac5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19586420ceabf28ea8370722bd2bc0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f91e90a768c08dae5d1dbbce64314c8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0e219218fa3c4149663aa4e74c411704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b9975140f74dc9c2599dddf8c45bef705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e2e1c84809910ee149be1900aef176706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea2b8a6c98c7097767de60b9acf471707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd235524d1a3ef76d718c77dd49263708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7fa7a94007a2624e89dfae3583989709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a95bdc0d96db3615fe8b7710ac87be710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fdb6d615eb8049c6ce0b0f6f56a59d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0330b8f9202942adf907f900a933461b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d297c21b0212b2f68dacb21398c5f6ed713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da307f6993fa325e5b954ea4c099a7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed053e175aea293ff2c74a80a21bc7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd1c95c25d7f3f800d086cb21ad478716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c8b2755c10db398a3495bc6692eb0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd79a8496bf4edcda1a9a9fd15f5179718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c4c8ed023be50a1d9d8d5c4457045719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40019cdaea4d8ad13373dd022e0ee76720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a8b5f41af9070966269642c3d4d1cf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7510e4431bda780330f236f86894bb12722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095f132ba3cccf94a38070f8a21a429723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca56325bcff8413ad0c4f33efc7d0ea724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed939f8488c842aab23508079cca8af725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e734a1a9b6fd1929d17bd654fb2099726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e1a567ec17c652901fc82427ba5b9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7755c042f7332bbdb4c0ec2be8f27b8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40164adf67b51d96ff144f52dbf7ab87729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c186f03dd55c64e3528735c956e78730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b978ffb4be17661a4a54fde3f53af66731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1eceed3d2a214eb68ee24f508f3b4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aed13c53f746d686470886a33a9a2b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64466779ea61bde80f9357dfe0eb7642734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3113cd37557db4cacbe477ed80afa0c1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83e9cb5e68709865fceded2e883164736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f03a2cd29cde39602d2d4ad9c63ec1f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e34e6fb3466b2c49f2f6b1d1baa9d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b42209a7810576281bfe993138301739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a37093b5ccf4382aef4b1c231b931740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae84e80c3d82f0a372a758486131e5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a99393addd52ff51e4049243a117a0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e044fa0bd73a02cde08980b4ce2c8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b554d17530317dcba457645199916e71744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd464ec3b30c4e48cd4e7186b18aec745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a943ddd1ad8ced7de5eb9c3b6a069bb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85bf83da0cbcd8bd7e4437f390a87d4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e13903f9f6d871bfa4af8fd9ba2c8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75177b98233491f15e6ff3d914da76dd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bba94eb0d8d3072065f8f303d5a308750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce58d85e153ffc2f51aefe3e4faabf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e77eaf097a18391f46d884095679b4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f37956bfcbb133237f9763980c79a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5134f6adaed53e2b2fc0a204feb00b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e9755290ff74607e3c403cb72826b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf75eaf01be9a07b6e660f5f7f98501756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da44a4580a08921449b77e88a1a79c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a03accc49dab3ddd1e81e52872ae6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a4bc3ce2e3d9e717fb2805e4b2f65759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24130,51 +24127,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24190,51 +24187,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26120,110 +26117,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>381</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26490,51 +26427,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J383"/>
+  <dimension ref="A1:J382"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34764,1342 +34701,1317 @@
         <v>17634</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
         <v>48.2</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>965</v>
-[...3 lines deleted...]
-      </c>
+        <v>967</v>
+      </c>
+      <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>968</v>
-[...1 lines deleted...]
-      <c r="F338" s="0"/>
+        <v>970</v>
+      </c>
+      <c r="F338" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.05</v>
+        <v>17.73</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>875</v>
       </c>
       <c r="I340" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I341" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I342" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>733</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I344" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I345" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I346" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I347" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>85.31999999999999</v>
+        <v>15.13</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>6.45</v>
+        <v>10.67</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
         <v>26847</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E352" s="0" t="s">
         <v>1009</v>
       </c>
-      <c r="E352" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F352" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I352" s="0">
         <v>10.67</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1010</v>
+        <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1011</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G354" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I354" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>16</v>
+        <v>875</v>
       </c>
       <c r="I355" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I356" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I357" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I358" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
         <v>18282</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E361" s="0" t="s">
         <v>1034</v>
       </c>
-      <c r="E361" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
         <v>48.05</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1036</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1035</v>
+        <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1036</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>12</v>
+        <v>459</v>
       </c>
       <c r="I369" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
         <v>18354</v>
       </c>
       <c r="D372" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E372" s="0" t="s">
         <v>1065</v>
       </c>
-      <c r="E372" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F372" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
         <v>13.74</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1067</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1066</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1067</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1069</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1070</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>776</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>915</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>13.01</v>
+        <v>14.91</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I377" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>776</v>
+        <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>141</v>
+        <v>721</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1081</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1084</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I382" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1093</v>
-[...11 lines deleted...]
-      <c r="E383" s="0" t="s">
         <v>1095</v>
-      </c>
-[...10 lines deleted...]
-        <v>1096</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>