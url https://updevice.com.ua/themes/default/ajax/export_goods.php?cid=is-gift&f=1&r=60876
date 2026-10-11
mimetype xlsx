--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399248b6d657385372626f488fc0793c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce5a270dbc1b8535120b2a20816f062.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7341be9948489c45e03769f03c980e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd260b46d0c05cdd6ad3ae3f6a016b74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f5cd06393b275991e9edf59c0e791d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa8b673beaa4813dd22a332b3eed176.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb3680751dc57acbe73a67a99e54477.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da93932d6a4b92951f0eba8077fc9c318.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd8ada681bcf4319b4dcc20420a5a799.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9679e3d6cd95775c213027d0b5e3ec10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19941a0906da78fc1f56efd2f3dc15d011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc1e20b863ecfff7dea522a40f8d9c812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a19c50592e961f2a135752779c159d513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c367ac1645bed2c6efb3456eb0d24dd314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d84703849babc392105930d1e322b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77074f61ef12ad69a17adc0f590b7cff16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91911389e00e334b1102a5d3340ae3c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab82441805404c3bfb0a3a5639c6deb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c858dbb6e3ad5cadbd522996b874f8b919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478fcdbf2dfaec2a46543c36877481e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c5f379b6b831b9b73bed4e9c7335a921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842228625dc17a86cb389553dfde957722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc2eec130eb071da5160a882f2bc8a723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729015eba90c56b709978ff886191fc224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8035d0d28b5210851296ffd70845ff25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f1562aca6ec3681762eea754e400126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e5ff027e325154b7fe7b429aec8b2227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a65701fe31d8e2fa0afec7fcf26370228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f33ce559c553bd04d9156ff9584fc829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c9ec3743dbdf78451b7723fc3f02430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c23a58919c2ae1e088559b204caeb331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8f5dc0d1050cd4fbf46eb8efff47832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b55e50698b989f232597413e636b67133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe8cb125c863ca5ad22d5c6a4b0bb034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed144c0a9b5c6795102268d3f0c186335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77595c21ecf578cdfef65b3c329045e136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122c8dc6e0869e397ae35d191639dad37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75318703a75ab6e85ada721a5aa49e038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b3ec4c043a95c9ed2ddaebfa7a2ea139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc73f0ab8e98ff616962931dba9dbea540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1290009e3583a57c096ce5a0c142928341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020a56981778ce7fa34a494364ea268a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af314e0fe7fd381b813842040b64484c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c061c7bfb0d0bb91df727eb36a78344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a71e51506772d429b02bbd88b93c945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79645a9e86695db60931bae88b94b20646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c357c6a25575db770b9afeb7c907347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd52697ff536daf768e29d86beaf08148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c617fd3830f390757ec6f8440dde7ff49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7584127a435acbcf6ad6cb6984d4250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e0e49f7619190af449c36d61d07f751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e2fb5755420a68ee523ac2a6ea474052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57699e7fc3f5d93dadb9c7ca5f3db72853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb30033900a6a1be1153f89fe2dd158954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e212c02eaf30e9b46a55ecda3b82cb2055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc623eed6bf657a37ab5b84f829a2956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c35503d8a0703ec7aadd6e1bf5ee5257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e22340e5005d887e8c619f0d0110458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4ca2fadb498d94e326c6a6947468d259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf1ef596de1370bfc45f9805203d4060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01165ff8e4ead34f7f3f8ad5a9c23e1161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ff1a39247e59fb23e838689ef47ed62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2537f6fef9861b69fc9cf931ea2153663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e099d06362ee81b761a4596dfd6ad5bd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb90ee43682372f5beb1c04c25f471865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a407d75cdd4527aabef73aff271c666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a0d1f2741c7d96c79279adb50cba3267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db0090e7d4132cdabcf26b9dce01e368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c992a62cfaa9e856a05b7319fe4e5269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd7f5030e36f2f75306c079846369a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b1836784ee5d7f0b6db098a958c1871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907064420324f41aa66ca7d16b62fc9f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb5d4b7acd8c5f89a3e87078d133bb073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b97c90b49da65637411ef5ce6241374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e39e98842a09a9a88ab7209ad0054875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a06c03118dbdd0034a17bd9dee1d8d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c45fea7883abe2f9a67c37b2c62c29077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a57015e55c83ad7c95e649b6711de878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f628f9597e1edc7e6b4af988797a079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c2c3b2323063c1f95db8484625c0b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a0bfb613351f2a193944aa9e1c4f7181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f156f4162acc45ea0375a5dc2f69562c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc87615058a30b207747f321f86d0b5783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea5d93e11143c35c42f0cf6b23c52e184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f982d625180ae1a071c75c235cc453a785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb909533e236403a33074cfd0da2cb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c612917af9d6dfd9a0669b45f47d52f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d93f4047b9b6e3e526d089b49ef420d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce980b81c29d73ffae5a189b372993489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e37d7634ae7c42f5546efa46a278d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7159f26b84c1bd309d92a7455a976c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e8fcf270c1b120f5d73ababef0eb6e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f4adbd886f813d19125f702dca86cf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40fffb4011e93c7f84ec67b096df0f994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e734ae413a53e3a793af67e41bf9396095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f01f8f89ed6ad250096feef938e864896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee223f431ab9adb7ef6d64aaa8ea0f1597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa9c38e37c89d93f8c91edda6eda87698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c003061e6dca9f59be73ac202cab28f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57b6d8027c792e102639f711955370100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb2c523a781818b86a6b86d6554a18101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f842a9960e95d8a865a26bc0922cb74102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae1b09fcda4f78b65433df099d96597103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54aab106defe4dec12ee281c03d136104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dfe4d921fc7b5dd7c562925052a2fe105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d657e8e6d6e60a7571f420ca01e38bd5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b65ac85c5aebb714072ba1d8a3cc89107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8e583d816fc80a24f81e096d6824a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb67caeb5d428d4097b4413cb7f0728109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b1d282f9d427669e1f55e894a00db110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9735895d93e4d96ba044fd641b76034111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac526e2f69f046c3e74c12d523225c2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb5cc16b186f4aa2bfd8fb501da198113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250743e5a97b40ee006b11f9fd1e0538114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff4fc025560781f377949cafd5b6e13115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429540add4a21042968d045d8cdf3e34116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf970b01f777c2162d4b4177f085057117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c290819e04ec060854be6c6ab48a885d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a80f8797676fe67988c830dc365e364119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e6789363078537dcad46145eb86762120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6527f08e1951480ba2352e0ecf3174121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219f5e00e2914ce88735696516861c9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62959cd3f6436f6996c1244c3d07861123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77886cac9eb68f71750d72142f648ed4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f897a0be496ee0002adcb76b0049ee125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e570320667a363c0d1362419f8160f05126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247f1ed01877228a15bfd7b3dae729c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818bf3ae37cf7e0dac5b892c53746f47128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0234f36af04023370e20c5a6e8a67eb2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69bd3d4b8d2e64441940ce7e245a8f3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206930ee57d53a39bafa716c73047f67131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e267ff4f9cc3415d780d1da8725e00c3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3deb10fd9a22d572873697cae4e88ed133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac1403f7e2b9214e7e56b6146f2dc6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2158a2a7188fccfc653d113ad95d2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf23e6ce43763936aca21ab027a1bb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bbddfe24c42d6b7dd6a877f4381549137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4895d68d561f020762d9bd0d9e7ae13138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6d8b8f0522a9b8196f5f3554e0ff4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953aa3677a70e5958619bd43e21ca8dc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b6e987f92693eeca1779518ba1092141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c09dcaae15f6de29131ba97e8491c7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda308867a80dddc93b01bcee929a382143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e7a4b76dae6d6c031064bc201be87144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d1901b229f7c750bcd1c7d27f226a4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b7896551ebc387a392e14e1da83a8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3101f9e6977b6bbd0e7b17be4d7b1e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d57eeafccbc56fc75e2cc34ad628fa2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57647785b1bef7ce656323b706a7661149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c7701a092d20b5772f4eab0b1581f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5dd622b2517aa136edd0cd36449b47151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e3a0e8b5a908426a1f10421170446b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e9561042bea962b32a7f75a140814f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7254b359b790abaf12ae5a4582b41e97154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e9bbbad5687ab690d74ede2d77e906155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf45271c9a8571b1f30c208b8949b3c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d904eb289fd055be5cf3be3f0c574d1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76fb804bf1a811fda744352d4491e3c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c6c6ef6b5424767f58f489f6e9c9d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e68c0ce1be4e154efa3655b0139d8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca4fd641cddffb09495de53a1c7ba85161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ca6cac822e0f5236581d50ca269e3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1571088c0a480536a7dacb96e480368163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e30faff6698772358d7fb13f7e8cf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a9508ec81c26f304aa9853b69d17f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e40e196d9bd604dba5b59a26f4a3f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158408dff1531692703bf5a83974c675167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c10e0829b0e3e4316e6f553172228b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b668af51e911b589890a9c4676c7ae38169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6376426a3b646207dbc0650f05dda6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1effefa24bcfc7003206eb0fb0dfb657171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96949effaf66ac1ca42da105e97b441f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c4bec0e776434cd819f3c7eada0e2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff5681b5a36cd6a7b5637684639a97d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b661bebd379254351d6ef7b27909f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e0680ed1cbab269e47b3d466f94090176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1cb6f25f255490d31212f6fdb1f6da177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e5f0a01c3faf8d85b149d6c79a2504178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e43eb87b9a7ec8bd05a262371a8d6f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4196c26e807d8f80c174168f6bde3c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e9719f7a7dc8b6ee56af13c917d7ef181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a1d16563471171586199d10ca867f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473acf0c4a28513d9dfbd74fa7df274f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad08f25968d03dc70a64de432448f69184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541772dd35754c91dbb701de5abdbe9d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b1ecfc5480fcb7674a9d711300029186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d70122b0faa388e4d7a5a9700dc0c7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ddcc87e995c8921450ddb78349ce4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6daafa03d4db320d7dba13eeafcab9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3992cf751178a6808ae11fbd3ceff43190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b796a26420115b9a1e8c18bd24c1c62191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95494034c050d82544f6002dd667c709192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ef40f678e7561665ccf9d53d966d7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c30e6d3f2a75596d737c08ca02bded5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c9053254c63be290e4b762d09b7cc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c2f7174ea37d7261dd0119c7e6667196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e6f070977be852c9c268f12524e54197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f4229556491b7b745e35d41859136198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe5c7648eaf62da1b3557cc0c0fcb7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bd0e0034e7ee72f6d43dd698a3c678200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7123f065b6276e50b4f32b7d840faa63201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc03f07341011d000bbe66f9681203202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a2861ae76892939aff855fe8a6c8c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a92f20c30053036f04b272fd3b93f0c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8c521c401704fc752a336eb510fd7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856880494183771a482ba043e83065d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff93501006d5467037a23a3c46f27d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df21191df4efb719d1c79e043f5d33208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f446bc36b8f75b7838e01e7b72b11c7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce27ad443b7d3a326f8cea0ca914f4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207fc1fafe3e08dd24ac970c424ac2e9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268755c22c19ec9a48b4f14dd67227bc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf48eda1ba8d418652653c261a1664e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6673ff593f0f944e8173deeb691ba45a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7255a02717d57e9da6d0e41e210cd495215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f633f82fa1afba0db091d9ec95124b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc86c9c609c4dd149e81351184238a22217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777cbb51579bd1147223bdcb372d7adc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb97640face0013b3c8871e8f977c0ab219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf3e75ff618c05fb3320b19d3d9426c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91943c6041e2dce215d7088041a08cb3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2da6094a97afb62551f008530e99b64222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e6080e1edcd181916543ac47c948b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87846f5989d062fbd9fb369d72766268224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936360e14488697b8cab688fdb4424c0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c2af8bd5d6e4bb0a060ed56d061904226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacef5409ee7879b312ea2869de3c004227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2679e6e17c041e1de7a4663d264fd88228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a118cb82d00dfa8c64735134cb375229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc59fa94f129d510493fa4d7581d86a1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab35e50fa58df3cb4ce5bce0a98fac9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8fd4c6be123891c3728fe079771ff2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e7e4ac1f56b896b17e31f6370c281233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc119db290e656d27f6e89b9a4773b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a156d15c703a021f5382ad9a4146f7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5144c370a91d8e4f9fe00b39750845236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e59545671c985778d14cac61479769237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403436bc702079955a1bcc610e69dd7f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f60076f487dfa29744b76887c8b342239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222871eda9feea5dbc4314da39bf4e9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ab030fbae610dbbabf6bd92c29353241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d118fbbca84cd76213d46e02d45efb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b197e4aa938f5d7f89d5791283726869243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e71644f91a2c1ac0990502bc3581f6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da98fd9df1a255fc25ddcda6302a20245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f0b0e79c0f612cb120ca8864fb7ec246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d231077cabf6f32ff4fc48af685950247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2159a87051351d680073c49f7da55248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0816383225c6ade8d83b1924647eeb20249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c481fe95661400d725911b872b29cab250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06293a48cb86bd5ef1af67eaf54ec26a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f7c8c93298375bfe99a11f6646a96252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10836d601635fefadf2f57bdf9828fab253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e28fe0abd8b878bdaa5aa40e3de811a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183b3c060b50156f93a1a53ebed2e451255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fbda03491849a1318d1d1620ec4d56256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f298f55a597df3e7b8a5dfd14c566257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ef66822ac21572a4dc0fde5a01be8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7428d0cc7e039ce50fd4f80ff6d88a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f61c94186735aca727804ac24458b6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7269e2fc9aa4ba84947b68d70393fd10261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2448f67de1bc95e14e6bc9b6169bb1f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b7396636c9c5a9a63f78dafbe7f70263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f6890ec593a0b86c7e417b877be1ac264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400183242a5187ec8f08e968ee8293d3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541871a4c1b64ca826d42d3b604c565d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d0ac5d6a1da330070d08fe95a2803267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b76005833344368fface33da1c11eb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f59e07305a08c2ad64cd81d2cf503269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3650bdf7c95a55e738db8a50ec2a3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b113a0780fe7dbda78669f021baaa966271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f207c6161c4a2e8fdc0667b414d297272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08dfc4bdd06da94ebe105c855c3c4a2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c7a9c74df3bde7e156db0059120913274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d750368e606a9cdf0a10c8ead1e3e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5972f683e30fad89f1915c282cf136276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409f18809ed5c83714f3c144d78b29c0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7818218b88c7a3f66338f16aeb9bc8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a91c764f4ccc2700727784a1b11c68279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a29441e3a243f0ecf0aab71b02b84aa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374b7d6e8ee1cb9a2bbb5b4269031e7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183e5f57ef0e2133fb2666b7c5c6687282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3451a0ad07e7f627aa2ed185282532dc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61cdddb219d643c1822b16243bfc9e0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eed54519565ce31189b343f327543e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702cd2f103c07dd56a38ba2eaea2d97286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b12c903e23ae60ea123b1bd16ac227287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f093679f0251dc9a55763cce9a2cd8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d0841ec2f7cb9bd3976ccc6d41d6ea289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d1d4d0007e927bd2aec23efcad3a3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23e069a24c2f7768112e686ec7bd4e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523986ad01bb5b2c81920a4a6a7eee2f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bb90c458ea65065fe9edf729afb033293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d6788589efd4e4961e3765fc8eb5f2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b0126612c3bc3b65b23e9c297a4d1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe41ebc3eab88d6b97049d5a994088296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff9f91669a56c96e70ff79a1cc94e14297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd32a622d68dbce61db5dce68990a453298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614da60e460ddc4f8b5dddccf4f77a17299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9637d826f6fe236c399850cf4ad211a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55746e669eb9576523854a639eaaaefb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee3f2890b866f4fbbc8fda76e0e3b2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd38c7e9599a81100e7bd05ced2e3af8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942be4ae61647c8b7e1dbb0fdf85564d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d546c74d0cfc23eea4e8e99eca2c87c1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae1e7d7f84191c2ccc3f2896916792306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8233850c274c1be04a66889861ca767b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea715aa453422963e35317b38db07c2b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b12b31a0d44d8909db50bfa9c55a938309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419fe55a42f73e5e973562c32671077b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b3982a9a074355c71923538c6348e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eac1e3398c7b888d0269be535177e2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a6343b48120f8f7f36e78e30d7046313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c86130c3ee4d870e0a4f5458fd1cbeb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278044e7b26299496167fb1943e771af315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33250b7c43d0de9e99cace1e3e3b89e8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525c86ca8bbb45d229835ffda39a4f5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745ad5dc44d980e2a35253a3a40f4ed318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad201300437e2dbc9ac5641779d7a057319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8e8e9f1aa4165a6e17693a00707ef320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8cba1b909fc86cda77749ac5da421f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee5d3a6d99aec4725b34b4181a3b476322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a709aa8078d45ca5492c03e1b1d6f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb4b37499f567e67e16135968d86031324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef93ad3e8133aab806298517c87226fd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd793b5552a1bfafb8e672969bc6e21326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8198bd6b1210b84f4190058f4e8ed10327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd0925c144105861b661093947ed75c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438dde53c48bde40bc71d0b0f8ac1d04329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ecaf83b52c44608809b7dcfac20c6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83835e126f79a01e1392e4668a486ea9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c9468e7574070a926f1bd66fa33f4d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35821f075bbb65e2f0ef1f71e1230ad9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e1bb049dd6dd049521bf63bfbb06e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f8bca94b0f8e823aa20eac5908e615335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659861d226f1cfe70d2a304b5783256d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab9581f5fd4cabf603869c8c6bb70f1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4823439ce35c3c4110e42fd8a0eec338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b388ff3a9dee2ba1a5f5cc70ed176339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957134479ac0731e2f098d1f9279e05a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a332356d169de58aaeed53b72f94e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f008a88e29f2e29283f163fef00cce342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4233662ef95c370428c97e6cca8fd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea291114c78c9fd53d2a9d0cc5eaa04f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac4128a6b7871225c9ee4e258185d0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b688d4ff662039c3981caf777815c1ed346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7f7abc4db1a7ffaec429f8da11aa5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f094023b2decf6d6eb432e967582af348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3adb808498c5b3cbb631482067995a6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3791c619fd952ba56561f7df8f2795a6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c93dacf62764507c584cf47e1c7c51351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfbe23b946e5a2e5777699deff5916e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d41f04f9f59ba851f18cc255087f242353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a8fe874e2cc259b26b6a07c1c03b5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb330fef056bb1e429ae4e44012775c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3130d47c8830dd070a4b10b3d0c2e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1026b8d986c454823ee4b3c2a599943357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764906cf9fc4e9ea8ca0a050961bee6f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d52b56d1fd091bd174bf7b66805b9cb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aeb6244f41f3dae9f2a8c9793d24d4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1538631338f50e49d1aa97b31bdf33361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92257264a1107cdc99c28911b02f049c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b7b1e975b8385147b49f332762ba7f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee54b97e3a4f522bd69978702d8fb1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6030681fd9beabbde558f77d5313fa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a1b99643ea079bb12375c1d9ce659366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c72c343a087477d8de2e5c9800c6c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb7d63010f1298da6d8ac064e901dd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968de368e56074d425a4e9645babd139369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fffca60b43c6df2b0b6f7a9227f7ce370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be97fa09a6c0472cc721cca3f3cd4b15371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a01df907a1a585d570481c14fbef2a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e0bf204b41791cbf6894e5ab524a25373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3fb92e4b60273f0bb6b91dfa2bb04374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee2d1003a6c84886d367d848a981d7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd4718d05d2d2fae7afbf7c62591e4f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8efbd29542157bf6a5ac7aacf40c62377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d14cdcda60eb12b22a2e5c7625f972378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468639f660a36c914677716cb61bfef9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc0bcdccbad7b235b46a6e444e7aa51380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa6177e4ec492c899c280e2043f9cd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b00683ca878a856fa650d00d65ac3c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200637a632b8b5dfb5e906884d03a69383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6aabd9869937b3870d0a9e896c1c91384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13726b053e1341a1875be1e68dd6d17d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7ef7296adf0be9c6c9ec2e8c03d88386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc463f6815a007873e69d42d3c942b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b616999b40062c86d4d81101e21e747388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e9b3e2e1aa6583500bb9ff9d855aa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f82ddef2659a814913939119f808b22390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7cde0a86fd90ea08e0eba97921d543391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c6b8ec58ca2fb7b1cc63ab1cc2a10392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b61e6366690bb5fe48e8f992ba8aa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f85b63fca88d8b431152d58f13091394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9383b7f928b0cd2930259b561316d0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7275487fe3172a64cdfd080403b4e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b12dfa639082a6399990e6251ab7e3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f861bd716f8672827b3ae0b70414a3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f915a864c7362ec834d7e39b1acc28399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d0b5c010f915c9dc1e4a245e32eb0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ca51af27f2b3dc49f50303dee941b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e7b1aa947b0e825e851de6bddba760402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb08f13c58d15d6f68e059b6e357af403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b433213b8a9d57775827cab85f488404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded63d40b38af127dbe1a36f9a776d0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc2aaa3db53959f67f1e0a6dafd2f2a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16db7b7c799335def1278b758cf92dc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd61bcce4568adbeffecc2f53ba7c0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0faa1edfa4fdfb6e1005904fb1d8e0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b8d9596ffe9cb9be2e86dc75b11e7e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f4e16bd686cfb758b4e3c52f73fed1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f963dfb7dad033c1c02a6da98a8be8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbed3845b2e76ba575a0b543ead8830413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d106b0cecbf482a02a5bd1c600ca2a5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18ceeae1c567425d7221cedc860bb1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b51440c737e8d3e85c18f89de4157c1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be486eea7ce5e2b589b9fa2845f54b24417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac29794b126ead761ca94cf69f6480b8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8786a06e44c40b067cabb1df8855c4c0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bea1d0e6735353aaaff4abbea5f4d3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87360ca1a7457774468388f795c257b0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b7a83602d84a3451ed9c3aca83527422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96efd709d8687eadfc53aaf212f6c965423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f369fc932aefbb1334b0365489497f08424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d751517f0c59d9ff8d43becde586d352425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c632065ef2df596a01fa3acdca0f19426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d037e6f94a5d087886b48c5d65dd7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c1c7f1e9758c7c87553e7dd183c3b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6216b3003063732812d30fb84e65d3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b1f2ea95d0cee5a9ac85bce3dcb4d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8209c7d8bc20c5316671e71cec1d988431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b924748fdc29457a8688b1ebe1ae2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c91522844c8c39c52a2b16b61b0b5f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a5bb3f575ae76bb023167193839b4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a501e6fcad956699671b5e1f56145435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be90f6e4d07e5a8503bc0fe082ce29436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed8c8f6c2051b2d4cdd0dd9736da29437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e116f2cc8f4cdb51dedc72cd027fe473438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18d1be8e8495572957aff085db8249439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f613fb75095954e4baff4b7f4b0057440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a49236779aa92ca0033282fe860de441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f1da84b89cbb6573c23d156a1b9573442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897528d1b479fd83d6a8e5aff5e974f2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a2226c038af75944c47982ab438874444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b50e5a4fd6243f1df56fc104e872a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eef3f713c971fc8054ff6d316f11cd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4923f27ad15638fc768a1408cea77fb1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c3e5cd46e654bfdb740f0e0622e670448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb5998ba1e939aee2a670eb0c72d1f0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c33e01f09a7a746cea9bb12838405450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca70ed6ec0606d56c672bae7f8a53e1b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5995e4242e33f43f0ac7947e768fb4d2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ae07fc3777aa8f87ad8995aed36b9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d550cf8b59a2b57399e7ddd273f41e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d013b3a3723f2a508df710c576247455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f25c53b05f226fe6ea7cb12cad58f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e293a7ab77f0915070183c49d0503b2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c1bdaa89f009d083cee18fb6cf3215458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d053f94cc9b82841274f78dab8231459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f73ff3a930881e9e511ac30e840e0e3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4cb2b397787021d048ad190b3a6439461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81239e14da754d34a22e5412d86fc33f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b04b153ef6f21735d7e5794fc1bce463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed074f0459e0b3ddbe9d55b1eb7545d1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63536b77ff73f8ebc16ceaafd5b7ce3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f40b6d5448d07012ad82f9094c6d7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39976135c15190b2a3cecf3d63dde400467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba512f9d19ed54700737347a75d4ce7b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cdf022a4dc6e397c6ec2fcd5bfdea9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d4f06cb00f5825b4585abbe9ce1f67470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51950eee0702ad3b5f23dff9b00f3f5e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f778fd78f9a0f43f2d26fe0f917a1e4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3db398ae6db17927d57c6b69762c77473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e97ba82378c6bc35a9c2e19516ae6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c9fa476315165f6e2fc35eb3b16ac0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0966fae1413df0fbd93c4bee8ade31f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a444ff14b5825277d756519616122672477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e66c810307a5a63cbcef58c3515cd7f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbfc6a8a8161846e46d7c2ed09cf8cb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2aab26d90d41925b1ca1180187ae69480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c061c02a93396b5c26943d2d71c59f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f2eae9629500ddf6ac16687a05fbd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f3c1a44730cca40cc5d9198a366a06483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805b3fb6b333d1b7cda51e6031886e7a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb506a7ce57978a9faf0325ae7a1f7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac9e121ddb3519bc5ff5df6640d672a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b94e4ef0b8d8f4bc1d5b1f0212b8e8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbffb8a3439f5bacd3cd3809873edf17488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d43a6a0d7661e094fb6ac208e75c719489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada6f2e061d8d88a83b6555d20af1b4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9624d247e8f83dc280298c73734377491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad508a4c040240164e99c9bb0dc3ab492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c158646ee5a938366cacf25fa8ee77493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064daea5fb4e6a3361ad1a6e2c93382f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819c2c3341d080cbef1e2dd8ed1dfe5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f3c91fdc910310bcb4a04419721a4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ad0c1043ff142dea37700426a69bb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce04b4350bab71bbf3276da5ae19c8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3293897cbdbed089fcdbe33bdd1b6e94499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aea48ecd58b9f7f5a5b472d15cad57500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba9ec5ba7592ad61d88110c5af941a7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a8465dceaf29ffd988a52e214d6e1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b09458c04e68801d95b331d30397d3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff144c838f41fd1e86483cfbe4167231504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e80831388943c108d9688dc1c9a8ab2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dab41134e73be9be962da38b1bdd62506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a98feb5661e4221dc823339fc696d2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82abb89f6a4fef211887acdbb02585ac508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979dd0311146c518107bc71b63835dd0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5894e8dee28bcdf63f3bc7176aa39600510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e0a5b025444ae67170e84b97e0d5d0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c514507c3d1bc64548dddd4610db2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ebd1f9c0d6bd69fcb19620cf57605b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf1674df0450625c0981e44de92ddb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a8225b8d0f3ae9e5fcd49069c42005515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f72324254909279080fa55b795ea1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283f6d4610f927d8dbab119d480ce3f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989338dce7d63e28c1b94cf3470dd0ca518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee15243fcae099784a8220cde772dd5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ddfa23149b8764fb1e705bf53f670520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd39d78eb4741221f9e20672b7660420521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f5f7915ed0f1392bab62f90a630a7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ad6b53788ed9d62cfbf2e47ee9675523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e292382e3b7fcbba609eba9826d8e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15031a77140af54ca1cd168bcb54574525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a04a4ca530d0439e95f7edb28e29aa526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79950a809eafa3e608ccee38fff1d923527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd8ca582406fa03f4027c732744cd0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959457ab034b92236d55ef093583f4f9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae498fd675616f08caa7f6419169148d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc91b057146230d0c9ded40c78f58324531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9225173c7368615ffc3a789d694a70532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f1aec0c6d75d3213a5dbb3c0213494533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8188f7f7f17fe512ef343b19a6f58864534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3f5818701135d8c995e36f0bce3e3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca9ad5a00b74bedd36922ae5cd73578536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0055884cf66f5716be503bbb8ed738be537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b280d66518a79961d21d207f289fac9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14806461c0cb69deb2345a384c74b7a8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5938489284b9a143cf622c16709178d9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a4133ad0b5881987c28de0a8bc753541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf2a96619aea995a1fefc4000110dff542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c6d317b54d4518047e2c7f1a899ac8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9eae1233962f5b8e76f5b399a9dfb6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5704d24b03574ba27458b620b237855545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef6f8bac3896401c690a7f70d94b98c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be60193379c6e3507da084c48f0a17547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd4ee65199066b74cd6edebea2ffaa1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb128ab2063572b4b74b977ee070a9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d63c28b90fdd2dd3c4e19811bc9149550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57eeac2e6d397f879655287fc2b38af551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0335b284449ad6903c011bb3a876130552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81301fe7a18a3d05ea633c35210ec5d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b374f59715938f68bc27ea9dedb7bbc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503510f7cdb0b6a26fafe932806e1f4d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80375516b76b9ff873616c356f5f813556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501a8afcd8c6b34e0c7ba03e39d71aa557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8218dbe9a4b7736ee819821ef7a5c9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7486597792c2e44cbb3cac2de80a5f66559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3fbdda628403c7f855cf58d8a64e8c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8514b8d789ee586802189edd6449ca9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0201c0cf3b23fcff9d94db903dc3706562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba960ee944a8a4c3314148e555f7e1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea59e35b64f0ee0185f17a36a212e03564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67999ebddf2b566bdbd136d3d9e397c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917317f2a2c3faa6646324022fadbd11566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b311581b8ef7be0d5ec996b3a8b3fc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b570900a36bca6793bcdd81f207affe568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20102f62c0984672c99c0587a0cc2b5c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d86b27ffadcf58e8022e43ccc4daee570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3486c108843ba87caade69b12b286ceb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfee534f62314c1ab332c4f319be1aa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcca4c71dcb358b5d0740e801dd8b33573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ce6cfb93d6fcedece55faaec4f833574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502712d028e0f7fefa5e00cf1ca18722575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035c0639b8975c6dbf00294f51ee68d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5755f6fb0726e72201dadc03ed427577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7268230609aeb6c16c3e503d078efa9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec946946cead1612c0173ae8568fe3d6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e7380f6960e0420e34c9d5976ff66580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a786e82429a2cd7fdc071ab17c1f8aeb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed49512fcbee3c6f73a2b7336013f5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaccd874414616bfc6711dd070448872583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aaf5c163364dfa63f50c59f2694427584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949104107125693e16a277885e0cb01a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce426eb252eb51b792c8a81b038dfe6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e7ef7ab535ff584f41603d8c0f27e7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d56d96f23e3afab0fd9470cc6319c0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab550551f8b29e5ef829ff2de59791589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea37130e007d3692049cfdc249e7f00590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967e632a9d5e08a510c4af0d62dda5c7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd51db957f21881e69816561683530d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79046d944c42fbb020b4bd21388c4eb6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e971ba71cc72b87a535262c11cd36594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439bacbc6d5cfc5360fd09f420a8fedc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8721a4a417680324cd29b559ca222cb3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98791bc70742f05abae8409bee6e42cb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ad616867f33d3de901160f7a4fd1a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad0f862b572baca578ca5b3dfc6c28599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da681c4cfedfda104d4a7a54c931f48e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a205877f607cb1bf10e19ed9d838ff45601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c98ddae78ffabc4b6c5a7fb131d56fc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b634aed78517dd0343bf682b82573603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e659624862f5a32e184ea14634cc2f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef2cff393c8249cb445015288bc2fc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb407db4a429154820722dae044a2e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e04e0bb3610aa547c074065598ff24607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca7e7d26f7c02090a1432520b97fcd5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2173bbaf629ae24b2718e139f1237b2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6248fbaa9ac913d905aac5b76d30c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408021fda230826646d87b9b6b757ba9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e23cf0d299689218cac221e6406af612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf8a73fe39fd21ff1069384de1e995613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0427ae4f8cf5d350082143a402f3a4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68cc41f176ec8b48145574eaf4f17c6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf67a6b592bfa04d3f95f87e8c7a3a66616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed0706538c0809663f3d1a1b4d3052617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2afe34cf3a0719ade482cabd3aaf30618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb7b2a93c8cbcfe9d1707f82a447396619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83371a80735220d481dabdb5016d64e1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae466e444d4676839283187b6b54aaf1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b60a6d8f5825c98174879cfd8772117622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739727ce27ee5007cf4a610b16456234623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b7fb83d9f233f8ef7f89ee4d45d49624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440312d4e8763e1fd9a6acee0da6bb31625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb485a20e1e639af294ec29d18c3a7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d67ae29fe1d755493c723f4c290b4c1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67435e012929d41a62aae5589937a4f4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c9834fda06c1d476280ac81e4d294b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17abf1d559354837662e6461f3e3ef1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7803f0c6ac8f73ad1101f45c1be0079b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b8769e5fe19e102648c86fdc660da2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f990cdf6ff7e4019bbbfeaa1b9f0da6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4671d155e365cb848f67f5c72eb9b5cb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda7d032249eb7c5119037bb8d231132635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc98e4a29ae7976baf7d8c94970a90636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb40aa9fb4ba0d4a8c8d0c371f426b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65235250af309ca2f8b23cf0bc3a3a5f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a4844c60ff944bcfaae6d0518c85f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd8845058c57d82bdf4f88df5f236ee640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77cd3a21c3da6bcfc8b02eaa0743df4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa646c22579640cc36d7ad9cbfc7157b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b132e70bbc8684e81e66c2a5b936d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593da001bccbf6407507d7b13b8da0c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74ee54528e32bc0a78419adf5fa9478645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6972a11fcc3fe2d074d39c6a2168f4f1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf94c2575989910bd8da71f43dde79fd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9790d93635ce2bd5653205ea9a1d27b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e5c3cf129250abce119c28b18f727649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95856a2c7c3c01edcd6b147fc607822650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d0de52d10636bf3f7a2b0b6adee3e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e9e9c9e677faa78e2a111018e22ffd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ba788da82b57d4eddaf8bfa06bb3d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c309c21ba9f909a8dc8e60176cc90b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2404272f6564d360293889064b32ab655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b53fb26b12ae5545b143bceaf3d8fb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c78333ba90f7f8780f3ffe1f37047657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d0b319feccd9647b4eaae165e36f78658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d21719ebe8679c0e7ccae0622729f2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8374608c0a1d14d74078923c67281c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f817a0026e5fe570df7875620ad84b82661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b374794ff4fc39fc546e11edec9c4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112582c9cf95353b8c6e2673f9804173663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb842299dde12ee87d8672bde4e10c4d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf7bc35a0cfb01e73ab0a130f4a4b9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4109b2896244ea8908f317643c14bc3b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9080ef039e5bf36feba54f61cddc76df667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d375e1c4930c2e854a2457207c40e368668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed6aae1ccaf1ed3744e15a6f16d7094669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f2464089246be87e44000cdfc9c65670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf6383601a49e7a89742b681099183a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc508bb106d1536193b5c9023c3b7061672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a528e4248b7948bd46401044e92598b9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fffe9c67af1d7264328f519b4ec959a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b36c9d345938f6ff3489bbc0e97f1da675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac58a5ad28f45550c53542e412e492c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ce5b21ea4876c64a57fbe1b70af18677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf2c35918e835742e340b77b6169d4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee84c989b64e798a0d35ad74bfd8755679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c4d6ba15d19131dd5925b4547e98c8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1cc31d6f435bd9dab08cd425dfc8df681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968efacab13fa48242ce4e788466a6f9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c596716a1f2a0c66f633109dbcc4fc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b2b0ae4101caf43b32f87fcf07e37684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73852959322338a55075db011e2c4883685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d63be7766ea757dc489dbe5289b24a9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4dc0e248792ffb8d194468c8c9170a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269124e4a90e6caae1bcbad9e3b4236c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41e9767544f3d7cb230cd5b6980781689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d1a2f3efe3c22116e2123b20781551690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be058cd968c3f979abb96553a3057fe691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dfe8205065a2da7320cc62f1cf976a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd19b878cb6b0dcbfc701d174671e1d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194617b86b5a3448a8bb5a6a88bbaec694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18598a4dbdf663bd9dc2814b93dcc701695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d19862e363176c9dd388d7bfef6003b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f00c0b34c22c9e9e977626d8d4967697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb51e5140ad222b5fcac6b87a9615b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b60248e315f76e3cad068f55cb4df699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dfcf6bf2d5ad0746b9b47032c70a70700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78bb2b9dd49ba25b8eb5d0e570b9834701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47710342b34945db6b9e46c5cdc3420702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a642bde7bd3daa9372555486ff8b5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb64687bc74ae40f00aab1b14e1532a1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92581b3b5c979c5d35ec6419b084d889705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a54c14dfb0150ac4db5ea7fa86a511706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8175b4ceec893ad931f12f6585e6f6bd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb5cd5cc94b7a2368d0feb19125888708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9bc6c67f78fbab474b08a3d60183a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb113f64b232052f4c31f6c77830d2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23fdc5240c834a8e241bd7c7a7359f5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f7e2f5e66b04f0aa243d00df79e357712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f09d210e8577b79032db1c3873d156a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc737a2c5a1067110eb2644f74406bd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6cde5cd0408181d4bc9c9c78cc2e76715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131468d6efbc14cb786a67fc690e796e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79441f8a9c893ab74b022a142cb342f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068451c7c5e0d16e9336bdce5c9244f0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44516639ae47fca7230eb5fa9a16b16a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc3529d59b3d25aea49e061e923307720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96179480469820a3db139208d2fc882721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f09f54473d9c892d549baa2c77225722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4908664136a93c9efba4293c4cef822723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64630830212deaf5a8f011cd2c54f6bb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50efa606a2a4f7a776a8b7fcdff710d1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cbbf35bcce239519150fb43e547d9f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc8ad0a89a1ba3412bafdb54211893727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca52fcee106e30e91db079a2a46786728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d379108bfe277ac012df984afff1367729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d604132e5ec5019924f3675f27bc734730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e2bee5c3290e17af9174384cc34c26731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1929817cac8ec7cf222a3859b9be5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b116379fad5541e27f13397ce7b3bd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe12bf2a3a8261b1cfb0461bc0048b9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb1864cc7175286b80c53fe0ef1f4ef735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929090d49bfcd476edbcb539d6f6ae44736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242cf803cafc9660cc5210f4f2e107dd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5daec0d5df755a32c802aa2f2a79f1c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d03a0ab4890660e656eec3e809c24739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3321ec0af7505e84a73a24597f9d554740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38777ebb2e83da2ee42ce1022151c469741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d3225f8c83d80ae10707c59e0fe6c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60eb2417d5789cd0c6d6c0d4e169ba7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1014e2a609673fb4564990c4d5d44ae744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb6c12b015eb570d702533891cf3d73745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d3bfbcc2295bb86bb22788cbbdca34746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86872690b37678d7ee512eeff8a1cd71747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71804b00a635450333786dda55891862748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2888d48ad2a441359f7d73241cb1394749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe33c1cc31971899b2fc08407542a1a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d59084073b55a996ccbf3bb7d8759751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d98eee68b40384f7bd5bda9cf53e6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f8993bad5ddd2e00262937bf477b3753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd0c76261d3652e193b5f56ab812971.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4df00412360073af4a9cdc7350ae212.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f308d1b32b4e5275491d7afdf4a2b63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd92b729633ef2d9083c443fc3642c624.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff018ab1d046ae1e767979ad83a677f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c86ec338d5a4a57341a8b5fec231196.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7220de7f710d366ba8e691b029a3d1c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e84553ce49dceb6ad7e99def966c5498.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3afb41f4e21af5bee10ea47fdacfc589.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907bd92c06e899880574c4c00462a43110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb9a364aac243270734281a90e8dee011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ffbbccda6050300e5c5963b5d9ae012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56f600c652857aeec3c7e1c883ed6413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e566a592a46ec11dfca03d7463b8d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d03ad15fef2e67c05da9657875b32f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea05db277a1feec75f3df76d5f575b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b7cbe0c6d029f21a74f8438cf72ef017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb1dd35451b2519c3767db0b0ee6b918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5de8d6047e01718ebe7065d18368a0d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c12eb698af1a21de8e06127cfd18d320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47332b52aebc085c1a521918054521b421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e24d343b17febabc8df4c7ab1fecc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12895367a5a38b082cfebc74bd4f5d8e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7867966b4f7f69e9907c31eb558a62e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f321ac8e2a71b18b83bc7e72480f6e825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe62ebd7865441060b04c2deefd9ae126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f8fc3f78dab894f16568e510ee1dfa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf156df555bc714bf382043387bcec128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc648b46994f0716acf789fc72df436729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f779187e1309f03261f4c832e67a5c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad205d6d63923894d920cef2b0d6c031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d9361b524af8e1a97cdee5dfd0697832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f91271941e703099326333b97d132633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba901d075ef61193bb4cf28dcf48cb1534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b78a8793e6392bd70884700565a9035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bbedc9b4a710f3cdb06c1ecc2828b336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d6e09ccf3f888c5d710cacf98543d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48294090588e01295068afd96b13337f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e92dc682219e77154375784b3f0be239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e46d25e5484a491bf5803f885171ec40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c039b6554689f365660964148e2a77441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdea54fe0b52deccc072b3f4dcc3a1f042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9ea83f8155081b8f82cf20d44347a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4212cfca42261550647b6db12fe833df44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e04e4948c2993f1a8df2b3f202a748945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d44475afbdbf55035fd9a264ff0d746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485deb20c53a2470d4145efb41ee29d447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d232e8182517466e35901160a117a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca58ade7fc094f7e0ba3e11c536ae4a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10cbcc0bc13b6b62e4b1039fadb966450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ada63bce1ccf17ba3b35e2baa217dc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5bdd531049d4c1b48673ac9af1112152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f8308a11be60ca9087df59f9d8904753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ff0fa7d06b963f488b1197f73684554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb451fb98e005b2180208736f8a85ace55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded6a7eb393f2d32a59a623d11e26bf156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a4407fd4e001a8a851321838769bf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e408b56fce41fe2dc9dd9f9164214b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ff69f56799b920a877e43fcad1d0359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b1769d892d3e8905e7c8f092e838660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b7fa972073414b22f7cc123be333261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aef734863a8c1ed0d0c6e90796a85a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6cec9d6825972f7285cafd7f12a74263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9989367f662a1c7e83e1298c4e90d4664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494651154bae0ad07d20d933194308ac65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efa2fca90677511f7e8474572ce319366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59885cbb506090bb488a80dd35fb4b4367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3277f5c238cc7929e6108fe541cc5168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc64453227c556f6a926b0aa78c1175069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b3c68e1156b752843e61f23b862f270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b1763885bf9b40ab17d4b07d2f51471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ecd8e4bbdcdbce0dbc0171413bc88b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b241dcdd71a1b2dd0d31fd476dda6ef73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb081b1600ac775689fc087afc798e0474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f60a4cc556d1c4b13167b4212967b575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a6b76308e49707271e6e4a891b73776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f0baca66ca484d7feaa7d109f0ea577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b51d1c799ff66681f96fe5c92540df78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e17a4e906b089662b25372b237e8679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b9014e8e94ce822e0b2db2294346e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c2e520799586ea9904ca24f8f953481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f439fae43186681ea5b520dce865a1e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681540e5fb34b1eb699ddf0538bd494583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e199b2c0dca5095bf7fe29f15e5e90d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f8b33c79d8c1b688d83b52f1e6c5fe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20570f524706e6e7de39fd65e295b70b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb53de9e19b3ac8a4f3caa86f1035f1487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee9c73c52bd6ae2ce0bf3da74b843ce88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693abc7e38b78f21d2fa9695a8b8aa3089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8419e812bd5d4b3ac6cb6bb798e05acf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dfbab79806f2d153144fa39e3322ea91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b4c32f40f91796c621604bcf1c31892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bfc8238330b23a240f790fea73b9c893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fdcebf2db1f60568e59303bb563e4594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc29686ca54613d9aee7984d8a11e6d195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e7b61c42205708b170b3f81e71c7696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1caad550dd0411ea64122368e51443997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dcbaae6019f9eff1e8ca774c59266598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94d065db509bf5b5cd3a199b8425cc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d5bc6d83ee9340c5cbf6820ea59442100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b12c3691802ff1edc71c4154cfda3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf14f87528a995bc487b47300a6097a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc1d8958c7a41c250b437ea671c58d9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe5e2571d03aaf9fbaf0ccee83cc840104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4553e37c8c70038e3b924b1913476c75105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1ebe71262dd63cd75adac94e3517e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e00bcdc3c950f08661e4e3523f6d2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d40c0e859b44aa15479de3081c0324108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194b7bbd7dd69fadce61c252573a2f0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18809f6c19d4f19ad28510498284ce82110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d398e6ab2d44dbd83ba4bc75a074bc04111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac2b70edfe9ccd7db02746070dfbe2f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ffb8c9bfced4fbdad302399a9850a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb48c6f0e872527bb633ee4f13220b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae9549a97260ab325b5d2fc0c006b6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db8b91038ad7f0815e17d58ed95179116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f925a0e5cf103bafac424bcfe1fad0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db2326655cae782ae0cc0b6e8c0abbf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dab674599f58e88725f0c84d2aca68119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e034be9110ff4a7816faed015eaf0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe735a4038b8693fdf845379014ceef121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf479a8611d49f2ad49d21776af0b9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe0e317f5764a63998874b99b325208123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9594430f2371730fc9f29a915d6b70124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733aec1fa1df39351ed4820e5d78058125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da9ae4fcdf9a9430f8d40c2741d583126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb041bb0fd7305e2d9664872967e7c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa7df7eb9edb14f18751acef2bc253128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ba91b1a0083313fcb04a883f2ac94129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cad1f5c5a06778593707dcba20d342130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e020790c4ee274d5fb5a2bb4ff87ba4c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec7de9c4a7b04a168276f66e354a551132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1148c4506fa0ab1831bd9c9ebe45aa1b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e289790f86601ba28e339f2e8b621134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f164a0264f2e42a0bd75b2cc98b85135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd574a0385dfbb594794cf125c3e9de7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014406ac406953e0e78d681c6fdf9f5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28bde816eb4e43a1591ae3b7c255099138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29cba994e02091b949b81e22f38a96a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44187ce4f234044b90ee6142ae20ba32140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2cc635ef58e983b68af2dce06ce518141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c77a254ab826e4c0f8d59a6b16d3b70142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a60ce4207942e5084205e2f980a606c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec004619b11766749ff74b9444eb61144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef694c1ea2ad191d76a583ab4583148e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b442812a599a6a51956345c0b0846d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0258b49d9e8491d51ce7480929b8ee147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9cc041488ee450c3fb3d60bcebb5dd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db59fe63fdba5d282d69203ad093282d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd261a07078dc03e9f5c0f5c20e4d9f4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b46efd4158befd00fbfe8717eedaab151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6966272048db40dc67658a020054150d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3430f32f409fcd67ed46133550e05cf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a9ec835f804f988f90346857d8932154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fcfc31d8f73e7786c4e1810a30f013155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c7a07dc1217141e0fe40250ee3b1f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432958f6bb8e56edce3a3d2fd9634919157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44d26162f302e68f628f4e445d5bbfa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f574de2e3d7eb6ff19df3d5f17d1292f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b7c445f5432b566c4c44b773529a26160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4382c900ea9873c49a139b71b9bd384161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a747ebe2adc377cead5e7a58c37c15162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9081c66d12096fd0fa55bfb37a6ce040163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea1e1b8b63c16502f4a9a13f79b90f0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f78cb7943d52ec8163e48492296dec165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac90faaf86176e87a4fb90d416c5ce5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6609ed653c90f93912a7cb07d203e20c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d47da355ce2c9f361cb2d0474c8f9d5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea15660fc8905608d67bd6be3ca29f5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c37687e0fd1643bf0eaedc14c3db27170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50401a701fb78617f292760d8d8752e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df024d838016ffe2b2a8631122ad0b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d04ae2efec096ae3bfa80e94d1ac703173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cefce9b55f8c8d8a929d56b65d92557174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f61023b573050b8f28d41d51d77d49175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c18e7d2b5e8acbd0ce05051e913e0c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ac211dfebdb71311cc48fdbf52fa6d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8143cfd88167c255cf79021d913cf5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f1370ca5624a8fc63150f7842bbd5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1002be5010632db1da669fedada008e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ecc5e20857fa55c0af3cd0d77929b2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2dcc9d52e25e0b2d94a97e32c3a402182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e939c31f71771700f0f482ea24bf80183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90219b6f7591891288d7ff0f678d718184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c246cb76cadf6dafa6c59ae7c3a3629185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0990be40543eec78b0cfa5f1c4338d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43584a8d60b8d2b73e1581280c89f56187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb820c6c9a8e9ac040e0df7b69cbb2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a0c2b7f251064385159f11570dfc4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2091adf638da8223b1ef88b8b81145c6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc6966b6b4d1a36a07464f790f9f9b5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e1060cbd77cc59a52e991263479e1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca4ddc01fa71dc557266948a357a34193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f22d3dc41d461f9f329d5693721a75194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd036e0f69e080be779fddadabf22c94195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db3076856ba1ecf0c771ec705cf65e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b99b76b7a5c8ead8a228ddd2dd51a5b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b91ed246a3476da287dfeb03e1f6bab198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1999c361e2afb9f5675221d823ec774199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c7e1a1160b0cb7531222841e30224200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da769fa58cca3040193190210565dd8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8537dd0cc70de8ee7bbb45e2e9029c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad175801d2ba687acaa6f2c94744313203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35332fe460639d7222e677a34c84dfd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af82c2a9f10a743b34b5966d4ff28b1c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94512327063ce787af467b8a4eb5446a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3186a38cbe5e31bb386bdc85849b36207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f4ac5237524a166401454eb1f0774208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f072e98f9ae64b7a008d871fab43738209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8af5e2dd48b5eb4ca9fecd0461e148210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed45ebe6b1da054171db91de05375d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b632a4483c6a493c30aa37857d9fd6fb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a5a47cf3ee6dc29b74d8eeacf1f0a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b31eafb079c1325b8c3cb64529314a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a5e1fdcd2ac8f62f060345371009f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c861b453da639bf19980b85ce6d5e773216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ce78312377e954c70a6eef420045e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f9b19778c297576c40c8d5361cc6d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d8358b88b0ca1b8829d083002a0541219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a289e7ed7aba1f813eea7c015df9eeaf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389bcdb312ac1746293fe3879c73fc8d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e68927a709d96d92be5fabc79882535222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce76a8c7cf836489fd9d6ec9e3cea6f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc36c297c2f449327cfe0941bad132224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9fc8fb7f1ff27442193baa14e4c30225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a186ceceecc5c3a13c6275775772e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d716ecfda8be0d7b6de9b805e941243227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a212e159f4be5546d828c3a464d0b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294fafc2420829fa1d887e8e043ac637229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa302f917d6202819814f6341f9cabe8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdef615d84add79bf6ec7e8787d2736231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459878101fab049fe7833dee05f8e229232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803e4ab616e9f6904ee6d3dc87da01c6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a97f045ca8f45cafe7210981970382234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd478fcf2fe87e79066e4af2a1b19c0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d3130e3bae6fb4d2736ac3a1c1008236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e67377ff133ec556cf68edc35c398237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286656ee086bf557a38938844997b0f0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285c9fe5bc165edeba19a16555c8705239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a1c79bccb2a10350e7dfe6f0df20f5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ea156ee27fce3389efc1442d7a9d7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa61c4bd7c8d9c7e4371fe2e7877e8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401e548cc1479a64f918baac654e1ad243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e643a19e1a608a7f0ad152d8947c3a6b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af626838cebdbd1edd44849752685858245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8328d129e10cf8cf4698c25fea98c086246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630adc5b1f989088d6131e79651e109247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878cfb0c25e36f22f1d11555308f77cd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3284436fa52f4c43018be0f9d89bf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e1d30544aca2a66b946108fce32a44250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a5d9014f9f32763621135c57885ef9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08813f7990c045b912817119373306c7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d37717dba8bc0e450cc4aed671b3b74253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f5c7d87372b615057584c1c2f57885254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7296dd4e9c9c0f61c6fb6d5257ade255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea347fb4c4df9d6172b726e5f342e2d1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c56509d878757559dd91505daa7f9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c81f22f7316fa3665c204a0de823eda258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d875f5c789861680a862552931db1a05259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a74c69ebb2c3cf3c7fa1e3d311d72d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af545ef071ff04a308b837e3c7ffbd6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f258b4da37420de461905c0dda7127262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461998c3a8fb3c106ab9b13a5e8d7e33263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a703244e4d5442c8d9ed10bc36fbe823264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f020d672ecae5af502b6514a638383265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e601018dc3a7b8799aae1b6d11dfad35266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c5141410871ab4adeaa18237f5152267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47bea52a8650d9522b43d3b36729417268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b0f5ae6b69f7f24c3f599c48218c4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe57544c7b97a437820da8373e0ec3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a146c6f5b855f5aa142f06ee71b74271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f513d0d6b6c4bb6154ce097ee3c48fbd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e0b4d5eede5dfe0337fce5e6bb19b9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a51b7245056593d5467d7a8d225fff274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d58e6ea675a9dea774dada8d5240d19275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3445fdf718ff6c4240953d12295ca959276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed40a67bd137f7cc8f42c4f053b80b0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1328b330295f8f5d4157346a0d0264278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00f46bac672b4362985b7019550698c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c925ebd439ffbd6efbee98068d5b30280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d4780769dd3e3060e8bfd570647f1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef18279e4f455c712aceeabbf4aed7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee8983603fc08741a9ef491ba203604283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b40adece6468c4ab467ff8790a8ba284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3742f4eeb5149583521c02c1e9e901285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b67b9d52e527cb3498d94c80284d139286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114bab43b77d5d7e26403f24a1631976287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91096d0e532053547c1b9d09d6808181288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f21a398b0a2ba48425c5236f9bc6492289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f95fe75fd84c5053223bb86bc3c8036290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108fde93b0557973fa33f5978113d00b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3980ef6ad84e72f49ddcc01f47173f11292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f612e5fb2f43cfe8a35d06fce4487c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9204bf689b918729621a99d159ddd260294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb85e7a353ffb7167e79e2e948a20e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96feead1d74b77abfe27cd7c452e8b4d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816dcc81ee832ab5f7d0f82e9b392654297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0225e71213a13456ae7a36110f1475b5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42dde7b5dbbb70a48b6efe15d5ab9be299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49b40fed28aaa5ff11d07bb7af6919f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d1dd2e1f5ae8c2f93e3c5f002b58f4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72fe637fad48cc085b46c092441570b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb95f2190fcc36db6f27038dc9da78303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb636ba429a6691e4c7282afa065af304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c3f7831b00afba69745850854123e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714692dc9127171bb241eb842a9c4ef4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13898864c4ae39709037af01a173e03307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c02c5c7adadd0ba3757248ea03f162308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057cec55cdbc696c2397aea6d8c478f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3bd7cd17f78d7d535c0ba7fc152e63310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc3f4aac50cece746c5b03618739d85311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c6a7ca2e529a5e3bc43170f9974f7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941215f7d848038fb32a4f577b3ff5b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a90c851ec47f420ea1025809a4dc71314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a828482d0699d689ef0a009fe64088cf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ea0ffe49ffcec2a8319ca39d7e6ca316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc4cb746b2957c528909ca79d1d324f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0760fd3a7bfcdfcedebe76eec65a4b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23067127e7b99c278e5703bf7b29deb5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22a26a415ad232311048546c968a35320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd032296eb431b3593f32b4eee68c39321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102da985e3382a7d730e0fd7f5a2d34322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25b0b5132bbbfb96e7e39cdc8d321af323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d88f5a4a70e0fcf85ed6e6c0eb66773324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee5776032e4b7c1362820748add342325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09654aba55be6b7ea9b5696fcc5d5e3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c659dc56ad5d1f23262f16374478984b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf73f6f8ba98c676412cb0787eca4065328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8392e8ca87c898747771f3fb1951c07329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c9dce54ec2969e42fc823aeb7aae10330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891785513b2581d16bd8d49804d16ec4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e50e0be106161f8fb38611ab689c8b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b78251e7bc7edb90a8c74b4a3cc3d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7414e7bbad93e5272f0a11cf822903ff334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b1a3763ab59e2a6706f5a3e5870b8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bff8a03c3784bdebf7fc99e441bc1d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b6a2f68c05449f916e1673ba4ef26337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5fc2fb069615fdc93debd199c8607c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a58b202553ab8709b7f6ce37e15583f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd1328c01d9111152e59b856e2cd47340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eaf6afd58257995e8aa7f187da1cf0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa842664ab6860409985a2eb377ea8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8827a877f780c0e038e9195ec36a5106343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408cf76fdbc9c785ae2c8fd3bc0eb24c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a19ba1695f3e124539d7bf97e128db2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e856988aaa1b4d13bfc0be123368259346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4277dccefedd424b90947921e853a181347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c72f433da94869e830b1a50e92bf4bc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387f9ea3dc863cdf65b20c4a9963f0ce349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6021efc24e485fbbc7fd30b967a97181350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe4e46527380cb03ad2f85652beeefe351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9463db271c84d5438d48977af579687352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8340c1b42cae4bf27c1ccd83ba7c955353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4531c437dc028b4fa303163d857c6987354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916a4aa7f649a3df665aabb07ae6f86355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c110bb34f6e32be9a781538f20ab9533356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd54d5c12b5e76c08b2448cb23472b0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f033eca2c488c76bda426c544f7de358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb27917b8fbaaefa1bca9456b05282359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb57decfd42c9fc26587f45118f35808360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04686a532cd39420e7f0974f7aa688a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacde4c96b4523ecb527daf5e1508dfd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e87ae7d1330e3ab4b2ac1f9f677bf6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b574320d0f5a0dcf4d571ad858a11cc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c48607c27d7f8cb6ef17bc20a00d830365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4941f7f4e5ede5831bb4fb99ed80285a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3375a43949e7733f47e102b47226f9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c064d94228659a203c5409f56112d300368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20393592db4e160f0e6e45b3bfdf1d94369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d1c381f2cfcdd919ea58fb2042f54370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e39226a3fd441329927512f23a458371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff6906d2a488b774735c84ce6fac88372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9640e92591c7701b09dc68992ca7b17f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6383c0899a33d3abc8422eaee245df65374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d08c0034bd6dd8353c6971153899f4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b715a4e6789be0d4a299ca810cfd2d11376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d629be1b3ee2f1353d7eff68b2ef5ab377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20aa44667fdadb66ba25a750555a03378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde93f9ca31c255c56da6cbed03465c3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fafa2ece4570fd1eb6b0642ef3935c2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c5fd7b27a76b8618d145e6ea1f9846381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd514ad22fc25da6619779c91c5be18c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d647bb3ca06f9daf6e8debeed1fc90383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5181a19bca650eaeaf4a5b2ca11863bc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e13b8dd50a63c3ad44b4953767f17e6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54cebf453f6ecd9d25b1a7f4467aca4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c297f715b4673f9cddc7289c344b77387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fddcab6183feb3b48f23d7926511ea388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e4ff1eff71a67cf932a0d401c7b87389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3c58190013859142a30304e81bbd1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c70a9ccb3bea722bfe6f8dad03b4c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49147cdf4ff4eeace5fa8ae45e2568f1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a53eb0007f68eb08930489dd005e74393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c707c41270bb03ce0ed3e7f31ffb43b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba6930a720146ab0c32673b5191794e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf86ec57ce7f0546c2775728fb27fc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75157511aeb4a5d4ee66b72bcb0136fb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cedac1f7df51a165b308a8d120cb0a8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de3246f4a611533903df5adaf3047a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4213d102f971aef014ac716447004c24400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2409529ffa3c193334f0ac8d683dd42e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b2d505c724f5e3dea690996a7190d4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf89c498582a88a2583f628ab0ab9fe403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727af847c16a55807cce21aaf4579dd0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02baf385c4a1e0a7ae93f88cfb405476405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9907ebdf9e11ea62331d5b4d3dc5405d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab0723c0df86f7e9ec37255a7b1cb2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2127ebcfa24528b0f8160f6bf8e35c01408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c5de0e7759b91b4c66f299c3e7b05409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f47b60e49fbb8b05690868f8578912e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b190469b92e6287260ea187dd72fd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b92c60c0fdcb4bf1fac40e5dda87cf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad97770b70c488dffc489069297e1df413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ef3aa122f531644ca52effca1264a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d278ccfb9a50c6485d2af04bcb17ed9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f464fcff2784126e786b1de7af88f93416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a9a5e306be97f88ec75d8a9d166ec417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d60e49e4f0a327334f4a72ac96d06418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a08d4e2514390c6b2cb0397f0b575419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ee1136e0b8bb75d15990d7f6b8291420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83146b24135a661fb8dab09a707667aa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e07b36674a3eb6f6b61a38edc42ab0c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a54d99789468742c22fb2dbe13ff212423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62abde495a86743841d778e2392905b5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b4ad14b753a8c5f4e3d1e102105a7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e9fd667b712b470d2f970ad3a4e08426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f926d95b432a9a783e71c34282847546427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf057411d25fe97877ebf9da934321428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb5ff45028ae49192b77d1b2366d42429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de7044ee249c8c7498b4ce956c932e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f559520580d8977fd8ade0d513f488431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816724404abdbc5b81b2a6f6f8074480432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34475a47bb5a1b6aac42e628cf267975433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc035fca2f2263bad4836e6c02e3a71434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e24f771771890518d17269c2fd640435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3844f429e047ce1f6d3b62b7617a0ed0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a714d7b4d344854c2502d3d3bb9cb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e4c190ec2a13cf15ffedafe2cbc3dd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6612e68eb5a498c25b03e785261e519439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e19a03613a529136810028d01c2c9af440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d5c0602d246b5c68dab8c873da591441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685bcaf0bbaec55da2ec45694d98f989442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e825e560094bd74a1f0caa4518b23443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edab523688cf4c5b250d2c8774f5f02444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc902b33bce0a701cf38a1c0c6bfe8c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5abac34932756c76806e0f788eb631446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e1ef37cf70ad83eafd969136f28a0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f279b739f9ad40a8920467300105e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6bd0548ed8a02c45bab6d3a040c319449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa43514eeafa038c8696c0b8dcd38b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2e1bfa63b8e494816aa9871ebd93f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9656f703bf6263293329b2df7abdbbf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa451068e98e337383d6e29ce9056e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8466cd3a29f8627e00c4c2a424bbe454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c1f49c43780f218145f22259a9b95455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed9cf59ae6acf0b321a1893b9dab9b5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d605a984e26e78efdef48c168b241a6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9dfb59f6ab8727eeabd4b9bcc5ef9e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4cc588c9db698b119b878bd1a1b404459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e98adff7f4eaa165de4ccc12ec3750460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c205e09386a01b0c5aa24f87e7311b3b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de0e38b88b53f3b0d218fba7ba75f0e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc768f69911d1a54855e78b9931a28463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc04cc9f3e2e77836546b4772386f5d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e9304d6993c5b7154b5127edfcc1f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf56cb1db8e71752f9b9872f71bab9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a055ef8db74b0c500fc3651987ad433467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e44cd58d225f074a0e2de01ec30642a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e59021f3d02845d149f77e5a74556469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6217ceee01c474e7c14211f9cb4047cf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de16dbe41b3b325836911c7c79826d75471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207778bd2052f5d749e8c681d6d5ccc0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2762342a3ae57a2793424057b22a7e62473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3846c6bda04039b145e6ed77bf2230f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad54083aeab192e71ea790aed891092d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfd25aee29c3f8fb0bc6ae45496a383476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de1fc3513fad023329d79a3b8f746c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b90bcab94f26db7c3a09945b0f0ccf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ddb2d54dd3333444aee4841564c80479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f2b5a7745a22fef51f32273b2cb5c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc7fff98240d9bef64d4d670a7558fe481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a634fc79c1d673649a10ee66a4e149f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b3418e85544763dbd207304e89eb0f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9028f4ec1601b48071c4d42e6e107484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9a1aa9d9145bcfc9d94879ccffce5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be44bedec18279bc1131ed816c805ddc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d38858ed56cfe976b576222935e76b2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b1579ebcbcc8a797cb569dffb20b03488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a26320a51db8a10bb3b09b6edd53144489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d8871fa7cb448546ce2b36ec35982a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323100f44741959ccdf3d23870b68980491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c2905fb190ee34b672878c3147cd1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39198bfa9bee0b9a3f5feccc3105363e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1605b8d4876df46eaae3228b3aeebff0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f070975b39b541f95503f7dcddafdd52495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5021c69b947ba849e5f8fb27f1136fe496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd9bd52f602c4c46e1de7e9b651e87497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c70b01a5144e8ce187dc5350570c6c0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c583c0bc63e09fa52e050a7554564499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d633aeb1f3e8ade0cb90f8ec3cb3c6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b89bec2b7c652b38c32715bcf2397501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df37677f3ea14570ae14c6c43d8f611f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad3717a222caf5b8c047f3c77ab1bb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dfe1446221d8ed2fe07bbf635c85ac504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0e42a8f4c6ae5f7f5551189ab74f56505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf051297fae741fde7777840f5312f01506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d604f03ce3cf9667abb3b216b75dc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac589016e2b2735e81f75404f12436f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d3b3717ea9112d4021fa236bf3edd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3491097620c955e467ba0738febcd760510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5cacc6fe660ddd5571c80fabfa19e6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c784bd287da8d6b198e2c56f04ff47512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a54b9d78bc50cd806a128760c0b08513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f001b35f9a600796d382f66abee84514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e146b823b4e34e530e835267503cf7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b4081775d8dac94391c648555a87e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b29da952d6a7180e5fd8f2c907561a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07366816f516b350741524fd9d1b30c2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba33963e4aebb8e8a8333c4dfdf0ea519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c786cacce7c8ce719717bb14a9ec9d08520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1149f708184658a9b31cd3716c86e689521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ebd8a5d621562d99e79ca6cf530c0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d56085cce169f32af270976877d4e1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de9ebb983ffbeb917b5ee08aaafa482524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0952333ace5a3b03cec2f1e9a5f4b378525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82670ec4e2042bcf94983a893ff02ae526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b533f49088b2649892102b052d22e2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a3aad00d6c9af896e6e8117b1d46d8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6032219e182ce840f7969ccaca3dfc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7034d63cecb8e15ebd563b0fdddf88530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e103a745f4b0d52c7c8653fbae6bdc1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169a2b3d386ca2ddf3a46dbea57ef4a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f007892f1eecd6b2e41036e4741acff533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50448094cbc2cca6751ebf86fa1cda79534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6afbfe5baff7d13ae7eed41e7162b60535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406562dd4853c82f6ce76e2cf043847b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce923a56947949fafdbf703bd12cb0b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed92ab0e996a3fbf79f79e28f67150538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcd3afd5b50bd792720446385b57ec2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7bee1b7ab5d61be11b382e886b8cf6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154214277f5550e0dd6cb322a25dcbfa541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10407dbba811eb4aaea4fe1ecd6841e9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ea530f9562406c278b72c76d5b139543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89927ce03eaf55736ec6fa052f6aa23544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a18ef20812ea8404cddcb28c6a938545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47267fcf94f934316a496a52dfcaff40546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de38bb3b5e724de72fa9a8cf6f9542a9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f59477593958fd20bdb44a09ffe7bc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355978a0f09626a627d4ca26ecc0383a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea1d1b9ead949934fb6a32ba532df6a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f24a2c8d94314571e9b0111461cdf53551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288c9c448b5dc029ed6595493d80a00552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e36bb351a79e3de6e90dfe033c8d1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a47d07a92a6e09b17917527c86a85554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a412372dd128003315b5de0eafced9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6972387e3ba0b5910a1243323cd40c3a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5672c0ef79f78357c3b7f44e8d9631557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b973c5af00838e5066f98ba38af9f145558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4008616e1c8962720f156babee70cf71559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83eadb30d2a4daf5b1076e45ecd8823560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cdaceb83b1fd767a6ae321f7a5d280561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc615f2ef7d045bfaed2ff026d8d514b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a411b627bdf39e2b2aa127ba93eb23a2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec0e2d0803816f12ce127bace3d23e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b0aace02caeb6a91f59007cd98b467565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaee911ccff917bb8644b3da148799d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d173ca7e837796e8a7f363710e93c9c8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a813bdada7dde19efc5e37d43fae55568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf5c3464416bb646074cdc9e3c4358569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b22a4fe67a2427a6c1ae8d4d7dd2b2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250ca3bbeface7cb0b41fff7b8beb90571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e54ff396641cba215a959365288227572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a55683543af46f36451e8c995d36b6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc38284e904ede93e11bcd1d799b70574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270414c8c8707441424e4859b1701995575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f565fd333c2e68990db246a7c03a3b4e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4621b179b1c0a0a7cb6149a3931e33577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01253869bd038afb12c7d1aa2c0f2620578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129376c351450858415593c2aa9a6bf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ca7fe27290ace15e2c68424c24f37580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944bce0d6fbf6882ceb1a3726e2614c8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b70ed0524e380ff9613804423ee58b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf2031457389cc3973619f560d7a1d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f828683a62dbb99cf83ad733a2242e3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad98ea3c9e7362001436ab87453ae95585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db95a192f2b409389bc3c338b6ebe6e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42e7811684bfd15368e4283ef86fb2c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f1a0c936ea057bb04795757c56589588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b70e84794d1e7d8cb17c9c55c6f61589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb468fe52489a4cd4296617ea51aa53590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c865049dc42d38b623f1da1a66d1dd6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fefed0e1e0248d9434639b1c6770db9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef1988e888a4d51f25ef16e25df13e9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d1985683f6ce6373f04113dbb92a8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ca5308cbede531b9178ed3b04f692595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c72fdc153c0b49850351efc8a7ff1f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0235d7ef647c733b0f18801a5beb406597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e11c779c27b94829e63ee6ab4dbfb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adbcde84197f15a9ea9508d4225fb53599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07892be832fd782a881624a123a310c2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6273f85b26325a8e178c6aefa94dc72c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b024d799408e68561d72d9c9903d036602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3522929e8c3a2f94b63ab0e74e2bf31603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e2fde3c01fca6a49d498ddf0ace49604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e4e2caf124bac8f48fb985687739a5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a087a80da19cfb9b578f05d81c1a2b74606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e357bfa20a1e6d4ed0b4a0def7f975607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc7a121c253caa3c69435591be79ac0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f45b1cb3de328010ae17d4bd9541a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d48bc47f7af5d137a3e0ca9116955610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfdea1fa4ef814bd74e8f796b099c4b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c19243f45ae20f5ff4e502aa8e7dc69612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdeb59b29b894dbf9251505cc37bc2d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59734482bcc9b77bc3971aacaf6e932c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f837e8de0899c7bd882803afe75eb3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defefebfb3621e82e3f703b095de7b28616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a0dabf2af9f60d40346f76ce13441617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb8c59e011fea93efbbebb039c78d8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e640f35e4ce3d28ebdbe71a8110341619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bdd46e7147724184e8b2a00d47f408620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a851e28e88c5db84a295b42eb5971292621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4ecf0d37ad370334c20140ad9410c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc6ba8feb978eaf9617b4c9509c7a9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e3892168e9c450cf4608421d6b711624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290af13ddd08da811c28c71f8b6e3d89625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d34b800c98662bfde40ef4bc5db3ea626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01c9e072ac097c1b248f2d2d40e1726627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f45c2012b2b85c5ad1f20dc16c37e8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e320b83b8e54cd444fbdd1add8add0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d0708ccdd4fad66283de5ad4ec87b6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c83c937ad582d500d036b993212573631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab559f7192e8af394f5c2ae88800b3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec7afae091902e908771223f3d369b5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb42e56d51fd20b766481a0fc5e321c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c11c6fb9074e5a753e2807dbec6912635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e433ef45261466f91ec9d525fe4e88636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2b0a433c49cbde0fa14d77d6813370637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8112df84ce7371aa5e42e60a347ab5b8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f599542ae9c5c0a948eda560932177639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29c7fa280cd91a1c7196144409a7bd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d6f1af1249bc9a000f5728dfea9595641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42074989747c8f1c6c3da6024d46609642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15473c22e85583203152b0dadd308820643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d62c07b2ed47ef910aea382eb666a14644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ed10f30d7d2d40005361077e5bb8d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a6d26e465caec1d3a479347d363c8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c8aab4ed38a5a7b89d86e6fc0a42f1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e78780baca66f9e1edd47cc5551760c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6324cdd0b0ac31dfaa7fcbbe23a98a9b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f6431f023a2193804480c4bbc7964650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c1e6dd2dae421336812b4dac73de3d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3b759a1c4ed50df1c83b2567f6bdc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc3526db1e07f89377bd84ceda23a5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941b77f7133669c7a84968e61f09bf0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f23d1365a6c0878f2819a7dcbc749e4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11eeec64364d4e951863ae7a0ccfff656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684431eb8e27b76ed48e735cfbda9937657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e3217f447f0db7e1c07401a374a97658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b764a5fc9f392040adcddc78c8d0f7f3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca854b692f3de988caea6b752bfcdc6a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f14ef0466f083c793405a99a829fbd4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a082a3a66b44affb5a5328b4e77a7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b7c458c7b22d9d78500eca65567de663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da36ce41d9ebcd543725f637cd28db9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b4b8120fe9d1e25ab99f8ead7c4755665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c338fd3d7b0d5dfe1bc266858a1e55c4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8950310e1819d47bbc2561838f6afcac667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d19c999d36684b2c53a7e18228e07668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec2b3032903739c7a29c02e33c3fae0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a83d9a7b3336a449e53773c66047a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c0fc61b1abc27d250076395cea0dd0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a5baebca9a46cd77f56e0f2187b137672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17113f53e0af4975994a9edee924dc70673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f624e05a4d1e07ce1d3fbb79442ee54a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd1de5be9aa6a03d619eea6c126779675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d435d2d2395050ee03819c0867b821676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4615ad7f4b615955f3e884fe52e7373d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017904e6cbfd5ca46126366525cfec11678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b9a9e4d5bbc5ca81eeaf8a78e2ffc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78288c473ad2314a91143ff157b070d4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a2958c0c55b8ace64cca7c3722b84681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea60c12f807092e5d0cd60b7e5fb221682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cfbe731418d2a6082ca84b7fc42d68683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f6175f4702d70e086c11f166bc7a4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652158934e5faf864e3f8df03af540d9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902a759c79b5f033380917dec8ecb7f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b5fa8dcdd8739d7f1baefbcae1a97687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588688e6cb98f06bce55f5ed24a77b9f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd3ba9d4713762f86ae746bf9a6e2e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd6c1ddfca373961cb7cb665250dc0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65be0bbbba9ef5c8d1426d606c3d1be691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be49f233bb3a99577f5c6ad7708f550e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c97d5064b18f9b9afd01564d5858f8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c13c9309ea17f5e18ba68bdb20393694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcf0f186483bcce1a049f7afc03ef37695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8fb96abfc50e3cd0071178fbfbde8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4893a2cf4e22b6d889c390d121c6279f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5615b882b8a5c7e5c8288fc98e8618698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f900647309bc0140fd1bf2758500d8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baae7c1b3d4a86d8b410ce7b1777757700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798b4ce18cf15033153220a5d7667c2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20229315b7d374b9f7fb6efa89eced702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b1205e7712c7ff6dcf7b393de4b6c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cbcf28fdc98de9ebda17bb4eacb58d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0372c90497ce3cbfb1789b0822f9e922705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a8baa1823a671b3890f2308d168460706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52baa0cdc560da05ffe5d80d2c7f8e4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a50539fb4988d778f69b121419a318708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518280bfd7c1a5243f77412038866a8e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c551b66be8c9a11859907ce7d7cb3f08710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc773739c820feef9134f3754e00244711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9139c3a8ce86d6390940df29357d52712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc57b5692c4ae523a2ab11b1e77c4b6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaa0abf8e84b497b042fcd74bd1e0c9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ec16861b86d55ecefc9d43a4face5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb97aa5eaac7faf230c6aa11940793716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9601cbf8573745155ca15d879c57f14717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdfa3396c680b9cd6c8523a94aef696718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcfd20df737a6ab50418fe181d5d2f6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd5c6a5fece5a856f86757a427e65f4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ad0c5f57a75854c9aa3b77d5b14d1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f3acb44d3d1a4ef2d5a59269e246e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b52e291bd987801c19ae919a54248723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77af62ae78c16cc46225b894b44a4b4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911371999e45446607642db039f4372725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e0c926250e3668918112b6c68c4e5e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0293549efa934ad1c4f5877976761250727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f8d9040113d474b015ca137ddb64b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf8bd11f54abffce5d5867e29d7d73729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59037d4b4cd7c4a0fa137950cafbe2f8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3269ac8bfe875cca3d8b4102524b6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b59afecd1e7eb288a87d819525a4c99732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db707eccad4292e1613f2a3c9596d7dc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a05e0ebe346820144235d22676899734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d73fb46e8e6fabc2b97341b08b905b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4435aacdc8640f288e7d1629d6fe0e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef567e5719ce50ad1bf7447d3dd38ef737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a771b35c8bc664783b03d433ab5972738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a570c7cda3dc6480f98c4cd4cb7768a1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2436b6b56ffe772043a05e1e712a408740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89db99fef63ba84e4e57baad9cf584a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade8b81f7e53a5b968c311564ce92dbd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef48f9d958e5d1b480736945e99c2347743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b300a83c9786cb1b1dfa1e8c8f4d0807744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e006c2448ccc7a5cc2aa838f7c1f99745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b716419a388178c0d528000c67036fef746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664799814b3fb8cb6a4d73ae2ac1a06a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d420a38c3e1bb54b30b7128839ea95c5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c1ac0847e2072afb82de6744414f3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b23dc466beb5942a65343544c701f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5dbd8921852c199c68bc44f33fa079751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef187747bb81be2c6bc0fad70a6a941752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3984cc6e10fc648f96d97cedb88740753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>