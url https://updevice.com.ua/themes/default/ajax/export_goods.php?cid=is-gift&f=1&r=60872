--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9fd24cbae49223af493d3a8221f4c81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c425457e60370e37fd2da2204893ab2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe8161318b66246e20f317263c2d66d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0280575faf5f79a19fe2f4b0441c0e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae09d9993b4dfb42d986c3dc318014f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea6264851cc03c1774162849e9d58a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7eec7871e6ff217862003b44c6d32d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e189836300632759589492d9a4a548.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8003cc6d8d969663945bb27c4fb7baae9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ad39f543e651b5cc744a3dd22282a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4447967e2a06aeb125ab22d5e49578c311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb5eb2c5dbfd1c395b3659c8e2468d812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf3b2cc863c68e8dfde630af601ab013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53123981e53595bd42d952feeb262f2f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659070266e2ed2e9234ff582c9a0430115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff98cfabd5699eefdbf2c270a1cac716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5668f583d424f6241c34ff21a77b84e117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445286ae6193c8bcead3d0f5174669b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02557b053c579452454a7e5b60be4fc719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d09568fda7e953e74e78a6a6b990e4620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e507f3e036efd70e1e7858bb541b321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c6a325b69ab94d72edc4a2a5ceba022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67c1252c5eac0f6a8999f5095a8082823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2303937e97ae2c920a333e8ce84da724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c5d45b266008b6ed6f4668c23bd8fa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e217a9cda525ee9fc8110cccf532e1526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027744e6abe30fecddbc902d372e988227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da8df2159cb77e91b420627d5bf6fb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2736c4f70ad102d6e70e4d091429fb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a19e4bf4e9baa2af96d2d1b9f74a98130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7993b44f21762026d7a9bf2e58b2f531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff7320529c1b8f637ebc213423cd91b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc3d617bf0afb44f28380f29d1155b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f836a1bfd0f39af93ee834ef83d4e334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b16a358991da15d10af3c1d0fc15ba35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0fdef402487a38c50401a0ca6c732036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d89a280187a456ab9834a75a48328737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b105c906a352bb5055f0db293723a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f264b0c92d0c741b7a960bf7bedb30cc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ffd8639b4b8f2fada8f9202ce8ef040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbffcb3a9e888cc8f4380f1df78013f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd458720eaded97b489d764e86ba3ab642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6527f37a8b4ea7343e23226a71584143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4902641d040582feafd7e9b295fc1744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd760c4ecf19f1b29b898f87b7a93f0b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e90a080ac34aad4d2ec6cab1696ac46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2bb5880fea66dd7021f4392c79fd6347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f8638cc22ea9b94d1e99a72eee96b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972995b64fca1ee081244e3e0625eb2149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b382981b7f0980a2fd96446d4c4ac7650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4362f4a9a008469c34f47fc0ed80b0951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd74444c5028d4ea8137e060a829144852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b147d77adae694a6f8cf0052770b8e153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df9369df015c7162e12c23c236326054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a749f75678c2132278aef2cd06f6f0b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d25089cc9a3e6b9251c58a453e8666956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbabac7eeb7030a418863c7e7e9f70f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda3420cf05285fbceb3d54452930be258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239b6736eafd70d394902526514048da59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a953c5ec29a81e3208f8128fc5563860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b42f6ac76c41954177e43b2d9aa11c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90135ee812e948b102c57ec7b3e6fd862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43336fbd67914c9eb60812c4beb82a4d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c568a4074fe514e436edeccaec4ae0764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc0fe40c3954fce35eb2de7ac523c7c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2947f97c65cda5a78526d7bd514614266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc1701733b1e2e31aee2cedce0071b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b189f8a74a2aa7a408e4e3c7e097f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8137a84de95af4b2a888a2737cd023969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df31415e3bc38b16a3460009a9c36dd770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482cebede20c276ad096806642ed502d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51584649ca3f6ce9acef7f014957dac72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c303a2046066065dfa699270bb93bd873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77bf867016f580100e8bd8f46389cb874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe2cceea7b98af5cf99861fe7b6e3be75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f5143f6a7e95a3970bb74c8ae7ef7f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7600556f4ce844f416bc3b29ce873b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523bc55665bd6eff6aa3e6b925dc452778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8191b41e572733995b3b2d6dc3ee3b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11203e339fec4a02058a63f63f3817b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad651b0456b0a4c0e15388373d2d32181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee60cebc796a3fe9f75e2422040789d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44abc540ae1366c4e71f34e40848bf7b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d184237ba539d2bf385a346210eedc984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b308fc01068333b46b9b026f33d5320d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e05059e7663cf2cc8f315ea7eea9fd186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d92ae6f3f3d6cea383d0580c9a55b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2958a76a04677bc9043eaac0753da10b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b911669ae6760dc5fcbc9fff3ed6889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a275afc3f00ba62ccfbacf7b98b230290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c0553fb698ba741fcbda8aab0853f791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f3e87b299a7b7c638a5798a5ba58092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542735099a4172989cab60582c0c0ec493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a657f0fd968257a96c238c6c1bcff94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926490349b4be51db64ba977f508dd095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba77bbbb9700587c84937d05c60015296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17068ff67e8827bfb710b7f7ff713cfe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f16ae354a40aeb18cee339b4c484e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c124d30b613e6b227e5198819701ee99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e43acc3e5ddda9f90241dbfc0e125100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd2efa1bb831ef099d88a5266dfb7f9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735609d6692a0abbc198ae63da1eab6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e89b3633b9b69ff20c7f93f6581d0dd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4badb7bffb16546db96b03afb5849462104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71360596702a316d0356d7a80d9569105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e0c334946d772a507a15b3ac6678d1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b82e7f61d9b84c492cb9e537dd0d73107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0150d900defaad0823168694638585108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e90b106eac9ad4fd15206a357dcd1f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b292db1aceaaf48044d4f9f25d91660110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122da00079d2a164f7319540ac012937111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3baacaf4b84e400c452383e880cdf6c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec9be113398bae8c828e1fbdcc96de113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b3fb51eae10b1369087a998a1e389114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085fa8e1dab83d9a44ef0003ddf97f6b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b343ad53ee02e10b4a098ba2177cd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe39b54b71ee2ad8dddec4cb880e2b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3ff218a91ee264d0ee5136392d7f21118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df845f74c182438429d8f5a5a59ccbe3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe4c69cb54c416a7b2ec4a6fd059377120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc90691d3b55e2b91e9e5a7fb9b105c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddfa3e9bb77e10ace8aceb58eed5080122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d33cc52b553fb3ed9879176562e19123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727eb91ca7bc1ff6f3441295cb6f302f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f33f43904752272d0c47214370f0cb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc9e806cfca6037a485aacb82c0f93126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a148195d9bdb2d28163e0d440dc74127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a26ba7cb9c62d4ca0193d2610ca0b7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4befb9b2f7abc90d4acc53e7d730d40129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e5301eac7f3ebefb1b296909d67d4e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98692032ffc677164ab08c34526968b0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455bd6efaf0232d89ee8437ac1c2fb5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce51913c7d66f4630ac32f3bd307ddf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda0ec509adbe5784ab0a5d6c41b4156134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a6c1d1fa1209b7d721d63c9c842747135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d5e319606a57fd1ec50ef8b183660136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3931a601d2fbb9e2388e526c336c607e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a171e42a0eadba24c74236139cb9af138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac8d689ef9af19f175ac06da4447bba139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3972ddba509b52d8a852c073e43b69140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deb0b3f37b4834ca0bfaf60f0eb80ed141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba82fdef0955b47ebe889b3947f24ac6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659743d1938239f7b3ac7037f8f459b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0277f11aee3f21d07b6dbe41de6e048e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09daca82641f7098b2200a50d4658159145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4368e79fbddd1ed4401062a8829b24146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced1758b68d6403c24d320ed51bb5c8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dedb46e8dc306473ea2b7799c37536148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197bb557fc72911ad6b5df2b255ae438149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310c051a1f22ab1c168dea231cbd922150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08cb865313ef3927fe91e3c023a2fb9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e471e5c06896161c92a88f57eeaa939c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c23e98751456b0c16aa3e0ee693e5e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdce0b9ab4e42ca2a17b704b7bc5223154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a9fe373bc8bd26d3f18d7148059b5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564152054c16f88d7d9e87a2bf452f6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbced2357442f2799bbcd47d87aa75f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b76dae0afed2965a9ac33f6e4af3d7f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f5f1f528373a805afad79f8aa744f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd95ea9e6da58cdc9855c51c34ae4ce8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe884ff276aef1dab219b49250cf753c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6113a4727537747e1344f704e63c80c0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b823e02df1055a24f3d10b6802ddc2d7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab441dd81ad81f30c0a6456e5c59ae4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b39f12d5348cbf74814a80230649c80165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3064b111540a610b880509a28c8f7a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d096f0854b856992f128109871ad706167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c44aa93ff534466ce1662f73440677168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5348db23a59da6f2aa151e85010fc38e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91132a674bf71d443ce0b17c35a3f56170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57500eb00ce433b2a90151dc49c2e8d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18940f675590a0811e2042400b056c9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb74e26935c4ac0a02be91a3e2fb073d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8336867d61430cf8b6bbd937b1cf1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18456083c61d41570dd7a9a16c620468175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c363927f031a136c9b6b7fa37632d837176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805b3d42972406c34a0fa205932c886f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f5a6bece2b8c30dfaa1ff721b344a9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26322cab736a3789f110e7f495d098b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062bc1e74b3991a916902e73ff071aa5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361281b993dcf5290ac80f0178255d62181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752aa6366d94064e45bfa04c775005fd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b162e604d19015a4a43f94896b42a7ed183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42bb598f95060e5ef6444e2384ebc82184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0dc807dfef7813b33b35571edd2907185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d38cba418d5df61f40bb8de75037f6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1818367314a4e264469dfe5bb1c7065187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd610b69d07300418e435236b47072188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8848a23e7cf4c257281b5dc57c512189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5515eb51d1d626899b6591b11338a6cc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf2869b7836c7d07bed6a49e3557fe4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6218aefb2f99dc5294727a83e93f6769192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5494eaf78b0521b25c6f89adbcdc74c7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b35986f07e8c59293295bf7120d473194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa5279b71e66eb88459d868c7146a1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f4af7e38e1fd65fd447e5a123ab6b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde3d27161cc932d5b8bcf871f49184197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb277ea7fc868d5c87de58afe91388a6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae9d512458e1129d7ed46707caa2704199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c7f7a8d981bf3e88c6732215c0c7c8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad2bcb12d8a3bb4115ff4fcf6f0e36201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0da83c49cea036df417820431483f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b140804396017073a874a6eca23149b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b21edf38fbfab60bf8b7ca55286a147204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a37a20be47fc160ead04b470940a26205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36c6c425b6ae0a2f1683b2ef5dd0cc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f4648bc32b4b6a61a13933ec09ee9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679684423138842e7594736245f0bfb2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f61afb8b0a5b65d12af76e697faac92209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c6ea0489c504710a6ce0d05ca6d99210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af29d090cf0d52f2408273b4f070c1e9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9532d0a880978d57204ca88af16fe13212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ce1fd0e870ee3b802a64fd58f38e1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a29e1caf8194b790cdbe77e08e2dd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13275ac4e6287f97e5e1b9a628d1f176215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf6ffdede4e3b5cb2c9ff92afea25d7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af17ac46baa690e32b1616af7370d9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794cd9b7efec9317d41d778d6e018d00218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c2596b41d550f9b60f43fc5e50257e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e64f4e15ab26391e3d8e07bee7914220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590f3f026f209d6d495d4b0238adbca221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b321f8cca02a5f6a1477d19abb5eb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a134a2884936f8cb4864c2e17a9c5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3fb4cfc92f6bf5698390640880adaf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1ddb848c7c8df1f009de7a77be8fe225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c152b2ba88731aacc6b6b0eec328eb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e32d94a3d5d568c8c32d025600e4ae1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf3a99248b1aecda2ce2867b6167e2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835bad48b779041befef09714bfa3045229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f79ec12b54e697fc6959e6fd8740d69230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30136768e63e65b10e63e04e9a7d54df231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dcd677434da87093c5fabd7937fea0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0846504433f7f56ae3e8dc65a0f1ad1d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc39afab7f9bebf1eb6117902813a7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf94fe96061645d7e2a24044d5963437235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14b616fd83777738de8ed8f72af701236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a3f8efe4cd09ff10c4bb99ccff7280237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9eff61e9bd3b3cc82876b3efd03070238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec831e44b4bc5a61200cc75b8b21c8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d484bdd091b71b6d3afa7215ba492240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5715948d939727d29b25cdd5ec624c2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22fa81bb193bcb4e5f371f96b7a0fee242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c5dca76d6a9879385d325aaa2d28a1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4a10a24de1e44a323134a0ba5b853a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78782c0ebc31e472c185ca36073f7f4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c126ae41c736dbb846b5ac6186cc1a2b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6a4c51fd12ffae93e5f7e11b93660247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c329376ffe35e439e3623884f6b28248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf44f3027dfbdf09a51aa31f8911abf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b70d3bf396e90740aed8387ef7dcb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac18d4c15ff4a095fa067bd59a9c4c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7431951b26493b50c7d2d3cc2b3da5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cecef89f87c13af1fa1aaffe3603a0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccdc84b5354022c9007606971e81c27254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c568fd0152ef0c0721b9ac8b34c9d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d52b65923bca8a05d9ba9f1a755618256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab38f6df3d0a47ec1ed924360b9aff257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b830e554f9fd7d8b12ad62c9b112c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97229799aa57f3ad01aa433fa301a6f7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a601ec28bb5266b494bad47e3ea7e342260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c56995a382f7b1dec06268009cc172261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c41e16f7b2e52d0e2f72c15ed96a4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d5288610e7e96b5153bdb0c95394c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba41e5613121ddbcc9e84161f96fcc14264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a11b2111160c07fff6e0823aeee8f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d0db8f0dbd54c83d9e9d3006300231266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc9d1330970a9306a71e13cb88df44f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c98a136f32a1f4fa41e085516c65976268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5533889778c508140eb0a9fc4b22a7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a9d44f74e809291bf927a5b31c948f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa29e6568ec7872b7ebbd9b949346bd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f23a77a553f03d53c7fd8147acf2df8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a463a4c4417dcc0f2c8ac08ac1213273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241fac98ae48d65a4e343d4cfb399fa0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e009c2a995b49340fb2f64231deb6db275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e8daa30b384c367501d0cdc4f3af1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343824162e0cc0a5a92a7035dab31654277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd8f6031612456045f9a04fcd37c59278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72314a56d19ddd853cb01c20f4886f1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b581ea922e7f32413b8c658c40d14c70280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c5d8e6befc94fff215ceacf9626fe281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c66efac7dbcbce308b514f1bbf1408282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab486115734b4edd436c6029bf1840b5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3aab58a5e491943bf4004d344924d0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7fea34603e1c6a5466c19251135652285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33341fe4753733ee1b6f98d8ab2e9ae286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a85cdead85f29f3aa2d226106eb9f4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082293f54fce5401b04e6b779ed55c0e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f816e8a387e0d3bb1665b42d34a57dfa289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab8f43bf6c33e649ffbb0d527cb375b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c4ace75df18ed1e8e1ec9c504a026291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b01743f8fc58e38b3a49d6edff9e437292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc20a28e6fba0e7d1b1b5187ffdbf0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1272ce8a6f208b000284f3c2aa324972294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8a83d6c2589b2a37c12072f8f85347295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0479e005f3d3a608e6c9dbeaef229344296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e61b1462cc65aeb459120b3da7e93297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487dd17530fb89584fcacfe7aab725e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c375f06a1b6d1840b025e7807ae36cd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab8898aabe60ffd7bc019e39425c23300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42132df9eaee9da3a128ae4bf6b157f1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5fcededfe81946d26202e50cbe620302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bca3a94b41700c895dbad3e1115ebf9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc3dfbf7d343046d3ee30de1a416bff304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11816c2e9c174c220ca0849ed2c421d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418ed2689babf8380c095d1459928e9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d86e35548b24b18a6b650a0bc97a42a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69158a25b2afe66bf896178b273b7ee8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a75a344e04ed748ac2da7bed85b9d6b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a5b9759050cef4f953cfb6abd1312d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1b26ed0ad8b4b454def8cae3b3d2d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a819c97fb6c83b1f25b5d039df121bf9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d971336acf418bfe241ad3dfd51410313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bb5d194e25dbc6b120d13841193b76314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d81078533f548764d96d76f430a081e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f75e0115ad23f0c240669c8c454a5a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667b0429c814972744098b992e7968d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae0b737615d357bd908262070980c2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ac1b3b5545b61c11397ce353c1671319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04382754954d90c3ff70544dbdf76c6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10865abc33e9e2c1754dbf678e78b3c7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab2dde9b9981860c6659ff9cfbbad1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16be7659673bbded2a02297eca79d7b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd49f7992fe6bc291f08f9e1312a9a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42e5519dce41c8743aabd9b619c6a64325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b120f6dc2f0a994b4b4f51afd5ebd8f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac6c106867b4bbfcbb5ab8d0f000c3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8640cf92f07a1993a049ad3fd008cf63328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d85a13426616a9511f8d73023d2a35329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be8922170096aefb0f318ddbc7b76cd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0797db787b972950dfe4c5458313e429331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d323a1ba7e9e9c2507e6bca3a8f077d1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64522a587d00a4ff5c5dff25f30294a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81675f16e385ffa054f88de323e52080334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773291f8d06a471cd86e9a8ddb0f1b5c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7191c9c3a4859c99562298b05539f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12babb1f86301393687d5d4d347b5c4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3b328de2cd5b93ebf906aba501b2f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe86c6379a8daae520def3876ed9bd5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c7df8db4b732971fce4317878752c6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a676d6cc1fed7016ce8e78b0a4bfdf1e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd554ad0d6eb8192edbaf76600fae0e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d01d66159c142ab773177e3a60953f3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64745fed06ed0ed292c43ed4547263f8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a27ae5ea8235feb5de8eeb5c2bee3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c768202ee97ceab804be0ec56e35da346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570486012353b9dcacca149712ef379f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89543df8ede9f36f09bd0d2c85e9060348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a322363c19d0aebb3bdcd206c6c15a0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f3ab92c0a5257c37a807a170c3f700350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa91836a15b891c0866d8d3c3c6c95351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a39986516e5861638d09ad455b2dece352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e94d4aa8d75a3933bfa3e124a6b80353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95ffd46835805c2101b51a01d0a3545354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd243ba6c8dbdc067d18b8b3c8b475355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01dca53b2f13dfae1bc1a0f462438d2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec59a9e63c60fabc051141e21bacad20357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312366b005465f81269d5685054df4e1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee58e1e1143235a0ef6c5c1d6f2a4d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e46c702c5210b2f3b693707d5700c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba5161be65eff0e835838bfda6aa860361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387017aead729e1f121c4dcbec3454a5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc67f25e5f10e2486d10a73d48f06a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f5673115e92a435f6d0e3d920cc2ce364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90267ce023b8853a1184a83fc013cf57365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec2b39878b95be5a0e67dc206841fc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5607e726276265176bd7af6522d89313367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9937635d0c536d0224fa99f36b2a2a31368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf79f77aed73b9c430b6474eb345788369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b76948ba2feff3a37ccf9dbb03b0360370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9da809898a4b00480245488079efa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4001947b0b02a40605a18f7d1e54d393372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7028dd877852a8531834f63730a04373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e6d2b3a5b0496ecbc62cdde228e75374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b54dcec2455bdb733e464d27e5f07375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47164f13714c62431dbf59578ceff861376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb5c23b0d6f1757de952e88bf5d49c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d451b2c9d59de31cd3dc22b7e754e422378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a7793bd50338e8f60e9f12b18ecef3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ef17e0cee99099c104e793fe9341e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a5d133204601e7bdc7fd51a163ba0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2957292b849ea29f5ede37c9e8accd51382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2fb2cc50c162e7e88b743f0c3612c2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa5b941956e697a0bf61825d4a5d83384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f25ae1114c52fcbeae2945c4fd852385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d39c6af11c67f42c03778ee41c056386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf26efb48cf853f4e83468df1657623b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f844f772d31789d5f788de099a3134388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2e805307d8fd2b50908c4c65e3cf1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99391b680c1bdd13adc97bbd3ea3832390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed69007af2db6bab0e06fe4d64e1ce391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f94908584e09272cd13f3eaae0781392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c770a1ccfae0c5c8f713b7034c65cc3c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418494e85febf6914c8271e61baff0b3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc00687cf6680dfafc9bf26ffec7a3e1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785118c1fe03984023c2956dbf0ab5c9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd25cbd98b4f45b5af5420148ea25de397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea884ae38a854952d21d87533efd80398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb90675f012c1187cfbf8995aa74d0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19896dbc130f73e8e3060788b895910400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0665805df631441a3d3e10cdd5c59e9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a90ff5b9b5420846fe95336cacee44402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c85836b216e1d0362e0b3a10a30791403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6284d34db32f24abf31a7aec7eedc9e6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c50442ae83d3440a82ba6a79daebca405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5758686a96304523df747718586907ad406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145fccce4bb5a466ab99b663c3d9ada407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7471bcf94315033582a1f8dffe5508be408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ef51f4ad3f7fea020414285bd0604409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b35f3de1f064b3317283bde8eadd6e3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6445c28d19c5c45ef99e94584de5db411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9974a34904eaef2a82beed20e966110412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4a626d72386e09bfabe0a74d2b6d8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a517fbc37800858b51baa9a695ab2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da7337c22662c1aec1809bf3de8fff415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b7624311faee6854209258851bbc22416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4340dd2e5f5a6385972a273bde859e75417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7110a90d288a4cc95133ae589ed7f4b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabd2082e5ea29d9948bd08359c68bc8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab7a6ca528d7c7bfb9d1ac86f70205420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64807428bafe1236e5415b83f540ad8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4788a8ce893e9c014a033b12f416c2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8881fb6bac0dcaf8d4c06bf7a82d7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730355086ec7b20ef9eb54258143adc4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a989bca5ac3e3378c3c45317b37b48c4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83474bd8490b572608c7041770af4ae1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74cbd172ec4fa673377f22529abdeb5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e100ab5560837cec858fe4d4485e90428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5959cdf3c66695c1d0afd9edc6f366429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c760fc5291aac641eb5e9042a46e055430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115fa7144f3abdc62db62ee7051468b3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259581ca191312ec0b1a560ba7879b8f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed411e41988485e9d3f6b6cbb013a697433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f45cdb823eedae71cf75df5cff8b9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0ad7603ba569b33b9c5289e2a6bfd1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab4cf62e17d7da585d65ae45492d76436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f211f7452bb689c015d5aed784c9c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd85204440512dc3fc81b6a08632fe8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feee55a055d89fbdfdfa39fc6cf96ad439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff73507e161cb46793ecaf3ea44c64d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71840565bc1d3d6ca8396f68a00de20441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb8f1f708a25a8852384ab3ab47cdd8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c396b05fee3df3b8d0264c903d4bf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7dea38b468a609ff36cf3171ceaf59444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc1d807f6096e8998811b2c2dd8c495445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ff2cc77d242e2146d065c6c03a88c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8645bcf1c0f5073747a98c7bb0da920447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd4bbabf2b89d0e537322b9d65f800448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e4bb7d328a71ee93e3d5f1ec34dae449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be439594c57717ed406faa042fd73c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ca2e4f3371b32ee2ba97098d4c0f1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c3e7deeb79d950f764d2655ab0c3c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58cc10dc15df39a3b8e26456301583f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd16afff9c4f6613d6dd153752cb94f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032179214e18495619128b1b9576efbd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d1058e7bc24e5112432cf8e76ae16456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd703c28c80df68a7ccdef5b6d8abcee457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1759469ade8ce2e72c4febb0b1098750458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466598447282e5dc373f4638e6b7c70f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14672b497eebdd7df17ed05d6dc47eb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee349eded628d78bec4edbcdcd0a67d1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213e8f4232bd4680db5de3fadf3ccca462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6777ec1e8de30bfdf0706303a1a74d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88716e262cea78e4eb65f5b5dc26c058464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf0220c6d7fc9fe85851e70b8b794f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5693c44a5d013a01d8e7c55a5854c9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae32ef4d3290025dc53281136bad78e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5be079df13833e8b472a5a60b2bb90468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7664727b631db549236dcdcc7ae8a2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85297b0c01cd7440a8961ef4c4b8462470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3468581dcfb1429a022059ca1b408730471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf07f8cf628884a89e41f37c1dd6d73472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a431060608be1b7ab99a71787e926b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d55ff23b7c758833d1ee5b3cd3b8769474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a17cee0bf745538da2a3b432892b3d4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058284d89b84fe166b81ebab48d9258476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd8747e5efd1524a2c80afa42496bc7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e570703eed17a43a750a631642cc1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b621603fbcec20a498283c1fe9c8b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8721842b46422de51f6dfbae22a5489c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d825c23ad0248944710546ba631552481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0343ee4453348fc4b9abf28f5f0dfa2b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670041c9a2e39def9de5858eaf43ceb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2691461eacf918a76b7a763d2c507a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272faf14d1c9e7f586fa0e087b9e371f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e31ef82571f295a7844b0df17f65b5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478df737b315bb14949fa740c53e82a2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7935d9496fe35ae52272f132091e45ab488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218e6940afcc1607b8843eaf048792d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854229d83a086ab086b4c58f53f80e85490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d52d9dce58de9cc44bec9cf400c73491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08afbff2d376e5484609b6aea1537050492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d79e5a0c6f0ca0664ce7dba7353f081493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6996321e3801cb298f66106c537799be494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0506078330f71cd28ef797f6774aef495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb7b41ebb22281799d9a92e8b365de0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaba57097926cf71d794c28e0ae12aa497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f149627c07265f4b4c4c7f430851a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab70ad5285c118fa5805abfbe6db9b0f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dbe5612cebd9a8e370e3c80e1a9b12500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2364d439ac9f1173398bc2aea423a606501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da91fdb3277cc63210ad0c0b178d22502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db015cfaaba67af9c08da340eca06c9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a98aa89b5ad3a1a2465c8620983a479504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ec55592fd00775fc1faa2668380fb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04afa67d76b37b38186c2a5b5cc6575b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba72dd7ba6dae54081a122ea8c3049507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7573d2c6b591cf6eff50fff918c77563508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1782a0c63952a3c83724eba9fe5659f6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb828a621509f6f4df0cdb0c3ac4ae37510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3b31154c1d31b7eab14460470f3b8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125274f22a20c4e5c8bd2e9abe2a0cc8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b11fb93c764cc955e5ba760237fb94513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b089c1a377bd28f177ca1307d9223db514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12757e19b299878c32432ffdcf2a7ee7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051606b6df31296d9f3d5383527ac40516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9536a0b3250fd087f8090f1a01c0e93517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76baf800805309bbd880faac0290118c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c4e1418669e8fd21440c6086ff70f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf6cdebab7eb7ed8db612a0a61e1f1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ee94b41893904cf46e5b3ee98ea3d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87573fe63bfc861468bec4f4c69fdf21522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc898ed520d7e0d516fbe6bb4995b0c6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc8b614600fd420bb6e6c71d401bc4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e39c59edc8e80ad24588688f1f111f4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c7309cd259762fbd5629e23fb69ef526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e96a4edb4a1f499521bc8255bb022527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbee8d236017a328344368cd92786f5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c8b86878983822f0e1aa039a2f14b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7aa1a1163a03c484e30b7ab3f4f6a6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b4c26598e50b8870e02df517245b3b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c18c3bd86ec697bbb713a1751a4ce532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c2aa55222d81b944e94eba6cec374533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a1eb45ad412868c2a8ba217d2e9fa534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd601ba9ec77b046cd6d97acb9742a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b1144cd55d5556d57877329a35255d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b8ad794d8be898c48ae33361601cc5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e477e1cb4bbac6000a30af19a45b1b2a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db2d656f478669bd91504b5a3fa04d2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777687a74bac39df7f3120fc9aa29cf0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19984a6d96cbe8df54b20d57445f3b3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e288535359a8e03b6c8ed448baec310f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23429a374b517eb1a572241df2b81f6c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8225d070a04acad6742dd61bb8708db544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f235b2fbda0a322dd45afec945dc95ad545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae80ea89cfb3e68ab1d80330f7d69f51546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2b6fdc9a780016016798fa279331e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf86bdea31586a5c8e1c0eee7177b2e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a9e0a14fa2b6ae71f6985cf6b104c5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f184ce48887279cf9d8ef78e00882550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5703f33aa142e2ba8ca5dab7b2007a3b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0bd61c0e6127baddb65b45020b400b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640921facaa74880fc4cb0659030c57d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9537464f94102e2fc4bcb0484862353554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b63cb4f47fdce76202643bc3967ae7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c1c0b03d943734931d0a52b107252556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ffa13ebdfbc48b1bc3346f3b9f76e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f096bb542838e4afed34d2c2e9e69cd6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb4760ce83f199297b2020ebe782cd2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb0c02476e3f34540c7f87a3307a07560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bfafa65f605402c20d32e5009f6ce5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05193d5843aa7ea1b35be412702707c2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cabda52ab9636a69b7ac3d376e7052563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e324960677b3b3c43d8ff6fa37ec314564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b260d516c960d7b87e8a39c59707cfa0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15042f934843e87503a17ce5eaf051de566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8522791c547dd23a1c0be24f23601d69567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad6afe70697e512862c2227c9ffaffc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ddb7b11fd5b8e9fc22f10ac0bdde6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e723b17f5500245d8c8635f376f87570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e1eeeb3454133b9938d59a4b7af13571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a1f7a8e3869227ab8aeea42d1680a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac82d69ee34594448307791de8e772573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a6dc7a37771385195d5ffffbab4d5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21bbec578732d359ae0205422cc175575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f489189ef36d253d22de98bb953e007b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809fc2cfdb46a3d454dd51fbbebdb99f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e3f66ddc6f3821f24f299b8f4a320578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af486f85674fba9de8dc73af224fc45579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f37e08c0b6e21ca283396c53ff56f2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c49d88266777656c14e784dd5f3131581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1890101ae7cb1463bc5766f7b6e2236d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c91964b06e289c4cc0a33c6d72bb095583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1469014229efae564b938d52fa5dab67584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcbeb4f3b6b0e246f4023137e33215a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0073f09b11f33bd8bdacd5e1d8ebcd6a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeeb467f290d476d24d00c33d7a0e74587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0786036fb6b2be1b7b461a43b1a96b5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f4084c80611ac875ca87bd4081853d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da66e045c8e1ac04984bf9328f355e66590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da57663025d658f265ba342f832b08a3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c0e2f4f416f1f0e75879cf24641a8a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade1e2f27c22922246ee072b2a4e847593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb0b85c4e8b6c3f779bf66c4a97a2fb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed29a0790f2efb8c6aa164aa5f67a2f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b5e32761a04b0ee63b0bf600d02ec2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e37dbe9d3ccb9bd3d1ee3a281f9a2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2673c984afdcb72e0475b52013e614598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee85041e03cbd22b9d1bdc49895162599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29271f20a868dfa210e705b6f8fd254c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ee9f9c3343714b186b2dc20133c6f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae43504dd07ea582506f8e44af014c65602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a805410a1c463c00ee543bffda088442603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177f73c6f73b400208b5abd09f29e45604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa217a642b90996c63a9b327ccba076605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6342590b8ad71a15b9f084336decdc2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a600774c678dcd4ac4aea6b4e23d837607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d51ce7df22cdaa4098f8ba6150d698608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83257db4396b048c43d1a6fc08e5fbbd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7081669350696a751dbe844dcdd8b4f5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf3dae0bfc444e1e73f658be679c1b9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b3cfbe6e47333bc622670b9ba7e3f1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b4f3cf2acd5ef16c99ed8ff55f6c3d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1460f3c6cc9e446272b0f4e17286b93614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33feb3bcc9251a56d6c86a29313684ed615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c6b32389d3e59b5def9b3acbc0315616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ceb5c4368a55da8d7aea737cb37b4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecd30a8c316ac2b7a6766d2cd805a0c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0458d43ca51146f6aa19bd8c73f7db36619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d7ecaf91a0212ab5c52dff783be2a7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b55559fb72bf498e342a7ee44eb10d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a185681ebb38451b87c2199ae3e137622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab64e03afeb2bf105c5000329b39961623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81781a0e8d9944a312aa2f68a21964c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5cde39c90e0fe4608645080c85e697625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0368cf1eeceeb8f41744138ef7c63003626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f9a504308910865ea9d2836320d8e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab7712d4f57f8e6673bd513abe53531628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fad0e5f41c8f190a2bf798cc4b4563629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa298664b5f31dbb05c18142943c556b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487bb381a4ee952698c31b0915fadba631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed756cdf63d947ac93bd7bea7efe8a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cdc8ec09f2ad98701c7b4e558b282c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e7fae7590df56e89c60444200dae5b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470851b0164c5f7e6385aea3643f7159635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85962bb4662a9b5d9a00a621f573745e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d9830fa4c42278d3a09fee0e929ad637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe15a56ed2451520081a3bd55d5e70638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d471e849c32ed44ca4374181d67c68639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a028353c5c0fd8dd89047cba565d4e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fbda3138bcc437acb3e8eddca8bfdd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d587f3e728467b1c1721d7eb1f3255642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d585ccae86b41feace7a787e122799a2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069af3e51981acc53c2e21d55e748ea644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac82c59500b39c17a0cf1a5640d3c48645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b37f29146aa4c4374b788e9f5a48e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2eb30439b67b84647e04c0b60ba4bc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45912efbd08b7972b219d4440d40331648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0359cb2a84f32c045b1da056177ad2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263568300c64f424d9d6b6617e99493650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc104ad62cd9a85f4c2ae67a1f6b67651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba48740638f38b54ea33346e4094d3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30759b89c7dff6df1884e2df399de59653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5398cb57aa2c97c1c11f114c26081654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec3eaf39876671cad788ef8f086039b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a6f7a7f526697f0653795f5b00744b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7affaee7608a95da1b830fabc45e83657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c8cc692d17c025e024398063320ed658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9952c6b2f58a6cafde2e8612dda308f3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e1f133b2c49d0647f836883f6b1e7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d492a9aae05839fd68200c88112903661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f02d07d2e88868fd9ead930f6cc3bf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e82792073122b2933936a8d4e7439663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ee128ede218d0099e0382b5f54f90664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa2d08b5e828b50b775d839a29e8e0f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a4cfc08a59c976c048f1af9023664666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7116343eead0bf4d912a30df927581b3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0cde0337891a59d5077f7755199aed668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175092adf73f1fcef4c7076127cfd43669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0904429e5f806f5a5a14b775bab9b9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48873afe5a7d63d4aa07083e02005d55671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e10858f41ddc04f2300ff26ba35736672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75efe82349338af485cb6527d6017c7e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951000f6ce332865b4d9f06b059bd8c5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c9841f4a0317ac49dcbc7ccc81337675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b653d8dccf7ea59f2fb8cd7dd86a6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5539b27a9847f77a84e546bc4ecc032e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6295586c175b4d693d76706ac69b32678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec77d8971a1b6c2f42c29b2d24ca4a6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7512c381e49b73775ff787f209a29240680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d6687d97b2d1851e710c897f46ff8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4741a13198eaed268c96c72507afe0e6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89574366b423a76d1a0e1d731aa0f9b7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff6b639138af20c6ad7511e573b8e4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec795197c66435e71cae50a1bd25c6e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f21afdf16d927f105c39623baa841686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e1273fa3188ab699d3b6c15eeab501687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb04b192f9d60813d121e23516f6cd9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee68c92922df4340223e04eacccbf7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6bd2b212f2e4f0b666d29d0defe1c5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb08e05346caef0ad0cca95039904e96691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a7782077c4364ab0bdb0fcc07fc821692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f2ef9e4030a9ce3916ab5560c1d82693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623dd0b73bccc99738e2161c5a9e104f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152dfbe621609a8c290a8d0d72d4266d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9913696b989893afe055fd458700cb1d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642326dd7e94508b529fa042db701d1c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22769b45a8e731d41f7c81fc15920af8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a122d777e7238434b47593c0e2aa86c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c4ce0fb5da054ef48d4f64f6b95e3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929926f38a73d5cbd30eacb76bf5498a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ce8eaddabe9865d7378183488efc5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dface76dc376014b08100bff6f2bf15703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2276e45593ddf5d54941382e32eeec704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ab8ebb3d7e9425b8d843c272b0b95705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f406d3211fe07e3accba5c91dbff9649706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de44308b16f52448aacc4784e5ca317e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e98ab06269970a37c1e5e847c35929708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32842aa3e624b69b10baccd8e7d1d37c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2220fb3009a44950a4ca66dc069799710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0195e404868eb33b778b8475f915c060711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6327c408e8d35c86a3a157fef7afef03712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913365e53345f46407d7425e70d9628d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfd06a3163053d6ce87ab374880fb92714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b417b8bc2885eb5b1375050af672a3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6824b7d4b4f9f5692cbfb4dc43daa43e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6640ff24aca5e494e6467272bd40abe3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f6b224e7b155ca937ba83d4631d43718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf84d386e615f5dee1cfe02d0f652c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c18d2123182baf8b5b4adf83a7b218720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adfe5a31c56bc9b29e8c58422b980da721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f34ca6629cb65f7dc4d662efe1d525c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e42efdc9a91baf410132e687af560a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5672f223e06384e0a5be0fdb21e85b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c41cff31bbb4f9415bd3ae93003233725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1751b9c8069efcbf3800a5541aaa3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d17ee42724e27a77025d346e14e621727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc7dfa6b08480e21accc7ed6b39cb0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdde5aa29689de3523545325fce49c7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6992221934cdee61eb6d6ab7ff8497c9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f070292f8ea064ffa5f245a15f9e9d0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb8034587d757b425a1ab24ae1889ba732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c95197e1f1158fc5c9f9131185f13c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd12b6d5645b434654e09a3c283483734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab7fb9a7c10efcd5c4fb6c5afcd9524735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb526dffe635f4c599d8841a921751736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff0ed0cde3c1b42dc5ccbfb7d98b1c4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb42add395072a3e7f4643b9e53e3e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e669043db774b2d4251f7d8b4ebd0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ccbde222b529948f136c0f8e175c9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade48ada5c3359d8ccad6b87f4263d9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b979d76b49f1c51d3887f3f4e9d123742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d546ff104613d2d43df93fa309f8dc1f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bfa030d06d05443d8cf8da38faffdd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16381b850529e6bd1136389d255a1d6f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4174d9a9617c705c9218715bfce1d59d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f6cf347a4d06fc909ea978d0b4e9f2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e2ee5837707e6d41588c0b1973087c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ba95b06cb1b411bad050af4ddd2ea749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca498f5e1fab54da515779ea4f6418750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81113b716337263193568f32b73e7d8f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b827e9b23353c9c659f4ca0b459473752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa26fce54b7cd36253056b059bb49e4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c9efb47a5c7027b1f92fe1d90198f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240ccc953b71b41a38f2b8ad01b4c06755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c2302f9602700c1659a43c5757cf3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8038addb85194ec62c791d6946501034757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28315db881f679b7b32884f05d5c461a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c247aa6683e5214db5527ad3ec08172b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e9e50254339b56702da018b22f2ce1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df3277a0ffe03e02d24714b2a1ac5f92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091202269b429dbea891a1a5110286fb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4735d141be8c633606a5b128daa1344.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15f54f6dda90b33e43dc454990660c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aafb7f6b27fb9638cf2beafce1093b56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c692d702aa5fa9e1510421e5fad374547.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1398103ed4273b5f883a7262cbda90b38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2861966b41207028b5b56d85d1591e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b13527bce6b392afd9b4fb5c8146110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa6df0edae67c3c74eac5a654e02d811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f435464688cbf98d1653d3dd4440c712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db2f1365b2d2542c153c7c4ca24815b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a81d506153e6df49dd26770a358db814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8cc0cc63a0777fbab2553ab4dfcb8815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381066d8e478b9b1535181187de28bb416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c9f6c48d49b07201930b5165ab38aa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb61bd502670e111cd37196bae4e69cc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1a319ea77fd57f4e9876a4e288f0719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c717a9a5a125df40fab42a0d3074c020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafaa8ad769061f2741199e808e6d2e621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ef50badbdd057430de672828fa63b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa50036340f9a98719694bcb8073ce2d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be7d12c8f8fb6b97e2b4d8f3365d6324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb738d02db79f8fd74090e7e0dc6ed25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f05887fbe79dae02f40026508075926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc93359c17564f8e91776eb650a80b2e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd4a676bd0569413ccff7794ec585128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1cae5c288ce8ab418fc45282aa037b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c994f4442b4247e980105291c9788b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936fb4d5c55341fc1efe92eeacde112231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e516a490a985e778daf265bec213c0032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b273b39057360ccbc4eea73b2e35d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670b3f41b324fc160af2e9f2510a3d434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb1639ea1d9b201399799acdf0adcc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d96f473557d6eba113f70b858d7c5a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac196c182e26dd0ee4e2d5b1943b4137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54540f884b60307bc3034035c59cee038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d533c0c0946c8f0b1bdb93a391684e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26526324b2dcf52b5901ea2b6d352b9d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c15d782de1cf9bca1e6c59210772b541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d651acd3b257d886fb178e77ee43c29342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a2b9eced2b5e17846ce59c4cf713643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace51ea44df90fcd95b20ea3a79a0c2a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d5657b11e9328e041c6d61c49aa5ab45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df8d79eb360bb0afdb6fdf625dd52646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5958abc24304a82928b587d5b50b07e847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad752590c27afff6b66bc38de52cf948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6261533fc8655bede1e6bc55e167ffa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96524b777dc411e2526d4c15f0a71ba50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bae3b5ca632ef594c26d721d07601151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e55f22d9207176254005a86b25e324352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b96922c999cfc6e4157616d5386be353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f321d90aeb8c2a6410d485d63a42954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e77d3dcb17ea7dad8547376b227d7755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2643cc1350d50c3ec588d0e5aa0812a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1855fdf580c0cb0be691b2b680ba770257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e88d0e72c2d8f505ab8a058fdc03d3e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02ac065676842eb7e862b2bc7ac35b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d8cac3ceef771ee1402f2afae97b5660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f605c52ed4079d29c03f866fa4bee7c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b0d3e44f00119633d9820cedac544c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708aa28752d9ad33211f3be63d4330fa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc2e6dd5f41af980c033b7d13ec22c664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6441952913ea1ce1ca44c4a467c2357e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36c7758ba072b5fc469f0530163f1166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e44f84193dec77301cdca8f76fa80167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c67c6e8dc2d8660070a1c2b1eaf894e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66273998b52b13d0eb35c28830f84e4369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ead2f1df3e2853449eb11522baf83470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63542c027706c214534c09362fcf0a2271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3e5aaf1f487801aee065b8c3f77dc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48efa0cac708021a968d468b843c238073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdca6f0650bcad5e8fa4729c98efa3274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb81b9fa7752a866f73a017d518e45d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6686de1a0a89080f01649fa0a19b315376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f265a6fe90b0462346cf72f9237c3277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9405b7cf081e1857cc04d152aacc592578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb979d66124176d37bde506358adbe079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daeb4fe919b4e35dd6f2ad271eb295480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f57155851cff1d27e4d8cc4b2fa36281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5424c4f19de721761b86d2d398283f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff31efdf61a71c4b1f4c35e77f5eb30183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c62bec57b7f32a7c8ffdc43c1a625384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa104dcc103f16d34c6a817395c22c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50aa1b1b5f2b6967e002978f0095ddd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a2d55d23848f5d6b3f83127303e8df87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c71f6f57e5b2c61c4293be9944b61088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b6d672289221f99d589fa35ef558e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb9ba82639ec6c8f68fbaa608dd24fa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae3b7607a9981d40ca22c73cd023ee91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf9f756501fdbb5f0e89acfce5de3a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f6bcb00a682b59a9146d8c3c52c38993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f58c2c25d1f7b78a7c5c7bb3898c7294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0181882b80d07219baf46b22d326aee995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e2f3bf5263aa603843d8b791ff1fdd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf21876b3fcb1425651cc020b013338297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d8b18bdaa9d75fc6e91d8af695cdd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdcb54ef78b0c39f317ac100c1302b099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e760ceff8c1b65cbe23b404ef417c15100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb5326b78052d44bf9dd34f6ad1bc6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9effb0657c689c46b4c07b40d59e3c0f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07131e3a59bf701b848076adc9c6724f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ed9138db9c4f48f977fd7d67c87ad104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d95e5c2fe4e27c71c165546112e36105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c6d3056a08f7d5a7d27e0bda9c58c0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8545a03e10e11963138096e8b46c5e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c37da4ad1997384bca9b9c40ef7e6f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc5b47dfe0ed3f5de0982870d54de7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a05a2c0611c76bc5f8c4ae026fe3205110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d19e88d68edc8bd132689a3b6b4ed64111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f41708ccdbb8d38b48288424e6895d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd3457d5812114156583884becd433e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e731d6d9e26c0383b1a411d406e1acbc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d6326f2cbc0de09abe102f0b80bf4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa2681fe1cc9074a9db3ed2acc7eadf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a729f8bf4a7c60f3fbe5b51ac0ae08b9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e7bd7e06b30ef82208dd6267df4a2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd718457d3d2780502dfcc78646c9ae119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa013b5ffa7ba2e9378a8b0663656d3c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1dffea08b3eb1e757db9db42bdc212121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90650b4dd94b278d95c15157c6faa2a6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e7ffb6498ce11d73a9d4d87a35a97d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03172960af6e130e17022133cdea997d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00968563df49620fb0ec7b486b44a2ef125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c630c0aed4eb201f6e1accfd8f2105ca126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652dac4d23be76795720e5b790a26bc5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa28e149a322f7f239512c8b8b88a1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f261aa9e5970aeb020c5906d06156129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd67bdbcbf3c0663732aec32f9c8fef5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d3c1d92df65605c5bd371fa1ba953131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd96c18166b72af9d565b0ec84c7e80e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7322df7f1e94065f34c958e0586c4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26cdf3275afa850e7844e89650ddf9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5df03e16e7ef50f0b04a4f1b91a824135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a8f89d17a66317b286c420f9a1ce6a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf15531977ec099bfaf658f0a85eb8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e680664acc198e61242e86a00b035138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6676cbdb77b8f96177bb4e1f113c7573139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b3712c188e0af3029469335e881f3b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0eefdff9e0a9ef7112014a5694b344141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41971dd86e5359149e15b1a609b827142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83093f2233e8d6edf896ddb8542a860d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a4ba590d55110f4df41e377cd4fe3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9656fdb5aa71a05fb50cab54eb3b9442145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4997047203149b4a095bd2d9bb964288146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b94e8d1678548384d8b35bbf0e433af147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c79ea6f4bfcd2de6239bc742e99e33f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e50beb1cad30c0b99f0f58a878e06149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9cfd0d59caf87479ccaae97522e1c2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccab1d871ca3f671c4c1a8a0dbb06dc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd51e201ddf10bd46e36706f86967ec0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de5e9a09df3a36482b583587d0046e6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db7c7497928c5a11aeaee4957e22f37154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26226e44c0d2d3dea6bda0626128de9e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd1f92399247b6d1e86f4cf85b9f5a7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c55507e20b0c25d006017ccbb9a7e7e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2312fa7b1d5da1425a9a9e0e10c8bac3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e2a32e4f9e19acf21e3b6d256169b7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c94c5a05554dcb143448246bf1a6083160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88dc0033c764ae9bc52d3dfb504db4f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b91c18d69b691f6955de952592cd82b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd2bfcadc29038e7ffd5b7374541ea163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3583e79a1d4fff2f61462e2b67c79ff1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee8f86f28f8ee1afbbf5e4ce0348233165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f87570c30bcecab500cfff4aef1b05e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f1a158a09823913e85f03cbdd354cd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ed0ffd92ec66f10bce59390002659168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d1998923cf1ef2adb91426783be47169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478da1ec0a4fe5137bd3d93d433b37f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e590f7b002b10ecc4acba682a952e24171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8098c4df7e09b801950b29f31ff6209172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841c1383ff9c83b8245b6a8c403d4a8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d306b4e754879488a4a95cb41c094e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d24711eb58e2f45d6825553c71c23175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbfad5a1971aabf38d1cd09f689c46d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a7123a413c159873751f3eca9e622177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd193cabf20b949878b699941bed480178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a8ea5ab365a01ecd755fddb15f3266179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b096416fa570788a21f04b463a3a7446180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78020bbf391b7262fafcd053fe8c6969181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b7a638744ada9b773402594ee6136182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a699a82007fc19b5fd8523e77894f4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eef231e4ce94b89e9270125949af65184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b233af14ca9a581105d8a69489b789185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e2419b14a335ef877023db3950cf9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35393177f056c9ef07cde052789e78af187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff66eae09bb1ff62d6f44b2c60bc3d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c0a3c6feb86e381b9a7a9ad2608ce9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22fe72bd254623483232a106cb6039a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b22b143c2411177b9eb3eabffd0d4e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35535eabacd9ea07d72c9ee1ee612bba192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd38ca7b17fbcf68f89221ab7e945b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ee86700e9dc824a0155732b5ef6e3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6c00d58d0eab8b09f5a02c8fa06bb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1019148a1f469f3efee6119a6ae106db196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40dffc2a9abe9de7d29be3138b654f1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c280d817d8445b4f0cf90857be9350198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb90a98e72b6b48b83720cb842006c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf214865ac42843953c76a3b4fbb1e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea4a6673b94116ff7fbb87bc4725a3b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c662353ddbf4b55b3d27484adcdac4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d367bca36a2e9f48a9861fd23d8686203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a90b8e4a6a085f10f6bf7967d90621204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9e87ec3ebcf34a25e366912e72c51205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a2b85154784d839edd3f4676feaaa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f45ee2d849ad260820c58d9cf53e1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a5a5c05965bcbcf928ec1e5829c48208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43346577110e3286a2a7b04943daad36209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97820aef45ba8019e0371a46ff5c9f93210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e9ac976318f4fde7ccb0f2d959399211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c644573118a4bd09a10d545d686824212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6588f584b2ab3b7fa7f7b28f1165e8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca9c378984f413caa7f1ef0f921df7a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e134aa0647e46cb7928a4a7147f4f8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d444060257b85d3bd71d3058c9c3d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d984822159be74fb7730b9cc7b38cc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103725fb95eb83115e300f8b7c738a37218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdfc03c00529e708aa4ebd9ed24f81d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53f87c6617770207e48461d303cc0e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef53e7abfc7b49ac1ca0874f498042221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f33376a034ef71eea1afec4502f1cc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f04c7640498211f5d29c52e453d1d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c807f81b4081f860d3919bae8e6deb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e573b13c4d875baa38cf2e12409b599a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d0e52a26fc067fa1217c43f53e84ca226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84c3acb3e2262d7acd2fdafe2dd885f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae2ff9f33be71de936e83bca254c6cb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07019bdab0ac95e2e1152b54d177421229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b632786ffe142466cdc360a93ac6c310230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b56580437fc809f482f22b69145fdf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c917794c71e699cbd46404d34cc196232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e5898d650428c43ba1c873f2c7ae12233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc841eb2869c29094643c58f2253679234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e1fda908a71b773f4db9a8f61fcc04235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d27f08598132eb0e0a052967ce153f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5e1fbec5fb16e4e96c792259643b2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdfbc57e0ce88f85bf81eee27904a4c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6068ff83e407ab98138035f5a71f36d7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f124d954daacf3c741f2fb1ad2eae0a4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb64faeba2ba5732b06b4e8991185b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab17c20adabd195c369433cfdc0345242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e3e19499a13f8ace7a6d31b86428e1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48125e505baf640af10e90f57406b4ca244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ade00f35c922f806e416c5be40bc96245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a74017d4349e52e460da947bc560c2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7e9565b996120f885cb81d73d3bc95247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ddb99510d20db53bec5f328851330248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19615c3dde7979e08bf21814b1831ee249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5345f55a3b5b371ef134a663abfe4f0b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8f204e096020401ed6bf8fb8b468d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941b29c02755d5bf134e29775173aaa8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11095d0b559cff302608a6d8e953418253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b0211408eb7761149d9c7375c16ff254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d664d26a589c9e417bced920de7394d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ef5a8bf2b43eced03fd03d134813d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08210d5533e942d48df2023e848affd8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6468041bb0e114f47eb193cad6fb47a9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e101a4bbbc960b746db49a2c376591259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0630ce30848ad50f1b4a524ab273898260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f9bc7c49d9ad597dbb88e473efc2e9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494acc4d8f062e25d1c71e32ebe673b6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329b888249fc38b1169bd09818acf4a1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e324d15ca0185a93ec93db8d6ed5df8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0994e6f60f71e3e701dd98b9000bcaec265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be85d40959574460b7f711542c3e0e13266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6054389121824f4159ac78dbcc655ea3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a94793be31af1d20b2693d62849288268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a95c0d92ecbc3911a88a04f99ac806269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8aeac95e0e035a4b75f3f9b9503b78270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a95d3a6bf9b6c4f315493a7503046271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc58660f7434027dd744ef90b64e7f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d828321938483885c583f92a5a4810273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e22b30915a1bb93bd707b266abc87d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540abe8be120d993fd5ea551815ecc7a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9264f50de063524a2810b659f539fb9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c3ce85c1a205ad71d5d2d865d3426277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea8a15481602d4a0a1d5e4ffa38603278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1661d237e886509cc5e74546d0d6c45d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6456d92bed58b9739db5dafe8b86661d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a509bf36374d9f99195a76fe04060281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0748b7ad711b70f96ef00815a1dfe5d8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b8eb3ab3eabbef858b5527aa8fa60a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f66b6ec47cea762244ffb94c1d294284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7e2e64d52c78aec62de0f85eee08d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e88a81e89979fdf885bb645ba4828286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591ff5d1286f30b3763b07d86e82003287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6ccd2dccc6954b090726915eb2e642288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2643b1415e1659794530265c5b4e999289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d96d9b7e8e21c2f255ca1a05c79fd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b476b381898388d3262f9c334e3a5373291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5926b3b60a7d7c1beef63990b5b18d4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb2fa5dfb5982cbd5d1cb0b1d893f02293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3eb34ee41e748783ba781358767535294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d05e7643c2eeae0a5b73a2785d0b8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec991f3475b33111c8291980ba8fb99296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb777c80328e7b3dfe70f2ede0e70a07297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29057168991f7975f5d98c3e55e5b107298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e1a0576b6dc6eb57baf8ade0920a5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e1fd37a0347b7907aec107a6a6676d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ca4438cd7f26aaddf94cd22b8e016301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8642abaf1bc35b160f5fec204487bbc2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7877423f366c0336a966ac9ef98c8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b5d5c43e4af62f32483c28527e3b4d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1c71d67c8530554e4c82f8ae4ee051305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b88e07992ac9aab2e33b491353711306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7300d5a6f0b889a9fee2dc6ec0fb06307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b4e9be996bcb515a8525a607ebd288308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d30ee7e56856a340a3b48d6d12fd00b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af019dae0bbfad976044c43d31259d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97382fc06a2bb47b1929cc6ea2049f8c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84bca073649c3d1b0d816b672336629312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746eade9c47dfd1da3a518799c8f73a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ac7a7d8b731f575a86c1a42fd82db314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b3744cd5292558e605866a60be5f3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb632f180ac4f5d1919fa8e272e8291316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e77e7d0bbc6865d3554ff36fddfcb6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05e997a2972269e8907b03dd08edfb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77827a938ed49e510d5c7e7b0f390ccf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3fa597518f6e0960f757689b784243320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d56fad06c4bf1b15b633b50b4b8307321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6481b581908cffe6aad8bc3472b87e0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5bcc1f9696735125d3276abe871c88323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22050b44da0af2c22b341adb35f684f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8902f60fda9a7831316c42b4d20a4d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb0df1cf9e04529a8526a427d3e3ad326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348f598f7d9d2d0146b8278e604895a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b82a0a038646341d3bb5e8d9cdb2f25328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aebec9419e8ea4c3becf6de6fd3da6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31404e370a10207f8faf08790b3330f6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb08ee91c82d76906a37817d0fdc8b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd677b307333290353a9aa7ce426838a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c239b14f10704e8757d9abbd6af9af28333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd29d795a87c4e02628794fea0092d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa51950657c4547e5ff9ac5ccc91f6b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f97657ad5fc3cbfb693a2e4b6e5817336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f52553c3cba9c34dfe092848ccd1c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ca1306f4adc7aaea1260b08f1f780338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50842955bd12281dfc132abfed7f3d2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205cbb919190c40422c94891a4ecec7f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a419e6beeed76a90b4c2a14338dcef341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc2b82cd78c1aacc6219dbc5fb7691c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82790fadfe631df52817ae2ca037bd20343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c96ebd06165d40cc2f883bdccdc9f52344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca52b2b3f030122e4443b621526e144345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d3d8f815325dfc6508cbc9fb4fb01346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991694f2afe5bdaacace9be4d603d062347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf23697e86207126b935660edef3fef348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973274cdfa8741374fcdd232c19208e0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf0b2f3a2a82718050d93bfca4535b0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38293f97d92aec9960d7256fd97b85d0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a5a9df120af9a87c5aa8e88d2ae4c6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f7eb67054e60afceaacba5faa69520353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad930430f8726f522189001dbf9e3e3e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a14b656eff5e4ac3453491fb887ffd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907e6c51be99d601e4f6057f0673b0b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4a5586f5017b2178d873ab1b2f87b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e49ad987e76336562d1fbd3199344358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1664fa292be8223fc6524ddf1282002b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647464b069ac2b7c8bf625f7f8fe82a7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef56fa0200a425de8712252045e9484d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec028f342eb7326b80fc6aea9acc8e0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b867865eae155728b4a1d4897ddb3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb48cc88be49eeb65dee587901895d2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac158373cc509d2c23e0ae48b309d107365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0924836c745d75bbed123147dcccabc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6bb419750cb70e3bd1308b7509dd2a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f761c6ea5e9554d95b19b6e39766157368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4631634c6330fd6fd7d3fccd5c0da9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb06d6dfb8abc1a9fa987bfd8cfce00370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c958383045892e98757fa786e7712ab371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c96a1c877fab29c03b0c4dd05ab7a82372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb64a24e2cb6555fa99e6596ebd716d0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b3f9b167cc33b206eae1ce7db342a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf106fc087e4a0543b9470d9433c8ab6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5909316f128561f809b7e33b8b99a41f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6671b4207d9ef2a430220d9b8c4db169377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0100ca7542979e9265121573c6acd3b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8934488a240973255bfa09da2ca015379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47631544e2e68d77f00d97c69f947e4f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2e37bf35b1950a2271fe03b9fb5227381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4332b91fc14a2042ddbaf1a3e97a24382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf5164b8bbc6b435bc2b63fe845cde383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab29d9d4825778f79313e99eb515f1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c3518bf6c472619a13a04bc9841ef385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e79f400abdb610b397739f04eb06bbf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408970c99ce6dde1775d2ccbf1e2bea2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5827f53d97c4da9669db1cd2bc1dcee1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad99a2eefcf70226075dca94ef7ec24389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9722eda808946badd3903685d03d3cad390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e5986b82c123982409c9840012eb98391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eec87b9a0cd27c2520c534d92135bc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a18ec0f476ffc98e89039d1b518ec1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4009b966fc4c052a034f4cb67984e7ca394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6336a071c7e118e6b2b12a4a9e361253395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e765235c7b79eac28e79fb8b2149e29396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6acd7e1cc05b64e64eac84413ddbb91397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c200ed31de2c68255080e0500039bf9c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb12ebe7e3cceb78cbacaad5b9d3e3f9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ca8c79577fd3487e9c87d58eb16fb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67615474059b16e7296290ff620662c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373bdcec387b9ddbb9530c7f9d7933af402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a20b84a2f7cbcfbbce414b5e383ccfe403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb22771f0ab3e263f59f7678c2a6a34c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ade4e5e862cfaad0a094c2a184396405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a09405873630ce97d1314cb08934ba0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde10f9ed9560d403bba118e944cfdb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d3dc69f0882107ccde3968d6afa0fa408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8fe5961a5e8f2359c9918fa4a41a9e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc474d3be0cc1829320ec68baca7dc0d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aeee33d404849ad957347464407f46411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2bea5df7ac220ec7a5ed1e3c17412e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba65809183eeabc966a8ccc210e5442c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9f703728c424904aff55a07cd28b56414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e733a7ee67abca0bc4157c99a7fc533d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b95e199c91161248e05f6eb46ce60c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9fcc98774749d83d1985098210fbed417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ce55a7273893b44498473d2b724f8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fcd1563fdf9b84e5bbe130894812b4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50e9d8cb1402612fa3dbf79263289d3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2839db5a6cf5b8fae955f8b0ca74107a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d5c2209f982485a55adc41f5545db422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e336ef1237cb780466f77fd0284c79423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ce5610d0914d00a3c9c1dde7232f3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecccc99792395c56e4dd18143c9d669c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbcb7bbe4dd94a1367b390fe36ab4a1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c682d6e8a17a88953668bae056a31fd0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe52c7ac2af219cdbec6a5ff70a3864428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e187e82af37e3b7d7b798c005c90665429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57039ea7f4cbd5546909cba6b4f8d836430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e5cd9b59e4ffd2ae952ca641771495431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f5eae9a37385f2cd51f0207ad9fd35432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf918c48d6975085091f315e56672042433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b7deade661f1d0ee2afe7ad163d79434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c0aa817c04839f7f3fa7f7904e98e4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583abc72f883368ef237fc5b449b80ca436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193bc13def42ef15e1747ef936e69dbe437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e0c9fe68f145143fdd685fa44c8fd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef9ac1726748f6d25ecce1285840159439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca513f216bff2086e9242bdc0a72ca440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d50e4909e74f3214828da48a11620a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7990e0f3a05970eaa1a8df0388cf2bcd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f2b8f3ec2856462d2ce8ded1ead78b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a886f187663e09bf942a1a646cea644b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409186f4102c3399ba0726d8d7172b6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd9ab1b097da71c25d83dfad4fcd2df446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d95d78f0084f99c277039516792054447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28f42e5fcd54f218073f34a61896ae448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d8870d2ffa7136139d0a5638490d25449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99558661afc9ba68185f25750b0177ab450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e00af7a57dee9271b908963d7b413b8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ffe632f68715ef0294ccba74ec23e9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb54c716a52eccce3249ba05a9e898d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2369cb7d0543923189a1148b532873454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db93b6bba122f7a33a671f95fbd55bed455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6eb365dbe3db9c89fedb62e1feaf67456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea044bac45fae84ee8c386f80d14ba1f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b9ac0dce86c0d36408d4fc9157488458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b8eb8ddd84aec6f6bbbbc0fd98c146459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc786e924bf566e555cc4b78568582e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b09684098e1891dafb546d91e9191d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa35b867006b81ccbf3f8c10cff729462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c7cd0b80dd6988049a80f93c1005f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23cf29f5500bb67cf12a851954f5bd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3c6fa947077ae39d527f1295ce47e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01892685ab5425e468dce89e9a73ea7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e28bc10cf0e87c837ca26081a3dc7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3804fe046d4de2f0da899b2d41a9ce468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd648a6310ad49fe8afa76a748a543a5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b408bc5e7c600a4a719835a86d1bcc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fca79a7ce231d65662026fba324f4e1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d229b9cbec12bcd144e5f6032053a82472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb929e5a9302040aa03d74728026b6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c62ada22983a5af91fec3c4296685a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf30a5e5ab93aae8a379d0200a0c1495475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ffd3e8253b69dc35cbcbc01cd83131476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7bd7ba8d50d0cdabae892b63b85ce1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b278d708285519ad1a0c53d041aad478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc5aa523549595525c9808c7550610479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b94280ee3672e2345060267e12bbabf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea146154067959b7f4ce7702f5a14fa481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42245bdffc3c8cb01e9ab60e37f5adb6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3480c0aa2f167b8a3544d774c5e5472483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f784ec53bb53749169d50d4d1142b5a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e2b6108e575b7332b07f24bc64c840485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb0660dd2594f9679fef090d4d57ad486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c67a967f5a7f5aa67c97a4b90b6cc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5295298af7d26ab570691526bf6a11488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5daa3d2c6c52addab02eaab98c8f23d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029d6dcd7f34274ff2292386a55ae859490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b52e278a9f126a47297916c8af6310491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd099b845b164f70c5856db08b1c1fe492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad012442006e4c5a73734cb1fb77d5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff74209b4378ee557a5b2385213af446494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2cbf7a348e1be22d63010e863ec726495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2038792c599e37f5a467efcf80bbfba496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be39fa70b460769bddbba8eaca174974497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd724ab7a8a6433bfd9df19bfae32ee498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707a0e92ed382def747c6283c19ce82a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0aa5a0af6875f472d71a5536f06b4f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214239fe9d3f5fd13a262b70ccd6f3a7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf82c0911f3e73756e72d9f046fadae502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f54d250a45e814825e738e5727a7499503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75450872bd7209810ac0399469f649504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ab4c53e6c25124e8405b8df780c8e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e930152e7028bf487423dc9f5db2d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bcaa8e566abf786bb1042ab790097b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b5574e04f0b5679b1b6e6233d3c9cd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15704d4c40f0f0f6c0c335f594d9bbe509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f8c817a470bc0d2ff5c67765df26c7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79512eea17233f6c3f7e9ad698a3e08511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5646bae5514546a3a8a32f41c948029512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d104e34d6c80a1cdd1645ab6a0d0bf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2bc503201a073fea1f51f43fec2bc0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ced0579d498459115d47ef90f305cd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7173c2b56f31b71d1e79d5808d027ce0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce945fd6a82466f10d447d4477eeaf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df67b7f35bb07ce22fcf2fa44cc197518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced094c485eb825281b480a99abc624e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1658e08d0ff20056329301c33abf89e1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d913e970223382b6f948c4b31de24521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a3356c4e025be4735f4ff2e515a676522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32282593969bbe821df40b69bdd0faa3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5751b266c2f82d66eb93d3c4ec46990524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9f4700e96c32739ca5c7e6d275fca525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f17ec746d19c4bc2f7fa69c1cc6ac0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d3612f957f48eec141470b31310b6e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091823993925f4b4883aede4942c6d03528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb9b7040d852dd648d5129f03712676529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b64d33d3433a9d97f4084aaefd55a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88659196bc1720367be5be4f1784ea0f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a823eac60cc64d359a7ec052d170af2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192892bbacd06243c6d8f6dbcea26a2f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767df14540a0a973a9e6aed8397f7549534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e61e7eccd66cdcf547f9bde78821b1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256231735cdc220831d191592d65de6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1283a582f749eeeae6ebecd5c43b56537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb272f2cd1808042e4ba3c5f6ecbed7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a88d4c6776629f155983a24312f961e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16dabe8384c5787db0b3c5f2310ce5e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e115cfa6b4923bc704abea878e4d1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a6741f845cc75cd89ca30961a1802542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b2a7ce8394ce772f82472193d5d26543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce470cf1a91bfce18d70b9994544b2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef2ed030c160ba9564c6a0e9f83496545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9901629b7843269d5a289d140c2a9a2d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b443f3cccfa8facd322e413d4bfc6e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0235ca298255bfdf122ba1b2197752548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd1c8fa112903b74c25c88821f170b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68217a4943b950bb2cedeee1ce6e160e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec0baeaaf958b49f0950870f010a0fc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc5d05398dc627af15bde36f5d17981552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b076af82878030704c37103d019865dc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b6ffdd9c73438fb2de10d0a2f5b0af554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc0538a0c1dc2385828dcf86f455135555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf92e85b100b2f450051d20f8905537f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c4cc99638ffb444f2616c4651652c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f440b812d398e4964036c0fe4cd47f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2678416b507ea3e952947769b45066ec559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aab129f5dc49aaeb4003c332e5b5d8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c5918fb3eb677299ae27743ef83f8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab30fc020f2597f07c7b5d95f0c3e6e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5fc4c0f1a2f2277e42485ae2a6612563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2808323434b3e3c71c953681aaf6e34564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7871fe925e9f038d354e1512f8d5e9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50d9379cab75504613740d13110923566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1115c94e36c0d878b13321fc2545e7c9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223fac2d0223f3b6417558057c224080568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effdf12850a25c168330bfbb744fb3f4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394480c9ae93c8d6ebca9fe3d436dc8c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db687a988ac04e16010e78179efaf3d1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7cca5b2fe0e1520a0d08a0c7090814572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff3ad4365c9609b44159a84a2c19a2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c9d51e2e995320228ba707e55d279574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda481df4ebc8849e2fb65d71d858c11575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc37023c0c565ef9f779cd81fc95e1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c20b2a10156d89d77f1241d8fc11d43577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d065d51b01b47e7641925d3aa2d72a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be22e72778f77ddc7c57d941c23fa5f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d130ec20c96df27a2835874a1239a3e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d32a9a747ce9ff08b9ec4b7c2940e31581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6878ef455b9e319eac9ec3773bd5cf35582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a7d4fdac90e290907706d6b3d0837e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca76adfe8bca783b73c65cefa1cfab584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c7ccc250ebb7e097bf11c354986b7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39910a17cacc4f505cc5a792323eedf9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff6df99e5cebc05face6521f7023e82587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c137c9da63d1e9fbd464cc42f70a8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b920a539c2d01b40a22690a0693f87d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9eed8fb7c8c8a7495063a5ac5804e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d6cc733e1e9ae6adce5221dba10614591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a706d01cc675f089a9ec81f4d6ebb9f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e4b7128d9a8caf14977c0329cbd0b8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb9979f01dc49f4180cbccaf8a66c7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f947fabfca8757d205c327fb6e9f2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d6e4c23c69aef3f19fa2f3cea2338596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a561cbcbfcffd9d1d38c45b7cfe85597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ae224232328053098885c08b7cef6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4c5025fabf8a2e0e5cf4f518d059e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528aec4ebb2ee6ef5a6d15bc813dd747600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f0a2f1a5527839a55f901c0eaf4e4e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c42037bc30a6407f9baffdf71ff5a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b32eb4d053e56a4fdaeb891a7085866603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd00b0d30f6d0b701594d2b6f1192974604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b817cea614be9534cffe8bbed017b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b82476efa9b2c4c969a9300efd80e0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec1b39d0a51f2b398f013bc2154c82607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959dd13a86b3c3e3100974dd365217fa608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c559a8d8ca2ba8b9cdacc623dbb8977609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e4461ebc15be3f941ed14a2af59348610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0725a77669e617b8d80f8efd5723f2fb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea9a0d75fc98647d0aed67c0ddb947612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7206c9c9a0a0c5e7cc405884e8fc3249613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7bc3176498b70356dc92d0404f0ec5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff36ee9527fa96523aef8d01e36ff51615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6196dd0b33a7c8ba61c98428c9293e8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3205aae6be8e62e3f40980c99b4a8de617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74bdfc634973ff4047f8f94ac09b918618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6366d4da892a1dd677ac6c9f4eb7cb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6934b43b405b41f5d98fd52aa314c1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a9790aa95d3a5ac9a0622e5c63138621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421276f431333637c143c79569cc27f4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4904f51bf29738f2b6e64bbc60c5c4b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ece89eb41c890342337c1df20f8f15624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca4c31fff21b58aa170e2d86f197fd9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765fa27897d889ab7a536e1a641151f4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1452b117235ef0bdd08b169192bd67627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ae7d148fad4e9fe28f66b33fd619c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c27ef5a2b2d968e9c8e6ea325c14d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0bd977758c3e3ccca02640992e609f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a19b3a80cf6e9dbb15c043050cb579631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53857ef34bbcd047a9fe1a6799616bc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276060772f3921fa623a0c94edc3f92633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f40a55211e36a4e1bdfc30a444afcae634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df91d178a31f1b916d27ba4dfe8d5fbe635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1912f2227f72714afc0c335775b88f4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f801dc10c77fb390e03153e66c82c21637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c2f85da862d3a5ce96917c4eb1a779638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43d1c8d084d72e71c00599f830a649639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af0b890e1ab7a412704a8f6d3c4fd0f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82185e3c46d9d9118e7945f77dc60ca2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d0b4017e0fa77413654f5c5ae048d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d76deb4a3704536b202b58196dfd7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12c6779e7d0538bf9720ba64d0eabb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5249788ed843052c587033e0f9de0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c19e47ff1d257d4901dca83582f2cf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b206e0d07b2689026aec2b54fcda310f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4710a8482ed1a96d8a3dcb4b0c14ff648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9130fb017a8e8c3c56cd6079fa3e352c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba25b1912be87d1a46c3c38ba9e95a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a56019fde9b8e4f5572fccd5d3698a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4025257bf06c12711776789f32168652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876900e7de74593c2fc7b1ce6cc3dd10653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd1318319bb426a49e0bb2cc1018422654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d491cd82c2c6a9552e25eeeeaa5ff0e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d877953fb3531db6a0fad3279f00ad4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9927215504bde7cccb7019977e38de657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f951b98e644d9c410e798faf5de0ea1f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53225ba80976818643920a7d9c0cf126659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ae9cc030d0aac964b63f253383204660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d09cdb57dacf0fb97eb6055580f0e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f676c94a683bb7c0f3307ea5eecb68662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62519a35cd524653abf2a42a1d2d463b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2dc9601c47bdb706374fb80fb63a63664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a504fd1d1467f6f1dd94889d85249665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b956b707f405a0c2a76e7c41718aa6b6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bb5e1c8cc74a3cb19e4e0e8d37aa49667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6138d858c674d7a03c06223fde648da668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da4c3631557311a69b8ea62d77a975669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd70d9f1f48862e0f7c7108c94a909d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e105a3c43724c8f71b75b97df292b55671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f6c81c0de903e12fa35b8fc5e485c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a1f53eb05a0e3d2336d2c6e09808c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330929b935c2fdbd443bf1c3229f1c27674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83da0b6343acf453e20b7a3d76f97c0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f4c9efd0dda023a2343e11e937e45676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209677c7bc0cb90b6601f3d57ab9aec3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f5f31b56a485517fcaa1bf7243de16678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a7bf9177d74e9b102f2723766d293e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a1f216c4d92952b76e6eadc7b1aaa680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e2370d7e3f80899cedd8699531c32681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7279d214e96686f129a5ef3d3073cc39682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e412736c9a463e279141a2ce87fafd4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac8907ac95916fc4597677d388237f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a79f32005be1a7eadb9b8fc07ce03e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195f69904ed7beeee2fbae34f2a494e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df45f05fadf97d72464e7968d446ff687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98e12ebde33d0f5f91dd824de540287688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d76a05187109acabdc4c12b823d013689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e7dea47310ccc66f02a18bcd7a091c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d1840e417a616dce9986ca22228d67691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b3a743da9f6915b1a34145ee8a5339692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83869ba92457780970315d3da6c6552c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a882f19b89774460b0f85e5d35ee4c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb4e9b05592c10ad6fd0433e8cfb2a2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369dbebfa0bb666af78bcaa6d11bf22a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82752c21a8acb2ead8b120d96019dcfd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18112132a507aa701ad990c72521c093698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57310e3fcd494927f0e6b326325dd25699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a98a766b134b2b6bffd66e34142901700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc35638906d838c7723203634360817701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd8f99bcc8bcf183002aa0214794f06702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07495e388c282e48b05d61c5805961c5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b03e82d3c648c64d82391e3466997d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb6a6e50d4efa9e69940c90ce89b3e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e7d90ba0f0775576746b310e930260706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dfb54bc98185962c8235616afb9247707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec30e84ba4ff3af1e40b05f0e0a13f9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6c6103f29a2b68c5edd86395992504709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbaa43e3935e85a9d906f8bbd81d652710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9918f9cb66c04b2d1464b73bd6ab9814711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd81366cc4fd9a5a64763da420a22f8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94a088c11b496b28654e8fda7c2ffa713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a19382572ab03a4ca653cb484108f11714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346d958ff7b87f8a1542b6bf0c969f7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c91c2629cb3fc25b764329e9b9994716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dacb6cd144132331c01498c67781c95717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a59a0cae1c8a495e8e22b02c791a59c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d58552cd85ca541a53cf6e9df11462719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d99b98ab06404c7c8c66a0f2178b2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361347a269398610f025c1d5c801487e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a2a53ea84e1b9990ef54d6a6ce610a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4452109743bfcd4b896af5d6c3aa77723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0423eb1ecbdd38b5ae189ba27780f57b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a27bc1fb70f2ad377e11d8e2870efde725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f43a3d6a1c12fac67a1677b6e1999726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a888b1fd381cac5652a17d8739801727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7756115bf38e9d3fb6bbde4806107ac728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5972c3f198f5f2f45948f1303a6b19b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79590ab09d16589424fe975c274f68b5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad034cecaf53de0fc752094cee0edc0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8245b284dd58fde857383d5de941aa74732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5278138b1f681b5ade9a4f0dc7d52648733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf79d603bdf4fc7e4660916ee37c82734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c635c41364493505ebe1c2d02df5d3ee735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90bc6aefd1c2498a0d18824a99924c0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea8357c7182143ed142b253e1e34936737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2251be2984232c7d5591b55128f998d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd729c469cb9fe1341e2ed9c084f248739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3513aba1833065704b2a250b51a3df59740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feefb608b7bc6e4f1c180caf2cbd2d10741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade122d8db0882c5757d6573977123c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05986461cc8806630f07d296bd8161b1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bac69098d59949d33790469fd69481744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7576ee8bbe2789ca9400a7fd6e1a13745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a2f30504d81519196b650e51d8859b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d531a8fa5fb8a59f0b95891c4c9fbc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d41ca859873a1c0b8c708dd5f53d77748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc2611a6646ab8366b9fcd4efdb5875749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc98bceebe47934c6118beb9265291750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83fb9c741783df5a9004b4894b9d78a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c9fb883c6e2ece9fc2f26c883eb6aa752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc73bee68ca2492aae223ff6fe455ec753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0217cb6e232720be97a0a113b72f9a4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242ef26048b125e5e33991cbf7d4be9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab463fcb69f2ef3f4860c212c6c5168f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b5519cb1bc5c04c0e4917206017bd3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e5aabe1c7a4b52ba7f81b3ec08122758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e41c522f64e818d9286d7e9dd948b5759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>