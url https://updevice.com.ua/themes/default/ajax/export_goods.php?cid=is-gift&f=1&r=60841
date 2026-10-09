--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185791c14fc0886904926d8d96d815ba1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f899e42e98dcfeb626ae873b017792.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f4abf5a6350cbb3253e8241649f383.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa168f6bc817e2c8f7afeb2ec0a0b5a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b3bfe99c75f091048a2562610886935.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a2f493ccc7837a1646aaddcb6a6ad6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be0ccef3c1e5b1d9d8e796723453e837.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d306d54853b41c6f1d28f36184c0d7008.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d8107a7835afd0fb51c42dd9b629ba9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25641fe3bc38c1c2e739ad7929141510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed875dbe77983e76ff44a3e7b91daf711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595cc1990409fe4fad70aee63936d72d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1037b2d0019d4e01fe254951e130c53013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faecd40c765076c8225713e7a49b6b314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011cd440fafa5c5a450b0c6b2b5acfad15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44577325d41cb36f0a6b0e626f30121616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c529367e780469f5048388ed3958017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002bef1a216890792cd18cf93c65cf6718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e521b78ac5c2a5143e4011a2a24badec19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7adcd1e412452db4aee354e649beae20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4b8f6bb2521d27f3a75828964131321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4228b3218a7e8aad73089da7a8cd2c922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf734c86f7fa53bc9a0743b03ee4ab1823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b8a188ff8c7d0c6c1775e5adebea424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d53bc91d888254820ffcc45f921ba625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f6b7f64c3fe24ca059663aadfac0e126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b86a57aa4cfd477ed21288bcb1d78227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b8ea42b59e885358ad3e83734857928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb714d5fd05f59f3d875f6858605ec29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cfbda3e3490ed17784fa2580aeaefd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5d2d5624f1777919fcb348c0247b331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a95a6ef98d3b649789568d6b1816d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d930a1e295cbfa82d11da65c39ef0033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878a71618275cc83b4223f4fc217d9734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8bdeca3ea7786303dd0d04cd77178535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a37ef98842f4b122755efbb53ee25e736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d5bbba8a576ac934fe4885c7e9289b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9539585a1d0cf21aff5ddcf197c29d6438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e1dc97c6190da036aa59416213a3239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade4cb4976b455f8f63d8fd542a0a53940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a20f4adf2ad5c04f718e8989e4ef941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35dffbfd26506db615462d8a8f635a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70644c8a90dbefd8f7b8cfdf1227f343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f778bd1705be4706e84d522a7fee8d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a8dfb99fe701ec16ae06339dac0fdd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b795f89e5f7b425e112fe3a12f4cf0b446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd48e3dd581c1874be2d69a42c408547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87148fded5c42ca34baa300cc106f448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded75378567c31b9a5c745ef4783ee8849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29894258c7bc2430cef0f107339016f850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc66c29f8c2c8264be772384088fd051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b1e0bed95a1f64def57889779acd1752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13536ded85ffbe56a358e659d5d632653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27914fb21d27edce4ec6c7621423c0f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc727f24a9cfcf491ba3fc6be45603ff55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663bb7b446175672c5f2cebcf0a2887e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f71b14cc7f0f31ad541a0c3e6f14157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d84df361474b7299c7bc6231b2c103458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f2bf8efb77085a5f7bc422235da04259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf6bb97c5c710c72f8d0a3872d50cb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c9c9310d5b3027d7266e873632072961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4956d20b1ec83b605fce782f9d81b4d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bdf6df344786bfe2c0e911f02277e163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a35813d8329e791860bac3d090d0bfb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb154f396c93be2914bbbf1d05c87f5b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b13dad0983384a7b1220576e14212f266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b355475f5f4960b6f4f2180627ceddf367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88486c6dd55f2d17bfcb8785290d22268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9695a7b03dae712f4eea2a2a8c751e5c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f195a283a2b7318e8d1f42c70d2a1370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e423a8fa7c794d4488f0334f52a9f65171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191652d86812836a9f3754de002a68f872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7df32aa331b997006298ca966f3d673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c39f5e5cc1b2a26f276507391a16d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b70f5edb19f23dcdca2770c9b96ba075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a92b2fa98c1c608cf0cb7d00de1d3476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4643e3bc2c98a156acbae7f8cee2aa877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf822f05bd013f4a74bb09e5dcb71fa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c0c3ad14d8d76aade504e063d1928979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a7f14c375d9693f1f2eb4a62bf6dd180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb8b5a9f95045c6eb7db1b18b5e4bae81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e633a85050e5058867a9b7959404266782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6631001d5a22a4328613771b28228b5283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfb3abc0040af401f3ed7766b3b9f8c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee7e0a62edb5c274929a00f197d4c7985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac65b29afed24e369067e85dfeda5ef86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7fae4c07b045fc0b3c67c232ac7eee87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badadf0f125a39a4d6b1dc37724c1f5688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c4a2f063f67db1a88d21696ca853489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903d28abab8cdb205e8b3202609502d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d68c486f00b3217fd89eb6c1644d491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22803e17a2d940d391ada3715bd014592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ac48a1073766dcc1f3c98a6568b7493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb589d1a88acf6f50ff9b03109d2af294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d04918a6426ca99322b1652b39299e995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c2c8d97374d708729db14c37a710396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b5656a522c3802cb88d9ce194fdb397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd194ed7b3a545ae122db44df4ed2ea98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b16652198024183a22b88626921d7eb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106815ee972456ff269e5929244e062a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc1c5753387130aab25d04b52d4101101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc64d036b2c2ab894b614e95815a24f6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df7a3fd36f0ba9a62c4b3401c90019103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873bdbc4035f1d1f52a511dc561ca743104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f97404ef197035ac98ac271700f7fa5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb3d6293f34e27897cc412b27bb604106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b00d45a8a3a504798c1507a2cff9eb5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ae585d8d9d01467da9ec567dd385e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40c3a44a4a12415cade3a973bc91db9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff911528257599763384293569075c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9fb65623f07305c6107d69eb0f376111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5e1c7b347141e4736d9a050b76345112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174bb2927535b7eab385cbde937e907113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4540f4a7d21089ed9981a68f0582df9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dcd9c17736714cc589a85589f679c2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38598b1cd41b5e935e0adf2ff11ddeb1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc82ce0ede670db56ba20bcd6b081f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f4b8433953d15e82c483a6cc0ce3be118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3833fd1210e06a28615b513f14f9a83d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc88d74325036a619523c220eecc8c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8794bd5d689deb9f370bce858cea3ffd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda69971f9b74e2d6e22b9095eef5dba122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9236b75dc527fb3ca875b1787f54e323123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20718739c9b14b7f0c0c5f1d7510f9c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361558d084fb9bb430d084d7194f6105125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f19158d91a35d3bad917a2bd779e139126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5cb04b452dab95d7e024bdc002a326127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8020bd8a8ab38c5acebaf4567e0d5da0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eebe8f2dd4efe016ca520a2a5661d57129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c03821429d6d2d46fee9c59e5cd12130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa4bf840322f711a3d603af948f5890131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c687c57b0e28cae3793a2a73dd62a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe3938b08973ac0e08d8585a03afc43133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e318abf03f7352c9d41d01175dd5f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb033dd950d202069c4576e9f65ff677135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421eebae2cf6e2203d04cd3df49bdb9f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd0fb382e88fc2c8be4ab5af1aa9682137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad0017aaede245f3b6d134ccb068654138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e6c074f86b7b9b5b569af74eb066a2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d692b0e1fd36c0b79f8231bdb68a1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f2e0cdf42f7ea3a81cfa80bbd41e9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e9d1380d0df501d79c1b0b5413526142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f8f55d838dd7d371d9a798eb539607143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f925e74051b91491a0042b520da22e75144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8735170f48705aa7ca4c7b4e4f5af251145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2728cca826713cbcb8a33638bdfedc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f83f6501476130faf5ab8228fe0f93147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf4c60f7329d6645b8e9f0812a0980148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6fc6db22f8db1ebb70b627378d177149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba87c92a3953bc2d4a644647fdb2108150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaba5dda78160caa64b1c4d25034cf0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5bd67e4bf41c003588c25d559f07a6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bae98256104aceada0f2cbb3de24fc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5030bbf35f8549adc478d8d50b0b5d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773b0bb942130cfc2868595fe94a002155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f128989198f4bb86e46bed0df10d500156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2dcc7ee2e5cfe0e2e1126ca2caa203157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1222315f81d00180268951486e2b79be158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a2a36f983e1954eff9a945fb12a61159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c412443da520246869bc2553afe62d4c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73adf15124a0c502a3d542473c80d3c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb38e1f3a9e3d99d10873779997933162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a566c474a460f293ddc7518e9e4013163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d041ac8b91bc8c960df9257cc7bdbe1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad66b7fee2b04f2a9b56857f255344165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a240861ee2d0db1817ed1470aa3538b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f46cf44fcffe404085ffdbdeacf148167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cced6a7965ac346c768ec9ce0817dc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a91cad71fcd9ada24bd516b08b8ad169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e388ee66796f56d4bc51f638d3fd978170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d0d85150323108d53826c0835bebec171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c46956f8e9a54e61c52ae9db3b32a20172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86943ba2105b29d997c930247dc6b2e4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27023fff1957c36efd1ab51cd4d206dc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71067fa432ad770e76049f0077539039175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6127b219a58312c4813029156efbe17a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b228fa3d0decc89b223590d8fb262925177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff7c0baa576202b7a17b352bbffc0c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c924ba9a460b5f908c004eec116bb4d6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b04a5d121dfdab075893648d21df0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d8ea42f014cd1bea031f34319f1fae181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57cabaf46d8cef9afa107c532524b0f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ae36a0f3788af06db17557888e39c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8862a0363129249bc4bd525c14e584f5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154758bb5a7b111e5d50c3dbab90a7af185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53541b030464a749f873d8e26216db65186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af36fac636093c324a45560fa3e02f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a85cf11ae5067d0f7751f96fc76cfb8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db43bd5e7d6150734f0171b0bf18359189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d8ea954f70b240bb8bb39da4f77fd1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430cd89a858d09c8c86706c01a93b26d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40590d3725224c7ff4765e81f680b850192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af3ece7d4559058bc1240c782c24de1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7394a0be3c9b4e1483aba24ccd7dbeb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf94d1807d82b4d557d2a53f448ef1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f80f4dc90f1b138dbd01e51bbd5b5a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9128b5a353028132e8c0aba0bea6237197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d61759d129768f9ab1a2f2e556eaf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e74d87cc22215b5f09109feffb2934f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f88bc065f4c678ec08bad2a31331c69200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65077fea9931fbdce3f07e646a5d0941201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd6010613eebb01761c08537155e497202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e6f23f4b202627401b962265b9fd8f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708456c1ba93a8ba773302ba383aa465204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae0ba786d8186438337ec68e02a02a5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f91e855239ba7356e98975ce867ad7e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fdc1b0692b43d78c9d99b7f56c75b0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df3b83c2413e8d2f4febdf695cd008208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3642177e837437abcece4ef1cc3ef8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b1f98587238decfa6c66ba5dd6ec7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8378490ad03ac747f72c6f89cc0fc8a9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6c8b89111a5a35ca890914d345704212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb7c9ac21ec242bf54d2d96ff4dba5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294debc024e7b2aa13815f1bc4de70f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b54069a0f7cc7dec112fff44d59744215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1256527df5425a9fb308e17bb616f6cc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4c33339775666ec03509be212b916c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47babf30744688b595164a063810ee90218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c2ffc816453821e740de458ab13c6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8a3b6a73a6850cc049d80d4e9d389220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a474906afac198bed681161f328122221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6502442db47fc8e5fb237cea071f4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d14e67a16093b753e187c09e07ab1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9094d05f4ad2112ba64c7183a418dc2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb67200070ad81baaa818d114e9747eb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf652ff684ef9e8ed0a5f5c4fa6d6d10226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1090e9357b4b163f422cea3b0bfb4a5d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dff8ec4019aa41b740f6f09d0976c0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df4b46f1f07c05ca17f2e86e3e6052d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf59b6a8fa9b3ddb71a42f0f26ad96a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d5e60e04c935f8c1ceb653fe5ce7e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e713bdd7ac311913a69deaf05a1298232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae1c31d31c7cff02fc67eb7804417f6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c1e7e98b7a82f9cae8873046d974a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b0379424d75f29cbc6e3fb6d7ddddf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c2d98645e1ccd975041ba316b713cf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ffa705a32ad066997b41eeb651d0ed237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a79a7ca6fe4d218fdfddc011582fc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae88c9271792083c56f268b024a2a9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b809223c84ed06821d6071d60f0d931240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb495bcf0d06abe3770245745da89a8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c159ef0849e4ab7ec63023e7239fd9b4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d3500e3e9d25a2789d57f73b67fece243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5de515aeaec5001f526ff7ef7a37ec2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad337ab740ef32abea9af74b6c48b0cf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aeb388105309460d262a1ae7a88d9e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb49ea531670a6a56ea4489927b91d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f64a63bee7ed039aae01c92f782bad248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f8424cc24e0ebbf87d4e720a358b2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54e5c3714061417db81952a44b41bb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c0d6605f77878d0174b981ae42341251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33419bc8f45096741434d17533fe711b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d9cf02c913788eb2be63c266e3934253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e08ae663c1cfa21c6863acd3e188b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab19ab6e09ff0c92a2f59aca8ed3904255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc33118807fbb773dbd3b8101e1ea9c1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5060075f5f9e10dc1e83ae3b38276236257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5e4c08d17c3e2cec6394770633040258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a505a505ca1ce4c503fb46f70fcbc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b4d7081f2bcb1bb1097e11cf3270ab260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573aa803b8dd4429e4ebe32efb3247e7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a57de60eef4f2f0feeb49bed1208b3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c01f9f5fcd6c17938a4536037dbf7f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa89ced64df2b2b2e0b60dbc5d657fb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522105bcd0bcffac699b265d5110af76265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fffffb0fd630666e36d46213745892e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c9ba22d95b63d42e7c188d7cec986f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998429d05d0f02c33db46ea364cb1720268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8640835342fbcc3e22758b8419f5d802269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e116b7c308689b095feda28ddf2ec414270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904af263038f6bb98e2bc5153fd6359271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5798cec0fb9a16a814476df15ad0d26272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188394253fe8e118ac9b82f9dd1444ac273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df4d41c27552ac393ac06470aeb130274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba29a7d04e0cbd0f543427d1a2c1c43c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2b981ab522e6354acd7e851b65d11276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f0dd9aa7e5217b9e6435d4e7cda0f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850a25962c0d3a60eed6413ae4ea3b1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a4857d53efb9ef75ca8d0f30751a4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e45dc643833d69cfffd86900e78c68280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee96f784985616b53edacaece88e93281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a19a0b1704c274d5a5c58e1d63ca3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bbba807a9332a80fc16b759df778a4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49030fed50bfe2d59c399276e97b22284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b3ba32d98a56548bfbe772730fa21285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143fc3c0da5f8629dbbf995149d40b21286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cccde0124c0f1ed52b7ffce679f859287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942cce0162540a8695ceab60858a1841288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786100829aa88b25175fe71718590d11289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5f0fa07044bfb9a85eab59a42e0cc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15132a4473b73d28adede78442e4e406291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb48d52854eb9a1cda360ae1e60ff9c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd33a5bf26e25eafc99956c4267c7a6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669f403c37061c2e1c58307c5c03b40294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b7d49814de01435615e5f85e46f4d0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed8c98a2bbc342156bd78b1fac0f15296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58efa82c6d833c769fde64607b8f0d6c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc857e1834fe6b0d0d829725c6010b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d42188ebfe7de97fc1cc316fcf334299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff10d1cda81389f2523cc4bc2b8d69300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21599658ab6554d0bf7e6d82a87ed669301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec54bb6d4392a3bd4fee138f33907b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54b668e37ce46300d73397e505badeb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a7a7c73449b99b7f7bad7d3092b84304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e3e551a2e390d1d9c0aaba1948295305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6beefcff2f257e04580b5d1664208306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc54af299e6352876010e63327504b5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bbc2c7afe693811998e505306db2d1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046655c54310b0eab9e3daf918b9d5dd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b67c239a4bdbe01e080025ea68855f4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538bb9726906c511fb134183d0c994af311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f0102df8ffb95bd481507137e27fa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a04731057ef5a7e8f3f4b60325084bf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ce20bc99b73991959aff181495ee4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51761d49c2ab906af3bf6039b0c34dd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b040859748b71846200c1b2eb4329a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77923d34b3425c092b7a749d5d9ffb6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d110704c55a9de85390b7c5ac7537318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d6eb64cf5e925ed11bd574891542e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520996cc4392c907355db794a0365f2c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559743ddf8c0c94b76203cb72f13381b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daadd8b4efc292e0c11531337a71d377322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a1d35caf446b77380055df1110827323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ade02aa873e2fd1fc22a3e010274f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f0a8f2db085729cb6b3d508095a35325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a16a411dff962ad17b60d254ddb7b0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed388ff81d9e5abf042051d5c133290327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730175dac3bef48407d37a4d2071adcf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b54687cf882c1940a29d82dcc63010329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1817e4f94c05cfc9cd7d4ade16f648330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c294f0367d4a94b85ec8ffe3ad439ebf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547c8501034be5b0bc773d1cc0a5051c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b9c4521e5e45bd8191e9c68010a1e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca4e6d291bd0927d6d068fa177e048334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b26b6aacf15cf6218164a01e5555d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc8dc8d9bf2acc5fba2ed9403ccc18f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31264b25ad83948f1c11d88ed76578c4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610215105e0df8bda2430a20a6ae10d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae5853e8e008a9013179cd71b4f87fb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd19ff70c581060900939ec4289ed3f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a0bd1c0cd0a8a5494a1c8662e989f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a44990810861adc76e0f769281483342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee13640c09beaac0dae313125d8d88343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55600e62ee6d64a70e79f49094212055344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b2f945a2ad8dd6762e5e640c37aeec345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b082eb5210b0b1f0b138a1c735de9c3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f359446acb2dd1747bfafd96c2cbd49347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9659a9280a3b10af507da26a057dbac4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ebb36fb7147afe29f0700d1c1a5164349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ac74f4730502d1ff0c43964e93c03350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b037dce3216a346327271be949d026351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a811c25ca00718f02bb563c58787f895352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50966f7000da869e71aab173886ab729353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a390374d7ad4b984453d2a61aa31a33354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2442420a2d7b6dc8aadcd8eb5d8b7ef6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06aa48aa33995ef15b67698a38fcd2a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f25f828692eba80605f66d5dc054fc0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29313c59541fba6dde39d3f86fddaa8e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4cd8a396e2e3bbc58052182eeb82f2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08aac9eac90eba770fa6c9e0f81cbe0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c5c52d882bf31a532019e12ceae30361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f385c3104f2170e44e5c78012b562362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca05130a1ea71870c56b55fcef6fbdf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8858cd38612e447ae4b6d7cccbc224c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d8cf3b6094a668a93910e5348404f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e536d307d99298c07dbc0bf221a273366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcefc2e07a4f7018a19cbfd5a88b785367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e763b1e565d0c3188cc86418bf6010c6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b8c82c691dbbdd84269353504f5aa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53341b5963ffc897b507b5bdc52a706b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b13439369f94d9c9b4d84dcff21c261371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce50808865b2cec1145fe6f7746a1cb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6fb4091608267677672b00109d5c4f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220657b6111676261154da8a01430ef6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abddc4530f58d4469b6c5393af2b7cd4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df9d15aed36c0b71595bd0016a2abfd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750532cac4ba7f2e082903e8197f1d03377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5313056f269f33abc3e8450dd58b397d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e90edb5e69a91ed89fb41351e3320379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940fc65d1b6c9ce35e691b8ff9e603ed380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e8092fe8046d4b677e623849415c66381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e14667fcaf9eba37fe9bf8efad7b6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6aa94b70433e83184b3b78ca7c7732383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b028c9acb82c43c29e91516193ba8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2573e3ca9e029f33d370d029e2a3acb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7bb68a6c703cbcac06a648947c195386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512bb91cc9edd202dc5550475e4b8c4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f6c2ffa0f54a1662fc5d98aa67285a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5772ced0ede454bd999369f4247733a8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3debfa0a952e435a6b32e7cf15fbd3e2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60366b66c164d87e1781bb27e52c20b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b448650870fc8e3d9d16af4a661f5091392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fafbe081300016a0d3b977e2121455393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa6c8d215e35dbbb234994825f64f35394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed44fd8d9819c591ccf1f6f3ddf61c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6177d5f0e6d67a040bd3907b65a0391396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe3b2bf1c2e5f47a89d672aa8b69de397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac86027a53d9d74badf1e286eb201d30398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbeb91de81ed02c0c05188ef70edd2c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4800370dff5c51aaf87098a2034b02d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f4fc7a38a5996dc38b9030d586a4b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d246ec4262d8ff53863b7d8928ff4d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae870c1c15bdab8a47b65c84104685403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b8942e8d6252c0c472c8a2439badf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e9a78d745b2f3332c118f000ca701405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f274a160008ad47ef9f82c608eb29406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeac2df682ee32a4e54a1268f6e2e13407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d16d3abf571b3b6e3812da7324279408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6912ee789182c0cdc62c0ff36aac406409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193851810293ac1eca3913bb8600c29f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef4264a1a16a18f22b7173c9e0f4a3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d7c3b885254ac6013d6e1cf8fbede412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665af65f5aff05cca66868bd6c326c3e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df5fc55e8e7d9d68ef21557655e660a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f650bb15f3fce80f4ebf98a89d82e3d4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b56d2aee06359f35afb489f2b8250416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b48dfec9780e20244222c1c997a6dd1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c61c11942166a4cfe6ccf646a8e754418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb96ca4ccd4ced5f44bfb5bcd4b7a08419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0b5cb29101a651b550041af7a3491420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b506b2a8958a43e9e33672d34a758adf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b247296acab39efc9d4365d2590d2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b48424abc217a595311c40b1d8646b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20977bf56a18b5ec5c2dad4e4be3b114424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b23fd30b6e09e694c68c54f6f1b2f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddbde145cc2ee4afb635dd239177070426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350af171c3f4ec33a3f2be41c763057e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e2e14a9dd848c2011d6f452ebefe58428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f109c89fa186fa06f8601c472dac788429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9096384fa25d17088244296018139b31430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b3e2d651e309369b38e96aee77b999431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee426c1b5f273cd0c71d389590e56e3a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2110f8298187ba302788c3c240012346433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbdc47cf1c43a99eb73a3c235ac1428434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037dfcd59652bbfb88dcc60afc5db568435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a9986620dec3b652a89fdc263b9ada436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9bb18a8924381d13d79f133b2ce368437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29bc8d84b199f701c6fc5889d962c94438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d26bf1cc3fa5ffc2bc58adecd7e3a91439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8498c0eed0fcaf889f250f4c6c3d5d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc9f3a35993673f0567da6fe33e210441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd743c903f582154f29105a3415ef5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b665271947c1abe588148b15325bb77443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7812e8bd795817815e1fa07b18af598444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba4099d533f5cdbd303770481cbd499445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac929147cb82f665c7430e254de4213d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f54ad9f82a8e5e47a7eab9978a919447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb2500ee83db0fb98abf50bedafaa63448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184545fa2fad0f386cc26962d94fc72e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469cd921d326ee937ac6b4866bed5ef5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3369bf17f138ef63fcd7c5c0d77d9c69451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e047456b23a980d420e28e53d967a7f0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0491ece75df239e0709379b074abf0de453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d5e124db0e30751a2374e61daf675454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b6b71a8c0e66f2f2f54366ecd164e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374673a6ac484616397d2043e16cbe56456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8956c0aaab30a4be26f37f603dd2f7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c7fb3b490fae709502b13c6b9f2dd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7913799eeff99f07261d4641f9d321d9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62810012002f31846dd1bc28c01c9257460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a20e6fa56cfc18e184bf29b3e4bf77461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b52a8a8753cb28f96f4656518b2f8a1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28286193896db6a91309ccb415638a59463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbacc37355439947d305919ebeb94d9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d2c7cb9c6f177d947e7a8fedd5b03465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8759353af8868c85e0416959c8f4691466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b310f67766cc521fefd2b00b5eaa65ab467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1497e48f9688fa49711d9127b881274468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924367b5e35ce97cfec2c7378b98b90a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f8bf137ed1c1737674aa6078774cb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73fb5bba35229f3595625c3438b5ef8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b13cce72f797ff8ed3511c63498661472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652a6563c22d0deba105cef2611961b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d75649fe39bee993d9c391b86e184474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a7230b14bb20eb08f031c0f4507a3a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a193ccbee11965251210136f5e2cd90b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37faab0ceebf577ebefbf909ddab08c6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc2ca70581a45e856cbd5340e66959478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e446943a2a72c74578fdbbbe6be74e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d26de287151c6fcf88ecad761df807d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46afd209200e13d70aa464934fc1181481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108fb831c0e61072669a97d64ab756d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d63e0c1992397961cafca0dc4ed35db483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7690665514c772c8764a94f701433880484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e75efed76876edd00f5a1c474518036485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60026477a3b518a5ed8df74f0acdf279486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d96b36ef6eba9ffd29d767448e8ac487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c8bbf9d09fb7e42492efb21d21190e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e8abd4290e84fb999cf10718eb71a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9222feeecdb16f573fd45e679ac7e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15a8449295b0cf6802009ae5569097491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98711930e5a9561d0b9332d9f20840b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ccb5898655fb30e6d00c858992132493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ca7b6bb5d158bc52a71ef37eb32f3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc03bc040b48a5dac00fca346399b686495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307496d431e6f652d0c9b2b403392927496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1609e82ef124e21f71da6fc05c2b596497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab837ab70a02ba177c4d2a93b892fcfe498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c8f618787c0d6e8d32c7686f5bb0e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a523c330569bf1598819b8ee63895d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b383dbcb681788d6456baaa627720e50501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa43f42efee64ac8ec8e168e218e14c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b229fbc74312151371fbea2bf160b5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8041010ac9549322174f5ad64b33a0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ef18a3eb5cd8489afe9f45e146852505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c16a65faa9045fc1c1768e90da2a05506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4007944855774447562d3721d775dfc6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4140c5de5ab6ea5b630388fda5bd41508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d4666b39bd0acb627fb7f1df5bb07c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0929d41e320fd141576ffb76dc65f12510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb32299a1b7ca68216d244eaf956182511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b196c4a7652022e881b43c7ebb9f48d4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d87e5cf3a219c2664bd9a403dda9c1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f7a9e7f2c19f54ad6fce4013b03b5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc31de04ed814dceed38afc086d38c34515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c99818f918a656c49b6c46293fd99516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4aac2bb12b8cc5925945b4ee148cf4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a175a64334b64c41ca2d738b01565518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57048ba8a1a33c400609bb26fa0edd4c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ef726b79484ada96a9628b245415f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7019d9af64a15a69ce3035f8c1a65a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e40113521c73fbb51cd405d7d103a27522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae46245fb899044f82ede3b5fbdee9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f268d14d91721f3a226286aabdfe28524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0687d94675766cac9ba015d8aeebc17c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f7d5a308c11ca6e7ec41c4a1214b89526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870dbb5d37ae390ade2d2f8513c7335b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5c7f9cc598e18def16aeacdce1482528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d054bb7530053d3980668af75ee706ca529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40387175c36c5b7de98f5fbefd275624530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea8ed5e427a19749975403c8f46747f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e4a23c5443e6bede32886c660f3f4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c0810a354fc9d948bb61af462d8aa533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9107b8cbb49eaa504559985335d01f36534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7630288858b7732dac328d148c9a7ed5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db01a21ea00855c79a22b3ee140d31dc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c5d95d31352b3664104188b3833bae537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e87dae200582c5acd4de48258b57e4a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f999643fa323dde2e6905c750e333c84539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb9cf8205c0cfe979dcbe871beb5621540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ded580fed1b5b7b1cd40a92bd20de541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2635ffa661a6a393ec22366787b61b75542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d335b315f9a47a8b4a42f3f2ce265cef543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f41945e836511dfc93e807b1244a014544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64778c3d0d7bf7b391acbcf7c0af5c5f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d882c5dc9f40c9d236f0332b3e2216546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff365fc7e88ecf98fe258df291db8a31547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e68fb21958ed7b80bc8d84f6837c12f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85158d7e660d8dc91f4628b75679544549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806eb92d609de3147f535d64f0f03df550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f742e05449b62fc8d782c389659f3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80e9c137ad1b9119dfbc794a0a5c43552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f39d8873918a5c29b7e9a9d1f400a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4442054e99bdeecfe659893c0887b1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531969d81422cb336d0b5fc89ec532cd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454018ea340fa53636921c7e78991aa2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda58dd7e566dbbc68f43c0f23190e7e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1044648fa3187fe096a1845b1be88558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073805e9c774e206b109a62b9655a69a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81563a87b69bd5bdda79ea0da07582d5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0893f4b993b80e38858ea64940a5aee561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12eb72e43251422719eef3d34fdb845562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3771c4d08634b95b74634f1d959a3ff8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a1fba69c1c4ff07d5c1f406239aff564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520119ffe953e5347f1d96244b31d8ae565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f56c93783c5a7f62db29584bf71d0c0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e2dbb383668a2d9355c7c74056a6b2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf648fe05410b11867f4ef718a5e02568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79860b636255d72256a51a1c48b04354569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e49ec265584789afb6efb608bf3bf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f014dc26af25eaa79207a0642df7e8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aebfaefa1cb2bd1d9998c8e8fee41a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9571885a4b012fa6fad2bdce5e0dcb6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b38a4ee43fbc8f69193582a03c012b3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a8f8a3b9703ab4b7d646db124f376d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa9dacb43df93122b3a545d11e4964576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed07aeb34bd1a7587808cabccf8702577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b02aeff0128822f540a88e10535aac578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df18bd292487ebc4784bc0323b96ed579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a525ae9696281ca05403dd3dc920379c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa664fbcc7327a2764ead7de5f11d5f2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c4893f829c9deb8eabecf2b28283b7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec8eebe77767cdbc4b0b066601127b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1635c7ad11d7c8413d1cf4db52477ad6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9346c1f6f6cde36f6024184158713e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da1960df5c72344bf2d39e0cfbab10586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c36b113bd69fdfe7d36116d58eb860587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5116f6437d4724ca4ac3d9c358b202a6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc477d284e2e999006276ddccab0ea2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f737d03546c50cfd239898fd676f57590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5445812e953da754c9d1b79f3a6a7dc9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c0ca75c8826ad7f39c3a5b07f7e54592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82dddc555127249788fcc348e614621593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b36015440c6a2f7df22546ec8c6513594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d5ca91a70514325ead061dcb40c79c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ba0900d8b3f218535300fcc78e10b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff05c9e1ad867df5ad91121118f0a3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f0fe70919e2d1a50534c3309877b16598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37029d9692754a36ca2e87d488a849ab599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb73475e2cf6d5aa233fbe851f5346600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2e973d83eb26b4b2bc15ea3f6e4eb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7946594e02d6c602513d34dcf1832d21602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3050bbb91135c996c003025b7421f2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abb3b9a0ac211bd132056ed1d4ea534604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15b6fe72bb99fce207fc6cb4afd986605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c573c8e016c1750dd557cde7a4aa7f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0761dcff861af9e0209f605b034e8827607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c10abba0842ae3d96212b9dbd902b3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfcf9f7d0fff1a4c0740855e0da276b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2053b494457bb84a4065485f27be5a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843baa14a7f1100de88fff435144cb10611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51367cd832b0993d3ee144e8c0dd6fe8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f0da7f36e8dfec8bac9dae115c38b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b6b827f4328e94074c06faf533dfd1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb91a79f6df8b8fd76b1d223bdabbd74615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3896a2c7919c6a1f61860dae51b952616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a966ca013dbdcb2e7c7926f981ce2f10617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82209000ad6d9d740e5d0948811f4868618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7671f9721c290cfde1b6744a6c32f1f2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adab2d65870fef0e970d59bf2631f5f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335fb2f6c7be181236c945aa7d3e7271621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f301a112087956c2b349dd4dee91ea33622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ca22abe38661a58696156dd387ba4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21ff3646af564b6b709204bb9a4bb4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f614ba949ba4caa9a83973374998913625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825892f1cc0a580b58627d00759a2e3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa60583ed3f29f07c47c699bd426dc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a021b3d6197fa57769a6ec157fb8f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630020ecce52f8bc1dfb7f3de287b2ba629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb111a8a8d7657d13c3e0b02e3107b2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9208e090d881b00036b8669175d5ce5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae67369d21812465c1603ac2d63420632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143e9434523f47ecfadf071768e62fa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d3e1b329f88111930c21453120e08634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eadcfbf18b7964a79c2cc72cea2582635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b93f404a81483c129960ffad4e23dc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c633c25c81c48e0fe9f985990011c5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd71e7fe381692b5ff17795ddfd430638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d887dc816596c9d627b9da45e4bc0e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e38577272bd0ca30d412b2ca874031640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451162f95400ee96d20fb55cc5fb2232641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbfd21ea73fbd5641965c7c52997016642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6569e467569e07b3a9f18ba9c86b8047643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b9a6fedf90b2e6280eb07b72d6965644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcef22abd17cd50d77e80ddd1c76ef1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cdb5fdf08eea89e41de6a9eee9a69d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb40ec147a22a9be9699e34ae44a010647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828e2111116f896a799f9c35d9628d2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f4626d313c1f1036d9ae1aad9ae9aa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc24ef7affa7adf1a37d847e7c9b52650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e972d6876fda78c3cf02b2b0a220bc5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3495d12f6696e5bac06faea61ea8f2fd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca8a9ec984718ddf0bbb9c7488b7ab653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e77bcb31d44eaacaa85d483b71fe3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d91520dd5cdd33e688f8e8e55f023655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b7ff1af371e48018a1fdc3e93bb96656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad37169dfe370c3c8b983af077f027657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee704b341d10bfd754abf86801a524d4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f6fd2946eda8f47ce344b573e854c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4546ccd4c59e90e55c769e5f488b7acb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6428cd2d779cb2c0b11a26417691351f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612e53e9aef017aea308340c58a3753a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b4bf2256f134a91ff8c4b5a110cdf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ffca0d9322ee9023487b4ae677410664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc97f1c543362cfd14857b9ed4a7661665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192eebabc6dbf5d85f2accea3b26ffd6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60df5cf88c3b3faabef4132d8885e0b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f754d0ffaa2ca14ff0db3e49450adac9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc2b7d3917e9d3089c2425104ae677669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa9d35f4ea6f7794767f8561216f4d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6448e2b308307f77f8c9d8033eb52531671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef673e1783a571672c99fd761cb2f1bf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8afcced74a95052d46739a6c259263673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a0eef7d5249111bb4d93780699d38674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f22fecbcfca19e6c1eedc4c0ef364675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f5c7c405d69813b1fbf882d0ec08c6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06768573f5d727c32f5e6f634deb23f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c3998f52c890bacda586d92a5255f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb60fa6cd6120f3ad7213a2fbf24a1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e21e814280cbe82aa38f00b06de4f3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d2bb5ca005af37dee67097afb91db5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3136762c59595c3fd37ea3cb367e673c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ba0305fe8af1891a449b3fdff3e0a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef88a0f4dcb965281eecce3e201077684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d846e5ffa273f95e0c28a94f6d1cbe5d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8066b9f340f6e72aa3761d04884278d4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b22dab6dfd0fabe653a5778449ea92687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fad25780860b32674c5a43ee5502b8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1467dff3be770023cf1044ccf77bef689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f4e85cca3ff37e2d87cfa4fc7bcfd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df13c91dad0881f9225678558129b3d3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07659347fdd2f5a432099bd9726f2422692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e353974ce0392ff21c8b1eb3b74fe693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb88a3704878ab8a323b47c59f2f7cec694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3cf544dbbd85956b2d61f7099d18fd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a450f1a3c39ed8f0494d4ebd8369f95696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cff97a2a25617f7c3df3465e6728c5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dacf2b41e3178daad706410af51437698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df03e7cdd0c5c6974c5f9da8a10c812699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dc3a94248c766713519a11ea40735b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802da8048ec4c8aa5027ad25aac23f9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee74c828e3d03a053d1b8864830736702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3e5bc904cc91b46a27a6b85e29663703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaeacc7947a1b1536c6956fcab631c3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbcdc7ca41e51d16d8cbf49bc7766ad705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e31a6550ff49c959ef9e01b312c37be706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc319f9bfd533c4355d51ac438b343707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d93d4c4289adeb6055eec800d0843708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6408682351268e10e002c2dc93f80466709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054411699f2ed1caf3b3304256e5b32b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac8250de811db6fe0074c16c4668714711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3264d4f39265d8417ea4a08192923bf0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19198c00bc663b2d9474f9b95bafd29713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d680fbc0a8634c56297e80ad4e995072714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d06e17378c65401c89ccb3dc7daf5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ed291de28b9654c7a527cdd4e0e77716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e03bc5048cb82e766cc2a879cb183ce717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e1cb512ed90b8d9d842ad89f8c91b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b918db6caeacfd17060d92b7cb21ee2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c4c6c6023fd721c656960913e0e17720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006729f26fef7ea2996951437e76449721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb05154004bbc24ca7f2a7836c58039722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac255fe96ee4307de853b6176bc9325723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c22bd199c234237c0021f824aa1688724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb679e2839a28ab9568892898e524ae7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e0b452f62b5d051553b8876deca58f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a56c9b8cc595593aba7a966447f7d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c9531b5476a212fa2a83b2be9503c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4325382b9dbee0714b44118b69b1ef729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45490c2065c6f088f7be26c447c569730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d3779ee6f94d3ef8d2e29bf57a1ee5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e16a63655269b972a6b6f8b807baa9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7796b2d51a8eed0435d9fa09b4e18f96733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62466d4f4bfd94ccf7f166695b42f977734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a07fc49f5acc06742f17be22434e5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad11674b1ab34c0422dee360989fd16736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa28ce3afd754692d641936757593a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817fc4cad215dedc7859e883ec0c6f2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ebbddcda6ac8c4eb4f10dd02e04d6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e4c8792171c4e648a310a3184d5296740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b207ff60300ef40f060cf8ec17c3373c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8e77133146e2e4aeefd3ec1bdd543742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629bbdbdf3c0466cc673ef2badd6f1fc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758225d8373f39538d7cd0fbcb3a3e55744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7283af17e9aa843ae3118219b608025745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24a98ece72d97fbeaba69e19e6bfbc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b25d7b8d0bc65d9955b86a3a716e6b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8122befc448c170d0b42ed4dfd95d4ce748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9057390ce44f52b4260f063aa8b822749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc5ffddf64610493f7390ac18b44e7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc27457e5a2123e6d546abaf60ef1c0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c5769734058bbe95f54a109de862d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d474961372dac12cbbcba985787f6f7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d1299e4f1174d97715dfbd2f0b4b60754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ef77657f062f6122f3e48c3dd4fbb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c81a6309deec6241eeee8e9df7a1b48756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae8278529343f417b5415be7807fa9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf3cdeecbaeb0fb0a5b842e4add0226758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58faae3d8d879a7299b7fb2cefcf43cd759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a82da59bbf3ad1a91f4d97961a6da1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cca7cba4937369210d6dc881a4c4992.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220352dff554b93b3add219d895fed53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb59cf85b064ab2b3a8c9a7c81e6004.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be60c555d6e2066ece267e56408942f85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053221e7ed2308504e4b7a048b6690f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f4c34e6a429b727214be80552d84f87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8511657d88352ba79c58f9cbef2575938.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686cf84498d75af85c6f061b436e20a39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee86c888940c0692426ed757accbc5ff10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa40b171b598af4524c179064f5a7011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bacb3fd6f45c24c7e740d365abd24712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff92034a33dda28f9c9ebf0caf2b7713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ebd0eff77df6c0bddce2545b73f8214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293454166ed81c6b11d3702d92975ad315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ee2e3103ecfbf90e5f00581bfcdff16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb1f9afdc6cbd032044d7af84799a2917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a25c729b74c85ae113874529e69fa8118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6226d1053c02bbe54a6a6427cab7e3e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5174887e40d8abfda4ce2d2b3ab6dc920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c42a766365c13b586c9d88b9c2ebbe21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe25251f19d8f7839e42e94835a98c4522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55125d4ccd09416063f1278f1863522123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e154577bb24c9ff9b899d1ee75407e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d763422e26785a0791c1ff50cfd6ce8825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7790f2898cbee3bedda9cf3e7ac7ba26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c24481cd6c70de82fb5c417af4e524327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af09a9d3abb9910069ff6d218b85196c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4da51eececb05ce1b1871912e2cf0929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe07543c639b16761c03945390c04730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18594ce8243ac180769e11cb21bf2ef431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de3a23257ffb4b62273a5bfc2b860132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49602971674246ceb9ac63c5c92de03533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a42fde04dffed4b2bcacc7a99ca25e034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8604c79df9a15ea2090af644492f9d8635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b714cd7e35d87dd98b2beda91f77f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd521d48218e7bdc709fec5005e7cc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7874942b97720e4adb2bcd04805aec438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad93d90b8a46443459e4967889b04939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f740e150eaa352659b31bd5a9bf584440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17489256ba3dbc87a6c03040ca6ea241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695bc651b23d23134afb74e17ea9fe6842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6538a66cdb789ee3f88b5067e6d3c1f143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb79d278e74035bc024ca9bf6d6a699a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f42bd634b71e948b3841d6067a6d345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22417ee7c57c0f661c206ac315cf83b346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae3bd06cabe05a375f25f99db3534cc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda27d07036014d5462679ecb6ff63d148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0467fa480a9d0fab514dacbb8a3e02649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0e97ff0656bf6f6cdfa6231ca9f7f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec2665270fee2196efb67eab4fe0a5051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5bc99eeb80afe7c6fe5caf512232e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc4891068ba8a9794f3078ccca1f2053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b044c744570ea2d7017876e311a7d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e985a7651b825a0cc3c2bdf56b87db55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d060542f5b3c24a253dd975a91c3244c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b59ddbe4aab9545e68a9dd13f83e26d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c4dbd2fae0df08ad144531a9d4f6158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d05ac0fcfeea71f8a4aaa3a5b3ac5f959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a3637de4981626458b92ddaeb901360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1cddb5f0c9ef381848d44363ef9f3061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8fee854e29e899ff4569c741156b9562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa684dea174844465ab31591255ee663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2110b2acdf0c60338d24735fe46a803064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db3dc0039160e8f67eb92d005fcd9b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a68f1fba78f45d692c6a2bfa89791766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8ead65237e32207821bcb929748f0d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f759ddf59f5c20e507806160c31606068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9447b343e92f142d0cf8104643e871d969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11af146ace0c05b21790e64d4fa21b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2815604528e08a452139d311dd52ae71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6878437b7d175efc4ba417d1687bb49f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d39bb17bb1aa947119c2c83459843373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31506d5b5fe5a2fd4a78376916e0a0a574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac94033ec67b8bf2c130d00764c9d775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d74b80f9f53dea9c645a268bd1cd0876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7961590f01c24523b22c9c0142342d5777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c713b43a4752f3d51dce15a8b8c5e4f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8885ce4de9f785b19ea535770a2fdf479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b22631462adcc1258d2a5355645f380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281cd0b4468c395c1c179a9b3f85aff81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20cdbf7de0ba5fb1d1c4081b2c46afb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352bff911713deb7448ce0ae600b619d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3352552417c3106e7d36aa033189a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea3671ed5cdd3bee9bd38ebd1588d585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e70485d9f4d358bd77a8518f099015786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c305397a235e2d11699a9b8a31021c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102f5c157d8d49cb3082844a45d516d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b336bc6f0a8ed36381461dd8364a289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f101ff8c78a085391a7be038474761790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d27cec234422a17715bce7a0654152b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb4c9faad19aee96e03f785db2d82692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f0cfd28cfff226dff7e894344bfb493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c81f332c15c590aea695a9b688ea394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df77c13485500affc103888adad4e45095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475b5fe4f763339af55981dfdee5da6296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3345199a5474e0b08cf106226a91ab497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c5023f0b36db4c3d79325d4acd55b098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d8f76af594003a577218c49a0953099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a55a5c91672be0fe6b582db7d909424100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea01b2f0d1c328cddf8c03410fb66d72101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd6c5b6f0dbf9d40296e16ac197f17d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f367f99ed838d165102886d6384940ee103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce337f6201ac2e03a95247e4d4e5f4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a0a098ef2791b53201e13569b0e91105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ded14c7c9524fe5ce794879a1a51de106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08231251957c7e6249f872e8ef567ce1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e629bbedfca62aeda87e2727d5e14108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b6ca9dffba2a57dde429efc990289109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d869c43440a3366529ee275388267a6a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f0c3eeabbc69afb784d3976459a568111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff135a121e261bd573ec73e836de8c2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854d8a2f5fbd758ddbbe526f2c0db33113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f3545bf2a14db8bd5bbfac162180b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6546161d477aba23ca17daa8e4288239115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df20d7a90db406c89b5f6f4ce38902a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde9bee0994587a7f3f178db8f359b0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cbfe3a93fa75bbabbd559a8e24f9da118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d91dd4c376b0b86334562501974d9d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe91b06eaf8ad5c7128a68176611b98120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a5ed775fbca07e95c61bdfd7b512ff121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa8ab30c5ce46c1f3dd9e572fc0d76d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a70b080f757c6070b160e11bfcf9ee123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1115f6022923be86f59963609139d82124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c7d367deca3b4e5deebd5028f715fa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1decacfec0402d8760040b602984582c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb64f5ff0fdd2038cb953f19266b82127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69ad9c88cbe24394a79a8087bab90b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f1fea8e4e39bce24ef7e69f198d930129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8856b7ad591dcbbc9618d1609162f143130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db76c2df803009f9cd87171f89f1e87131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399fdb2d08e846246ebe1d76d3805ecc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c5ea3f49508ff694a304bf8f2f6b8b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fede401afbd1f1035683a60364c0e3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca5ed71df31b90ccb5d23cea9354b0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bbd85eb1b79c4d618bbac932047580136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8405e7935b89adca4a18946a312e1ff137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5b4c400f0b13ac6e02cba39d26cb6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b16cb9c96c2b2493f10d23700dd60e1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b426a73961730abe1c41b6b6332a2f3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd36f430fc1b5a2bf4e4c0845fbe0da7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb74cca912fcc788c81f733a1af2393a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c42da5cb0166a439efe47012eb180143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63325512560e0b96dccdc2b8084e204f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f472b308e0eab00255af5197742712d1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627f726ce63511ef1ed624a983839e4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f80ad7002401b3cc4d3702e18faa6e7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c37fb493b84df7005469c70c7cef3e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4195295d85e686d9268abbb3204c87f4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361740ea8d5c9740320ba09cffff7877150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9dfab3d4a0abedfb28e041fd5bf224151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2c5fc655cfdf197ba9a83c39d449cf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af744efce362db0d70c5299a555a2f1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1a08abe18b3be48682cb611d224000154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c0a81f4e0851b5dba5db00447be95e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab7228ad124c2af3d3b6d857266ae7c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a697221aef470cb0642f11195dad4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b9925fe3d8b7773a4bebab64c0fe18158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4501ecc8654fe4a378181629124445c8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b66b0413a8392affdbb4a41e8856ae9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e950e044d35eb92fe6b4cce5bd539e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30cc98bc124d4903054368691a899e8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f401eed900e98f739eac089e65743561163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab48c5c6417da4994a326bffec8b97164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06063b19266e7f992cd463bf7428b20a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6bc35c033340f4e14d0038e274d8ad166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d34a2d947ea27f378eb99eb07fbfac4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b164e9b8c1cbae79e43d3b0e46afc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beae27790739a0f7debe8addeefab0a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3c49ac2830509d422ecadf54afec57170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf59288726859299cd1e0f204b98307171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a351e999bb47cf28e431fa54844d8e2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf048da6bb6ba5e2a11ad203ecf4cca173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e87d83cde45f443d26cd09a89d8c7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5d856852e7f135c5263c0d1feed03175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145705aa8b4d2ca89db549f273d86cad176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707526ca1536a7f580e970395bb9b05a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a79c539a320a29582546e3aa1bc87178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9843638b3de2147eb56ebe1005229319179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191c36be52c47592afa24f07ffb5f88180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9da4935d1543a0649ee9d3efb2b98a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd2aac3ec6b609ef38dc1567e913f6e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc1cf2bccdfb495df231364dcd8fd5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ce5f750afc1984fa364fecf86d9fe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad4e122fdd05a6b8192c06623e9d4a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4682157895c6007607fc9d90dc03c3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95149ec9b36a06fb0d2240c184b6cf9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f42f937a479253961ef4d874dde0d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5791b2d07ae87a01ad6d3c7caccd839189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5039cdf1c559f73ee19d03a19b9c6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e27d3674d84b40ae88fdd5c21000d6f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a988d4ddde899426219d7b133813eb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ad94f2e7602cfa2ed9ca47221db6d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c456f9b872c5e61034c9795933104398194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a4b7a40925db35488db81091477e3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8997224d116fc8dda04b2e24087d877f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ffa9a9f653f61bc7dade1db6d5eb2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63228a2340dd8c0cc7382c7164d11e4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23836de5d99121da5f1e7f0a67b947199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7efc479b240f136b1e77d79e1ee704c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d54f187b68c1d04669e5ae7b11aa471201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ab997d58d81284c112ba99d3ef943202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b047b4045369aa9bc89a0c2aab95fb26203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b7cbc20c1a62aed8fc77a60ef34921204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad0afd7aa31ae9796daf08b3de0709c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed31d534c957312215d363d34053154206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c8974fae8003f92ad7c127fee8d625207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c8231fbff8efb163f51894068ffcba208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db12dfa403e9d734a153d4d4fcd2ff69209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8871fc0f6c1b47893ad659fc4d8037210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a8069931303cade539486dbfaafbe211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e17bc7f0592c8e4968b3180153e0b8e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c8951263b97e190b7a91278963e610213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ea94f34864181e3835d58b94a2623214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1747eec5967c3a481fd2cb4eda2d858215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71549c20f4d5ec4d69c0cfed3a755857216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8cfeca05a7cff1821412486413e43e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0707a517d669e25d8747f0df6d8f7836218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a70df7f1b5b28672dffa1acf1b087219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddffa092435c61edcebe6be1bc67b36220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ad815281c4fc9f6451354397270c7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfccfd095e4f061ede59de15df47e5d3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f5af33f8c6fcea2ab8bfa3651e395223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224338da5d7c94e92cbbbfab0056e9c2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa0c746c552e58451800647dbd4164e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f663260ed2374a7ed6bb7a0541dcf88b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a044e46dca9656e21d87c8fe1aed2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ed159c16e57bbd5f54d2e695c513a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdba7da20b5fa16f91d0225364772c0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0401f03705b25587113d834227d7cf4d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb492cd23ac2c2ebefeb57511071a87231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70fc61315de5fe7f94212ed2801b4c7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01af3237987921600708c4ad79c5c77233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d5d92ec57e38fc927340bb8573cea234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305fcf15802fa41326ecde12be725d6a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e288719456e1bc0091dfa8ae87ff9e8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ebbbb955736bd546021b88ca242762237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac54a215b86d03659a4480b779437033238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad59ed09a53e2ecd4adb667162e34d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582673bdf49bdedf3fe8c7822143e2ed240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75767039aff6a1701f603384da104ef241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d025518be0d24ab2b383b88c0a269b33242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f9f979a1463efb12a8db5a8564e67243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e5749d381be8cfc0bb080c3ae1b4e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5272df6554302761a20da303992828aa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b98df2ddb8fe5c4e6f5f2ab63eed4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c88b7ccd8f0b8dde5e6ef43d1868d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3acac6f2a42c98012357d03a2d4557a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1028100d7f278961ea7408de09ebef249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb33d57ca29a936fa75553e96266e2e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939f5018cdafe410a5fb684013db2c7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dec78d9025367ce772b0389193be32252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d314f798a852dee6e0c9caa0f2100b37253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283affda1e6c00435a9d0b46fa4a154254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8dfa191946e9c324e190a07ab606c7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8524f6385f1fae98ea007cecfcc742256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af1a9abb416c49d1b6939110c76f5e2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f9a375537bc9e976d7a1a2d50c5e6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c535cc0cf323c9998e0ff812592b86259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65545b3295c1fb5b82ee82cca58e046c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa07c359fa55a6637ebd0ca6bca70b58261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f25333e0edb16fb8b1ba3284c1fd8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c5da13c03b3cd2546adf686167ecb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9b9da39d91e92f08c82946329c1d9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03df3b665ff011595341af01383e65265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24301a9859d92e2afa6d15f7be5dc56266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c4d6c8ca4b3ce07e7289254c973abe267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0987e184be298edd29da9cbf00af65df268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ed28159fd705261a64f5647e125a8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49eba8b84985740dde47f1c402f95cd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d688720c1716f101516ef555dddb1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85926f04b7fe699841cb77a85e34682e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b2d3e1a898ed016a9dd4fa5d0414f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c40178c313c81ccaacca737b470e48274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f2d3e60cc2fe980330e9c6cfac54b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6333f4222494cce19b2af9ea28ff837276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f6e7d6d824bed88b00a2a2f9948a99277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b314e77c0c7f06e4bf88fa6abfb47c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455690a35c4446f6c9ca3d2301a4b3d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f0ea8cf8309efc82ea7cfba9758023280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f71abd01fa8263d5f26d0b8b4f717c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0472b08e44fe1a2f9b92d31f72f7097c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f8272bfd7857b3ff144387ed167876283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a227ec728288f59f50663e2340de17c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4504b1f53ceb538adb394330bf2eb0b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63301a189105981b51e5e6ff14ca592286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970c0dfd79668ae507df12a1ad8e9d0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3544875aa5218fec5ee387a44cf8cd2f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba52b7b6914bcee7550b26987fec42af289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf29c626f5f8fd49f728441903af11290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77deda49ed6e0c2e41a19c5c85aae0f6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421dfd15ace710ebf0de8c1117189c62292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d77fcf070f37a118fe3c51d3f0f0b2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d993188fd7e389436fc8fa0fc3285294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3631e5f9c3ddbdea632c5d704a65fda0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e17dbaff4e938b32acf76bef6c986e2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed58bc7f973ca800319aedc6bcacc49297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a4a165bbefa69294aadf8dfeec717298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996bbd9357712e48403fb547f31f7c9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2969c301799086199eeccb7b313b6cb2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d09d81175b23448cfd8081e37aa6e4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613f964cadbbb0b93404e347764eb33e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be0f2943ccee23ea996fda4e630932303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a0034963c1b4b5dc0ad4c4c795a640304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a75ca65bb9d97ff97cd5c8bfaa1ad71305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191881583ab736fc417c376e805adfe306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d8cab8956a79f147923b96d30ac134307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3670032040bfdf209a12ace72ead1ce308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b4e1b3eba8e1ec0263c24e05f9e46309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde32344e9ed41573d7dbc432ecc98f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68555605e49896fd56d1bc651a87e9f5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2697ca0178224d8b840dd68feff25312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e54e1d4a756a07f239d4edc1503175313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e39f27390bca24c27314d32b980ec314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c0c3f5d4e49ba9da5d941aaa59be85315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd32b1d8a3f7759bcb33ecd584982a6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0e3d7eae9266a0b0ce11787fbc53c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d794805b8acefc0d6bfc8bfcc912de8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d718a8fea31c0a05d51a87ed8090a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea84d33a3808115bcbc140ddac92a7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694761cd70f9047cf64d4c0fda2b6637321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dbee33f685a7adae450a5e4fbbfb3a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c021b2693641bbf655408ad2d85ff8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c232207d6b197f2bcbf4c55b5bd9b7c4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a589b3f82cf25f22050e83880e22f0d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7efe281e77e81db2e23157e9ce624fe326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b9981ce4dc269dd073d26db642161327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37368d47a138c2bfad8b9032a509ca71328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa1088b03d0bda4e2c1bb12de8a63ac329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e674ca35fc039725210acc64029366330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb2b66fc70f52dbd2f230d23763824331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a800f3c1022f827af37e80735f88b34332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10862ca11f32a831dc15716780436468333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9eeafade03a1396ef4d720a4c3d544334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df0a2c9e1b7ef1da6599529a6aae09335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb4d73f62209982b116d7f028aea81336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b07fcee0b8a26c7419d9a7250e3f50337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3123dde800704477397e21e21dfe0f4d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201aceb359f079e69439a25acd3cd5c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f462c4978e023b97bcd1f1d46bb76b2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee0031df8afbc6de470d6a88201b43341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874ca103d6367142930bcc3aced7a2a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3892e172aafb33258ecc59909c6c96343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979dea763e01d46230365e81f1ca5fb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a67616d2f91ab306692efb54824b19345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c1436fed46621b6a5c0eaf5553473346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d44383d2a7f2d2952ae9210e7fc2e1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c2658dea7a0940778c360e1b7b7eb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d66e78e44b5b36b519b8eefa089ce79349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648452efbbadd9926f4e7f606f4b4b14350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac7a716d3713c32636208674ecba79f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a19606918f761f8c093f83e42c10981352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f38f9c7592944041435925f0197071c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ffe83b841f678b4733478a9656f5a9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6c8d4b3ddb024587f87eda59df393355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14755cfa165dffec69218b5f714940a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c63067f2a935546eaac7dad169a8d8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a2a33fbcb917f71689e3d22a26051358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8efe0dd8be77412ecb2c0cfd9179a87359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a795744e865465bd77cbefd9291eb94360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25ea52a10f8c8691c5fa1e9fdd7ecb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ac2faacf2ce1d158e9a2402c10028362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca0d6bda3f2e2e6a8a30242500b0ba363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ddc14d1dd7a29548a1728d55db2089364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b0a0b658addc72e4221247a9595675365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f67a362adc0e3a5b6929d564c56d338366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435bf42509de97ab57c52b5055401d4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747004124d251688d22c0ac6107eb2f8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d666e12ad1770812f1d74b0fa0c8aa94369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdabab486bede3fb9f4d73a03a095af370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165bda634e521f5d2ca959346f76103e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c42368bc2a639c9b56c6ad84eddee372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3732a062e5cf27f592c99f59942ceca373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b40aae6fa16a6ac73f99c2a14bd8421374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56290d34dbc50bbf85a604a3fa68c58375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f37192dca17fffc850a1cdb71232360376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befea28a2b151d7712649487eeda3f67377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13844fae8b56bc963987f936b05327df378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8573724a61afeb636e0c171765517ea379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67486f09d21d0c06ae4b67e9f8877c26380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb63290ce7651a521f65fb8f64567e04381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb800abddfd64868d7c444089b02bc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca5ac5aed24656002315996486957a1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef2fc4d80e02f2d42dbc2e0f80f6bba384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bfbc30f03bc55c2a9f5576dfe153bc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892af4740f7bda6333a8622da34fe9da386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e489d83922c037350f0f82d3a472d7e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0c35c270d3540580dd1953734d1273388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab36f1d16a2d9a69421edce1731d89389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7adf19f62ddec1bc7cd73f016cfc3da390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd4e59ab923c14e8f5ea6e57246d6c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a3d718ff3112785c5076b85c85bd6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785881591344e5bd3bfe211dd2c440f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d70aafb2d1dc2bdaca684f8c18e089394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fddc3f508284caf0c95ea3a0c2dbe8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26689c6a694f434c5fbf17cbb787dba2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c8550f8b190236acb2efcaf8d9739397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ec8fde64efd7a9e2d071d5a800c44398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a0bf16a31dce456953a8c618f8983399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c7bb0962149bb59adfb1ca8352c2a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a74ce660e20090bc23314648b50772f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dbcfefedae7abb0f689ef285d42970402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb2d1586dae2682981bbb6170470780403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24cb886623017898775388c39b6fa3e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd0353c7cfda98379aee8d494f49cb8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a975faa3b366d3296a33a28731d3b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf79f47e44b78d2ffeec487a571c33407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d794a7a3de43e9f2599fed43874753408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c7696af469040f61157d8e5f29510409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa6049273b9a659ae537f8c2a813c2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb04bb6d61e1cda0ec80f57fa367008a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f984d0fee069d468c70b7ca4c6dbaac412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8540eb2f6925893f01ac0a715f65c186413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad5842981fb5a5aaac0eb303d287a5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeeff09e907195f8525298df168d782415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9762ebd2e498cb554ad95279ca3ea0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97080b0d66fcc25b8489874b18b44e9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a00b974f4d691ab36d86818554d5b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d310a92178c882915c943eed0bc8d4da419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b23f3e8c1271336eabda23d8156050d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3cdab9dd079fbf3a813c780834a2bc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f751e524e3e41010485e82a34bd85a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef20c26518ee0acd1fb5e700ef7249423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c352fb1472d5e7faed989cc413ccd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036467029549bf4b9e7b42eb910b3f2e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2635cc2547a25229abeb9e656e3881426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a84faf5a4bfb65fc559a7e9ae45163b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb8f2d00acca05f5e1f5b0cdb9a472b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca2c7713804145f23b569da8f81c20429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0fa4d7f12e6541bcc14f3e18c3f5fb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664accfc0bd482f2ce5e10ab7979a187431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aad7ba62b9e2e5bdbd0b0ebd08f8b4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7c9b35f72d7267059d2a58af98b03433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c983aba0a304acefc8165e4940578e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da55670684638c3c1c87f2bab58e2df435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5fd758303993418e5f450e056eb71e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc7b6063d2318f5e6bcc2994251e0d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80d9a39f72b1b00752f5094b50b9d4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e3bb044da6c24791718560c840256439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a13d6dbd06b93ebccddef227575a94440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e677c324fd41dd8c8d6696793a56f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ba821b0995be4b97e52627f4b5124442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b2bc479ccfcba82bc80632652436c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119fbb27354d2594eebaeeb81b20a13444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c8a4615bd9b1f149aed07768ca2653445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c9964e9b45b9b41d8579ae29a43be446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56cc81ababafd8b258c1065d7cd5b8a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7465744d5cfe2f2edb2e0bd8a74298448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c71ffd5c54c589b52f4c8f72c2663449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b46cca71dcb675b43a370dfe5e3ff450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ba9b1bf573accc2905c5bca51638d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b759435c7c06c52a035f3fdfc5b48452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1979c191907b5c0ee83dcdbe1d52dba453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2fc1b84d709302901c1cbfae87c6c3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b3e86a3cc59e213c1b09d3a50d680455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e34e144708f883caab77d5ddce1f3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcbcca76c1d48aeefc81a1073a27e28457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2bfe37c77e7cbaf939192e76f7a764458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58edaa10bec58129747c532d03bbc84459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb81522c55808284cb985b8eff60ada9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839e7e868a1c950a7f59b6542105ac03461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56751d01c8e2de352da290332722936f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976448c33f1d3151d0c99303b1d0fd67463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d33ec3d5c77bd795f0644aec60915464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3adc9cfd612f4ccdb9c59138cff948465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6062b9df43de6ae76e1357b76384ba8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db387111f69d95801511bad4551a6b2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2232e7e4640f68ab77b4381537fe9d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77649cf57373f8ac138ed51b0850f53d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a49f4b3da00d6e9a041f79a8e08961470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3039059484b32d7393ed995ec9146f5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a6c35b7240d4b867b0464b5983de45472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08886d3cfd480b288cb7902d9e5de65473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e59f175c75a93744aa272f437f3b419474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f8c1df34515632a44fb95e406ca1f6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf1274391e6d308dd885f83bb0459a1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f65d8930ea8e76cf5283530305ccc6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a422972ce6166d22f0c07ec22eb5af478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840874c1b078c2626b22e3c23028278b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e187373103469d8d0da2dc19045893480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d1070de1cb6b7ad1f6cef4bfcc075481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e346b5687d0f5beda7f2a7cdc4da7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37102f63f666727dcd39318ffca7ebfb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b81b08cd33aa63b4c3e016cbe604db484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b147499a39a963e4aea390d0bdc30d5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650bb525be3e1af47884ff025db6c60a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b1cded6ed8ea9ed0a3332565e920b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23bc99add285b343744716927eef6bc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded780b6de659a0d5a87019b22a8448489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff9c904e80423d32c474d320f59e34e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e8ac934049ec70b04c54a5c8e9bb94491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed684ffe8302fcea6ccd488002f3a18492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3570070d9a7f03819fb7a1476998835493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c125f9c714b3f699fd1294e367d97b9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e89049e40fa46a87fa386685d3f396495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16da2be5a1e9315b0ce3161fdab772e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db6f6d7cb743e860323d18ca78d948497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46284637ada5e0a952926be7eac533fd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54849dbbca8d235e63b3a5355d45035a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6294d00535a1c295149063f6f21d8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dea7cf9b390c1260c2bf27629f0e91501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263a8d6277f32445b5be163a5701484502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890154a18420e2334aa7601ac38064c6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdbf40926af7b481ba6b999ec776d8c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c028bf67f84f61c0e3ead8d08799d58505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3844b5bc217eda958072cfba3de12bb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea14d637955f027b4b81b7ecd7b7226507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb54db03efa1d71ae12a26e20b4067e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d19cb8cfddde6f6d9c0ab0285e005509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b37499a67b7d4d15b77d6c13f57060510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b136adbbb4764f4da599ddffdf233f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad5a7c514371a87a693ea54b04e6990512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b230d4eaa61b2d594a0725b4b9171513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a8e0179b9fd9dbc7e32766e4f17feb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5142bf1e31ccd08bfa169f76565faf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed00bb8674a435e315128b23c8b5a0d5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e763fa67a6eb97417c6fd78992e3dda517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc506f101cc9f3594e4a13c2072ccf31518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698070551217c3fa0a16b70f30ce07fb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9572a89b6e73326d9d4f2f8eb9a35384520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e69847491d8bdccf331781a50188ee521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bfb164947323c85ffd0e27c285c16b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa784844233fc5dbced1c1d7e029bc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b033a99bb25c3983e751b6e311d419b0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e204a6d90a8ce3edabb3eb3b7f2de86525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ccd4213f0e15b614393650e6ec3632526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab4c53f87f3b85a62253e3378fc3d4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a36256ed10e5c551faf306f49f5abf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20034474b60949ba5e72384a67a4fee8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50767b9a039c493043ac249e9e3c3e0b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa91fd8227a6a6bc0aac0a3efd8a8a6f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dce79fb6d131706accab8a40658884532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d566b2b6c291d4d772cab590411d0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4bca4ede286bd0758ac36452945d8e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011293feb81212997d4def4ad72c42d7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a403b1aa0cc97ca5a73cda1683be78536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616fa2c50fc31e17af880ac887bd1950537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe376553823f1759ef19646c3d6f32538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee26929f16abfe70a6b7c3f71b5ccb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ce2120fe21cd62d681cb4a9f9a104540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984d888068888d7ebb073c23d1c773d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6364e1b735b8460cb796c48706ce5c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60c201e53ca7b3b9a85a77e6331888543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb20efd51c08412c0fe908a9a420e18544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f1785b5848928762df37cd60ae0dfb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87547c69db72a98473ae9eb19c384f7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb4cc9340a9533a60fea0fcb2ef8b80547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2038eb2e63fdc6111b15bb97a354086a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098804dd06869e5c53046497ebf8c535549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71ce55332c57c789ec410d5f6aad0dc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c83c34719db50608cbcfa6e2cc951551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e3ed87b37670e57f7587fa580ee28552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c1e74589cfcd70000a5f5f1e7c66ba553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd427350c152a7b2e551ad4c0f6a49c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d192414dba65b81c6320c35f77f547555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c703ea783c887759b630d27b177a2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d45fbb833bf05972a26741cc02a58557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf85747cfb25712b86be0b6a4b25a1bb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc61746000362e0e1eeb358139d71e9a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f68a8f3eecee1c233000f40f490471560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9801935c5f9a6da4f29586f45d456bd1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e90ab4e4def37acc101b7d64d3374562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa512d9baedf99c252000f5eb218e3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7372a528e66dcd496d3de646267a7680564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca478513e1dd26272019a3b97075920565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f262d918c6d29bab523c24ad065e6bda566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ffb80a047d1f9eeb35ff06c4ce11f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676eb3a34863dc4636f6624c215690a8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adcafa460da3696debf6441cfd547d9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40880723fce61da69ad6006492770702570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23892daa3da276a8dc45e04c8cbb2dc9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df09c475e7c9ca861e5d0a35bdb6ee65572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc7d02e23166129b33ae94a412bdb7e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f2c27ad4727c991bcc1f9329773c9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c5f61c77b5afa277dd3b00b33f3d1b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d78bba809bcfc845f0131177aaeff21576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a214c83afc4a4fc3ff8d350e5b1ed4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec758345107c5f50d6d67eaefe25a948578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19417234c6c270b29393e31cc1957152579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bcedee5f97b8b156b1f5d11dd92beb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00264973f8ae0c25c9043bfea66fec1a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3cf855db1d790004b6d110bf8de149582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d03d726e15e9c019f68d9a472c8fb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc97bd51dac5faac59c397daf21d10584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583335b5d759afc6fc176b3468c43eed585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0173b4ec0b312d4c6a8c4fbcf14b9f0a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d1a039e0b873b499f4b4a1a0970b0c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498bbf2fc1f3af49e7e101add3d0784a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a19853ae0ddeaa049689ab4a231a8f6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4795f18ab92002dfb43e9b35d95a38b0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fcf11431a254a4141b89301b57ee16591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12fc8172919336d7c881a029990bc5d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ae59d1bca24a92beeaf19f8089f91593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa90a15f801b3585798dbd570dcd6b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885196848bcb63e6339d14e6d0c5199b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea95ac6513865b84dbe6f53ad717d1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a376aa6dd22765b904aa9b134a184042597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7540b99d930992688c815218706542d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b81af44aecd883942abb6244bddfe599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d2152035a55a27bbcc8ce4b62a3331600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395782d1c7e780fd61390e3fdb03aa4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01580692968fd8dcc1251ec73427958602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec5d351e5040f6a619f6710e2e70a24603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03ef21a5f2a7e71496a3a9bd7a7acb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da950b10ac7a4cdb369e8c17d076375d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d0555ae745e7ddc689d99b45dfaa8d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67298552630072fc0d9d392c35f90e64607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3480931a36e03859a777470da59a51608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d7aef4055b47df75871b201c3b802a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f473121decb166d4c39a571fb8ca08a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ef1a25524f0e7880afa8cae2a3802611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1f3f47e8eaf4296319ac648ba4a08a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7cadf29cfe038f588f528e26fed09613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fec6ef202a2ec15315b39cdc888129614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d6629ba3f894c6ca1a5fd7150fe216615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee43ea8e80606c74a16e868674b1ed4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c0fa8f34681cc1f5ff253356459bc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e62ca2ac19ae5677d5234224d3ea3ba618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b38584725dac3f43ea46623c9b6c484619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75133f22cbf62355ba7e56a8049b59dd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f255b0e81c595db97c31b87ec4e430d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1822babbc0e3e33a05e3195c1175cb9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc697cb37318ba079f77cb87c6824b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839106d412cb196fa622610ef0151643624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbaa4b02e24f51e3a0f052698f0175f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27fb75bd7a4a1074a18f5291766e8c5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9757e05c904d87293f3b8b16d3daafb9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9b9aaeb6bb54c4e122e4491579af4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf3f8044e7d5e0920f6fbb39be3a7a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb88c7f288debf2690bd030385a9522630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be31592e0bac407033d07cd94af0412631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d15bb3c5421168ef28c7edc2330187632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d97a7da62411a69dff945162826ee4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8603c8b6f83b07f266a75f9221051c6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7356764c05503da65d93761ee459ef635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da61ff7f42b003fd658e462793f13286636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4001a9dd390e04205d1ec9c5d25e02637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ebdc81c3eb097fdefb0bf78478100d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e80fa936014d3bf7fc71894396072639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e093ef161d65b3f02f478dc93d350640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb33d350d3935d7e4bee50b0964305a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46cc1bdb274d342bec32ca9e391b690642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d37ccf70bc6f704cc14c40616f978643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1aec785c2e74b6d7ff658553854fc8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b06a2cd78a2b0bc8287786dd24b9aa645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4275e53e1ea4dd17e07eb2f83435d8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77064b6b80c0c86d1e708056542363a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9558c84fae96613b973cb570b41437648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e869311d2f93f83a86a9270fb24d88a4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e5cb4c501998e219da1c8c9ac7ba49650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a4b1b208960d1d965d323896ffd2f8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496cb1f7357cab366638c3c1e522dfe3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1169c400cffb55821d33374c7c83b863653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0470634b6c3524b8298866bbc62391c9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e182994aa38b04b6ebb22b15ec333655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe75f804f6377a33d31792f59141b3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3afd103b18d93787e3fc215e160b7e1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799cf955238d19016d067c70398efe62658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630622deb3de33535379bd9768cceecc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55124d8684d5668881cd120e1cb1d953660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0441aaeaa8a84f66ec18cb553596f03e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007755acbb63621068421946e4c7316a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0eedd70e00e168ba47c022054b39f4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a441d77f6f01b71d9b8371841c741f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dbbb103d9183a6c0539a58701dc750665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd3dc1c7627fb915e9b9ff2aa26575666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c9505d4fd344c9a414c732218aaab667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daefd7a5e47ef31a33891aee36dc1a79668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68db702ffacd4684df7515fe5bfeaf3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b65467e026f468da28058b0698277670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1635c6cddc2f9b0e45b150c0e93f7a60671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b221265b27dd24cbd6e56b9d72a6e9a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c6df8803bacedccf2f60733d96d70673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4399466da81cc0217573ff6c65a4b3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9420d3b837abeb86f31fc947fd47968d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c931b122e18f878ea7ab8093fa5dd0d7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91275d9cd988ecc4ca57bbc0e018aa23677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe4101f178af4d8a5b4d05ed3e7d5f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ecaf098f18d03b6217a38e521fd5c1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc9181e96c66e883fbbd4beb4937c8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa96c63b2156266106506be15a600d7e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9380d34e2e3fae925b77d007f8c70b4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e67beb9dd457510c56cbf16fa40dc3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ffd5ae773c71cc1668bd4148dadcca684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ff68b87d557b2962119cfbc991b5a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ccd3c9b9d7c3714046830c1f6525a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec3be7bb21e0fe58ac3e31027c00d48687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b1355d561324202e420f160d0f84d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e428b94279538076a9f16b08d321d2a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d702de2109ac83ecf5e31c18e56f62c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8690941ad21755a3987ebadd2054998a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda95241ed8e76cc2a463bc22da216e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e0b7b08b6572c3fe5876ba77ff6db693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeca9fe04261ce96b8648ea0b9879fb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81e775a09576d1b6befb0250d184b87695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d2a3c4207e0955178c86059bc9756696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf49b2deefff506bd3078211959e262697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a54614f66f683e716a028c218a8475698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd55076e424018aa54402a292b9c419699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db849964f0cdfc7ec63e7b70cff54d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4f760d99c78311cfd1f47a71e2d3b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca429da1c72889e7894395ca20dc8e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c69382559aa329c51ec557d65d703703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb1405ce92fe4a82997a6a7745f928704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3308d42f6ed77559b5babe4f1d2778705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef8c8deac4f7ef79af3f202b900d852706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c99ad6fd209c4a3bafeff003b41f67b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844b7516e2028d73f2b995a351a16c5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb52901c4e999d714794a50f96c117f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f336091c690a25e3b109c1e266b1213d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd505fa64b60916aeb6a7e35761bb46711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000323bb4d60c8a9cee1f29d6859a6e0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9bbd1a22fdcc288a2a1f0a1e892b59713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f78b54a44750fd40f6a2de7b03b25714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7399c33262f02282760b4f34d6702d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e32cb9ede2f036733b2af71844d240716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ee4081657d39d438e728e2fd5781b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1646be104c32a119079bbe2bd5bdccc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a697d94bafa4c0aebe2eebe6cfdd8c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d4345b79c88d2dd4604e431347ff8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b43cdc19f6189252720c6c03ef0b0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a319c5fb9d93b7f1d9f42e41836976722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b0a5e12d1c730c8c8b1d60e9a96df4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8938401099a1eac1057950dcfdf8180c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe4223eebe8f74ab87f1a2fadde34d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57dcb28af3f1a4c6423c53ac963a980726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa9fe34128c6300c6b48efc8d0d628d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309459422de0ac6cb63682e7fb927191728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0197e01ad687a4c8def96f1582cb407c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6691c594cd76add06e1fd46168d29c58730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef62d183015dc1b25b333c76c55eee60731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9181f6e60ac964d65e55460f9d031a16732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe315060182e4cb07f3a14ca8c65f7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bcf32748e33c303c4b0aaed6dc896b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a8051655ef42fa2847b1b56e244a21735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5317b26db202ac422107c518ddcac2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292152c5adb8999ec59622d274c6d375737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f423f0df144d30d1c1f4622cbd362c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c187e9e2d6f284bb6f4bcee69025234739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4fc39ec7546d31583ebca83ff25593740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22400e16e6d6abf3d05c2e1b6119af3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91fcf04723f694d360e69100b9cb513742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe7459696e1401bf7e58b5f6fc45da743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93bb32f3a60f21e3759bed4791a9be4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c721a529df4d56ade30a7ae966ae5a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db426068f6994c8c68dfdab786e48f9c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb17041e9944ec76532c0a78e4f14e1e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c2f07618cc842c02f9bb51c49e13bd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d8311cee715fda56771d71507c4c8e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d7f07c7d3dcfef27fb4d738bea350750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042702136aacd94b9e5b82c4f41c6894751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df742851da71b25b19fd166de18fd37752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432599324ab6e529fe2649200aeeaf7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f6f679374013094a88be723e6f69d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e7d258ff430013e1822e605dacebd8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada20be9dd8251802817e6704d13450756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c783fb4d93795a73337c7e1d5c9c7a5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a219474e0aa980e89323ad5328a3db69758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4397263dd3722e9022794a70a98529759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>