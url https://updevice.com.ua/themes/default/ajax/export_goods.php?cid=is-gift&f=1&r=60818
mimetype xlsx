--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5287adf65890377ef79f15159b81ccf41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68a6b48b6931d92ad921bbeaeeaabf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b60b54d1a53c391a111292a72c140d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e62891e2c579129d21a25e96f491b4c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7204c05595e29d9ad845ae1f5d0ea3075.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15725aaf31e031224ece244332676c946.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43fc7c982c167842168c135fbde57287.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0706eb3b5dd7fde53142c232f23305c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff70ab122a7035f3db628670dda8cf429.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ea7c6bba4db44e76e4ca0b8ae9a8010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20bc13fb76d550fbb9fe2bcdc6852bc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1cf4aec8b136b488806a4cb3ae8b4912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb81e9778c2a4178ef05c80a10473e0213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f730c90c4d4060a8d445368af4e7eb9b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62007590cd48cfa7c6ee254336816a3215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8fce315579a78e55730753fe6f292a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d9f2b3c9c699322b5375ce8596d1cf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0825d5cd76c51601a866f9662ed8b0f018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352dc80cdc5300320d24cfab4a4694f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d768a16e28aa4954146054b71738020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb2225c59676d83a21d6cb600dddd221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e0892f8c1ba777ec7f1b51de26683c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ebe035ac55689af1ffa324a1a9420723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ea4cecebf60fbdac9b1074ea39bc124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afacb39ae24c2f99076a17656e5f4e5e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29496ad76182b5c90cb0573ea392451b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f2ec1862ca0c89c755561d617023727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15d0a9f91d31936091fd667d568f3228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76795f6f710881eddc11fe7b17bc29b929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2627cf510d5b9040ab73cf9fe67e4a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c233210e7d27d839e700db9530b9d031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614508b2d01e1e3282680cf4110e01a232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc64a260e43e7439aebc0c728d8f35e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977c00607c4602eaa3862d3fee78a08f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca05bef1e0707f1df5d9d4a130bcf035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bffeb7d69f74e087eb7d29f5e9ef06336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a0a93df15e90186edb41a2057cb4237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54232dc0ccea9e909e012ea3f49cb13b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82492f09546e9441b8e5eaa98a5e30e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff65841ee33d586c09c657f6a3870540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce64487fa220420506922528da14e141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f00490b48c93914dec02ce0971829b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d906ec84d4fe26b67812e498736e6fd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94706ab7f4ef2913d7dbaf0760d68bab44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718888dc5246d02248177c06888a3be45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e5ff12156ae2705d1c2745c8a525d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42674f2ed5c6bbb8a8e102769e6ef4da47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385fba73d800e2f1db1ef0ba9d13842648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a693e5d8b722f96aa756e4a3ed7ecd7b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b909a07147a3b87dcf6e6098faf31b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de2e377d6e3e7427490cd4146296ce51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ba1d36d5537651d86cff4e8904b3c752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e7b4958ef9fb0bdfb036ca4d9f02af53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7736734294117d3c87984e5d436743454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b71cfff76a690220a4eb67108ecb055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b90bb118e6f2c40b11cdd9aa42480656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ecf8ae86354cca45f6bbabd59a05f357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c367327e35aae052a73872a21e23b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcfe190ce6e7198eec98627a0d9b5bd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f263145e2a99253e1afaa2ded078460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca438c5e3ac51c57d8082b4f01da0a161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa68ce3d63bd822597c2b7031683c6c762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34347b2661ca1090348f72e1d1c912ba63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec555d45bb999b65c4ee38a3e7f374664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cebc731af0a5768de67f36aacad82965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977dd2a5e708eb5619b58c984ac40a766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ad9c383cc2059c5b4ce633e6b9cbf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc9d940b5f341b47ccadb660df55f5468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52343f1ec8326fc48a02f36e8b1992cc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d4045939e362d1a9d416d281c0833b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e1f41390eef154da19979d80fcdb671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae20a00f02dab2651290323ff8af7d572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014044dea90703b17e689df278bf241f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a5241806ead1e4ea5ea4538c6b1b374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d047a9b68c91a1d7ae00189e6a71f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53b48bfe220b9729c37e9fee602a7f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328564dba5ef0d3d358ec1866d21612d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df502f2557dd7b23228b6833ebd22478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78882f466b64f004122d08564fbff29979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9749f42cae7173e293d7528e8bb5cfe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ff022ea561df335bcddb60e43017981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c04914e450c967fd373562e1e44d882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb4f022c1d02460b54d9f85627856683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832b9de6f68afd5e46a72cc27272c3084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946819802cf6a2f58197716e97b509ea85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b7bcb15cc66f67832fbf5e2a6d94df86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044208a443c95d110e667e305cad10b787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e748a22f638d656c6697fab08c1d7de788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08dd302fb00a0403d3b269739262a3789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80596524ea128b0cdbe5f5783654edb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af426f919a63167c9db8e2a951ee9b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17bd1e985f18da5d02c0eddef0ee00f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464bfdd85b8bb9cf92983d097ff51ef93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f95dea70c5428910081aaf1140e45194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a58aa795309f8c001dc2c7ea7e48d5c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59741c3bb763bcba54bfb829fbe02f6696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47df7f9a3ec31cd505470336dda40b297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a14c61b88d088b0ce6bf1ac41666b798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262d877e5174ddd8bf885823b74d880c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d2dafa4c4c15aab739deba6af1b48100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd04dc5eb350a246d4b15479fb7968101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093ab498a12388d3a5b60a26fc878209102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802d3d86ee4aa82d933094cd2df8341103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18448196e0499d9fef62a721b59ac95104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816856716b9ec1ebb1886ac1855b328105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d0676731321a2354e372dd434454b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7023428f26454e21316ad7e66de0f5e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1282f2d1ed9e4893b2c239006ec798108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7a33ac6d3b407d29aefc7a66977f8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedda4262f5d89ce7af41480606eee78110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb0b24490f50c321b2f55750a7b9277111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b5410c000e34d1bc900d5dce6bb5e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec2a517e66d81588d3a28e17b7f317113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923bb4be7bbf3ef87e99b20fe05ec430114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75ba9b11304f4afe166c178fd0dc63115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f60270e6ea9d5151d26af0d8688781116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611075d4f04cd7bbe47ce0c761ffb9ab117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b617a591b0490467378d73d0c0b39b00118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a86537e751d274eae123205cd1342cf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4db5201461a9b5042b17bcec3149cd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1750945524d571823a195a71239bdf64121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b7f14186543f0cf0c96da70616e51e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c05842217acd5ad6f57ec6bc8e1977123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b1b891fc0cc54aeda15bda4bb7c7ea124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977b4586345e9b26ff725a678d10fa6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ec4a076698dc4c3d1d4cc6bb88a33126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f08a0b3ea9f1d88a9652814ce3b8f4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04afc57484dba7e772b85af981d21108128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5747680ad7a43b7a7dbea00f5663b1da129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a2d6727d7797a6773b0e1caf33a9d8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2410d7d46912323e5e90711532098ce131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188fe37c38f920eb84764fddf9734330132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a404388990e990ea7fd286a4dab9f5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb14c0a656eaa49ec5b2caaaa9de305e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f01db78e170e9c0e57bcadf2876aacf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dce5cea8ebacc5c92dfa7eba611d4a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ab53700ba842691fd1caff4cb9fb0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7057119d2b445ada1a0c821def8cb377138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d218cee3e70e190bf95860b6b08b7a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d5e0b474f1b65f098cc043c0e3f6b0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d7cb99a30cc657317071e9c87634a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15904fe82c62260b7d052df20d9e3902142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a138222c06d62bf5846acd1a45f5867143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3108575da15ba58bc76dec672f91f9b0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467aa9db1466c33f7d7753c619e27aff145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f445e8dcc29a2ba27c9b655bc4bdbf3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efef401d519ce30c6f8d875cb8ae579147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a733183aeec2d0bc9c3d5147644202148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113792c4fefe42f7262b507bd68078e9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61895b47e17461f73e639431da521134150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c8abbb89cc71417e71d069cd8cb67151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8256ccfe7990ac6faf50dfc8f502a13e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db59a4d5da38a7d6eb27a9911bc81f1b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddbaba8e6a251703d185d2e944a6986154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668c57485f02b2d1a0e59afdef2a8729155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29291453245aac14f8d5a80654b9f55d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e1744cdd78ba615c0d43142161e7b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6505cf2d1a1badd9a0054d86955907c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed93f54e1e400a42220abb3a9185172f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e457c7faff386dd8baca7ebae6daa6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d663aa0c6b55efdaf6484218e8a563cd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb5bfa3bc81f4a9c59ed9ee44dd0e4e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5468d56c2f19a9f862fc71ec6f3d0554163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0913296029f62c4767e1835b1808698f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c71f23856fcbf9f89429429ab806f0d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f92f69739a7786e683b477c91c90675166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d1a27147bc4274ebe1349652baefe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba58884b604451191f37cac99619e3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e4c3308a7917bbcca1ff07f0d72e5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c522019faea7933190e6daeac8cbeaa1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c796da08a085b322162f092a8da8250d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b5e2719505b5e7717f24a541bddf8a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c844ae06cc188cbb166dc4aa491b379173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d94feb6dcac591c88d57e755878ff5b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4686e6a79fc32de458ec57537e311d22175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92cc974b213155c6cdf7ff3c0d32250176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b422ea89ebe0f474c24c18a289194efc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3831beb29e62ceb8bf231119747ee83178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9462158a987edd8d33d88c004aea8fe179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e7c6d2cc9991ec65ed07b1709038dc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a89885339c14d393b12418bd03776181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b328b792d021a56daa36af46555fde182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0bbbc4ddcb3a8d34a8e218a373ecb5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee4948c62446a23e6e8a178c659b82184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc06d8c4dfff62d11fe288ad7c44e379185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee15f5bb49b307759b5b760f55c0ab5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ce9b397f87fd05b79a770707934a2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ad517c73bfd3e368fce628a3f4b29188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b7f00b12a977f24847cc11cbcf044189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058cfa3b8a2a649fb425c980a09fa630190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f8d1bd6eb91abd0f6b7baf8e02989191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23fc8acd99f33cd8461f7a3a03428bc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346aea54f5f061b78f0b51d3dde9cf84193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f9f51c7e0d962aee8d84577c0934c9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9219b19a3b2852c9371b4c11f12362195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4812d31f92d8aa873c9fd05ab12494d5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf98f5c23c56012d2690ae9d041ae3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91730d49cd7fb27b85000aa83af5f3a5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff65c849ffaae42039c1731754fbfb82199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac08f617a7cd0a7f508f8926198434200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b3cd1fc2fa67bb2e77be78e3d1439a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077cfd4987a5d6c73b2c1244a4b237b3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450cb9596219c3100dea9ce4f6d4667f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a1a234b2f7cc9ca26d1fb9187d675204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca73a348ee94c257f51b060d9feb9f9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3783d11baf2032b92e61d7881e554c6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1dafbdea10ec93cfeb19856f99c39c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3299cca6d1bccfeaba4f24daa45c71208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e42ff40509d56546aae825d862bb34f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0eebdc9b8741ca4916922182bb7667210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1787d5c0befa62940d03abe6787adaea211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff4d135b3a8b1cadd1e4afeb5a4688d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7134ad254a8f310e9d908053f1c3512a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f5467546bd0190dc87b69793f8b56214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbeff16fbea5c51283a93243d1319a4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b32deb57238c714d6dd19bba3dca8b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c9f3da070e41d0cb73ba717dd110b8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0841db2e735e1612ebe03a971eb0d8dd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a3dc316ef00eadada28926e745adb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cafa5925d8f20a16208d78cb96f44e0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df14062afaaa07d3162652cf1dddae4a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c037c4f7a7b05a09153e6e1b356e218222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f511e1b14e6d57e619570069c466c0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fdd29ec6038dfae68a52264d4f78d3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9a0039d2c1da3e07f05c607de5ef2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d848b4aa9bbbb82dc927fd68a06bac3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82fcc9e0c60aca0e7ff56e21386d892227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c39c6cb3a1318c1035b9b2497f39804228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db7507a4f65776cf2f1c3fbb83f6ea229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff27f9dfb4bd0fbcf777f4a870c4154230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ca3f01ff7e745ea8de816cb6f5538b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6284bb0df15c05aea0e8526f8e4d7305232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb89e302ca4083caa8b62fe11b6d49c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ea0ab17bbb148994fa282d7d914e1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b979c49d900921bf34c750ffd1177235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97efb4b541c7314e2012bb59079ea00f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978fd67fe053d9a3ac808d0779dc8e72237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92eba99e70372975e4a8f021237f8a4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6708ced74d2f30087dd4b6292f0b4b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ddf9daaa062539ed81efaabdc7e79240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622319eabf70532d5225d89aafc3aa0b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21413a4d376930d266c5af9ddf749b91242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71744302711f83ccd7ffb1a2a6e01a9e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c606449964c0feb73924c95426edd0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21310d04c1b183b98132ede6021801d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b2cb8320f4c7692e6ba9933b83235246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a90f1f50dcae2948178b2e6a17b022e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53fd8beb7b9235438421b31f836bbc3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c816764068f09e67aa4782a4b6be64249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd5303638ee36b836c5b771c302654250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8200f932b594adf51f5231c98728f0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73adf25d5eca65cfe36117defced72d2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58625ff34b4ae4af26931d57be0536cb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9555aaadbaf6bf5987732abbf39233a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea075bc7a6e6231521488c729a136e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b5697f4e8a0b83762fa0595284d288256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d32d10c781246056ee0086d23ed5bd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d0cb3805d9394549be140af45fc3d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e4dd23fa39bc09ee81b5c2ed83389c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18dd36f706272e734afe8745be113a4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97be17d0e2273bfad84d4a19bdc9329261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22891d23b8b88e0d36e6b8ad3501362a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d4c6736ef7143162a06890f858631263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df533e96b03b34ae26a21cdf4d510661264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d8a8c018c647fefbda95f04459d65a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f40fdf7511cf78aa50d837b19f2b8c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e48a96c4f167a7cb3689fafd22f2a9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a68c57cd37387773e82bdcf11897f5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd44e37af6ffc15711577dbe9f089d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de177d0daca671104446f375f82a0fb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b9575512ac75ca8feef5acc2d3eba271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03bc6f57ead9f2dfe557dceb610aa46272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33e5050d20d69c05e70daf9369a0d0f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab5bc7abea8da200303a6437d9bc1e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31032be4fff8df3e32700ff4d01f7c32275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5808eef8ebe9cfb9f803936816e2401276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f474fe1a499085d8d55b3d32a5034277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff843ca11bd0f228c63ca26a8bf9ab8a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fccaf538932bbd0e9d56eba11fffbc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccfbb2304f34b61b970eccca67f35d5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f3dbda8ff70a8833c33013e778473281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a85f6ebda5f7856a7c545090b6665282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f999f4f6b3a7c05646e6f0b9813aebf9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bba8c53c8e5bf4777084028bbde659284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7670e3d7d433b5f68d5d3fdf7eca57e6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d1fce37b38b9ab5e0878a5d31f2e0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662dfda2a3b1ffcb5d4d7db211bf1735287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ccb9441ee66c45c8c9c00ba43ade9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5460d38fb00ff6f44092be7b8432cd2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e837d1f6cd36d4b6471fbd8ecc275290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e862e7a1bea1d802af64f0bbb0f409291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72cc27df78a00e2f63e8eecf9691f9d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee9acc5941e2947821972048d8659d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71feacd5fe357596428c35f599337a31294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b698a96ef417061f88eb64b2228e48c9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f1a814b82af843e27fb1130fe4050296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec2215c195e36ee3ebb0fc58e53357297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a467c94b85fd9b38a53284707f5daf6a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61911778c20f4cff618b426b9ce334ad299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d9b30bced43dd0c066164f8b034d11300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743bd40aead111ab99b9df6dedede701301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c303bcf0d9e3a485c0b5cbb4947cb8dd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83966fed50d9e4abc8aa74b45bbb094b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb938d28376efebcecc71c83c1200e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f42b292006d74b1e780eb5ac18d087305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b684f0f658d64dd22e4563f370795d9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa5b38508d5e3aecc0eb138a9edcdd0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539ef300e2446174f4ecc2e410fda11308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cbd7d7d9a13fe1cef4f6e082a27713309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4534fe3f3f5f54cb2bbed75a2a0988310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e7d9f9bb211d692899c22f1a0f1e8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aadba422d9cadd7d32944837d137256312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b795dff75ad072ae05aee80714c6a6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d46120c735be30cd7497d68b8fc13314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6baededa753030a0399a1f379555708315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b70dcfb9d261432e879940269a919e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af33262969d7ab4710bbf0b7b080c2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa5ea8c5f653cc647ff76d331e531b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b651e8d28d3aaf9e2af18cc0b32eda8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60558be00eea8075a55812873639228d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6eea18e73f84552d38aaed3c499406321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0368008db14d2d8f405bc971542a9acc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc43c1c49d2d67b719ca62339c89dba323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e07631d49cff58bd731ac801d437f2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c7f7c8571b0270b11b3ff41840a2bc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23e5cd234e1c1b3cf700385c652c6e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b233f359bafc7810baa4a5f802aae3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d2fea90bcb02d64b552a788f81869c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d0d3ccbf701b7e2bac86a0d8772e3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a5ded174e68aec352cb1e6892b94f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537d6b31152f15d60a7be1b852bd5f59331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a0bd55e3cbd06ce75635cf14085dc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eac6f3b2a395d08e006fddf1469646333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199efa846ff19bcbac07a017f453d776334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085dd79e441951a443b21dae8f1ac95335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d65b287f1669e02a7d8a8b940b5750336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c494ab57c275fe0b485a9a457bb7b7c2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62621914be12c3e94804951334c6b6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95fc57f3806c6e7c2658bedad5fcb30339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e6ccb2248ca23fc82afc01ef2bcd80340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b923a86754b972613071ed052622d1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72bd0166a64009439b3270304d85b4e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c7bcac8a9c255c97bf9892e0a5bf93343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3fe999b67dd42414cb773fd735dbec344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eb1678e9ef9d8241562abad94fdecc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45af3a5bdc3c0a5688ef746b2e2c0bf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d47d09f21ffe709fd2a8399c020f8e8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab50d83d28cd96199adfa6535ccd112a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff71b39078411122283287a3b47fc5c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2adabb8ad084bdda62ae4dc5c3315ce350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c720baf5c492fe21e990e3ab5880ad8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f92cd067899d155360aca4e179dde54352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b542d15dad99854b984fda50fd5097f2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d7ee0918b9fa45589f56181ac8035354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf7c314c24c2c55a1b1beb49f036542355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7de64fa7e3af5434fa7e469a9f617c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a0a2abe0417a99b4fb1f8aca3d1e0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8105f68736c9a57ad6538563241af1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936dbaf2d279a522481e7fbecf07f453359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cadb73375f650f31b4cdc7c37ee8a9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f06014312982732a0188acfa921735361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e4f4d682bc511db4045b8bd2c48ee4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea7217e791bd711388e469c131113cf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8425335da9fea3127b87b6c1e0d53d32364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa66ff2ccf60ecc32529a3d17666926c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6977a0f9c54352e1cbd815d54e5694e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d0f57185ee6f80d730f7f359851eb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ecafe5577b0f02037782e5ba8c26b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3225b2516378b105a8184a0d9a79f7c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b613bc988d5c0ad7917b4842c702540370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07559dbd72390bcdac3a198c8724946e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c5f03edc976aeb2344c53413d00be372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2380926bda781683f7aa58b4aee9fccc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd5fdcaf92009d075dea8beaa6694b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f7c4b48af990e15e30c2bb3122ac0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a94e30a4790ca9a1752fffd22d036e8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d2ac63d81ccc28819ae64e4e9d80a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2587c11af80b42bf408d0eedfddec669378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa37b400ce49839fe6c88e5f673bda81379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf51d821d208a8927138ad9f541c1c74380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5d4bc21a3f0f553d5683e5f5c0db5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6fc340a3768f057908c1d0bc340e9e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39688df5a432608f96253a0aaa375c5d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd2e442fdfa61c24814f8a7cb065a3e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045d6259a9a280211139cde97a8e888385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e4bb613b0dae76abf4c922ddbbfd5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab73cf8b145b9945945959647d546c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4fecd0449a9c9c37f7fb3a084675c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0997d0f546b215127bec8055b08e84389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df64a2a8c427a3996786bfbcec714851390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63166b9980e187e23ce804af0527389391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26cbedab297b731fbdf00a7ceb79c75392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d95313a23b836da475c6f0183bccb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f998fe1b7ff1d05dfbb56b2f0bdcb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800fbd50fd2e9e35f15adcde0e258c7e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f5ed2593183771226315e833c0f26396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd874129da6570b65b370a6ea06604397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730fa75b854601f178e70621aedf5bcf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aefe2f6c894f60dc5ecc9684f2f23c6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad368438a117a54bb1659754d71c683400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6bb0493e8e7a52add902d1d5c58138401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1948779bd9748303d213b3bd17ce72402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e64d70f0cf3fd584a3a158db66a736403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767dcfc4a6fccc248afc72140656ca14404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea2c7e661755ea5ec079cb1e31e3768405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd431a859560b3155a69d40a6294597406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab35d8d4159bae4f3f63d900aad967407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5abef41627076967ff19dda0ee0856a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4559e34a12c7f4fdac887d4983211c0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c49b024598a7961c5309a92d506278410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761101e7c160d66f3dd56c25640d4cb3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa3d00b2401fb70d1f8ba1232c9f8e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa8bdc13d84a10763cae35153ed7e9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a67e0d1e5f2047f5bbbd0aceeab84414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0280ff37f47ca7ba1d030455674276d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec142ce4b3e590bc249bcabe4e675e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a924b0e3b9180e49e8f516d3e65c2f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa05fb3884a62c990c49f8f9b88aac418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb23344ea576db3821355e5d1d31f385419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b51daa63db55fdfbbebb0819998c1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff42ce8ebc6d7ca0ca9a61bf40a1e4c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1a008d2a48635cbb5df96e9a0b7530422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d07de99ccfc0f6c988cbfc6316592423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccffaedb5ca62d4eba95f03faa94ed0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8bf91f7cfa2fada9d2ef324ec777ca425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef56a0d624ea1f4c64450e097c0bd57426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1902e574cc5de986ad3a4f0590fc3ae5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1322a8fe233d99e03b6acbfe705e82da428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f34265be25c21e673986346d4fd2d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8897f631f12f2d8e519a22a537067430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c092f6f0f110abf46a3bc2fdd906c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd333a2514226ac8d25247bbb6fe239432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7935d40f2c832884f442762c6569bd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547494efa66cf1599d9aab140c30b165434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a3afb7f6100d51bf64af9ef62c3100435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50768e6aae7da809bf6972db9ba335e3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f4edbdd569a484c7785c470f536cae437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb8d354095ccc6e430efbe3fb1698b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f4600fec1a559ab559a2936ec1205439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2119f3a2062d7334d33b8f3b272fb9d5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6886e7d02f8686dc7a56b86ff515bbd4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f643e4b849e362818d24cd72554fb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a3a5186bcd70e8c537a5e14124a432443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b656f21e64a677c7ebc53cfe8839a2c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5032b6c29e3391effab2d563e39d1f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c9e1db1cc89cdf73a885db3f1b5c2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f62b88597e72af3388ceacee0720dd9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb6362ab6479a1ded1e3e7e9c682acf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4b50d754fd0635770b8ded2266298449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16442da6d2a2d5a65683045f0b336170450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4544a81ccb522c16d2ed3d3d159795451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5486bc01750113bcdfb79d1d99c341452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f545436ce51240c2b9774c98b15fc5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e55ffd3d69b795704e43925a4856d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da03b87cb43d033bdba736ac6ddc80455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772951c7420d68484c361caaa2795142456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1957efccbd5757f21071aeb7c3a15d09457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36df69d8209e01c3befee675e188c5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b3a51d0620253c3c889ac38e12c825459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d030300c2a65d1c2631022470245da75460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f114fdb3fdf0b23dd33106bccdc11067461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57b9cb062b77bf1e96952d91a2b9023462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd318f21782723f131049502c34e78e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5befa60bd5902122dfbd9e2ff88a22464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c4d7fe0266af14ec217bf4c9f7826465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df27fb430b4332ee96ca572ff94ae06466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c865297c9511d16afe84be9d8d8866b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c622c01680d32288cd446df4d0c11c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c00019924a4e497be58304c39521e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b97a8def0006af1c61ab78513565c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bebc76844320d9532eb51156971f41471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea159809c126dbe503735f9e35f09b0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1070d66b71eb3059cc70cd8bb7b2e18b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a953489592c542aa8c0fd68c9f7cd39f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a0ef5acb1505ae66c42c12c5bb0de7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a5e2e29bf9ae70676a5d0bd6359a30476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8924fbda9b66e8aa66aeccf6639b8290477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6156535cd38219912d77bb2990039e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb376ead701a31e45d11b6e378a1d028479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f8fc0130e96fbe19795768ca670142480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6424c4a0a3eba7f5567789445e723890481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bfce28459a35540f1959e20e837a7f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c2f9a46a7cd803451fad8e9faec69f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e025235ff40281f54595807e63484f9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4dbbcf3e5dee7741cb6f71c97a304485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23cb7ddc6a63c0012362a951fb34530486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee36c6ee163afdc9e45137275b23c2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25bb687a22af7bccb75eb8c4ac38748488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fcbdc8bc184f7dd66e6faf19690a3f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873af1cb6f001e2f32ebfe87b9ee0f4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6f9a85a34991ffbc64652654187052491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639bbd14482c8c6edb884e92ed3e99fa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece30ed8929cfefca7db2363b8a929dc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a27e28b03aa55d0d4dd04d8b64ca87494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc998a415def47038a6682425a2187495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434aa52b5147457984ebe99f023f0b30496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b0e0b560034ac6da3bdc00dd435cd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93593ed02201bf3989c1e9f9ab3e4975498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d75156136ae633d1bf42851daf018499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca889b467d0f6b60e2449b3e4495b041500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb7b1d2ba2d856ec2307f8368f08a36501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7cfefc0316f49189df5139c2297e7c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a41c287dbd400d51adfe5964e5afbb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aff162dbd772170a782fc4ef8c738f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f19096d38025f0760b7619e9517829505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b8f13f1690d402715afbb4d34c99f9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b3257fed95edacc8e74a42914a7dcd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe03e0034987d04a8f3ad82463355d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151dc40aa036233d51a17a994a597a4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c300dfb7971f286af725397e80fd006a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc25c57d7eaa4718c36d5ad83658f29511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b11e00bb4b6de2bcc5baa7e3cfcf8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16410c98b8302e2d79ab36d706c8c64d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d774565020111bb67f3ef7a9c0016fb1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9225a96d71e0540ea79f272458d46813515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b612ce9299f51f14a388c9790ee57d0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b81742bae40b2255125ffeca12df24517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e5945117e97e6ec0808479af5ff1b0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f596692e99cd6be9abb793381b862875519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea33614d0eeac354ce758b7b8b303ea520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2364fcdb181ba7a460128d9668c3ee77521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7791f0240baefa162497d4321713d45522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f8e99b03fd80c585bf0bef3066e2cf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac850856947f71bb2c5165db54e7042524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e1186291fadac189dc0ced5242d42525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d93795fb46369800bf39cfc3edee9b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af21aa80fccad40e04fcfa91c7c90f06527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a3a955cce18e069f434ec40a86947528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d451ac03680525da618c0203479d57529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6009da9218ccf668b8d6f8479663519530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162deacd76c15d3a2c505e3734f20528531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b055d4c69881008b618c58f2efbd14532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11050fa5beada35f42a13c593bc69469533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d65d497823f1f3bbcc321aad3b01d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a98ea6979d5c911627ff295f12e39b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920721ea09a19edb5ca6bd7bbfa4283536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a54c07ac6454b4b693ea48d4aad26d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e983001ba7b5b4cb783e537171eee3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d0c681bdf11c0f545efc372ad274c4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08dd48f252abca770018aec22af25c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6729383c08831d988ef63420ff84ad541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f5c954f17b4d63230be7d17214f80542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a14a98b9cf0952e28a483fb2dd1cd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0def85764f62f064aa64c4a23813300544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036406f8e86429c2b3f54c36557d7787545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a0ee4a2b217500fb82cc1559f2a15546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8274a460b8257d91905306f27c1b773547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890676175128d8b3e787e62e3465ecce548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a7162b79717b842c35caf02689aad1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b86699b8ec5dc2402a79709ed95b7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7641e28d80bd0b93d1754dd53273ad8f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba7384746c130d1b45721c7c3f0875552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb06b49b99b56203fb10991ceea4888553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b394a8fcd06b8be7b5b33ff19c6d6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe6acaf2141b382663de744c64194a6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592938cbb4626a35c9138cd798136565556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa944c9e8e5dd2936fdd9a3f86dc1818557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4806e2a4b2e265937b33a180765902b3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e64c81ac1d98dfaf6064c09ae0d33e0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2feb6a7a9fdab1e8088bd5381f7405560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1919e65cb0aed385152c77cf1a5b629561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321ad6115421101e385a323ca2a917aa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df653e2c2b6ce8ef0f6ed949eeea79a0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa64be0b9463a14fdc052022e8cfd124564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12112982f0c40ec6266f868faf04a524565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a133fe28bf3538f411714cd640289566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1429cf13c037c1843ad0926101a922f1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88953cae2f0677af4df6a296d4b7355568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a55e037720c78d35a1347393ce3a5f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62576d6d0a9c7eb22c0db40266b797570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae5808d21cfd3fa1ce8ced40bb4491571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a9f979f5565f0ec76861024bb5b16572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b99de29457fb0aefdab280b285427573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e7dc8ccff2b3d8fbc2cd4b6a48993574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3349a204ebd135dc19dcb879f439a815575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a60b59ced7d3efb9caeb75859056e3f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f76b029b9c24d561cc187232f0ff042577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff0e0d6f4ced3f802506fcaaaffcea9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d886d1e39319b997f4944ad63bcdb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe4b735d8a291a8457ed5e1d5a5490580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54241b20b0e85d08e9f82bc942ab5215581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f4768890c4b173847c14af81d2c9ba582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36290b6a0c1ca3196e22e515f53209d1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8309633f7dc752797cdb6f33b0a9b702584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce26c7c6f896a357544ab68e8a53ad5d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d47f418d4bbe4aaf118dab65665916586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe509b68bce1513c15b53107bc0ccd6a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27162c92ed8d72ff9211b461912cdc3c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee2e479a0ad18eaf5acd2a5ad7e617589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ecd18db045d7e9c6ac5d53b694bdc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f774e845d95864283cedd34289fe56591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54073ed40b3bc081bf31bbc7fe00aedb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565444c6cfcf1fd2413fdefbbdc4db10593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea69002bc12d54343ad1cf0385a6cec2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9875634f03e547448cb8a796b2874dcd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d1b2bff03eeca848940caf019a35c8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f30884f9656778fb935ed1eec7a20a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05824cea2cf057b7e2779f0490b4d702598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac7ed47925b8b1beb1e9fafe1755f8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063808ada32690f7fb31f58f87e41e93600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423d8b111113250e5bbe1215ee80b62601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d479afd6c2123667bee9d4ad4d7add3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238640cd72e75e0362cee58be5b04741603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa882e66662da34847667125dd870b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f801b4ebff2beeb8511420ac6108d26c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b2350c4e49e6f7e7a609ed0c88f8dc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a630cf43f60e936c909fb5bcb360ea7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1185070b1efbdf650b035e33a851a57608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e839e866ff08e4a4a9eab50486a929609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8967ed01bffb2eb326130eb1e2813009610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2503717d5c46f6e9694062a4fdd7ddf8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7712ecff7a1debe88fee856a8a4e72b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1eac9b790022f063d83dc149f4a1dc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9884677128cf77d1da7820c2af9ac60614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae836fb86bde056468c4b1af41c7f2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a076f0d75e5696c600c36d151418b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e8791641673de5ffc67494ff9980b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e4e2b44d215fef90e9133996055c93618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce57bbd51d29e0fd06a381053ffc036f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113dbb824e5df2ec16420ebeff0778d7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc1a5077bfb5c37512cdfae05b94a8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3555aadfbe000b616618fd09164a775f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd73a3f845781827c2f3bd9fa59ac8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b787e12b997bdf7dd3afee549fd8a9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c90608bc70e66b0e302f8b579944cd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21bb2d22060be3fae65203a2c9a1b03626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f590dbaa2eb06ce42d47ac8f944c68ec627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee5174306603668686dadacd682c78628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7e0776dacde8fff6551163991c5ac629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab6beb70cf2850979321c621dbc5333630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886504ca9c97d05aaf35bededebccb7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96082715a2b2854cb6695c721e52361a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b32d86434002f902232c5b409ef9390633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57dad7a011cb93c08190c2256125225634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b849ffd25bc23395f417892e3fd3d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a92c079d64d4c3f82c02bda9ddf1f7a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae86546c495d38df204c5d69181c86b4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dbc70871a1f2c39bc2419063e3052f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d03289ade788bf1e4a2355ce04d2a38639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91caee42005df486f48d51f6c149ff8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dca20edea91c709fcd7c84df2e6ef6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139fde0ee4fdfce8167cf051040a2c59642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bbafdb6cfe529f73034971532e3a36643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e91aed5d43269cab93d3c32512f4455644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8796631a0e1c79e086eb6912b5a41bba645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ea8f3cb52162cc9a40d0758931903646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31fc0b687d790907df16931aed54749647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe24e138c033d67f338d76ae638b4e6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05061d51210da3620f61f5a0cdcae63649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f19b699bc78a2c1db707292f5d3be650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c260db658bbc234fd5dac7055de1c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159941c8aca9a4c9077852cc840b169652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01355a7e2b74e5cef6e569599fde508653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090dae768b490861f8ae311b6b507b8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc33eb495193cac10f3c2818dcd7e7a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56a76bfd1bb6def857d7250f786a9f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f86663928dbda7801fda17c25529f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4202b3d29061602955c428b757e51607658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d75a97bfd035f5cbba120b8af99cec659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e351485a7093f29c01f146cbf38b1796660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4655539f5381c31acb1be7ed73188f0b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd6651743163f701a568906174f93f6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f8346b022b3653dda33bc761abb2f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4bc1fd89c635d63ced5e5abb58123c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d493d8c8dfd0f7369790bfe6e7f76de6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9246183ba6063f05e53a32b1ee86d77f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29604aa5393cae138e6b916ef07543e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d583b8324989d78319827b6f3dc33651668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89938c86211fd39b70e46971d50c2637669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e4d803cc9a3ae2ebe3661a4ad0f34670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a16858841dd1519d41137a398abe7b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a80c7e7515b675b81d3c38281ed39c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a602aaca42689c0f47cf1710d4394f2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da98111e76cc8c1d4a2d186711fb7e51674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee20bb8608ca069fd8891685dd13967675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d4e15153fad04df3bd936a6de2399676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc6582c4a0a3e6c4ecef4b2998363c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416082abe0f43106f31f307fe9d66af4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b774d266934eb891ebd78c8a6de597679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea1c36ce4de2086d771c42755a5a9da680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc6b3eeba6449b60497248de4024ad681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c991b1e706e773b93cc53f31f951095682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99081e15ab41aa973a1dc262ee6e113a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc91e2c771d74f825d0f3d759826f7b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39656321faab47fe79aa816f9ea62199685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf98c2d87ee2bb21e95fbd088b8b99686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c16d30f41c32c556dcbe4b73baf3420687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80520b5b959fe08a8f48123582d2844688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce2628d94c18dfebb11a42f3e296978689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55e8a1de1c31af84b56ec65ab4f810690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783c0ef56d84803eebd51391fab871fd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e780c3d2d12e50a110a0fafb49aca692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59541f85f424f5185892d22757795745693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce17eea3c9501a85babfe30cae3102694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2755a602ae479731d42fcd9dd634a1eb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c9da3565f4579aca315eaa1c914f25696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d10eff9565dbf14da5c9bcdaae7a5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35eca23a068ced4439ef767a1cc7136698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f9e36d390d6f447ca1ec0e6c0338d3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d6f549439634c25ba3887804da238700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b7fc919dce50488326c459015afee8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d239aacd7d6a2fdadb3b5513ce573702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee0d3b80e582b5642731af1f7155035703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931cc760075753ba759b1012dbe9d9c4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b7de8ca6975ce9f556abff97322fd1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68271446ced9b3cccd294bde63e16a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5652f044d3de8a29e98f61af7a913ad5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab5d7f3b2d988816c36acf6a6fefeff708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ecec16a82ab56e09314c0f40e956b7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a760dfde89867e03b70ef5cd01018e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a828cce17580ba32d72853225dca11f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9408bf14fe1c788492009cefb4df7d4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47837f8133dbc44d5f9862aa2cd3c607713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613dd1c0b21ba8dfed8ae7e266ee9fcb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d69d974f2a94bb2ec4aea5b39db5d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107bdf8a384aaf595ec47a88e2fe33f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b415b28998360a4f5048a6f1b0e55ee0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666926f192dc5ee371637a4fa1afa58f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dabcaeba4de0e021104b71f949cea0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d587cf36e3fb674e3b815aca137d0b4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62876cbf49a7d156d6da4a1dfa2866c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4970fac755a5cc9386a0c4f93933c678722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b56a25bee53c5bb12cc570c95a12a9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c154e0e358d3b2f6a7d52b5b1b71aaff724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca1546444e0907e166df77fdf179a3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9907e32c58eb6334253523c46553ffe726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abecf682423d16c9c78fadcf9fa5f72a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b77c6f0588c6ab628b347c024fdc6ba728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0080fd5ec0e31d87133ebb730dbf808729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019c552ac820386080c6abbd81aedd3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8208f0dfa09f404a296b752247e2b841731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e89af5bc7ab8c9f79065831d3b04eb7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416152262b60b817963d4c0c059963c0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96510dc36efd965ca54d8090054ac1ea734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b2de078175b5c7220e9e9f55ebcdb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3dd29e644957b748a7753482cc25f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b108a5b40eba422a3c63479733715f19737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6407c5376be678229b24d5f52f9c51738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345083829c5ad7a206f7e8288da8abb7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb21e4a30cf29dd0f793ffc31ab1b9bc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc0ce1d8e106171b3194c92574cbf9f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb806395c7c0e5f05ae81db85427bbd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c036df84b66bdc5abc91435cd427be743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa6777f0fd0266e47e57e93078fd3f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf92b64625cdc5ee1174faf05068ab745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1e620397f0fff47a85c82f19a9265746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccea35ab14bfcbbef00415baf6178d3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4606d99eb88c8cc8fe75285344a9c3c6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34fe66a7553add11134c4e29f05ab7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0842d27539b9e825fb417e0a23a916b1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc858d4094c570deed3a28d4c98c60751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa90f7302d87a37cf0600db08fda76752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac436d980ecc4954612d0db0cffa64753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b5ece11b561613f3c4fe83c7ba97d8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d121fecc6fe9d8f50b7887ffb04d934755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4709cf9dda706b96446146c5f52b2af756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04323d77c5e1ff1aa2d3feb67774ae2b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1831fab6812b7f1d66c5bf354c7748c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b53abe0c94b36860cfd4f7b072ab48759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b39eeaf8c0e9a3ead124bfb7989911.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464cd836412730650061055cea571a1d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4989e1b7bf85dd872f5d88d16fed59723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b8fcf52cb98f8d73874b17759e3b14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e238ef5568e1409f349f32dd452ce745.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd5ca3d5bceeab3bc77a160ccbd4506.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba83a256d9ecdae9bf40c2460ae9957.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bba85c002b54d3eb5c53e4e389eee08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea4933b2b3a804f622129f2e9034079.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fea27d4a02e617f7d9b3f661c8d3ea10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db9e6dea6e10d8e08787bdab28fa5fb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344dd6a6a1f1fdc45b5a34b4e68e807212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be3f8ff9afd2c8f97444ffa75e7f74613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96df84ed6d90e76da6d377e8ff53a8514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c071e76ba3888fc1d8b480f71b5a5ee915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c7d4621843b9cfb8fcbd4e52201c8016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9abadbb2dc4e8de67bd611b4e5bcd8b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a2fd066bb66fde9fb8e32dc8af66e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02093ea9c69cdafa4ef35757bed4a9e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0115e33651362247f0c412120d836e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca8f5309263e9713a39e567d4110bf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619662b369de0977327031b309f65bc622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ddaf65c2c6e4196bd7b0094c0b50923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a97f39ab27502091ceccca829565cb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc107117964d9a4801d92850e61cd325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a795a527b5b923cdded85c7eb110226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27023aefab67c135cd0f35c35c45a6ed27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7126aa2a887c0878e51bf594a595215c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab675e7ca231efe0f9aa2a4627ef23c929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b9ffe0b7bb79bc5a95ec4ef05fd9db30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d49981f6a49ee60ea368a7f55c951a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ee495d7676322a2e28a2395f2a39932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b762a133ac07cf661252459a488408d733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90847d94b114d79a53d55e180c178cb234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b4ed840345104a2ccf65136cd4cf735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb1c747e0c0901b192a697d910cb1f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b187d29f6682ab0a3c2c82417d2f1937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5fe1c399defdf60baa1e333a46cf8a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3980f2aca23b674a04f6af1070258a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c783ef01569bcd3f7983acb78acac40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ce67422fbfcc0525994b912a7598041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a75ad91dc9afa56579cb139eda1ead42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea829566662a58bb5d11e7ffa94cfdf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb871bd9d684939336423a62fbaabf5044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b863d5bfa8c55c7455144c0d83fb3645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a600bc8daf6ff86bf55e2672cbaef46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e7e36bc189606a9fe28754c56e32b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc29c52773019cabc998d21481f8656348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c5d5dadb7c04e8bc26b1d2b24653fa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d456df8099c6a65825071171937a650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbccbcafa2137eab5dafae0bba35d51251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d26735ab5ff41e008edc5e911d5c952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba07ef0c812713ac3c32f2f0513b27553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3aa8316f9f7287f959efed0cba711254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05219e1415e7b7216d316a4065a47e455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7198c56285ba353326644033fe29e8b756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de837cf3ad5c79b8ccd26db6f068dca957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56bc3bf50a3df0148981c048dff156b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ae694db9b1ebb73fab87d9c37dbd559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aadc0cdde8cf302e17f97184081c4b260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806932571b958559bb4189d0b8a575a161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c010954f5943a578d3cefee4e34dbfeb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e6ffc48815a3282a3804f00c2837c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f1452bb5c42afc1d9d77e1eac47a7164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d24f8b2ebca579a21b34d3a096fa365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1754e0e05be8189ebdfe912d75ecb4c466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45731fa67b772c88b40dd3dccc3f68e667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7996a5da72625ec44212622fa9cafd5768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c5ee162b6da2493cf43f3caeb107269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bdc7b62f5f5b408020630376bbf91370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba659e5fd1330fd1f59b109f77b78071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce84eedb4bc9e365f09972a99cb2087972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97c9f0755cd8a6ded8b8ca4d74511f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8958c99cad2310d6a9457cbb323e30074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509046823672af7fdfb7460c6c618dd775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25782608da18f1158f74511bd3048f7e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec740defe07c491e0b52df8379dda4c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ab1a4c58a87ddb950246aa1427f6f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c35748537e176fa1f29ea0347f4c679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328327d6724a570756888581255ffd180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29078ffdd6a450b701ff6e8579a79f9e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa6afbe0cf3590026db44c3eff2f3982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced1ff39b9e94998b7c5f2cf2acc74583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de968fb55d3d95438895106c294fe2584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a031caca64ef249027d7dd0fa0e67385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea057908ed920ed303cad94acd3ce886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a272854faf37ec8ea0ded862467a187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5416d8d76a9bcd52019c86e5a3cd34cc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b844146ec5a49ae691ace8320b19a0e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34989315aab9238c71b3c566b0a2b3a090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61d866b016fa51e525f52ce9f6bce4291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8bc78fe50e2a5125ea65ca1bd9cf4292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c1df69e8072a61f887f664cb178c2393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc7b6bd854b6a9dea69c4eee5b0a63d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ebe9b7430c24d4e1dd76e086e18b195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa3330529ac58a0c8d06b28b0b4438796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976021e261d356a06383e5464bcdf51e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e70200ba0250b1f2afd9cee7165baf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a36c67eedba2b79d9d0ebffb50d6199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643ecf2090dbb685ee925a056b23bd2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7779ee59703f985000e74761ac3f13ed101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c5534eb47b67c11fcc7f7ea74e54e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f852d6afb9dca36fd074fe69ddeb1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78daecc65b9a1b27d37ea73ebedb9aa4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c9df08fb02637f6665f2a825b87d88105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d54ee51c314c810208ad0f541ce5c20106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d6060f10f36e832516d862655ead3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3476c64561610907f63643c5bf597108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb50139d7eda269ab26dd0d9ea77f9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbdfc05b413ae124a0ebe86adeb4425110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817aa24ef9a60e8605e13e877ef375b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4051057dcc614a523e77bac42a85cf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4788cc0330d721cb70e50534e484c09e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e568c58c68f7c9f0a39af928a5c11a43114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4690c90e2b960876edb56500da091f43115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c25b3f331dca4513912eb580bb29357116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8402a4b600ae40a8d6c8657d58cd6e75117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf6e441390ed7fd785a10e65e7aad0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34826746995fbe9160ca6f448b8c5fea119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2708e78d7d481805b7ecadeb4738a1e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7751b245bfc18ad9658eb6513e095ede121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f30731eeefd8c2cb4a850d427a26a2a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1772cd16c4a290495ce2523b5c7ea46e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f69f21651d4955fa52f682a7a5a64124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7163f0822a2f75327c84ba6597da9b8e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd292126752f5fa9345dfe56b13c3709126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10ec66655e7f3e4abb886a72434352127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072fea91467411bbb8e8e47350386947128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0186f6fac6240e7b82572181a5bef61129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f0735c4d5ba36ca2e26c3f0ddefaa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5882a698d221b724feab31c8750f36fd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3603a789f245dde474daedca2eea23de132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0bf9241c17190b7d4460622deae935133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494d3f61f8b4130290c67619358cd9c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6981092ff832409d87c93cecba88e284135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0baca06a27b57e998c390714e738dad136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65ecf2d43cd89401a41dd579fdbab9c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca5a27b95afab1dcb538d08210ce7c9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6330cabf98853de07124ce2560f792a4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7493a28d8ec0af72554ff1008437d72b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08365904942ef894ca9150af82cdb9c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf472da63f98c85debfbe7289dbae7f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc9a31e6622c9d6c2785314bc9f4bf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8448e197d350e95e12dcbce69deb1d9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6fd831282dfb348cd2c6c1ef2be27a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ac2fe6e29a23ede9c54d0adeaa53f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd986147be37bfb8ff09f75f0ce622dc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314878a2d5af18d566443592f2b529a2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c1df7c40c5e9ce69ae0f6a2e0917f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b005f1116ecbb34ea5f8bf1c2d995ea150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42706131426c700dff11772255ff03b7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba99dfe368ca64066d088bcc60431de3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197ca224850a398ece884a7942d88713153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50544d5df045c77a584f84143d61690154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b7eb5c5e566ce79d07bf618d57cfb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d978d33efb222e2a3e09e82faa8d3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee216ed25c1f00065c69b56ff90a45e4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d552f11ae286a2b62d35a28fa1b29158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b103520580701fe28ddd72ef0f9897159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d76c3a78241613147ceef6d90616c3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d96c6ce1af214413407a2e8929c4d9b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b476a32b1f46650b2cf78c225d48cc5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf6a92e29403b37dc77607820a9d613163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0aac7109ca1110aab686183f89fc1f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff52c438fdc79cae2253497fd9b6f45165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb07cf285688eb40fdf0f692d68c6a7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bb1ef07a4eb0bf9545c1103e35fbbd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448be5da15103e2f722d688e17fef798168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae45034edeb01dc2a725c57f2ffa5646169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a680c1e45e3bb4e8d8d94810d16065170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d998f0ac226bf0b3a0bfc6dde13d6eac171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9763163ced8760920e064315cc58026172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab227193c40d31cf8626005025d08ce173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c5a2aab8a48bc7ed92bfd439b48ab174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc29c744f753f5bf04221150c85f513175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea57d995a23a767ba6ac0194ef846ae176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a773aa043c76149a8e97183a17b771c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96953680e8ff9d14a2df9968595bd63b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0402c18497b0a45d943a2728e0d93659179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01162982dad2ae0f7eb5b027cb35dce7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9aab6d4aa0752233948fc55c88ba87181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ce1d41df4eebe73f031bea1c36aa0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb4187f1536b5cdf5d18b7b2ffa012183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9643f054fd75f14e98318d234776226f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3981ebe83ba1def4dc9e975c7578b06b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472a6bcd0936a49bb6150c8e883ded6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf118471ee309017e9240af52e2b07a4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44698994126fda6ead5a3fcde38765de188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a6e3bc88ef4e5b9aa95b6d69b85ee189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadaa67aacaa8dd3d0abf1e2d020c77c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c207c4f23d5bdd79fe72cab5e877f5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76b8b9b357cc496646b682f9fd67469192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc131e14f7149564858a30ca38b4c9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5055a104a9c3a8bb01df8ff92e92430194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291bed2c91c9427617062cce07e22de3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b341814d6e9b305ce7fa5ac291c2b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9337c112edd30614f87a9bdb4fdd909d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29143a56347b9d59dd5109d10b59472198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c49b7824fb35639892abf4c1c07d1f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1366e5fbf1c367b603130b97196688200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff3630d89a2bddb4c4708d13c25cf63201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e495105c6edfc9b2bf771b3adfc19202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e16951b91518f1f24c445e341e509203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b3bbe254f65c4b83e86420b53fbe6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d9d9334aa025bb4533aceca55f62aa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d086cfad3f43dcfd75b5322de66dc58d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22135abcebc88a0cbce1e323ea47bf76207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5308eeeeea190f03bb3924a04d6ff208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2effdaedbbe95307335a6f7f0a266eba209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7794141a403f87419a4b2832639f7dc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b473db9efe8b1c6d07f70dd4d9e51211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b2d65db8ff0116bfe7584ebf7b765f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472723ff540c46a964910b31d6a6214213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a983639ecb0838a13e52e2c87bb7b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f4274d0cb8c229f88340adb2db6d6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdba88f162b1ce829dbb10ccc243c05216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1705c55c4d31a937cd0dcecbaa6262217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c1e54da807a5a24215c31270937571218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e76302f63185fff3d035c636df279b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de80dd5f68d3fa767bca738cfa52d2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e59ca0d490df1709c7ae688d9af9dc0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f3f8b4cc7e570826d0467e8d4715d8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a448654f01b2da4bbcc75b138d08bf3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbcb461d010fc65789985071e0ff5de224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f124741c32454fdd8c143b5a12e65250225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668115eda1cd8880f852ecab89aef68c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47152b341aa55e6a02d957bb3d1c1f2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a897873bb2057ac0e0a3b717752d3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e44fbb16647e20528ad3c5373131de1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a3775cdec5dbd1f132c1b8d72d10e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc410547e3cf5f7c68a17b005908f7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cfed71d044349338aad87fe0b271be232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c4f1c6fee1dc64be24293aff2c2855233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e3661bce718cb43e32e8cb3ee0cab234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c02e3ad4889c4fc61397a3cb92c2ba235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ea3dc6a0fa547fbf3e20546c20881236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe841af800ab48d4b55a701b9937fd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b014f33eccbd54c03b92d0a40bbb0189238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488cbf24e1da0a9b767001e23dd1b24239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa135aff4e90cdb2d812b2cc446440f0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea3b8c162cdaf99efcd686abeac0c0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69bc6bc45c20f2f3a58c06ff9a88281242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee60aec5bd3fa188bb96efe8cec34f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea1764974957cb60e2a2b5a7e185d2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a703f5da1bde21fbe8026d3c592f47d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a598eb0f3d315ad8b1e9ae910c7df8fe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff846daaaa45a1ba80e9b1022200ea247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77371045089d80b390fd7d32beb89534248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6237cc1c4c47c011ed93e4a3a8f631249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeacb5e38b3867ef7ef53ac31c3abb5a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9fbee05e2ab91c50c3567653b5811e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a423bdf1cd86df3954dee111070348a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc55ea027d9ae08ab750ce029f7b1f51253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbbfedbd9a370f6fd8eeb4f71c2c6e5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88666234f9ec07f5aa80d4adb0ff50a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c612bf5034b24e29055a630e20d4c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4817be16b87a647d7e3742e32e072bb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1c22688367141b609c4ba9ef9cb63258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d10943bdd555dc60a99519eaa5e4c44259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16389ba1ed21da7041954ab0f64fba56260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c5ea641f7cb9254e432588eb9a8dbc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d0a44233ecfd47575f3b8631bc123d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c435247f46ab43aac5940944d1fcb9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2246396d42a9904ff622e11e7ffa3bc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdedf917d7888727e8463cb849ce514a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ef121998594118bf4174a55d7092de266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772890fc1364e7487ad080910dc8d412267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba4586390fb3fd3e4560e6d8c3d50e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257139b013c07712d4f8da60926858a5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a90c7a0381b5e58e6981b71a0b139270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a1acda5ebc8f8af8570f9be271ebd3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ce727d4bce7688e7bbf8f77a74402272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8fcf733cf75800d9d32602468c53b6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b7918885e871447e7cdc21d6b5b555274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7200ef4fa5b7865bdd036b48a21d224275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981fd7ef492c48ecb24ffd61608ccbbd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a29fc0b49dd3a7df1f47bbc2b4e1e6c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c7f7dcfe29916d965731b5783b9a7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd412d80c4905d10efd792ed85d8389b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d694db3a82be7b78172e835371061280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d2949d1129ab4316cc78d85258bea281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e05564e03fc5b7328a705ee8e556b7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1af67f9fc4fb7df553005611fa2d0a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e606c348062ac58904c70fcb519c3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d8c4f3be149873dfe6d81eb4771de285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e0e6de1cc0993766b13544e9601858286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b33f7751260145d66b962aa69f4f3a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a544c592ab195c9a5c4a35f5091f1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70455d36f6dab387a252e4c003a069ef289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f7c388ee1d962327cfeb1189238056290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c92f549310fc13aefe9e2ee15e5bc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47a08f74c2035a8602e93f68bde07ab292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c4af2ba2a1644d20be32f0884e1adb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed99de419ed29dc838c9e58e37f21428294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ae9e7c3977c5e9f40ce779bee7e0c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdde1124a21b84cbbfaf3294022da73296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeac926edb77fd0e04ab634313a9f9f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429c37c9e94725f2b61b375a91898b8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e10ccb7fb7350ccdbbce0d88d815d7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa3bdb938bd6cd60b8bb84b91cfa85f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7d541402fed06d374853f675fdbd1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d756b1f513c14c4356826baadc72c3b9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7dbd77b1a91db4a5bf594f9541df2c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb1a10a0b4ce2fafcabefa1b81d6dab304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb4a512a56536a4565615db272f34d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891fadf67f98b6756596e2f3cba818e2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a3451578bb3c36b8b5bfab784e83b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d625915f939f45d907606b26bc068308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368b556d694d79e28eda05bc5954f37309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c7ff2ac0f1a24854cdb73f3d32fd3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498cf5c2d5102d32daaaf8d561e7f975311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915cb81f68d354108bdff3b86562d2e2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ddc1727ae013a3c8cdfdaafc343db313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d91e410a9c1a378a7da751938fffb0e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863eec0dd630d573d61afee6832c1261315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6d4a9cfeb881b77d7b10c970303e8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a3f580674654998f90600d3658783317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd26043a8a0add272cbbba38b0fc73318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef4b8a0cae166d28b89099b15b7cb9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a66eb32543d1fa9bd07f965bd0a63320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ace8c3453a1e8678385f45975224c9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b89c570adf91ad38d298ff5c083570322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d2d8297096b32f1dc98ef3df7f5660323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc6ddd7214adf6c61bb04ae6fa347b2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9925103d0d4b34778c3b3cd7c0181398325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e693aca6fbf09f0c52214f2ae1c554326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa042302f5eea3b03c19cb5cbb128b2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e909a14f649d72ba3cec14f4586f3812328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc79ceb52876d768c74da35e4835be329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c9babe7b07481d3d38dc25e854f61e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e88e14618509ee5d0d66a22b649f9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2311981406c8355df577606544e1fa5a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797ce78fbb006d79649084ee3f20429333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9264d836d5ab9a0183953152142e6c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c618707198580e8e3967871e5c6129b0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef30076e2245b5bc570ddda4a86b1a59336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a1684e7a0a1c2132c3d69bdc30525337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baefb173b780f3780ce719881ffc4f4a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675f15958d1a1e9fe7ce7bab600af92339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568df56804ca1935c27355430ea6ada340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a42cbf3b502a1643831d501582df3b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e0aa3d47dcc460e72533248f40e82342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463199a7b25fe9676a433386c25cffc6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e13d25f2673571fd2842cde3b57ebf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd688d6a0d14cd7751645a228a71b44e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a169d89b252dc77f760be23b09118346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c09b726fe279ada2a3092b8b2eedde347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc9cf2a8c7647ecd46579565249d0d3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd72f4a7d2f102663718cba199e904d3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5246b91e0118e14cb7bd681d4bb8d03350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b5526af8ac4e4a182e5e906ab980c3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2ae5deda18651d28c9493d866b968352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d083e4b95a78f37cab8c04ed76c98353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9a1df4f5cf592fc5e5d0b9547f6c1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651383d08c454ba7f6f7a1a5a55c0f0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e07293d0c539a08253aec75100bfc2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e360f159f4f938bd0d15b5f0ac2f2fe9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a749babde1428d11813ecbd44c2d1b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad73d3c751dfa597da84fc0f01a5e1aa359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7493aacf1fa1c9b082176e33b37503360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea987b0ab54f2db08b9331e2c915b3c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74453f3f441534d88ca878b98e4189f5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29852d00a9f03eb87e0dd4f9fd3b7d79363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9bf48916be3cf058cb4d9f2f6bbd3e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39e99a94b192f4baee21fce3dc5cf9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76327f651c12bc014e8c1ad7044215be366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d738734bea6e1fed892db671816da6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ffb0e988b676ede6f7b38db6bd88f2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ef84c0c88b99a5abb33aa5a346ffd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef65d5d4dc203c41fdf3b7d2226198370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e2563afb07500a5d2c50a1a49fdfe5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c067c2bb5867a399863566010081ba2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263495c47fa692d373188c1793626500373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f0688cdb88c3507103f745fa217d5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1189bda4aa11cc2bfab4e62a9f06daa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4243bc2592a1ae1c62f9e893958c34d0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d5f81ac3d533aae8874e521ab85cc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279b943b7420047e9084f5a6a57153a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef18cd39f5cd53681e705b42ceb2acc4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c68b6fc6fbd5f07d2e2ed4e2e9bb0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6211ebb7adb31cdacebcf78d9b0e55381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5183fba3eef2f0b81277480dec1b65382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc6fa03ce485f05f9d724f680fbc863383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df81c3d1fc61a5873e7c27604df02570384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a5156ea4b20b6d37cc2bf8143b4cd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b91429c23ecf5f779fcc23320105d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6885845ee901688d084b192e3dabca387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c79be44997910ab8d2659e6532d1be9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee35b1cc48846db1316c3a19fbb4cf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918617db95822e5e480df055dd0c7f20390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f270ef447b69ff4158d87c9d06cf29cb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c199a810ab0add41e581e285c98248392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f7b7411d59c092014edb7721e7e083393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf587ec189dda07ad6c90d65473730e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcb2a1121767ea3d8fc9f6b27e6dfd6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f710294cda66bb02e64894309a9b2d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc300bf5a316328718b41ff1f12d8d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a34db8c650c43277ace9e46762f2c7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c221bd5da51aabc9a64d6daa5c06d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be825b359738708cb949a3ee0db85f97400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b46587c402a82782da490203847b8f1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7540e1fe0de2fb6a75babb9c6fad3d2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df548c4bab6190e3ae20e7f23b3c0dda403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e6107f1401fe145ce93e58d053980404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee7580e4f2f587bdc92f1eab5db0cf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcbabb255aacd1c9a1a49242f09b39b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4bd93f8598e043a6aadb88a467f700407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2710336629f31e93cd1ada996760a133408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79709a3521feb31e9c145c9356aae9fd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d38763e24a25a7dc00e7b1f9957701410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd0a62f69300396bf3c5ce51a8aa36d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a21937efc95899c1f6bae0ff7fa546a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba519d02e150fa86700e221bfd14ef58413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f4ed12daa38fd4d1aab14c21a4591414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34acff2785b076a7f7d2cabc0d12742b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cbad23b64cd0fd40ebd5e0ef04d1f7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ea76a16d8179d73ccebea2a431d1f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f77da43831c096b017999eb9329a6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22c782f927a01e747a69b3224e82f0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf05b23cba1bcaafeab90abfe02d676b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e12b0b5c3558bbcb47f287f8a3a3856421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763db96afe5760fc24b001a9cb179023422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4fc9ed57a2243b533b10018609f9a0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52449d7749af22a8f48d56184f60a408424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a109f76591a963ca337d13c1ccd042de425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87733b4485148458bdb3dca1bd93b9d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac561d3bcc5f6b6d681f336373f16d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1575c8b2313e17d7f547728276c81bd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08e3d4446a0272235f868151d946bd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7202b483b562eaaa52036a7199be1c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf682d7355b00b6a8a2a1b884e4dc6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536cb59978339af85ba638b093b66f8e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209781a1cb8d83c4a028162d8d52f5a0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c5f17b29790f565856e452a01230d6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b102c8cd80bfeffe492b9f6b1848d9d2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb5bbab06ba41bdbcc963ff69da099d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55ba71a173bd8ce1f878bb615841e33437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc5ddd0db99e3015a7d8f998e9198d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae604b073ef2acdb361e9af090c392439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a97d08d660c20dfef5bf51952e01e1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6570a949111bd71e337312142e203545441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320e7ee45b6281979245127fe5cf276442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198964d6f2db95a9c6cb7abd57e91901443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa85a1a237c78a71aa2e09f442590e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc2f846f11b562fed3512b8b558537445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d1159e7fee733a29dcb1a12ce5a92d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a468ca358af99668f0b6a1727da62a05447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc5d65a4fe06517ec0deed97b767ec3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ae298b9f9f0bedb98cd914f6ed1a0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3fa22e510fee79283759a23713d3c3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f1d333cd96e4ec82648cad983cf617451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19580eed03f22d0f2a6fdc075c04ec52452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd97ce528fc8155355ad890092487a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9566ef48229732c7c28be647832d4930454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed3bdb397dadc02078796812c16858a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745ffd9e95e473110b94e20f89a5da0c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc85adee860a99f26f6d149a83ed557457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb939fadc57e1bfc4b3dfd95a002e39458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a23c9f32d3e7c71dbc79667d689ff459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49153c83d62482a697653438f0a5347460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cee13e20181e63343a26ba4a045ec3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b833b38a69af651448f020b3f24f2ab462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c196d28f1ec9132248e3ad772c8ce463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99fb6f3442d4edbb604fc5429a234f0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc1652a0c66bc7bcc951745a66263f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9576c5d0c3649ddebd255fc8ff69b2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95550546556ca12d6655b038f4f40e94467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7811bfa3c39ae06b6176eda5a0fea505468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dfb1133fc73d06d44af41894727b99469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5c372892187775dfa86059f7644ab470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc94feff937ca04ec9349eda97de50b8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08215c0f8c85101acbc28262ef08cdee472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4783695da32e85aff3d46bb4ea4f069473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d4d771c1aa04962dd36edc3fe60756474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d68673c9c273686bf4e0aaf455436475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d93749b0f0dc9b9ccbdfc899c9a072476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1578afdb17208cbf6d4de35b8b02a2c3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd1c4eee91caae7c810bc91b77c02bc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b386ccb21e817ad5de48bb962dbfb8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7ed3ed518103cdbc25b2eeaf86deb4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a775f66103486049119f5e2843b841481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f28150e990f4e3e593f77aeb5c737a3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e9e7ee0a0208c59b61b5f914aa88fe483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10188d67fc6673d0df13f0578fa99d96484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44defe7d8dee859cf4925821ac481e94485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87c038678e8254007cb0a56f932a20486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c01586643f9bebb2b96ae649d69d27487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee27424f5dea51acb6b146e2f636780488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1248f9ea1716a6c2898ccf95223aec489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02935ce27bf579fb057d7c2504905b9c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aaafc74397fc04fd3c5285b40c3cd4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbeccfb2898768b9a6881fc809c524d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8084104365c3f02fe916bde405079d8a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0078950b7e751206861b142c3014187a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed0117a1e331d0c4cc3a7425d9dcc8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234010808ed52e9859df837830775bcf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690cc2ba805e99f3c88014deb9dc8bef497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e32597e81b0fc3e0f7d0595ab02b6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f75343774733f57b04761d11d2759499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f256328e7fcabc66975704bda3ed848500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf1790024e06ae934e23cac1b4b5d1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9929135edb17c61a748288d97395288502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabee1934732765ca3408c81ebc10053503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc20f400a962d44eb87f0a79b146d66504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770125365d5bf5e9947197c93f7f71bb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7661ec1c1316b46f3bc3549876de816c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7bc1d5ff95be28a4df774a76943a26507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac7b6676ee8db728f097a2c485db35508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c563c81d04f5cf53cc48c7bff6a60ea509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a4de1209c99bb22fe76d822c4c717510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d180c7947a8ef371e9d6cc6cc0fab511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b20bcc161968dff24cb1f141bbe0f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4520fdc9d35f6aa7dcf3a6a9e510cdba513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b112ffdec71b829d9353166dc2a47b51514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b85966207662c2d9daab7d1022bdb51515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1507a5ed5a5fed97c1b5510b7471d0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c15b916012f36adb675d990924a61ca517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b00b8653ea7b536895097dcea59e2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c4c9ead5382859e0d484ff1dace9d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c977809589cc3ed56e99c89d877b200a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f42aecd8e2147bd09be763190b4637521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35065aae58994c5333e715f3a784526a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03957259d06d75be6d41688e9d7992d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c9538532e23275bd524ed6f594a3d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db6a5ccbf4fa0589791808841577ed7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7778161ad782deb88f63b422c5511ed526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c63fb32d74b2c61882e50f481fb46527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0400cf87c91a77b9c1f590a7646649f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2b996a1dfe16335b51e79bb453262c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e087d5ee86753ad813044dffbb3e7d42530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd4354a27919244890cc557473c1bc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba975ca501e18fa86c4f8ad8b37e5d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1edec35924231dd4cf16099cbb0c65a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463469ec4d1bdf764dd1d96544379b2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bcd1336dc271093dfe54dcd6cc8f4d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460783dbf88887b9970effc0dba209ff536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b776607b1a1597792c7485c784ddb2b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a8afe1c595207cc47f1fe45cb59a54538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68423499d21f12b747887db71c934081539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b866528419e2d79329c2f281302656540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb6b23514458dbed6e08227d2144ff3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9e6dd360ef7eeb3fa39e0cee50507542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c735fbd6cf3bdb12a0fa171d1e75a83543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b7ae3019d8b14c6316feac918446e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae72aa6016ba89d97a6ead484b625e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d3a12f34fb4bdc72ea521f1c3e2f8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2af5ffa367421f27b61cc5db05c34c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a91360ad2927a855260f9ddec510ad9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd943e74d54ff376d4f280abd29dcc8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ef7202f704abefca855c13465f816550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75166263cc2e7b651a62fce115c1b449551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385dfe7ba59405ec0f5946a88557cc3a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa39b0a3d855f1920faa1ffb2e39f3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc19a5d1e61023b913fd37dae9b6988554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f211fb4ff94e21790840e785b57d215555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b620089f8f69787da5c635d88d71d4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9d5ff163d8c3ab462f88a84d80bf1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68083883006fe46b5101bc04d46e3b4d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc28149e5ff232a6c1e5ea561749eeb8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d05edba5543223d23fde8db8172487560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72881024eeed912d24859697e4b40bf5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c8d33f5e429542ff138f14b039a984562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db39730d7845a56fa34d5e3cd54a6d3f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f11956a4d16fcba527bc7095d9db4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0ef9cb3eaa80f7b5eff4c4eaca313565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702dccbd902d9fd6edd58b65cfa53b4e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc971990fb13443e6ddd733f01b3ab74567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3030fb94e1de8fd01a5ae626eafe4191568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664a0d2b06f65de938824767447979d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08ff9b5b6f7fd4f9b4a74209c95f546570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec4ea402308106b1f741994e151a935571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f9e66277870adc1e54c7e96108e87572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7543f28aaef9f73af2afa5bfe580d3b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a81854ebee3c997894b666fc1c278eb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9bd5bc9733da5e7afa7f070786a668575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e495133b5e5352067f152ad9dd67f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a699c05c5bf20dd225a5e285f0ba003b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bda70f71c71a4a030b0d4a66120e56578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546ab5eaa9bcb246042b0f2eec3b52d3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075f4e6326ffc886b20acea250a5086580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c46f7514d6341b5d20260acb4b8ad581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3838d10b0e4be67df2053e3979a214582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ba89f73c85f8b0f179549000c3c66583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b6293db6d58c2b45c2fe253034d844584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394db5809ee16f066fc74648f16bfa43585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e51355ae6f111b5f3ec22a87e1e9332586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed19030708b3dc01cfa444f154f105a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593712a803fa78d65f332f41c43ce4d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a015649171c83a609a82aa4cb57028589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046efa79cedd141e6151c996ad9b39dd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158dd1ea9907801917e973abbdc840e3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc78965e625fe698658dc45ae7370a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ba0ba3e89fad42234af9524077bf7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a774466dd57c3e838d24e0971f6e28d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a536ec2ef6037437b0dde14d54b720595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc3f19cebd7d044146cc70918a768b9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba2b56c40f4be66e116266eff3f8973597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc7d474ca5d1c3f66e31caf45443b9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9314819a8e14b91b4288c0b0af78635599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370130fbdc27dade0b77989c516362e5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a91e7aa242249da150abb9e4ace1251601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a572426244e91c3aaecf890bbc5c7536602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9120bfd9e561122aa9362603190b1889603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfaa12d8e7139604b4d0168251434cb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c1f2e98b677b4606f186bf119375e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8509fb099c3facba9e3bce5b39cc7c96606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e78f5d8c5d246aa83c3cabef2d140607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a42d755d29adf0cfa5f2583a15fd3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c901e777ca2ef66322f9321095c5e6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e023b9c4f2fe3afbbddc072ba36e62610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3197f31e7e4a6ec50f6df13e974deb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11534ce54d5ab370dd78e0dc8244637612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e66b5e734eb2b311e450f15ef1f2e8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8874f3e0e48a6725d20722f4040f2a72614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1690d0a787c62ad6e6a55aa6f401a76615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b15ca1fd23387e1a7204b214d2d2920616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79703e62a66f867d8e9995d3bed78172617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dfbd074cebbbf30d6ac3883c6396e4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104997648968a5419b15d3c39fb09a1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132140daa8f806813dd0d45caada5ece620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d89aa505dc95639a4ba748985e8895a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18bc781566039e54392215bb9fb93c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc02a28e95a3d58ded8d42bfbdb55e4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8150ce211d7a2b497d9ebfadd5e7de624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7adda9b6dd4732a3c45e7d5ae54e78625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5865271acd5b5c83f693ad54487559e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb5296e283ff45a6c60817e010a7b8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb395df8e1f4309471795b602f427525628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed52b18bff63b4773dd06b31f765a7ba629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f898c6d6315903fe961c7fc7d1f97630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995db5bf76f5d15c37d534acb0180e28631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4118d653cd1bca5bc942373f562310c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de00466f7ace768bd7b26868f73b8e3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3df44b2b675371033d469d37f5a232634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc9cd9fa3ee1a652571eaa20d95a302635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e65abf56d6a247ae3d4e74d7fb08a3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5986dda4c130f176129f338ce497a853637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6209192f9f831d86bf25680ca4589e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23240b5cc44575e46f7bf0ece0646db639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b6d7ddfff9961a0f5d0d580788ba7a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ce53ee0b507ac287774093777f27a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ed4d19094091dd45df3fbf59ab902642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da04cc91474063d586991a82bf8c91fd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef75ad78a729376972a462fec6a930644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ac211b65faf4b50127a2b646dbc98645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a0b1cbb1e3f20bd33b82b2b3846c6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af47d958e5c95108a89312d6d38178d7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4e1b262a1a243d4109bcce112eda95648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc85f737cd61216ea581a329a211e2ed649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ba0988f9631e30a4d485dd1f21d23650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2960f2c0b5261e26248c708782853aa1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8068e2a0ec0162567705c38aadd2f779652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9f78c2857da3f12a51ea7c1f6ad89653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29efa8917b8af4ed2519bd93b639c171654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed31bf2cd65ce9fc6cee2b50fa86411655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5938e9a24acc5a4e8819997db3772714656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb06b548b16e3a41fe87dedc4e511a62657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fccbaf866446a482dadc6d1c5c72a8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc406154b4de9056120a7ced4c57e3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4958104f62254d03cc992c1373e33a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c51650a631438441f6fb8ae8543855661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637651459089b4c638db5cf1aa0e2d8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bdc778a19bc6d93cb29673e8c62e7b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e24af6e4bc1a9794784b53067d2d63664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaac4712ad197a1f3502ee26443db01665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae4817b10a6f04d5e596846707f48b9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f8e4ce9b65dc3546f856e1b263e161667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e2e658b7f24ead7b3423d3a2c1e30668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08baae32d71df056be3bb9777a5c2217669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b1b63d74c6e4d32e56d6581822eaf0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc301f4bcfe2680e6617bf25d728f7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7023631f985eaf8e81fccae187156da672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f7554604a2f48c5c9b6a4fa0184b51673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae408c5ba08d575a132ce66c563d712674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18685f9c294bb581bb3aebcb27824199675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d3cf1908647f1dd44490925d937520676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b48d56d1b1d091c79f65d9673163d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f6b030ad44216b23d50007b16139c1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b6428fe908cfb1111d1f64f45c89ea679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b44c4fb56d494809925b1f8337008680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b4648a3e9493055ac95849a1ec982681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e5b144a2a097b37d35b35a3b4ac695682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e4b003cc46485d8525818d860c477683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c468b7d5ef63f885954fa234805da3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a234d0d0cc17bbbced76d2819587d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63488ff0ee763eb21da9f7be97292454686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fac47dee9f38d83b69fb6dff16701f0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd40d8df933d10e5526f28f206bc2e1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a460296869fed8f2e98d51fc9bad3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d9d49de540ef21d95d274010fdd3d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3b2440421394525cd11464ca2fdcf7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feeeee0a2742e38b57596c2622435fe692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae2d94c03c441372a1512e77686ced693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b8b94b1e30f45ba62029a6a165f1c4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd39accf3bdd0df3601f253113ff87695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d684b94a9633874f205eab2005cd04696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f607c80b3bfa9565a628c23c852cf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ebca34348abcc227879eba214a058a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badeb9262633e05e138f3108734e4e86699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3256503a1c708dc42c8086ea7cbf116c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df72348624f4e50574d3f3490cc6352701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0823b4379ba36aa21d3cc15393174c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be546549c905358127d4b974e30fbd22703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f8b17bc9716e9a841e8a803d67119704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6847ac50535285dba41c1cd6f4b911705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3771b4b55c55926121ab6a8fea29c12a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e4c6e21c02971d0fa1320a25c34916707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af174c7761034b83da2b26d6dcb4bde708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df36ef6063adb7669f93870e0161a96c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f901c901769a1c23cefae95f70e8cf0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910fe27f0d017dafad3c3520d4ff4ff0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcead5a69a757bf5ba2ec4390bdc397712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8628165345a885c867a2a7ec68de5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49986789a607611e51bbd91ef37780ed714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea15465804e706473d49750e6ff3e5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dcf9581a7220e07cf72828b62f0266716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edfa42d391811c3ded8f5b5ae88ca9a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afffa292387336f93f2646f4422223c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c700e52816156a1332134d87a6fe42719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e15df16ad6106e65fd1db2bc869cca3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06878693a36dbc85951b803c9cbb5a80721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070086efbe8f7f33a7d859c21af2222f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b26dd77dedc8737e172630a7137aa3f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe79502ab093d08887f8dce42488cfb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed83ecea2b11f681691476ce005dcb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e9e9cc37822f525b2c3bdd3b7b2dc0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c068c8f84f2f8c54bfc191fabb995f39727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc893333cfe4a7e15533bc7671bc28d3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d206273c86c9e505ff1123099ba664a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a87c189d7bf8c7d2d037edce0bd27d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88e33555794df95298b9b3d16d723f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc8e9847900efadda7a33aaca94d0cf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd189eae946408eb3b8e2f7e342f584733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeb34a0f70c3f3946b270b9236523a8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7873201777b718e04378d1ebad94eb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0125841b0adc7d2c607c6e0ff5c272b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6019fcb943f23e578fd7df4438e18bfc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b21f5c6887c457785b1403ec9d9604738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fdc063987a2e61c3bef3106da234aa739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d63b3c604d92b50dc12a196a456088740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28466d7e76c87275b77c56419ccaf5a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e444d7f24ed94551cb551d9b6370a04742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8a64f3ed0ea52d4561e614375d9e22743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7401952a7d96ffbe351e7edacbef6679744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6086dc5656dcac789352f74ff4a68a79745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7674c9f3a10202962398cb6e2c2ccb6f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff1b147c9895c056405b7bb18537720747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8713e03d4c5eabf705ce242f4adfd28748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1166505f5044eabc27c85d12de072eb6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c010071fd227f93c861d63c5fc031f0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd2dcd7c99123235c186423789de767751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e91c3f9ca98ba82f3b0a5ffd6a6bf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e880eee228e3d9694f5ce2b7fe8c75a6753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>