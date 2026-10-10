--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005a7f5023669be24cff1a799dff28411.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90125ac72d24ab4125f40f5b88420542.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae6559a46c2d37e95f569c8136a66c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacc567739506b161b76e1cb4755dce54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98409f6048befe554e18426d66834c675.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c0362531fbe7967907bd427f9541fa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb0cc5ff9c1d639c9cc1d89f3debe957.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476de6bb14c711fcf6c929a251015f28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcca3578f823b64bc9a5e5b1f0d785b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4211f23178bb6f0d37a79b67246d21710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c835bc4f1ae560c0e166f7dad9b0be511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e89d8c4b159362c7292c153d75a9c812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e2361a4b34207f5f115473b577d9113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f848d36b3b40190f957cb54a2222a41c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a44f9988d7e07c1ea16b7a5e091a17315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef62b7b2a6d39cf9fb8207122017d1c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46debfaa5d6aa22afe1cdcbaff0e322d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a966628e2a7504ec3d350586a5c58818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e63bea8839d5bc0df3f3990460f89ab19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0baa6e8fa8b9b225051c42e48be527720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bdfd1207ee10586b9852c68718d04821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea94762752b51d8c34fe6bafad1c934722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f04a2d416a539359fa5a5caca10d11923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23598eb9c64aee983db0cbf426e6193124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2367be6e8f2f4be92eacb9615139bef425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71ffa6a16e4d23761006ca07ec470026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47f7741236e48e90bffbd8cc071363527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89097afc1f16e20e73cb8a4b79fffd6c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c6057bc128c351e3dfc14e6b1178029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc753deb2d20be0ca4d4ad02d06dd2630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0800c87feb62378e7e67bfe694d7bef31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e34b3fb1b1a9ab9fd7aed5b4b230b8632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd186fef8d92c492e683107502f6c5c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313fa02cd77f45b4f220af39b638cf9534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c9af18d9dafff1995d0b3671f524335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949fe0fd2e23775f00ef3ee48e20c0f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1280e8f92bc7cc2db8f7eb8637841ea837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d961243cf0cdbb5bacc3177c07f33f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd65647ca781a82032c22a6d69d24a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d515bf8d37f13d18139c31799159f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f8bc772203ab096c22d92b15bfdf8b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff600a5063d34ace417a41dbd9ec2f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74641037afa122febcba64f8af2d15f343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36eb01296ffd1b08bb7897b2cbf799044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa9db4e49b74cdcfbea867c61eaa38a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934fa2d8c5135d8cb371ce10499bba1a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5479997dbc56e9fc17677ea69dd85d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce86c0acd6875964eec6c1d12c7e5148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f7045a805b801a75e2f4cbf7b3b4749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a6bc216c96d3102e987996f77a68850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d8f1a1e66521929e4f8243c4adbee451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f17d5922b135dd875d9672652e5533952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d8c5ba6d360304dea2876e28e499f453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c345d1f13578efe833581c55e90f26a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213abbdf914f83931a4d10a3b895ee0d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5774757261b838a8e98e190b3521c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c5b973b59952ed8d27fd51a70184c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903de2445c5e2300de35efc609b1231858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887eab971660f7835637116de355351259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7752251d9fb28a1b0afafaa14c4f161460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9583858b6ab7e191606192bf6ca00bd961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1654f112923a57cd5abd278ff5762b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f17d3ad81d6ab1402e1737dbb8179f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca14f7de8304a0426880e585ab2261e664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec260f41338cf51d3238d2ca8e03ad3765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647401910d941d2a9da713368a7b51e466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38084cb4aa88f50d1be36630546612b767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211633b9465276927535965453a1a6b668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a179656264b186f2138b22f82889bc5a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc7bbe312442f7de28ff38110fb19b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f1ca3e09af47391aad735c1960da7371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a3eedee65a3771fa84f5b4473ab42472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b20ba8669634f7d43a2126551bd29773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9df5cc4c8e97658130a233d11943ed74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91583e886a19bc30ef0ee6d2dbc0271375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2f8289003e718b6b672696cde6e68a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31376f5356dfb20c7adac8ed90ec0a3077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46ea5cc72b221770389cbb4d7f899e578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4866deeb468a9a19297a698bbd1591e379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f5171f7e72efd6cf4e9798eef267d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92de0d76a83f82ce02bab6ae3d7ad981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549bf7221099866dd83f144829c2de7382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c92976e186be6ddc710c5f56db9a683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673169088a5bd23f3cfcab8103dd06aa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e80fc4e933321dd4335d60214aebffd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e5e1343b071622340631edbf2c43f086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29265383b60319d17ddd95cca74751d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745304d41148cba62959ce136e32f8e288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f0cf88df8aed33c1040b667b8d51c689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd41e7e8ba439fb4f94f1163191ef090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b4407ae091e179096edf12f7bfb4ab91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a13acb7f58d45075df1d5f25061bbfc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2eca4d56810a31a2f4a40e5137d29393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f74c7064e2cdd864a9ccc0d69aa7094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585739e0786c9b187076addfbc28fce595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa222db8c2667e397e629a9f4e8df6b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4832e7b3751f16dd991cbde944738097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eea725c25aaf6dca272d394659784098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f8d6077a3ba04d10659a41af3447b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c399af9b3376e3519e979c01b52c6a3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d2c2acd3b219d340418edeac02c54a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e2ea7b273e3fa197f4fc7106084dc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b32b918ca986678b1fae83f7ece7f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5023a1745581600d5f901dec22496c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de345d2a91008df24686b2db00089c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5b403ac1d061c36271cb3cc51d6caa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72fcf3fd7952d34151868ad96b9f34a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2664e43ac28b725c6f341dbd5572a42108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3827a10d89f314fb132d57327d82559109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b89445a003a0ff23eeb01fa59589cb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad8fe85523f65b0834486c93cb630b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e55229453f8ee4a56afbd0a78adbd3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b5d04700e6b830ac033d9c59e6ade113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d502a7de177efa536e00016c1d84650114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc3b78c2d7c7a2e9a9964c0c7ffab5f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d511328c53751700cd3b18c50bbd11fb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c5971b0628319466eaece852f49a8e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aae338b542339102382a8f87d8d7ea118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d36b97b42776464db19204a01a298bd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef7a52e89c7708733fb83e0e639ed1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292d05c2dbbdad56ff0b7ad8f2e3ba2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510353535fec63b9ddab5720502c3de2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd777dec8c7c7762b64c2de1f69f9c6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652a6f25208655ac35af0cbd9864fbaf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07bc3fc41b4b479b6147a6ffe3b241b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ffd8f49fd0ae45ff328dac12608e6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e883a9ab38d5d8b524f0bad741effd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30dfc0ec0fceeb4584628a386d59bc5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa5b1903afa5c640573bbb02ad8c09a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b5695017c81bfab0fd577b2056b8e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ec27d3bd86bb4babf19a86d046c57131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba32e8121710bf57d721523135eac8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b1b38c026b2c215bee52a46636531a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2194f8ae92cbe6134a4c3d3d9f60266b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4038c64978f4547bf2d080c8283bb3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7bd6af1f5c4634683cf43f3eae9b13136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab55a8e21ad410e4b61f711c80ee1db137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ec0de1d30b3bb33a5854e4874c563138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac518b31c2ff64bae1d6e85d1b41b36139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817fac6adaa2499be0e385934ea5a7c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0588cb5a01f6dab5b4748249d263253141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8217e460482b7b69a0b1c4632fc4cb18142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08615ab780fa6c8c0428a66378d37f2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3df696c3a7d98979b07e23682f8b56d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b8488b3bdf297e452b4e3247b6541145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed46bacd4a49710ada193b7cd9feef3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c8457778af61f4420732960fb667c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e4c5f1a1df94e6882ff5eaa560f36d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70fe504db58675f1eed59a7da31a9a6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91282cb9d5467e23cdebd7c5882dfe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d09bb894adde88ff7b1f5e7ebea64e5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030bcb6a8a6f5d67b1e588790c11d2dd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b8cff0036566bfe364558fea46ba06153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3074717aa7993e1808a6f5713b0589b5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b6da3bc9ff898f079a9f8a367874d7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25067311b0d425cff14441661c8de678156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493eb602355f78152aec283a0b53f1d3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8abc8809e4820a6a06b268ee99bac6b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdfd1d1b323ddd6c8a914f7d6ebe56e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc80376abc8a259150a8a9f28b44f04160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8672a49d65fbbbaef796378e4a0148b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf9d17c7f22cc7f01836d061c4f93f7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0735d8e747de1982ceb3c2b8f156039163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296de6a6be586b85b8e8314509fe8987164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9fdc95a7266b2ea89be2aa33353674165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e08c05bc329d960ba12e1f5a90de88166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f4e8036f0d40c46f757829aa7a283167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed341b861b397411f143f6b2582f138b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2c433cba32dd8c6d759e36e43ee52169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099666a421d04cf01e44a88f7c49e54d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356660cb34d1d08e8163d969f3717044171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789886797c17830b625dc8bd1d8a5f1b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63165e37ab633790c952b4b70c730117173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33190fadc203a90638bfec5e2dd1dec174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf931cb235f10b678593cbce0791407175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb7f5bcfa91a4ef7f96141fdacb1b1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2927ed842c68252b36d48d25636ea7d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb88de8d66672e9dec970452b322b9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1125c63d5547bdaee5f2fc536ecd06179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd948f690a4536e7bb72e291b5a5cc3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2526b4de97baaa51c82605e26f75eec3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f26ac2a8b57d8a680372ffabbaf201182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a29db0e3f9264cd2cd9ce7b7934f347183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e43d2f3fcf4c4570ccc79f1eefacee184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c554cc640cf2b6f190e6dcff6eab0519185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce01d6e582ec8583077ced7a9dd9c59186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a107067150e35b4860dc92f89ed2612187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64571f9ffed20d194dc48b72c0f59cd5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff9839e3e62238b45387601330a17e6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed58fa0fb3e292096d728fe448a17052190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6c83986852ff14651af86e03d4d22191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f534f0a06bc35f6cb643d522b87cf44c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca496f9eb3561b3ed0965e0ed4c5ece193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5660ee3a4ebf8b46ca51ddd11d6d96194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d644ebb5532df00cacd07d3898c43195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e9eb7a64d018b5a58c7346141f4ce196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace76f0c5c7360ae985d62118e4a545197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f71af99ad2e91ae1b143ee926c551198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735103b44e3c526456e1a26253663f0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1503679ac4a1efa24430407282224b4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eead8b83ef79b1a0bf6ea2c1958c0c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d96e07e5765808cc4c633d0425b7f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99b2eefddbba73b643b8a9f5b33e1a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecba9fb4f32cc1ca335233128e36e75204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf71ca767c8e1cd69d56c89ebe134c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195965295601c3d1f819e36544a35f50206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b3fff414dc0225ec3812acf399e75207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f2bb2957c3b1ed302d1b6ff7d30cf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c75f14c77ae2b177748b5af4deb822209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840315a061d89260a172e625b3f23e3c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c10c1695f926173f3df6d15dd7e9fb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf21ccf48dd55451a17d41ab178017212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ac1e08ee950c7bab98d97f938cabd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47729d56e97f707449029ee4a0300f93214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d660527e712d33835325c47c3bbb1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d9a5f517bf4c1161a51d0a521062a9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb385d3cda001aa8dc0694cc95eb9ee6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46018dcd3ad6075deb1d9809deac740218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c01be694f9d3a34230060d6f6083e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fcf38863fb684ec574b41e2c99f272220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e868096a4ce17c5631e4c5aa5ee9b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001edb01ccfdb9919e972b3187372bf7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51118b8f106e499b9b26856a0a7de63e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7039a181c200bf40e8c3d929f7bb243224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b879a70913667c2389b0efdcbc795a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb95ee9d615a1d06278ddf9ad4c76517226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be5eed7a0c844ea93d2a8b2f3d81e88227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580263a01a494706bfd7e6cfedf4c43a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18667c31be5367fcc7660e64e5be232229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff90a717fb1b1763999fd7b4d27e35230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8265378b3af56fbfbb756c799b8912231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e8f0f362e3b43191c0934b865ba0e8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89123f992a9e1b009ffa1f0ddbf20ff1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3092ccae490fd7d3a87a9457dbc2dbe4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781129fb043bb4fbf9f6472f62958810235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb57a05dcd9b4835642bde9f26dddfd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694cc57d8bf0b8d824b2f247e493931b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b916b936820c14ce11118efa19de7f53238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c267284f9440ae29468b80083c664239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487a1eb29373d61d002ea1cd688dc5b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61fbd1edbb503c09522bdc4dcf6cf92241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf973fe6043045e237625326a57ba3d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd36e4f15dbf4985f3dee3ec1dc647f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a4ac14806cd6f7d53a42e9604ca233244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15394d6a562ea65ff9dd82f395ba042245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c762cf80e4124a8a077f31bf066bd8d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5537a3a834e0ac1e8cf3cb6fd0a67e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514cfecb40f71f0c58348fbe242ecfb2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f9b7841afa2bc9b6c3c4907fa9dc2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ebe6e2ba56d20e89236e3b7b1c094250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06030cb5e3792ba4f7db8cfc1c97fbdd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c088d6b236760785c6ac704bf7d8ca79252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acca57fba80670dbcde3e9c72f8f8b4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308dd2bdab1169013a3244b520b8429a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5609a400f512298cfd659d7591f42e09255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2d2164ff254d5623a6eb3c61545e6b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac94f5fe78ad90053c6f9eed047b3a2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0c3dfce3671e8c8575a777d0d9b2d0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f3fcc25e48133d6b909c9d5ee535d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d1b10bcd67ae11d39d3df58eec54b0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82e30e1f5f3aa56a16b47bb5002cb9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640087e42b35f88fc2b36fb8ff86994f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7861b410c088f19d4f7e8e4648821949263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb2cdc1435f674f8e85787b307c63a7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0c5e81bac5228bb2867d92524b76b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e487fe6a4694a6f9debd7d5c5f189d3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d7174b33b5849439e395052d3b2425267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12721edead86f1f47832c0e8b4b280b1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9bdc088997a5d99b249fca8e51b175269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9970578f074055c96ce93cfab227a666270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1274fc589d1c9f5b2aface0234aa68c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f2e40506e2ddadf6d1fed7763e5ec7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29d9cfe1203b296b52c3131c21014d1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32194b81133fcc028c75429b8b0ae825274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca3e1e76ab7260e6333b19943d1a82b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7df204775ac70cb4d5892dee1ddfb6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c681dc153ff82a1c9e5e6c57b3368399277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699a7353a19f911899668eee7d38444278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f98b2369995a85cf2ba0f2dfe4604279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519c8a7cb858d31cf1d0de741c6add87280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f29ec7f0bd62349a231e6d3eb6f77281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b7cb0179b701b3fb1ca616f95146f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191eac253e74687bf72293a26ee30ec6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef0420d7a1611c60c3ed2a17cc5772284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c7718c236d15deb86acfaf779196e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2570d30d3821e145d2ed5dc675e30286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824184f96a8dae41d7d9daf5e5a6a4e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119861e8f1dc3a722cf87162808985f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4a453a95600a27870e943ff489e96289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b8fea8a0d05bfa3a2fe0f74e2147c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01652d99ec63e0ed01b04bf38242dae7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3e3bf38c83cac4121c3632b38e484c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e0e95aa0b85fb88fffacc4adf04fad293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9da2745dbc0d22b9675c56ee9d4286b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da5c03b7a40822955cb50ff23c22573295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b64d9d81633bcdd8dec49d47312b18296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be168ad5a3f8e09d8de9d188098c19a4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd576d8ab24c010b7d9067add05545298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3a8bad2047f51b584bb9a281da980299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2a2d3027122daad21087d1fd5d970300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fb55070becc13a3d5c4a134fdaa181301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed901bb9624c605f5c732cb3c6fa464302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8d4f89dc6bd1c30a538146462d3ae303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621cc74fc2e826015496da3e53c15bd7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4af5902dd6aa7c5b25e25ab9825540305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad33e1413db11302958fadde0374ba306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ec83ed326f59459daca9fcf4b25a28307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed8fcc5baa224e7766ab09255ffc87308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd27a3f4537994595e513536dac12f9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a3994e11e34026e4f0712599b09680310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f55e43a9d86ed8d9aaec511bc426b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eff1f70a44fe8b996f12df68b783de312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fed3a1e319c5dd58d0bdab73b62601313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10258d25644fe732b315fecee77f4c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e550c47065f13d83e4ca94f4e45a8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27420f97d5639cc591dbafbf2a6e64c2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3465a5795840a193058d347f98aba163317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5eb2f27dfaf48ee1f9956f8da36ae1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0da2c573357f476cd216674e72a87fd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a7cf7ebdaa09b61031eae5f2f83f78320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac5d7ac74daa216bfc29c70d8891b7e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af42a85230308deee8971f61f2f77eb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88fa142f1b890aef2471e80e93fbfac323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d79063a15f0bbd05b6058452aa4d2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f5e9b279cefd0b983ea01f1c15bd6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94039bf2060cf0a4e9a860f200daa215326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b300c37234c0a8c11793d683de6da4f0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af899139fc5f4abff133ded2a207c40f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c03af816f94293a93dce858fb958ad329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed02ceeb36eca1d5da4112393fb6a980330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a5d16ee541d2f4b943053ac9ec084331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92527ab8a3ae0f1b1d18e0d51a1498a5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a6c91f281a34fed10016e4e29989d2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4aaadb34281933a44ab2a2f25225e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb31e50583497ea494aa18def16f63335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a136b764dded23553cf50c1a1c89ba19336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132752184172d0adf74c0dee8edf380b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede251877d6d1dd03dbcb803795e15b8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2468acae62e394cebcf5aaac03c4699a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c4e90caf51d1be4840b5f409ab4b7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036221e2771a757c95ebd16e457313af341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9555e0406f9eb933b377cd37615dffac342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1440640b41b7f71383dad5d9f9067343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e95c93a7fb8cd010fc092be31d1e2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6900dccc9e5276e270ec985e12e3c1a9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec6c4f6c7675768f14fed0fc6371a71346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea96f0426d6eb9540a4f9084ccbc2773347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e45888788d310b478edb876aa3fef2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe4f16d5f4efca71f095eba37c51d3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164193b710e4e6c6d71833ba064fba8e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2698c33fd6a17286f2386eb495cc2a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afaf99e5ad11cdb630b135c09931b42352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7315bdc7e9d28568c135c33308c96fbf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9602d4da13fb59b6c228f7e55a03f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b60caea8faf0299aef8406e0d8c6c1b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4204fbb682e022d3769ac76720c79ae356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f80876a4b11bf8cc562b40a8df8037357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0aff5530861a8728ae7a6c66f4ba36358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cfdbe5ff5e269712b1d223f6d35574359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9d6a105e761e3cc68d548860e8573360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87444d7be58dd24eba4512545ddd570361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3764ab3307f7702db5e1288d8d8eeed6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a887f8c7774b30102e31d5ab164afbe4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c171882a234e8e33c29c921b7aa8dd90364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd73bf029e65b55a13bb9fd974c800365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4493140404851476b678cb7a571725f8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e21557ad68cf71b113a129c7d9c2ab5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7548f4d6fa54d6a0f5c6044e9a183d09368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac57ff347845db3d8ee61cd095540d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfde3d2d8766550febe3ca8796c3913d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292358854058a80754b3d41b97ffc3aa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a500ef365d0c01ba9658204b2b256372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e978f0f5353cfc69aa230d5e86fcefd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bd08dfc43f57200c1f7d83d5553401374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dacf8d5bd0de5fb76d530c91d3bcdf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75986ea482ed18c14ef1fb3e5d27ad73376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37561ba110598bea76e8c8dc640622d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9291910e47fe29ce6e60a48658cc9164378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c9a683001948257948e454e9cbffad379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c05b85e6221060a44a590232f423a1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e64b58ad5d6ea92aab4472ea24ec6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af465b81c88e0266f14823cb97801f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b8ddb4bafbb7ba8e419380c4073a7c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba942daf1338f77bf9d92f75924d83f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c71986269085ac86d6733c9ce6fcb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238949011714655da17634161270ee17386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9efda49fb3587f78ddf3aab864f1907387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a7c4b6be6bfec8b0f41108dc29248b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f619cad1a28d42595d03555e2e16195f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd5143dc2e38de5b383440e5ec23a81390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73febd31ec0f62c8380ef11695fa7382391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff011544354c281ebd0e29789f6652392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a66b29594352126ffc063e9d2dc7a11393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b2ef1dd04d3790a74a05cce7b0b37c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d8cb59acdaf41dfde3536f6ad1cd7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa70105a126e08a9bc19f6ea8f4246396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208833bd3e172bcf7b5e51a370d9b87a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e800bc044ab0c3788e9b2386d922d8f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e62fef846814c8730bfefb84af4277399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e370597b3d467c4dad5d1179336137400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee746bc1d7491997303d9abb6c930432401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c94fa524dd0a47d4a3cbc1efb06a3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5844027448c89658baee4bd3fa430c3e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a645fe02f2952be4c86b8052c74c7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af239b2d08206a9737ed4563e95370c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45be3bbd85f95400127768e5376ec23406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90a0b369638b1548f73ad10f56f62d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd42146aa3e119c371b81cd52c87947408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef78da0537c6a9dbf858790aad13e7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe9364e252254b7caa25e1422ce2575410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac262f49f96c8b4abf6e5226be5a371411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc998968e46cfc34cc42174ea736a08412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a466fb35aa02d1a4dff6dfb224b974db413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc18914ba82b622818131df9f9c2a7a3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a481afbd5b75cc90e0fb820b1961f60415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967c2b1598c4201841287b0d1772df6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfaf02564966813bbd143e96a914c47417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98903784cd2b344b9c2ae3e3f5b49f6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ac6cd74bf625fc2da6aae76fbfdf8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc46e5836c82fd532fe66a9e83565d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100ccf8055a2ee29f857a40ebc50965421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3d6c3c64631dfe8afcd17e9c61bef422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29266913cc941bea0ce1938c9b1adfa1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf6689229b39cbd6964819b14f4bdbd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1662042a580929470ac3345859d4d74b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a189dc9b1ae052aa52e84a1bb83069b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0934f3d5f8822e25ed719cd3b8fcfd6e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e1c73650b763cbeb2ad3b1a49657f4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeae48f073b7d81029b58ac5ea62478429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaa7dbce64294ae79ac993ae230db08430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6aa4a27c275019540e684daea826d2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58fc6e96981b20985891fa9b97079bf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b463263db63ec1a15e5155b8147ea4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a021ec9e5e1b8514b435104f934c130434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af150970b356a4c12a576e13cac1bab435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f754bc44005dc7f466c997e81335ba7e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d65a5899ae61cdd3f7a1fcd9d1d936f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc46193201eee58772c27ff50e61334438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75156d98876df6f05a950c0afd031a3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94fd636c07f9fb2efc793fcdc77c56f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c2e7ef6db894f209242f54d5f3c433441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a09bd89ad10cdddfed7c11d80d6321442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a97274b1bd93f6598dbb7b019b24f1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4356926585fa9f879ef7aedc5b3a88e5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98556c3be0fd6c50008ff7fcd29b2fe445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4132c7521cb88a770a711e8fca4a8869446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f162601dc5ba35ea352ab1859aabadf3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28981c36afb5e61b0e314ef5cd4c16a9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef3ca6ee54a5ed5d38d2ff638179d3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e092fb3a8d914d6f994f659e85d5fcbd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e979a809c66114a98bb2bcd1cfce1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65f552b1bd1bce6824bee79e076472452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf4e73a9693724410e161b2cbc0fe59453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d5db5791ff7434fa05c956ab391b22454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1301c9223f3893096de6af3c0a829194455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe528e04542d3f7817dae10fb853f2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49cecd9f61277ac0158de45fc545d7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c06a1004458e60016171b83159fcb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093cad904199f2df34389e2364526898459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426930884b52de0905c0289c3cca4eb6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123795e7f34bda7428cbb974110f1308461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc563952d94dcdfad5eae72c8e2a621e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac2331da8a62920c0bfdf594eed35fd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b090386756875c80390cabc236867bc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a0eb81ddb6509cedfa453295e2252465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daeb88971967663516354a3ffd68b4f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f072e152d9752730e21711c8d2fe2e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ec5446f70e5df624d5b4dfde6a9e6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01559964c4ed912425f44689b2dfa60469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7834f156a09e9f23e1a837b0da09c39470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e927c5fc3a978ee8a86e0b0d5b84686471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299493538daf7e54e84dbd7233ab12b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425269260f8ce4951aca91f87207ab8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef350c3cc284574364c5770d2e9a9c6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54dd15a757431d3e9beaad1838aef9b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6ebd6b43917c33da49bc8da3ca8e3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bbab590303037cc180b80611ce9119477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e378eb23300d4eb09cfad8a26719b8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e44116ba6323296ec6f8f39e58b9f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcfcb2f0c3ac5686f9a8574f422f520480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1eae6a261509ca93a24918b80e3d52481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead9246c7c73f60ad74c8c0dab86a2e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835af9a527e6211174b3522fa736f7f7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a505d6132b31c870e9498d266dace8a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae453b0e0e8bfb35fc19e8dcb5db82485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff59323f1293a5e0f4a3a007969c28e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5dd60eaefdc0e846a89e39c9e32c1e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694483be1f05a17408c30f87d1e96b02488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb747e0d1cc17095d9ec2baa7b41ce0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f6bcb0a5de4cc558347e48215b6c5a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b1dc845b4af3644f8e7d8e7eaf0142491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6221f34a251f33887770914d11b0d4f1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08512c844ede04a2df26eca59ecba734493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ad59603549ab71b7810ac691bd3ba494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ee52876a5321d348bb94ba40dee44495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a820d8a5f0b46604174f82b2b1dcda6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ca607c98081bfdc76a37eeadd21e5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b7b75b2ae4f028bc3dc46d4cd96ba4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d03d321c9601fd994b709678e5bce72499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38287e7998aca662a206073b3e669614500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2934d20d04b655ac0782f29a40b3e0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0350de22f3b6b8a4e000328d419c1d3a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ab16332ed4c34df7db2ed34787208503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f79a3e25e68c8e5fd33d166b11ac8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0bc3981fdf8d4bbcb8269d8a55d006505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a6ce898b8b4914456a2cbf5941993506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1724958c855d71030dfeed9d919ad3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe21a6abcf98f4e5d2d23250c6e9910508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d403a448323a19f2a9aa7a22d5982509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da89783650dbcaec4098e017ecf128c7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e040a5c7b6c8ac1f326b72c651aefec5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caea8382812ef8a9b2b7e770676bba2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e985707971dcd0e6c665887dafee3ed513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de33349be9bea4950ea2c6ad68650ade514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f7396acb1773f8d42aaabdadebed36515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a157d58aedeba1a060ce4c55ff848a63516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8c9d392fe2ebf46446718ccab65bc8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a5289934068c818f0c3fdbb5542c8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496fb19446bf120c1b5aec1332770db6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90817a95405226cdb6f0b1288340285520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d3d2ed1429f527ce6520ef66025f9d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f775ee4000a25ef483feb1918fc574b3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad33814d743126ad1883d5beea8382c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a7d4851503925505cb5b431091b3b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ae1d4838a86074b0e2d5d158b6ad7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c06ddb16c47129329e7b2555f21cf25526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f12ff87d89af97809874940189e3cb6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f99b0f2dcc7b13b7ed60313a2cb7a10528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af770558509d31a1a9f0e2c1c6674fa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f927f725dff0b545f223c4eea7f3a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f13e9ba659cf20ec97293a60bfa94531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab6a1220191eeda89412248f6cf86b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344abf3e5b46726d1e684fe8e2b8ab6f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a974d40d677c53802c945cc8766c5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847d21d11270c191f407a01276cdcd5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c07cb72a8c8a12d72d23bbaf085cc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093caa5d43c58e988db37fe72d853df537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff572a304afb9a54d94444a59be6853538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447101cc553570894a95bc6cd7cdf6d2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407483c646bfad6466ccfee97415adba540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc755dfab5421f0c7c4e804c6a20d4a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1712370b68b86ed3f780cb5681e8e7c7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7280f584ee99735b372e6441d3614543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ada06a4566456cd8e2dd3013bf3f1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5453bcd205b4c836988c0d3260904eea545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f681fc0f85a2aea337a04f591eb5d9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8782f27fdae65f9523dc7e6fa34a294d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252c93baf3e875e80d83eee8cd438d5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05176a15544d42e85d8df2a76d2ceaea549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c372e5df49a7a85622f7cf9c634f40c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dfe99a06df4b90ae62b1c8cd683e76551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a0329d79bd9842c44ea9b8ab6fc465552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bddd662d73160b4ac3e5418e69837e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c3e4b0893e5040f929c7f124095a1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8520eb83beb9e9912c4c601e406d498c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b2eab5beea3f9ba9ee8ecb87819a3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf039fcf4e4e9bf74fd92fb84725930557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbccc13abd980a5c610f6fe2f1ebd442558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee0d7607d89409f4d5d7301e08cea91559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6157b72fcfab33109b40cb73794ad8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5108e3c009484c89885835bab2a86b08561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd92317c5635c2a4029981fa5385004b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb0c791e20c66a9d92e809c4c9a688563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f455a00f19458af34e10975a7475c87c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab523215c6d421b1af2f2025aaba41565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8682d525eb39a063f6b77808fbc4027c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4931ddc337bc2b301125b5969bfe99567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86136ab5755598ca9a1b02dab51d0242568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c1fcd75f8e717f7c27b873461cc42569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc22d0e1aecb90f7ac0f7d3fb1e0f5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b4173fc2ecb99cce11b2ba948bbdd1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27737cdf7b9e754e4e6b802c94f7086572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e19c3281a723c2133d505d0773dfbe573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766793ed1369166f2535e92e97e20a4f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392695d2a61115c8a378f89d34ae9b48575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ed9f2d0e924f714175cfa016c739d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d254654a864cf59bf7280a8aec6b91d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926aa1d579e6706b4882dd11e3e76c24578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd162bc3646105478e3ee5761919a4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3304f505b80c2c23de150099b772f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc40f9c136dee3e7681d45b4fd8dc5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae08a7c1bb1125409ffc3c79ccf6004582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d285354b31e72551549ccf9a9ce4956f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94201eb785dc41859b552d89bedde19f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8818dc1a8828c553f5b60811c916ed4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9924a0e30d95b3897f32bd1f1c7f002586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0024c54d294fe11ec1676ca72e76d773587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd9eed34e8390a199f4acc69874cc4e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74738197347a4db2cefd24c50ba9f330589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf4010c974103342fffc78bb050b565590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271990acdece02f65fc09a3163112a62591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa385d208ba8cbf10908edf503a61e4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2dea79662f262d1ce54552052b5e22593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121aadef05bb0d85bb988bf1b86f7b54594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781da265a895418a0292dfddc33a24f6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac413b7ee9687a12b438d3ae851dbd9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77111481dafc2fd0f6e734b6048989a0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450e09476ef6812ed0db2b483ac9a5e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58e5a8b3d312ae2fb7118883964d7c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517d1414e5d799c2b687ab21d6490ce7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a94ce6fed189a0fbd153af1424f2d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5988d3da48fda696c8a02b5171797602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56bdef74d3beb30c130bf4ac12fc545603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b4f73c018cd25c12a316ffb5047e2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4626115d182b835ae0e7188e48544521605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c9e37421a3b282b36c6688332a4ca606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30baf20332a56806a697e682f542fab1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd54ef0d19688e9b1c3e8937f428e935608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb01a1c27a06500f9e3171f91bd1e8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702dca85cc9156c9c161bab0e3135b2f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5430bb784c65ee399a4377350c637f2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f11d7b531bffc5db8f26f235f0097c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ff6b70fe6a9387c4f2d521cdf7574613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b302171f332281f516627e150f0ac75614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798048a7c1550ed270d98a806f2516d4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a61133bd44f855cee434b98ed2268616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c9301203218c368985ccb20fc90a0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3808a015b8dba0e2ed4ebdcc3e8e611a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3366a5f4e9d910fee8189fb98cf84afe619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1978636054b57752f5a6ccc086bc22a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecfe517a1da16ceffd8d09604a6d6a4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf97a835d64683c791c8b898164965622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a81c10375ab916934becc8a9489647623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a80d94a3163a32af8b6f28ce2db6b9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e5ea2478a1dfca8ce9d3adad17469625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d45a796610658cc92e6ead49d5078626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7313ac968af1c9ba1a7304e9c2828627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd118311138bf5b6f03f0396dc217bcb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b477fc4a811c009ede7f41947de430629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acadf8be9b90ce97b01028f4d1bd2d0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7114ea71497932169026bc5dc569b84a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ba8d198620ee471b835f3862a97b7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab90a95cc688935ee6907837a94958b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b56d5daab2bf1d8a1f73f755987d9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4885b747e765ba0f1b8a6008f0d451b9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62980f83a705f1b8f83d15457b8e3d8c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef8abfb9cf3ca225488097b43e59b59637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a841ee2c7c8adaa78398442628bc75ff638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07112cbb5d393d509abc538fdbb302d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba8e17d732ae7ac93042afef63286a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f4d63931e3c3a33405b014c206c6f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e4a5f77a81c37b9efb1cc0322ff707642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d4676d665978ae5e68ef4cbe57a28b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4105a2fee15f667598a351c7a78400644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca4b09de079b95cdf575c2cce1bd7ba645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b6d91863731b93b55171fe3ac06dc7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b56bf7070a2a6b3afbfe787317670c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0aedab97be2829f746377e06261fb3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b6b1563097d644e3a84d5433afea9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c9403fa5567df234163abf60d9eef1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d94ee70336ed32fcbd5e241f43b520651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd8f89e828e51d6d1ff98f4e3b197c7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50441edb4d5b8efc21d06d58257c3ed2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e3d7f6c1eb51e3636f81debdce8ee2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f4fe88f057d750934eb88cdf1889c9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b52c4d55b4d72d33eff89c3a547c73656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3572d327726ee46c7c3aadcee2a73bff657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc284995a44285c5ba024e5934978d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e9d0d1a3c30222b6e6693a3fc0506a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf33cf95877ea0ecac025139786d1e3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24159ef1e39b7f0d59ca34d5ae89ae661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d8709d94504571fc64ca61558cde6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3190d1cbcca87bd75d39f2df65b5365b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af7bdb94ed3ce034c07a80e158c3df9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b76ba803f2c138b4c69e6af0561eab665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2907b169f2b2d7c73ed312ed2395c9a9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9072594c97162375f81060f2824d8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a66117cc2f467a761d1020bafe4bf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d14bf92aec8618df55446095a78cd0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb8ba70d5a9d50e0a244a6b0712e771670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a59093014504abbf4879a23b41eed671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79a173e00cd054cab2ef1bb731ab0d0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329943a5bbe25575c59a942032fde738673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4cd77e412cbdf3d360ce2197dfa7e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef77049e2d9188e67792b844d1bb61e2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4206c4cc64ebfd8f280879c8d11e64fa676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98533d84754dff8494cfc9a20429fab677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b436fe16d7997f5716efaca75a916123678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cecad90e777ab4345b2dccc4190c7cf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0d98c2c624f4527f1283562ad7aba680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be3d7e961db4321bef73c5d75c8979681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e12c6a470c152a28a99e560f48f33a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf176f4fb45fa2b452a2cd2cd6dace683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d75c60331545ff2f8ce48377d31038684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb09e0cb6da26ef0d52bb7351b49035685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dd3af170d75cff87e681bfd61a1f67686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d9ecb85e4506f38cb9c11ce38c91b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571d497e21caec7fbbf96b07f3c2e7e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5040f48bc658631199880080298bed4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe83b8335dc347f9de8fec8c0e4f025690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f94316ee10d3bc986c6812c2dc8185691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e8694b17bde1fec417122cb53080a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801237470eafe4c8eb2aa29ffdaffd95693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b07c854d356399d04efafde57c0057694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c81c437432051ef4dd7298d160d4d53695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc035ffe71efc1751f559a6246669a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1832569f8e188db241f07b857305f6b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c524d537f4a81142f44821354c3422698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1b0e8aba586527f40e2217dc36ea5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a057266ef30e47e2221bff104a5f10a1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785fb6bffa0f26200a63982156b2e85701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fde7860010860d86e74d6b25aab9f5b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c254818ecff670277ccb56330b77ac2c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb1b9bba59014e443699dce5566819704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b3ef7e7b1e4672b153b38a4df47ac705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0329f0c5b424c35a0b8b8775959bfa9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6222f3235b0e12e822063611c56a2c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf48eb442cb61c055572fa72d436ba708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e2e54450bc1cc8a70addf252732c4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b227135da5f2f3ae0cf5f572d5d70b13710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66cc7aa36dcf1e18880c7b2367548f0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a812f6c37834cd5544e0e62091e510b9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2078f37ef1944a45a979292ee7f100713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13451773c6c9044ff9519526e0cb3e0a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd95aa4a43180e4666e4becce97f1a31715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c3c34710c5c754103c9e69a534cd2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e416f3d3778b23914d9e65ed5b971903717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff4c45ec5c013342210000b406364a5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab7b1d365f2dd7641d4fbb7b386e49719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f9fa3c52ec863b0e5c723ddff412d3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc4ac86a8c3b9ad3dffe9a81bec770f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23fa84cca4f9521bba6518d29d95c5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84285ef0e7b13b3bed628e57c2d1f559723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce396f2cb1b8107fa25b806a1d7472724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b2f9256d9513e3924d7b50ace7978725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a9708e3aa83d03180c2982861e9b53726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def3589e5850638a224c34cc0aeea59f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc0dd919bb9ab8faa9c48dc8ee11f40728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ef3021fdbdab06419260a3f8857d4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd407184444a4dc9d417786940d1599b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6411c24309f7e31acd0cb18c39a7a3b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab6ab94be35163e7ff042583a566f9d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a36c79a0f4a933adf1fb8fa4aef1a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9f9194e93ab3f8aaf48375a17d864734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0781d5dbea39867420cd3c938c7b30f2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a206bd7a084e86ada8dcdaf11a75fe95736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84411f14721bb405736cff0d72bc9b37737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c8dc894e25679cb88fd995ad09f654738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f68aaa8ccb23710c97cc64e93ec1fe739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2aa92e87d215f40483bc52bcad791740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d07f8d3b3520bee293938d50093ce741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c5dbc21e00f9bca793ea9fca01db1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a91fbd89d9b5f9fed9dfa1b6ebd112743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9efbfdcc610f7b6f317f0809ca9e7e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39733f9639ee2e6d262ea7af5d9ee0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07126e7be6a90adaf516eff044f2015f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e1d521471791e117975afdd0edf8d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7193c7208690364dd11831a15c808e2d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46994adb3092f1438c37fe7ce62c3d3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba980edc5cf15be6a00ffa2ea16b3af4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee1c0092269ac94af0dcaef424eefc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a554ab712fbcdda5912fad60fb4d71de752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc435c4a2eab9c63055c7e0988c0b608753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e25cb288597ed1a7846cac6072bd0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426cb6e93133952ba54d4b22cd5a65b8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0bc11fd432459f100249ca4719175d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a34790c0d6b0f060403e423e13652c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e68f4d53698dda260c999c9e2ea22758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc099cc1e6941a3926b6ee4550373d70759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c6a4e0a7a62e68f869e99958382921.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6177a0b97371ca4e401c00444a3c1af42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e1cdcb1de8474652fb78d86253ec0d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb90025632e8eb53146892e33428b34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d55630badf5d54de21b86e79c31b135.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d76d273ea599b1b06381f415838811f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca06cc13164817c5048dbe3d9c9895a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ff6b7cccf29153efa5baa77a5efd58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ac3cb58c60ed27f30e7f7c6b2be009.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a004c316c32a1d3e202789fbb9e9ce8c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9017f44b2b9eaa9b19c891ff086ffb911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abeeaf599258b894c5335475feb725712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f770fc53d7f525d6d117adf228ef342b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f059156018176df77a405bb2308f2114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dfcbc09dc1bc4ce390358a540a3f7215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490a2d429f4f75a04094fe3d9fb341316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fbd6c029eed1f1329f1c89fe868f9217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9169c097898f78c6dbcb83942cf1db2318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b8aa3ce79b2df9ab5e1abff865eed19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e7acec4357448ae8b148bc6b6d74820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a11ecd7abf4ac48bd9adfe2fbbfd00021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53202e0c8949e7eae723044bee539e8f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8f4b97d954dcb0474d34049ea9f35823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5885d62b5f04120126d69d6f2fd58a2224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94706d361195050cf574304d55f566625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3fd2abec9c1ac9b2ae466553b8769226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a9fd07be6df07cda37361b2dceb56f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca9b1645dbc669a9e4ad512136b11b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474b6628786902bd296e7e9bc12394429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b5bc00987c167ca84d37aa3d5260130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb05a8016081e008814e35ce82c90bf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af25af102bddb841db8f1ebca43bbe32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d0c1d672bfdcd532d6179b8820c21633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba308ac0d84f1060d853950fc5e3c3d934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6465cbe00793bbccdb413fd55bcfb7c535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca3b18512776894c06cff6160e5143e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d165882e5a0820e67bd3dfbe410d472537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8762ed2ee5bf1d5479051d55b6750738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3378604ffd85aa884edecd89fd07c02b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e0b3b9f28123339eeb988ae220057d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53332ec1598834da219f840e7c69f2f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d5adba3099829612a3cb36f892fdd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2896344de011d6c826cb2e133bdc157c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e4ba0c5b011c2fe647b501a9e11af44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94eba02bd45fcbd122ac81b46c2296145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5173a96067052e0c052a6c61ec887cc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd67344c8f5af95f3485c87ad2565147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0aea533c5094943466f62b9eadc11f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae4ea6e5a9f437bf1992af2072c97eb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f584e0f5da270155837919b3e094b550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a457de9d1e34a5bac8e625dd58d3d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f644b2e1bea024a51f86925fbc7291c552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c54f66ed685d20e097849bd875b847053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2955ed9f23a103c9c10f5a7d666653d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b02d2c8ade7fea43504117de9ed559855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e577da10de1a1b8120a78b40fe933bd556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd716b980e21d6f0423879b677c4597257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d9e652df376148d94efe272335d1858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0a1939a61f7a6d689c5a339ea7839759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6aba141dcb82e8ac33c79b1ed7ec460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4602bfed77e0d3544fa4ea254db963c261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c0c8fac880a56fde066709df72877e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e0b1c83e5e0120a5bd479192ed23963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870bc1cf17f4c804665b1b904dfdedd664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6859ed355029b1e9577dc89afb9b0d365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3449827d6c70482bcd74a7d9aa8e2f0666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd395d177ef79d792f2e64910da1a99c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc633c6ff861ee87528e3fb949d01668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb11ded4d62c67372c15b000791330c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d1f5cdc9d8c010434d4d32b8d88c170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8520b9d33cf39d5d5eb50f283e3cbc7771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4a9f9e09981730e3be50f13890dc772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7badccce1018fe72414beac67edfc98f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a0a9205744832f793cd7e2cc638f3a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b337c90361efdfe557b52b81134a8275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae38eff7ca008aac9b46cc8569d2b60b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9830f4ef2cd794c27a3cb87f65ea377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bfe3f1a567a392c835ed1fb018360878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499a2b250a45c1b3dc6be8b390571c579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a553639011ae60182babe77bc76c719980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3458e04623cbeb2bf252819b4c922581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b662f7beebae9bfd2acb68856e381882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a858425043479b375c0289645e5573f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f44b3e35e6954e692ff076e7a661ca84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc53dfb73a3c5acf2bd4d3c9299977585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d31d1f299e63cd1a78da8b671d837086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca680c9633912248d10f0ff7c7f99c087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f444cabce049373283ed79b1f894fa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601988fd3a0287a238c427a57a89fd3f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a548a3b5056005cc4c9d55584dc6e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c79e39f4719bf8ebd48ad2adfe83d8b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4b2a0704d1ff6995dfc883b54afb292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f376aa32ad0baa7878dc6e9d48d3e493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b701fdaf1f7cabc4d8fa0ac86994e994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3946e7c4554cd385f2a2affd5ebbd79495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f4cbd87aaeed6a46342ec0e18d21dd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2237a4f43cbd69fdb845b0ef1ab6628997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a552ee6565a778850a8bac1cc195898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52bb33dcadfe24b81df6ac91a661afc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9834adc0d05e9a742047141f4cb9bc5b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f47dc5c9c3ef276efa91d403ad8ba1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6cadfdf5cc8c12999c7bb89a566da3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c59ca40d2bab883d0e68480cb0310103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10275d2d46cf4fe8e815dfacb422550104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2788fbed51f5b72daa834c78be0a3319105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab02b575b38fadb631e249b347e924106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f893ac0e63f7504256efdf9dcc5e07b7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287463332b1293dc0610eff9c74c3d9e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c78b05b942beca670f0b3e22fd694109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b701343795257e89959b1cb82e0a6a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a3768b61ac2de76e4bd9e75d309822111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d4706dd5b212b7271ae59f9a53a90112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff9e8d7bb454860e26cfc8bbf2c057113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03bb67f7ba4a72a97799e44ffd05c5d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f989b58f89dd9ca2ccaca6249dd35115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7357be2643e628ef17ffc82de0c4c61116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1094450b8bb3615cf4ead1b53e95e18117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b2a5736bd561eed063f79dd7be189118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1391273b7ef128de30dc2470124fcebf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2690da8485910cd9f0d80467f0f1cacd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcaa8f2592a8c9bc169d17f99dfd5e6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db7c1b2880e93e4842e9be869a5adf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290bd3c4d19d72d964e52d8114c7666123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390199178a4b568c0d3295b86e8c1384124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee36c80697ad62e485251c8f284743125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afd90c46f02e3d217e69ce14230286e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf85a97d083b51621ebf77f5a2959c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff61019212fdc9ba77d24ca5b258c2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c06dafedda0792bd42e31d1b63b1ef5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6360161ff5216c1a20510323cc3d691130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f393272de1765a19bc84281f3384301e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6602daada4c520dd0071162f9246fb3b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a6af08ff9ba6e41d6ce0a890d75fd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf7e8ee30d462cc6b4d291809e8269134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5c292189a54e1659e096501841157135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d97dabd8c7c3d4ab184f65d21d7f35a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cba5d8e2c65bd53f698d5fe448f1e7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6bc1a5fe1753381becfce5c3e85486138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c0bef389f4b5b5c973943349a0fed6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f0a02ae36191a5960eda094ad240e4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40433f1f0f79c3ac406b69be1557945141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc12013b2a615ac5c85c98e13cc04df142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f09af97fb15b81dc4ba5ff57a9c58b7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c229abc5f3ade0aad69f3d839ad222144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206edbbd354bca3bbd09fe185fe62751145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4425fd1e01664c2d270873fc750c4738146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f44ec5d37d3f0d8c05159491703368b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc7cacc0e125df041db2e3e6bfbbfa1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c391c51b90e5dd4d1b0d9e05cd49f333149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b366e764b54937fa3ed010c0081a09c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd94d1f80013eb995120fbfa90b922151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df12549dbf9f8dd6c3fd418d1a0a4e9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c0860636d09d8f57082f0243a2514c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e72b89719c1e9a0ac0515746197e9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d99bf1a1071d3d67fdc608d28d4d499155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8768da655bf0b07bd366a9107e4066156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e40923d7a66410de74f8a233930a765157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa7186c74cb5705b1015aca235307fa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f20b9367b894fb6fd16b78fab2d04a7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef858890acfd5b7217b0de581da6efc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e27f2fb5c580586733c689253b482161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7524955c7d3c5671a4d2b7a23b166100162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68617faeaa7ae9c660bff9b47b2f554c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c39a81e05be2efc9432e37b3a70905164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab6f26d8cfe9e6bccfc94fb6145c30165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f5be98013d1ed60d78dea3b352f85166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a433dc77da7ef604da6c4c7d8bef1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45531ddace35c161afe5d6ce2a4c47a9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f6eb2a5013da8e82836d219fda2e9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c7b6896b27d43d7f5f71835cf8b81170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd7d688e114e200271277ed2f54acf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8395ac86c599c4cb7c5798c43bf21dff172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed11aa65d5deda7baee18a1c8eb68563173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c37a21d72f6660232f3121c3fa99847174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad31f19e8a05228e62e892fe781a8b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1516fe0474a870877caf0c1cbf99cbfe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2341c3eb152c268c62340279bc0adef6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a070981bdddc6e16ac711aff24679df178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec523aca6864b0d6173e234c5f96b89c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8ed4b6c43bf2aecebec4a6ea65c77f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3836cdf7f399eb215c9340a68fc8862e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e16ea4c103ca0638102d9d8dc7d785182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915bff963156019a40d9819319905bf8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d1e08aaccf91d38bbcc427444cdde184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a707d95b4af6fc6cd67ec485e1db3caa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b5ac62051a665bc3743c777ab374a4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdddc374376c052a5466e041f8e00d9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e011be342c2ea4bb4d8b4927d8a86e12188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c0adfa6a9aad75c8ef5ef950d3246189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb28b3b81bd6e0b5e9adca7d41dc22190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e54adab575f04b33e6e4e8beaa600191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8c2e0853a8cfed007802a32e4efe99192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c24e5cdd7aa6be987d76037f5035d5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468509fda526c2de0136dc1b5af51d32194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e29b1fa9fcf697b30ae71fc2e6dcc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cddeacbd1699450c22ba6b20214ef9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec438ec2eb93a1418d0b092b0fb2315c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4414befc575535c417ab89c0aecc52198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6058951d4f130f2cd87f2c568d79a34199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17bec45580557e30b4da1fd9d03031b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69f129dc1becb81a8305e4928d683d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce1b6a818b078c6d552c6923cee57c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d266ad90676de1580731eadfc347e18f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a8faa4f677cdf6303c03d98019749204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8846e8e4c8be918ed2382acdf9592b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199870522fa44f1cfb8bcba0042612fc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d487f367a9c57c270d73e01ceb2c54aa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee516563447be679428aa4740b8c0234208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c24a80805b551e29afab667a8eea3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eadc23b83f6fcbe63347950ddfe5a3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c43de823befcef0b52d6ca1d54f0b4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9154bfc77b00e70a8065b4a841c801212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cfda88109ead47eb185c44a84dbfd7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42fdfe79cf83fc20c7a1cd8705fbfb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6923481e103107323678a45637353c36215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e745814609e54761e4c98dc1c3626ff216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0942cb6b88ca69d65cf528dc8301352217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93b3c0e9ddbbc0c3c7fd212abc54458218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae65a3064e822943ea34e25d30313d23219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b64f73d722d8c9a1a5378d8bf5a5f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7854bf43a453f0ca64643af2f0bec71221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7393df17c0989a9664c497e988a40b9f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab73572ad98133ed2a4e2f1de53c20223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb407d48106635a41a2ef06dcb3fb2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a02eccd876238cda040c09c0583e3d0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d80b873c51d2101e1ee66f6bb7615226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f821fbcf5ca1a55ebe84788dfffe947227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165452fd99865606b108e8a161efd633228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f8a72866fc39151be95187ee44ee2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a702fbe113a02b63afa0ae22a9ce515230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f5a40ae466ef7ab87d4cb64dd44e24231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5fc7ef6566930a4f161a1ec349215b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90412fb64611a918cc8c40e5607c7e39233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c4352689c4f32dec73bb110bbb9ee234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b40e03fd158f70973c1ed60019d11235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e64fa16f00252d66346209a6d903639236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea10626e6b7236dc6a8c196c9d89612f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6851c51a45605bbdb5d3d43eba3905a7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb2e253003b6bce5632896059853180239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e42367b50e5a6e4218cb482a513dca240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f90cac5f744853b4828bbc7558e5ffa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b0f173c76d53c119b023a93383c072242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43abc3441c852102ee98c91f86f9bc7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e01c6b332ef33bb889d496f1f8c1fa4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76697d38c03f3c9f03ed80274c294c56245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28620385581c4f31ea238f6b38839a2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9776c32631148562a69ba819c342a4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee8b0e1754a84aee04d6848a19ce2b9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee073ec81f1dbe9bd31504e366d2979249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de361303b3cad6a4a0ab4ea8d0f50cf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e0ae6462672c70bf7eec7488beb38251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b85e9c43aa8ab7dba5564a9eaa673252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53091bc6b290a9104563e87b7a780fd8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d739c435d36983c970302239985e0a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255e22dd47eca30c14603d0d5ae3d09255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9252b10676b2a50c1d45c4d06a57b9c2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ab98a7138ff3f31e7021bf8782324257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c712823f536089e811f1db12d5e368258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd849796bdeccfc7b2acba61ab3a8e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0164ab50447dbbceaf85222f7ce4c6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae5eace088c9f771b7186b0e3cb4e0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4731da45d50ae22ebadc8fef8a379ce1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f426baf180ca1fcf7e9933b3909ab6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b30f09201ca5e2f28e74ded5733c169264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5476a362d8cd75e879a181032fc8a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c3a798d2a73b81c867b5eaf6eefc05266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d8e8031ee97a20b3b98242d01a615267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e29e35bdf3fb59a0a2fb6655f37b5e4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd461143b03a25c6252e8b2ce85e4c1e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522fe07f6c6f6d57d16651dd554580f6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec937dc93fe73a0af6d33368efd08c42271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e1e40d960a54d2b9f66582b4418c9a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d3726987caccb9b4ee1716308828f7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d456a535a007fc890596959b88c5e872274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffabc62bd18bb09fe610778c575699a4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b365a0207c9cd7133e7b66a41bcdf0dd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e98eb5ca40e8552e99d4400de7cd649277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b493dddd5e1e464ead4411c0e9e0a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d1e64e7f5a3ec90294a479ff8a85d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94765752a8c54a798bfc5a798820788e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2def13eb9a07c3a75376bb23af42b6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1899c1bbe90d08aca4c03fe87f72d986282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c93547621d3b4dc5de3f909990a5350283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd695e7a24d949fbda46dcf0033c8b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd2b434deeb8ab398b08723fae9114285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ecd9910837c3b057a98920314134c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345deb6e6820318c77b20f7913dda09287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7529e3c6e10ab4c73c76d0b1ec77f608288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f22b1d7fc597010e15c95f3413c502f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c622608de91f9a1c44a7a144123ef1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790e0b7f05144120a2fb14c97592e08291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34abe0219089ea4078933840534471a4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeecd442294824b4f871e477cc727b01293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72286ae8c639c8d956be2757c35f1ab7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ed4fc73e3aa7f20b4f59483ad09d4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbec060bcde67866ba98aaaba59e130296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c87ed7e454264faed689e1fe858f698297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ae31f881bbf68e53c7329e2217fe6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d455e44432d924093712f4c3177948a9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec215aa2a076de10de479c56465d2e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad56e09359abc575eb3452bebb50b7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0707e10c6e8bb0bb62738dc78af449302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc458cade5ab1486ecf24009a86b82ec303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b222ec76d4a7aedcaad55cdb51016304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d7f5fd288d46a7800dd9b6a5e7c92d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca068a4e5637ce8697aacf937639dd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba97ae4c1fac1b3cf290ec3816b5c5c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb1ec474a197e12f7be54180ea70ff308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8a54dbebf5cda2ae3c6aa4f626fe11309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f538787a1bce2108da4e13f4a6913ff310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f19128026921dbe64fb3a62b84946311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d1bb2ee13d5a3fe902d4eb386fb33312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be3d6a81c7a9a649306d5f18282a7b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab7ff70561d4fa3ebaed8e91b1a1c0d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1577697c4f745b092d0ee58266e2511315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f2fd8d2ed61fee8b2d70e1b7feba8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d14fffb4c3c756a74162abe3de222317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90206a99833b2b048d4bc1a747838c7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db0cbb3158a212c119e6e9ba2aca06319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dba1065073426c1a178251d8afa4be320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb2708bbcde4428b4c06a365020ab72321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a25734ed8844277bb62f126613175aa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ebef56548050b899a511bbdd78f17323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1eb79a71e60d41b9e4aee250145c9d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15defad2204c99265fa1fe07392b98ae325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a651b98955cd2c2b029c836f22c21e5a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7de2dc85998770cfcd9e9901193b54327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e5ad01c72a2bdad2494edeeb6ab856328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd4347926e6e2635c2f05a2294136a9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304bb43587cb8843fcbc665d3a7aa547330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a696b05a2e204565a7b23e1eb54cd5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0969dd63a131453ad65e8ff4239939332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8308d2fa19c22e7d4099dc54ac6fb8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ae75113fe63fe8e9623a3aed9a15f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba47921931e7b9187643e48efb44d2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db669a1fd5d7b9595cc86b19db030245336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac11ce8ddf5002f169c4aa3887325f4e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad3f19a21d64a5b0b8faa5e976f3991338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd24867b59f6d42c22c6d3d4c031419339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc62c171d0f6a630379d6f1e952fa08f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a587b128a369e279df80b836507449341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570badf8cf61b60269b390b1dce0782c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6978527642a7ea0685e64fb2ced7f3de343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716df4d48ad98042df74c902f155508e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0259125400e73d6cc19516c0c12509345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab15ec47fd868a5fa432d0dc22b098346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e982aba008f4793fe1a368debde0f06347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7131b50dfc91ce0a1873f2745fc4f9a5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad37d3b1619fc0cf0257008e641dc1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da79c4a992fc4b2b6cc4bf25d13410b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a44047a75c02853a88e3c66be3ee2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0831e6dc7be90425bfa5f70f74422352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba349e6af222990ac1a86f2cad48523b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f197fd123754705938c1be9fe9444c9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a419fd91715d0a18bba62a5f967490ae355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e5f5213522bf62c65a84c07027a62356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee78e246dffda23540a56fd0b31ba1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad40f24310095ca7f87d46269d89e2cb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc394e3f32e5c3a86c37249166d6c3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db6d4af4355a70b3d226db52bbd584360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e2fc17cb73e613b11bd41f8b69d289361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db4c219a6ec934475e2d95afd7b6bc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65563f2d3222f676c8a6488a7da81951363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5254fc8c7a52266a53d9f118905edf76364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be6ca067e211cbb11d21d4d7d3f7ec8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccc135c2ff9eb7b854e8cb81781b357366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4597a5cd19cb9ca6dde42e902e848996367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0eeafa22a641753ee3794a6d556ea1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e165e9ff5a73877b31c9cf443f89a34e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba771eef2ea16467c1514408fd95b59370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60a30f30c6533bc2b88942d970b181371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9702e5551719c4562a8dbe2e277d69f2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21206e4f47c5b3d57823f6f46e45b5d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44608dc9bb3349b050a76ea3c303725374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e7d9dfa70519aae57330fee5ab295a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c927d69e51b711b28ac709f639ceaf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075489cf44b9820bcf7b96697921f54f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237211a34b04c8daed4660fd6fce605d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003100d80a55a4ec76e802274de4524f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fdaca66c7f91e202a051fc526ad0e5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ccbf90386b3ab39cc7e523e255bc7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006432a1fde91ffeeb74cedeedc7355382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ed6d93f0056655dc61ba24467b248383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e796089fddd5880e5bbdb0d3b1083856384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f0d039945ff8c2500eafd4a07ec18385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c592408229a5017727b5b83dd3d55f8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e364ffcb2813f13d91eedb10b6c5b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f2e9f741b33575040273087c45bc8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668dc7e25cd622d4282795ef546a5da5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f4647ba2536d2710d414b5300bcc3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918cf9b85d5af048914309c07ac317b8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a2cf12abb00427d2cc4cbcc6fa9d3a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab1b1e1e3f1794491a244f2943c4e02393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53afcf511f893b380bf2cb5b7f8ef61d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f1573bb6e6c3db1314edaa6f99825395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56570c67ece403a860e48db828d5de71396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e97c2a6a7aba40240c80c5c8366f7e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6d1cb12fa5b9bdead9e4944e8a7d2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674fc671d90a42f5c01039b694ee85dc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e13582a5212018ecd04f64ece63c61d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434bf401c6817b639815b726449f186401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938368cc9a41bca628aedaa5a1e05df402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae7b73e38667ab36b2316389244b88403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65450e6e2cd1fc1be525f81e0ed21f8c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6fb672b43beee1b504493978314263405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a763b33c401131acea6148b3328d24406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7168446ec7dbdeb1c775a71b1c4b34407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30da4218167d2dd49536135e9a357cc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c626eba78910fa6d386b03e7c054425f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64b2654ad5106a2754caba3e9c2b61410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda6be24693f3c6d347122550460ae6b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cff70bc1c2837b341768b545bbaea6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a902b0ee054ae221b833f4b4ad88c5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeda4830213831d5e016dbcff382e1b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e617a6855d9ad3c10847b2233ed223415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f69821a2883ebf2dc6e346ae8d90241416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b117f689910628b5395a4c13f025e9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dabfe38edb130e77fa16a23efffc29b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020f0ce046bf6205cd33bb7b1bb3f9d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f904844d5125b5d4680df747b73d5ba420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486f24b2a53af27b1a8b55136190a2a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f1a165c15dae3c5452d03ff83b232422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161db82279194123b6ec0556bae5795e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9494f814539ff179ef6053f97cde6e22424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e96b80f517f68406cefc055727ed2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a1f991366a2d431e0fe6168de2879a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f32f28a909bfff95fdde2d2229e04427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57e947836f25140b9cffc960a16e612428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb95497d6451c07a8de3dd2a241504d0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d3d8bca6c8326de53ee26535a86ec430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4b6e086e2e3ae125f75c6d171e842431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988259f2e4aa423abe92e6909de6bcb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bddb833bb08fe15747f8a740a36f260433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5da898c6dadaecd434bd9355f980a9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d0c701b643c6c3d5d278f37b7d4177435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a13c390e3b2ba28b3807a85ef9c94436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a0b493c3c94d8dfceea0dcff6829a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce1154b67e94e6dc6da660b53573959438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887dea21aecbd4dfcee9b8ca0ba7d77e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea857e30d4b1aecb1758b98d4e6f7f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ed9c0f6d95a2b35f02f3eea2247fc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77849cad8145cec0c8e72c90eefff6ee442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22eef20fe9c66cb9d7be3227e4d061443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e4a69eb193da032a16955ef9193c2b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b87b7bc8ac0d1954585684befe60b63445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ba48273282a18140a3ef20eb2d32c7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d1a24c87bb71519c799dc789b52548447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1830b71b4550643610b78003dce6aa5c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d4a51d33f57b1226560c326a527916449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0566eacabf7aaf6f7e09ab8dcec2e60f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b1ca5b8a6ff34afd66ee47cd0ed0b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba65ce6acc504d407ad02d353775365452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a699145fa38cf81442a76567d73a8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c0dd6f5192b22426ac99874d66de53454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57504d9f884f97f359089e15df8beb41455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2173228fce2586f5f617ce3958a71b9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f5a3fddd70979afac1050714a13be457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d84366a1197747d3646fe99743fe874458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa07089c8b4f2fa7878d3b8ed4c1cd30459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb5ca53ed6c1ed3818a494471b6d64460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a505cbe4f24cd154253d15d38ebc5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1901807321399f5a4e5fbe994c1baebc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c11d89fda8f04a952a8b726388b9625463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e6f412ee989d65569a10f92129c66464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab0e0d37c50a84f093e3467d4d41d47465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45efcf668c2b4c7e7a702ba388b047ea466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b3172a3757c7839e09ba70aa5ce19467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96381d0a56d342a2e348042abfb9a59468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a920334bdff40975a2cec74ba166f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d8320c1b9a1ab98ee92f710bb8b1ef470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20440714a6c765640cfb408e7fc55199471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c43e1941a7b464e09167eb5ea96b5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad3b73fb4eb100688a851e8881791f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b5446d7ef1bd12980231bad9ab2a1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63363cf7fd046132797325514109119475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad79224aaa592b164258af7e1c4c311c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc487140fcfdb301142624e61edd76b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f8d14a9059486240dfb5d4f960908f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d27c89408a52f6082c0d8de38d0ec6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e621c1a1c2b1732777b6bcc467f25480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f4aae848e609ae631359d05569dfd4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ee82429166a577b43173d16e27b4c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc51813b0ec41dde9b104c00153438483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0736e55eed746b091c80b2fa47a2cc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d1d1079f481ba124fba019b261da3c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae663d48945f725eb7da31ff1a3be93486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2968b68a95e5e3aebccddad45a7b1fb3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66acef96bd71bbc45038796c7a0a295e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8828eabc6cc755a62c587d5ed11730a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa844337de63e2926020b35351d973b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab0dabc841ee59e09cddebd6bce7ad3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae7e1b9a6013b1964977c7a777bd3fa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e81c03fb05fd404a19c9f54ad8ac6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d8fc6da0602d65c5cf331e932571d0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c8716846d2a5d6a9b0974e22e5e8e8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af973a74915afccd793ae7b065cf6621496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a2908b86956212beb0d9784b323d3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f7dabc96f08553413260256d285df498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf5808ffdd0db9a65e7692b51ea243499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc187ca4906dd1b112167832169408500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7491cb03b3aa7c0b7901994bfc88f2a3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6358bb435d07cb8494ef7414bc2f3da502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e27f898e8e629d0c830418c3f00cf77503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7991ed4d41a03197759f4207db6b5eb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7177f38a62dd3c795e152a94142ea693505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce5103fd913a22b2a2c84c7e04c288506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4210db0285ae10761dd7ff997e32e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8fbf1cd91b5caef0fb255bae3d1d2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c9d4dc680410c61ccdfa9824f2e231509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a2dafe55e785ae2dd7a082ce90dea9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f6ddf249f79e5bf441bedfcd1c4c28511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf7e90419f337e763585bc1c57c779512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e6503893c2a3ea418a25587b48d471513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d020a6b4b839dc630db612f1e550f3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa658d23b112bf1dad38062afcacd1e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a597b7e4d1126df22a19f31ec88eb41516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe125962babd4a9cd0f0fd27173916517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e215f3aac5cc9dd5afcfb4b2459b3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b551c64a59a832d55f028ef12e51aa3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9521db1bc8323f1002d6aaedeb0717c2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa56bc048327f140a90e6e96f69d71a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44686e9cf4e9d8763b8cc2da1d3c6ab522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298182e7d73b697d0583231afafc9909523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab22c96ccee4bccf9405d5d3652f7c0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65eb2f595b0c2699fa4b07c61a7d75525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf001b4be3a7147602318c5bd2415c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae7acf994d3a7f33fad27c3d683d8ca527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad9cf526065ad4aa2e7878233a2c48528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef121583ad0056f4b8bb725bf2e7f524529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e1f97d2d4946da0bdbba13b93a72b4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b8a744dbd2d44cfe846f7d00facc2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed271532763a7bb2401a1c206d0b70532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e57b2f5b38631b1e4076f1d810505b1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f1e5cffd70db7328f21607492360f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03d96d4760d37b65d4d9e03b232ce5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3bd2b524ea18f5598158712519cb31536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61797ca64749fb29ffcb61594e99476537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f328ef8254c86e1c5183dfab7ac9f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a3363dcb1ff8c55a7cbc793ad68230539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f6d499b9d375f705d44e8c42c66b0a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb542ee94f852df133788e04cfc766541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235478f5b255f3c6ed5fdea25bc61d41542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ffc21faff5cb942052f67752cd780543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64e0167acfeb43446bcdcd00e6a034544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2542139e6081ec8778e37900765d0f2f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db5e367f778db10628c166fa00d836546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85295e8b0b23dbb94282cc5619a8d6ad547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5aef20b8338b487e42f9560df8ab64548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe822d8d71c37c064a162b5355207f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f1f669abbbdf5d573288271aa983d4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612aa0d2b5a60aea3ed9be71cf3b8ce7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e80c086a8d50535f4975f02693c0e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c5769ba0d647dde0d13205b443b03553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16f87ea9baf1c232128946d48ed790554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0668a13d0cab1a9b3b2552b6d90645d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155e3ce1206ba0b32592569e727055d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff2c734f266022de7932a019e7a8a3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a832d6d73d13126f45504fe7fd065bec558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66993a751274642a467a00b17b75f77559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f40034ed72cb572d57daeee46bc2834560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfeae193026f4ccdd56a37e2197b8ad561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba89be29a20c6e5c539b84afe065a6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d909a0c0dda38555686b0817b2ae5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406cd8556ccf7b918e639974ec304470564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f714882259bd10e80f1d06b8f577bb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b13fd8d4f898f744fe98ad3ae45947566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895107b75d62671047430998c856169d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1e352aa5850e87ee25332309a0add568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c9dbd3ed557963db8684019aab7c5d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e18a74aced6d320b55f7981ced9b06570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6880f9f66c34e266155f0a22850a6b26571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90776b234079d2eed8a7bfe114ea7f47572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f0692b6b61672ba715ea5c94b7ba1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e320c45e10e71beb2b19c6ced771a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c853c776c9d72ebe30ebccd131c26283575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc62128788ff30586d87505a1e28dc4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c91e4e81b32e67cd1e4e23a99f335577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc29ba817da3859fe5db9a831cc26fc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3da5c98edc970613f02c37634865a9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f761f35eb1526b075ea135635c07ea580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06931ad97816d71b2dded9fa9584336581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57d6dbb0c61c9778a0858f18799595582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc820814e1cc8e578287c394c61092c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b6b2701b1763187db1776eddbd8476584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f21f0e7f9905910adffa6946bc8f5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4153c5e5dc5812938438358f1d905c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f63ec1bca0b9bb803cb530a988111b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf04b851546dfcacce7fbf23e1fb805588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b438b5f47230c5ccdd329095d67781f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521679e187f05b16f500c2b0dbc28924590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d4cb54c6e7a1652eee9b9843ce762591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957646d9e4d56fd31711d4def8acd75e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b32d6978399dac53e74f06acfbc02593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7096110923267a75ac99481080fb1cfa594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356867f5dfb8fbc97231396331b89765595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c04228e7a3017db6f445dac24b8c82596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad9041b16e88c163ce021caf7433709597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf3ef3991b710ebff7f54c19e2b8691598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08331a307fd1626dfad1527fd7b97e01599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e821b7636cf9fd1929f0762780b5a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c677ccc6dac23e43020a1d1473a45b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a3e52ad86bbbc7250c83dc43f5f1e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc4cf45f2e6c39fb4ce51a51baed568603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edf1b22cb7f1ab44c8d446010d5b715604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6057f45b4807d14ab67ae3badc4710605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5334f74d23bfcbfa743fd4ebc9f7f93c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70050c19042c81d5c836fa628d98097c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b6ab61ecd36a2ecf178b2ceb79273608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e1fba47770de35897cd370d327b220609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4c7538b5203c96cff2ee7305281b0c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab08b39c9ff53804182822f5b29ff57611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc96fe5631d14dc97ec9ee7e87e78b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6514bb43ed0af58aa6f10d1784f9476c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870abff8b4070aa4cada6095f925312614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742c7e8c83650b643154e55800a6030615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20081f6630d36a3124a5f5d161c5bb3a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f00a18ad9575b9fae9d05075ac953617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f64f71403690580572ae6ace1ce920a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd083c2b3fff23933d023530970e68619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cc208de713bba565b457c270d41f6e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e414730d3dd7951b43eccbe7781106c5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d96171fdbbc626dd589ea2df9a78d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da596ad782304512e985852152b1934623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1030259940740800de619fa05d3b7667624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8970ba30e216c8312a804d8721ae7b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670d3f2e7bf542918663ae88d452e7d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f895f0ec6a0145a789afcdaef01f3937627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac78c32c63bc28929f0d707cf453db628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c01bc27229568ef27c33a77858b196629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d718ffbd1e7822f8d29eb96fadea1a84630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c203eccf08b120629a77c46af29c7c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9dbfd5e3fac9adc5ade377209c6e19632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37243e317318115f16cb6ac3dab3948e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b9d3cac156db75a876dc3f26829f5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f08d017ba909d3d85683d0857e4c66635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964637f3007bc7fbbb26e6fdc1ab6f4f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac4a11a05971560347dc5828a51661d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36790d5a39db07139757e7548b0fd5e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e00d9182a3d6ad2705fed6128b9317639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83faeef3c22e4e99ca23154fc01be856640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953dffedf291f08ecbce234f04787e9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda6c287738ff9ec0e9161e675967b0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b00279d2570129f150180584a543b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc3e62a2ab69ee4914a3ee09578931c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1209d1207e187dd566aec51cf615bd7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9197629565484be12624ac7edfe326646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c6dc59795d371dd35d62aba1fe5358647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca478faa37475b2eef165960921ef96f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7dcc9dc6a1ad72bc9d4651228d512d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26735302b1a0a18cb721710c16c3b3a5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0150389444042f1b6c9a4ec7a3538d24651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1873a5a5d2caf4eebfead2b4c38deaad652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a09c9d035f7d6086cc23c7be614a0f2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da69e36e671b2dac497b2f423dd638654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2883f6317e2c86fe245f59e86d683f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94d7ed56791945f62f0fc5696791639656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42907c916512378081f443528e18f6df657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f1e7b2e6eac694a98d595bc5445ce658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5262768baaa75ccaae3c6eafa4d3e80d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b4a8343b3956c93c4e168f869348e5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725cc92d9677f3c7ade2cee4a49f3920661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b642a1555c5a5be8e0a1f7a815936f57662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3759f070c5c117651ed8920ebba7a798663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5444c02421d6dd0a53b48aa762ed87664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1beb57ba87924ffbb253513c62fd4b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c7978b73620245a4672641b2f7792666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd336599066df35d7cf7f1a60cebcc4c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f450dcc514037376e41b67213538a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba223f9ed5c34a6455b6fcad05f78d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba2923f527cb98e217f4c8f1dd6793670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eedaf2ad738342503f50dfb2773e49d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3842c35c1e334f4c28a32c20b0005c8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee848cde4b1a18061309dd271a6d810673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c668d4a9e759a156ed7e703d3c6b4fb4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d276012c49cb768eef88aa3e6a93752f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a787117facc9f4f8de9d2a98518942f2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c24922ad3149d8b8e2467973607a2d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a2e1a814f24a3f25a2725c4662938678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab92c984586775126482f5150653786b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ddd7e3b461e355cfe4fa135efb714680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cfc0c9afbf0d6d25fb86d09f17dfe2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebae7d100d9d22b56fdb245717c83ce682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf92abf13c228b18c35577bc6fe8a9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a33aaab87055beea290871a19b616e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2d567fc178dcee7c5c2f97c25a65a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d40faf4d1329912186354c643938f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ef5e0c67a65549526bd30dec725af687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65008b1f1a78f1d6c2124d56ae83636688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ca9d675b238c49737e77f27082a09689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ebf8e7d745809bba60362689b27a5c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3906689827985cbe163c3ce96fc14453691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5670e14bfae7e162f4dcbdb5defa4a0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc24943b731cc07f11e471718ad7a3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b54071f560c643b2c65c111ae42d954694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81979a9287977da03c5faf716cf8c67b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f68ec8c3d00bd5172b66c8f37391d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba417617838521953494507c3ff1985f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f415482243c2bd12af9899ca968a9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20132961e07fd6453253fabb50a7b34a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cbaa7f339c88425bad184d52307076700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2344d37ccde72708e9d10730871c403e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2951fe28dd8bb904e29e6a431c292f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a8a792c403ce4621da98cfc5bcfb6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b3cba0b96581de1642c39f48d6d6f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47baa733b22eccf6c097688b5d82e09f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e30ae258b56bc719b8ab71a5caef2c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66206f5034486c7b59e7361f99f997e5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a65a17d964de105491b3e4880d022708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94251fda429ba9f73086b5314360f91709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aede3dac3d256e9c83c8033d27b5f89710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4228c94ef2fa9cdac800a4edb3ee04b8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a4ffedd2a2808c4cd5e9fbb69723e0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e552dfdb215af63fbafa83783db0ba713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b06a7981e355d8966571800e59128714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb0198029ea9ace8bb7abc5674c6e34715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1131bb7ca80da42d659d2ca63f789716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8b41d40420d6676fad2dba413274a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21717aeb7c218614c7b49e6ce4041da718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f48cc4a8c1667eb89a2af40fd711671719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c32e12410bb140add5eae688d9ec2d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4529f8780b0990d86b4a0c1fa45cd9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d18f2df9fadd1520420750510f907722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b0e7e945efba3a5e8d5ec366de07b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce9767847b141829390b37d72e733d0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ee950cab588b0bdedde7fe18f71a6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d90bdb484b81930dc71fa8b60f616726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b46cd72f86e061ed290b76d1d2a0c7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d19525586cc41e45b2b5da417005e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe5e5e8c972e9ab816453fecdda061729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab222064af67c75f741535e3686ae704730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d43304b2b145cca40080a80afccf5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f402fba88e75471006e44ca9adfc0d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a64b65eff545ea0c2e68383c5601d94733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70a180e04d3f60f431cc6bf4b27d61734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96a14e42e985a10dffe083e2bd52ea3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e699d4b943e07c462ecb8c50a698d90736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d8e2dc88b129228f1945842f0ec62737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0142872023dd777b01f352966c485a66738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6bd7d8894179a31961083c06b7cc21739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8be6b6c3a260912598aad6a7c0deb7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f24e88de9b2cb74029364b286bd95741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866bc548054345b927efb126a89fad3e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29108d4f286e102c141293dcba0f00a9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56866ea49d8ba143f14fc0afb0f080e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff3cab36a9ae45274753de9e9d8518745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e152dc27b4a129006d757ae47f6bd4a3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b09beba72e1e3dc442f1524320c23747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e89d41710e084f9eb0bb07a36bec5b3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7b26b366842f043e4f08c30bb992e1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d7f40772b213e0821f0ce4accc3a51750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c766640a7c9937a9a97ca13c24150299751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973f86fa65227012e157751c35012003752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a53d3c93ec037fde1924337c1e3f2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdde3b59f5fb1fe1bbbc9c4a0eb3e14754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70d392700e712547eeaf125251888f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039942e28e9b7a5882f8b09e21f0affb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd39d7175563d6ee3cf8158e96f1f8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d3eba26bd87569ceec1688b1847389758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db5864ba7aaf3e1831d977c9e0ae7f8759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>