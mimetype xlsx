--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac82b4b60fda52941df169ac0e0a45601.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b09484fe28d470ea229baad3cb59e4a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e7fd436696fab6545cbb43d7206a0a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d86a3eed61cdaf0c338c5687dca2c14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f126573ec57e0d4f5768f8b5d745fe7c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc285b620c0aab31081ae44451c3bf96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a48ef735400a0e6827f5a62cf6c04457.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d664535c1c7ad887e124d1fae4fb70678.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a4da43ed32228b79bf0eacc0606aa49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722621b1d51288de0de72d5c5360056110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0348a6b8eb7279e0643494be5ca38911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4673e1b201e30a27053291df0a2a7d1012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5cbd821609575da862738aeac5d0b413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a53c962318b83867a56fc4afe49a014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed12483ad45026c4611689e970cb8115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eac1700136cfa6eb30d9243195f7f916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3604742d8f16cee4200676aaad0e5217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89535ac7760346e9df8d7121596e8f218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f347a8381ffee9884cc2bf70389fb42d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f328533d0b69784027d33577c8fbce7a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc70b66c943bc5ee238e5001767be421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097f65846b73e47020d6af5db091dbc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd24c899726d924f60736286267a7823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b5cc7efa7fcf0388150edac797cd124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b0b76182f0a4d2d74f5d2235a80fc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f54871fd0dba9394f2879e544e459626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8a63d2979ec1873a0b4f4092a45c527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e328443e165d79815d15c4a94f5baf2c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eb0f05acc9d1366de71e08c3380d4c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e81dc3674f39d55b464288c315f480730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae05847ae2d904cbe45d223f215fb4e931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f22dddd5f0b033d0df5686e3b7bc1e732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ebf4029149c5ebc86044af357c255f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff5b8a444cba0d5bf3343d24296f86434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb181eb0dc8ccb63396567e91ec1168f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449d11513c9f82d0b85165e1ae1c2c536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0778b76ddf642fd55dec50f7b666e50837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff229167574b06244afe233e50eb49038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea544be4de4ceff873bf8339c65c7c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4712681ca9a2194241ba3da79dccd1640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d8e8b4b72cc578365c6ed30fe770f041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f418dd9cb3c07974b17b0df02dfde9f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d86a83657f635dfde36d67b233bdf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f649e1166a004a23ee09fa128060644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9898f7a3d0c451fa7c190bee5e2bcc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59278b2a869c90e6435a611cce18866a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e8765eaccb7e1fdd129cb6e46d5e847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a9d42a650d8b7e550cb565b9cd88e648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae36e0247c9ab26c84bc4847cff8e2c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0512f04fe96ff6750cd24127a58a39550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee47432eb4aefa82a4f3c279c4609d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d098f7e3eccb94a91cf826474555a63b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c500afaf9f24acf935f7c720533c61753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf85a7703197d7ae87e706126d20ce354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d352f3a4e23f844d1094302b90720255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2228464bb13fdb44567128a8af05c356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8321993be5a6400d4655ea4915189a6b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54193eb88f8a3204336cbcff37b845b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde8943ccba0f7e214d5283feda5b3259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dad81630a5caf72abbb3c4acd5b40360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97811e613a8a0b4136a02a4a39a885aa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f1864e508df466af6e913d206e8be62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0bd715d278016dbcd946a534ccbc5d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6009b7733de2e9f9ecf0204db6787964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd26d53d07b46cb0a57f5d62583a9865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c1ac994472395f3ec3486e482b13366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd64f20d0c7f365f5da95098fe328d7067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07c877833e7ed5788d488a46311027e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8637e49c7451153cf3cb9af6a8977d969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f39978769ba62467a7fdb947e4da9b670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a87795ab2ffbba2b06a42d28d4d29c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571053a86feb67e2249a39503893dc6a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bbdfc42f1689f23db780fcdf70e0f673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea6987065f699c253631a65440925c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42bb772f3246d7f7993c450a79993075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2dd9506910c8aa37aa887bc123e3d976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23593c927ec523a63114d8f9222dbd7e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57639756b993ab6329f58f878d73012b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dbd4052f9ff20813ba7abdde9eeff379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64658c3e4639303765f493100c9c1e3980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b9a79b2a072ddb8e336604969c737381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c4bb6d8603e536be627aa2c91d1ce82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b34dcaefbe86b65e9ade87fd0fd4e783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c90ca558198a80d498996b5b63ca984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2631b19bb19a81f2b45b0d55f7234e5c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc6cb1a3435d82409a4a5932ec8ca486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fef63a8fcab81f8339b54ef522f52687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998c718bbcbd53fad7988bfecdeeb37c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d6011c6d5a65d095c860db0ff9f48d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f788186421b21207dee1823cbe12ee90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f5417a4bb91dd23b0764cd23b8e6691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6923edfa5f4c58a1a79f30724bf593e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e591cbe4db5f463961e54dff40fa090893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b17f36c37f23beecfc96ee630e0ed3794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7fed5b31dc3de623fe555bc4e4cc0795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4957cfb772c7ec4bcea5826c5348663596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda90012dd09f89b237f9baad0dc97197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf46a0040442bb11fb32f2417556fd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079229b5713740c4472c086525b8881b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db85982716e3ac266bfb0a7be989fce100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0857612ba034a67942d3895587c36664101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58435c5b2ecb1aa95ba6cb043a891eba102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f42772d8ebe7082587b43cf92106d0f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4c00dd7bcd0e936e80686156e1b2d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030a4f1adf227ba2d1edadadbf4bda6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a40f80dce4593297245126660a4fa5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0a6a56f1684c563640a97bcfcaed8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28976a79975755605b42121944b3ee2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e169f7e4ed42ee8bfa349ac54f2942b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda213aed8ee3d7909aade49236fb01f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a07c4aca2de11275b224738dfe6e42111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb104dc24561c809c0081cdc54531ae112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cba9942ddf70b6ec61d5803dccba8c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f77119718f66f245e01ca8c244f3d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc18240d3990708db2d019f5531b94115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb8df5bf429ecd18382fcb0872ddd39116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8242cd5df8713f39586b88efedf5d8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b6d2d82822387a6f066b1eb8e33a3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea96de76c248e2f92a286ab9c7feb506119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df30d08a91b0478cb358bba1a71320120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845489945f33e4cb3757a1533ef4c31f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd698182be7fcd560d6cbdfb0e98f21122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5647470f8090ef82f17726620245a63f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f98f8039533cb5ff10d3c2f6b230f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb9d7b3203272ee4634e5b37fea14ae125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8827bf73aeb2ef2a21999382eed22e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c484c7c5fefe4094a39e6e0e0fcd317a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9817e14f0d23e99d6e418af554e574a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a8cf38c9a07769e2d5756068656ea129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c6b05022296ebcd47c4793f991690130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb9ff81156e80ead485ae8bd3a9aa07131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c1a2289bfdcd1c73972621a29ec7e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5700cc54dd3ce110f20978dd583ff8c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98539fada82580675f328843345f4e4e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d46328ab370392e8b095c7499c083135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c2879fc522e4f849b3a54c8e2bcb40136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a3beabf9e7c0b44276531159a56f2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e048433605d76aa0c37ddcc24007525138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ae3e44f34d00314e5fd17577776fe139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6bfcd0191b4a392e22c98074104543140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb80b225db5202a9acfdd8868c89a3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b200a00218ce32073272f0aeb8f4d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a5161a2133f76ed83ddc7fd9844f0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e5ec7df5dd957e70540c621154e58144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7104bfa56d7a6225c84339c6fb606e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9ffee7aabd645ca18e6a258109f6d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552bf04e970c70ae5c6892bcf2535cba147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10debd1822c38f1c2345163f3099ab90148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e01c8058f463816c2b557a2c06b5613149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa29eb7fdba8a6e5df276258668398f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e4dc7322373f4749929c9db5a426ff151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979105caa3762cc3d868de428c5df395152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b39b700889425a81f7f995ad2149a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac92f9dcb70a380a0933650eef994ca154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d20c39f146c4adc8d10c4c34a94b2e7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e9885899862d36a827dd79c73683e4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c4c2ca2a7982b0f9e0ec635e0038b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bba4890310e7018b39a16f5b9361322158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e358fb5694aa07385d8ead23a0079e3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27510b821e1b5c9a98e7ff04cc3edea5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f486f1b4b763360bb042307d38ebf2af161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04fbeb38c9b0d9ac2061807efd2638162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92baf9fb1fb82b819885cb3f6df5f166163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e061ee5e7e7fce71fa5525941c16310f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9065036af0de388fb47a25b7688c4e3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888381121acc7dcf6ffdcf31dc4d5f8a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a74e5fe742245cf5f91c6ee8beb9f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032894e41e7d8b5f21ca6959074373fd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e1359de3f8be445200f126d5ef4539169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30803b52ae15954ca48e11c9fb208a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db550bdea9ed02d584e72871864c15171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb2bd802e531e78d8ff81a329ec783172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c91b55b040c3500f6ae9a9f0441cdb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35377ecabe7c9105f2abc05cbaafa374174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c48f81600e067a75d8d7aaa6b3d2785175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef53b4ee53a5d152eee0107c0cc3d3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30039a53192dedd3f263b2c6acc9a625177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d1bd006ab264af698d13eb2a6c9784178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c5e65e83eeefadcf7822a1c442cb0e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b429ac6327bee74463a249db22b608180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b21273ee060c07c3206e76bf47a39181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e6c4739b05025abe772f82bfc5f8f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242adbda33801054302a39228427d735183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fcf96cb5ac99a61746f70c65b02089184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994d088212febc2aa8398bdb5c56cd2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576660604659c0a168c94458bcd63858186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00876f03f92e7c8c1464bf48f980cc99187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f31c8c7862da992b44d847a2c8ae3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f570247da669660a11b38a822aac2e7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdace33df5f2788ffdfd3760b3dc6891190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dfa4166723e8096dd78c175002874f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61efda1002831d637132656b48fc0738192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a23586969cf97a2632b9c2d1d48580193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc85413c1f87c4b7d3f121db5e180993194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d013edb61bacacfe05f9156314c66c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2bf66c196981ef424d7139df54b03a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e087faab35f8884d1015d6301b9ceb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea38f657f624fedcacac1587cebdec198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba3d654cb6c88380b79fed862220ad8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ac1051060c43e28495daa2a5f776c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ec586de715d536df23749c30a313c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a8b77ef42658ede76c5530df0b8db7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df7562f590649d872e9409234b2d49203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b879a6bc10d1db6723adf57cf4cc667d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef07c2125cf217112ef3bd2933fa5bcc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b9eedcbaf66e1b7e3e9156877bf75206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973befc5dc46d81c1b8159a29f0e85eb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2578e87b18285c7f9028b0835d97540208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1402df8000a0a5b9ad5f9ba8441613209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae21567bdaedcd1df24ca1f3dcbf005210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590208dcf34e8f4fd5de7f59d8344bd2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a01ef7fe2883fd34d44bd7abb0016212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f649c3032c68291cd225f3aaa7af1b6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b7712c57a0ce8ae5daef3810777ee214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f179e874d84614b9d4dea5608c88c6f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e8dd30853faf812b8261c6e48fc49216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb17155142771996b693f583051156217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e573823f90311a4e399f101c405d3b58218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d5c0fd3618a6ec4e0116996fe6aca219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68765009264d278069da54cd0710779c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e148eb9ce41bb2d1cf3db7fb045b79f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ede98cfd0b212cd1339abe8d391c952222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b5f8d41b4884fcbab9e2155d889e6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feaf2d6f46701bac7e123e73c1117f6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e5eb4ab95ca1982caa10ea001450c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab9e250361c071300aaa947050734b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c1686f1c449cce3390bbfe64f03a1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5053a389681e3a2d63b1c88d081a81ac228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477cc7afdaaa42f9aead386559adcb5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd7dde922143609588e0b462b3bbdbc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d3983f635c00294289214a8a2e9480231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32318b844fe090e1393aa4b95ffd88c1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e252fd4054584171c89d7b9b658d6e50233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb94e9b49660f75bfe72f79bc6ea3085234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546605ad644c39281185c1b9114baa39235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7aeb0d579d9ddd2bf7e1d31bc47739236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74e80bd6dd14666fc5671b6a5392fcc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390797a0dd7b07ddf5bc0b15df456dda238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c501093bc00d147946d88d7dbd84b2e2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d17366d3c0dafe839ec538b395bf3b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f268cc5613006658e637cb260cdeae3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bdd615472f8fa01d08c2a96ffc9318242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c641e8338b0347ce58c0cf4d66cea243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac4eeccfb780ae0737de88f6de38ae1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cda4cf1fb1069dcba1e38b8b9f3031245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255e520b607f524f11b6d98040fc8d5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c28b485135b427228c8ce1d5cf08bb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae34be1fe857e15849e2e155dbbadd91248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d07cf2b5d44ab45b72dd89a5cb000249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e92e9f5544efe9af6a2fb7bdd8278e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a25987edbb53de1608e7b215b201fc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51342379a9803174a8093c0b3edf3254252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c600b6a807120ad2452e2f6ef9321253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a7f06c624ad0921d353d96d9773d5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7328b5049cfb677ae31badca456f6a30255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d987db9ee0bf29adc4169e688cdd7b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f48b5f46c0ab4a1c03a6d5aaa7b20257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cbc8ca5e384bc3f18440d666e09ab9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c426964c06f697ce7831d760f4a137f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a861b0ad9a5c2860e4ec5fb04a34a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771836ef66fc03aa396479b90628bd8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b374e8542fe4332f16194a1268b52262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c8d34d8942364d70786ed43c1aa5e0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0162cd1135db1b104073f179d4392c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a7392fc4506fa579f5b7345bd88ccb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ffdf2408a9275ce5e5fadef64adc3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e6f427c252ab0359f020ebd535bdb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04aa370b5b6f20a5b96a4e20aeec6c7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fff3e1de2bf67675b8ed8527bc84d7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477dbdd2f8722e77db87baacdd307b1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a186c74344a31093052ba7225631c2af271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e72ff000d3461baebaa2907f467571d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b9e02fe7baa6edba01b3f61c8f363273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b69d1dd632afc9efcaf92d7bbdef1d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9584d3078ea0bd4147110c8a3edc0d4b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d5baaf758335a79c8a7cff01a8da2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f40741783fda35bdd8552ae7d34ec3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc39463b5c8179130a6289666d8422c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a234815d50053467d9fb8d9a69ce64279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f61b54d4df678c8a10b77adbe81caa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a44fdcf690e1b3aa94b4821a60784281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60433a214f562adf10378378c36b4af282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73359fa71142bf10fa084324b8dbe7f2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6339f9c1ad7aa3362302f00b8420e9c1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a188011530e864094aeac97788d1fc45285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6721254990b3b5685dfeec68e7c06bd8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18db3cc08a7c817ee8e8c8de329968287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eacf84bd6a1833267f71271aaaaf33288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c7a5ff4f7bb845a4b5c615516398a8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ab826df0604a1955913abb2d4bdf0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf9945d9ab5709891616f31f86df41291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef33f8a98dfbac0aae3e6a77499fb5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40862fe0a4b573a3e600ab0017ba31293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8064f749ca118558b5c49bfa28082aa9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba25c98405a1a3b661b336b5ab3cf715295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8813a059e249d2475c5246a6b6c2424296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d708570c355d1234ff2e45e6707f77b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869100ee6e833ea633a2596c386f240d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb0201a6b1d601f98aa0fb716b216b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b366299411e4fb70d0c8f3b7be2341300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7932fec051985e41617eede149a29fff301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef11e017512eae1d136cdc144b697b2f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce943a9a7747ec289d5c5ee436ac66e9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a6341d179d3d124094b6508adcbd0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a9062f31340f549614972551329dc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2965f618cffb9834aa878055b5f29d3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc0f88ef0dd598d4779aab486dc0e0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5195ab6bdf1072e87598f563d8a89d4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d96dfaeb6c61fdd0d1d61a35e006d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d969d67c13e3997896484917d2f5e2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf6f4a6f94a5d9d84ef99b874fda06311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc725a82d8cd4af57cb3a55774f961312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe8bd235c9279de415e5a53fdcb44b8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca5f59a03aa5ea518b0dbdd896feac314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c27b52baa438e756d3a5f14214a102315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c3f81b53eaf2f2ca202a957db3827a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29dc815562c8a837aba44650b803bb5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e830154bffea1b08df23c0b3f440d6d9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01575e862465b38e48073c2a859fe4e9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1367b076f6bb1bf4cd645d44a3f74e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f2c42fbc3b147baa4c8e42c45d922321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23597b8afbd34c081fe40c00d25ab7bb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e826c5c67c06d2968b4ee1b00ea777323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d204344a56bbd0b5469ae77082ca1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdfe71d9b251cf104653a1251900cf4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1633a9b3b99e506f1eec31d80cf7ca28326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84581138300c42cb14a2378b83aed289327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf7819355f124ddb271295771fd8fed328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37719f29101e3d83b824a692ef3c6b29329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b23744e580da157a950b6cad76638330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c963a32bb885cb0d775ea564898d38d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d360a3647b607a77547b06d56053a53e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96356934cb61db79d2428e3449f9bb42333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8946f7d760c169163b86266b374b9fa9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353700c168bda6411aa3ff92c3a6f0e5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c56855a4e48e53bcf9a4c049f20fcc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9492a9f9b9e294327069c57f3d6e0bda337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b2dd8fee7177b57a6f436b5173365338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e13fdf59454a180a52ada6c9ae99f6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0b5b27713dfe6f18db5f6d60c7893340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c7f5d3f0e669c6953cedc69458275341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73449980939188905da03c5a8d93b4d0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3915e228c6eb7bc0f8e43ebd7309a05a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c65a38abcdcd7d3babed4e8b63b389e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f45e58435f4844004a7dd2edd6d43345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b208ab1db528f0ea05573b1195583a8a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83fad98ba5eb09103c797674ab92331347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cfe9116dd8f5ba8b40b3f7a282fed6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491026c96fd403f6b7eeef917ceedc41349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f630ad365102a937657fe0d8870af85350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6097c24d7b20811ecdd656719d84ade351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c2fea2229f1a198d4e14ddb4d2487c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b3fd17548e82bd75550dc77c2f917353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db933c2456e7810f00375a5e53f4cdd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf7d39c06ea56e682feab2f1ea69d2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4dffff02757076d165269923aa0af1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4feff36c28e2089aa13f24af6882c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa1ed6cdbf2eeee89eed477f986b705358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e408a55d826e2609e5668bca7c77659359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c91289341f42d73292b6d4799a225360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b1540ee405f31529bde3ac489c992361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b0476eeea26fbe6435978b26ca23a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac936ce629b6e0d3e196d90b443696b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26142a7cc026974a55b0b52e54d56ad1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b0af729495bcda549d2ab2a582fae365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d06c7619703140fe9ded0e16b8027d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b869f97f64cc01a4e065f5633a0771ae367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a7830fe34833432e4388f9e0ae6bea368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c739e698e7ac42500de8bcd1b56c10369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25a3e387091fda55b0904f4f65b37f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0115b7c06a2c3a482a5cee9be9f959371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed61dfb03ea86b17b8197abbfd6411372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56990e5e0fbe1ea5b378b9e8a5bbf4dc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61024f484ba7699675f484997785e72374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b3bfd2dc411cd7bb23376dbae9e41375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff197ae68984964a285f9a61c4d49134376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ec8e780878baa81e5ffea275290a1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34588f2c09558a8b6219af72d1c8e772378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98fb99329943c7793cc2919f50f9ab5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd1780326aa23923212a468c6a01f0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f35979e0793b29dd678e1abaffd3572381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066ecff07f2d4459e2662176e559593382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f546b9ba879f4d9b06373ee8f5b1402383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc52156cdf19ed074d7ad42d01658b9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65802eea66205199495d89a893fc4b22385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b4801e8b448b020f2398477eeb1a9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b5e207427d69c8503397e8683af335387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a9941562d8bb45d52a8c95145e0db388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042abcf058dcbb5b80775871e0bc24b6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0106491ac78a774f00b913c1bf1376e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba49724b8be9d51c47def152cc343e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed7e39524e867ebf205e5997c64356392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520cb6fe24c2c732780d20b8a63a67a6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef6a3b61ab96caa993651fef4c1c4f9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1fe56992ef9053093cdd71bca6291d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0603228f3fa93120886994b5a0642396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170bf3cb896f7387945a79e59fb88b2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f450afa682c1955d1b965fe46c43c4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f14f1e022b42838e861732e8d24baa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c8a9c3416e420fe58d06762c418f67400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae27696322e99c8367cf6952b93e212d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e203727c89e6c58c6bc2dfeb2b309fc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ce84af4b5c42720573e53cf12f075403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b728f0f06216649d38fa5adcc630cda404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3514934e44deeba5aaafa0e02753230a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de304c3192fc4b34896b8f49ceae19406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370fdc89ceb2e754acae8e708b5c4d3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e075845fd9dd64977c86ea1a6d418408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d812a0b065fde4633e6bdf133785ed409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d534a42b653a69db51d558958be1e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1024547f1890001064022370a333902c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2033bd309ba11db9565df383077f2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a018885b9b3f13e07044f101144c3b26413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ccb6c3a86e66aa11858421fa403ab8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c5e62cd24f80d36a9c357f8e25c8bf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf45983e9143d5aeb5612e2f86ad10416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac7a3730eeea99218d5509bb0663e7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046055db8aab28b8b773e2caa0854366418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d74b20a59e65438a54d013b20df8bc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d60b41202b6a41d4c6975bb73ea7b1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394968460e74a3715a5d4c8e91f52c68421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0338491f390c94f221a304cabcf92089422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c44f1a2618f97da079756a34fac75423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e21d90cab1229876d7cc04e361f55b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb905f0c15a1458399973b6c649924425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb185d95cebcad0de61ed0b6cf49f52426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5ce6afeb9971edd481eb4b889b039427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ebb87b53407527df76bfeca0f0a31a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bacce49b2c0bfb95ca2766893ba4fbb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e5922732b995cb0c834f26d321706430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa1aad979ec9d574daef10a8b90b7c1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad78cfdeab9f79d4f0115f0e7c6a31432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03126af489b2a82cbb617af24d269616433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d036af1a94f1acaa5c42ab87b9f15434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96672912c9a52db4b90c49bde3c1d675435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c3c31b0d87a4439292f61615f31b6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d20012701cbdba99a853061ce2eb7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d42fe1a3821b071285449596a43050438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66052e02ea747629e14d4edf63a7a187439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b0422d0fd985173eb6d1361f5657d3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2ac9b75c66df05602e92eff4683ada441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f4badee201ca402f84096ab679302442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dfe800f05180c586a9630c21068ed5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c975ee1f303382edb36fcdf04f0d3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8558273e5f4b92ccf50a46986536e80e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1162bc0fe126cc05498eda7534f81c89446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b0384229d18c692657e9106cf4ae3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d690d30ed3e2a028bd51cf11ce60c1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b979c6355f74186d1df03385014eb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a8824cd94d15dbeb98dfd670237950450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5812a657fae580eded4679acb0699fe1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf22911b439043a9649c046ea85a1f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697c5399aa1219f97fce3fb8b595fe9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae8e2faf6e492a0a681db48c5202f3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae0b352126bc17a4948fcd96e954204455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec7c72b631fda464fa3a70b6384557456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee78b702671d0db44fa4e745d45856457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a951635291013dc7cadf98eab41fe458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30214db4c707d6cc09b41b9f152bed02459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a43302a5637af07d19127a34fa213460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3bff4e50fde45890fe3655cf31f13c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93376be43d41e47804d8a63f901639c6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc6264aeb6bf3bfd214ae58a7b9b287463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d742e8a5e1372dc039ec75e1a87c92e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1fa600edd372cd10fe8d909a2e118c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7edcb0f7d8f7408b211deffe4f475c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b27ebe490298655722181fcb5d36275467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4284e5e47c4a680eb04214a63cd4d6d7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0297d72395dac8d169f7bf6838f9985f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb955686288e1608b3f3e915ad75a4b9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743606dca54b8f700640007e68839b54471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dc137db0e6e4af52da4db753e5c789472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8138d3e6545768db63b0bfce4bbec0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f6f4799490c7384a75814d449c481474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0babd7ea30f2880b902e1003394f7816475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34611901d5d20fff184e3a0ae3ed00a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b6add50eaff290c2fc64e854e5751d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e7e68c40bc686d83fe656d4b8b1976478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ab7226cb4bb18f338664f08ac4261479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242ec7fbd8b5f863bfdf56d766aec46480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e55eccb901b87e1b111bd36e653d53481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2197b0df34ca3d6b2d94c8edf0ac9bdf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c469318cb8953d3a73efd2580d7d38f8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e96da43cad0fe17e7daad6e60ca5a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43286ff3151bc21bbd6414927a8410a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f57b0b2d6a0831f269040cb95b0256486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d4a8bb9ddcdc4987341b5a294532d5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104cd30016699e7eb1b2e8dd9c8251c8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913344655389f099e9ca3449a42ed81a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5143713d7c34b450ef944a3428dadbe490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9270a42c18c970562a8479a85a8c5b5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17350ec204fb335b1f8be6bd025f6661492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5987d6c700389df236db2d1a06e2f8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25059adb78f07882209385928ff5d7e5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448100561d370b4962ceba33084cb71e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff75b17542fc3253dc05f7c4b5957b7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75483e738f4fcdbee46d2f400e814e85497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b97cea4108edb54d06ccc68cc601c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b8295c60e25938c0f2a897d4992495499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee3e8ffb079449283f474b1eba364eb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced371378e5c00d3edbe7d5ad95c492501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62188c151b88b36af7d5848cf69032d8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec809211341ca6f4f564bbcbcc540d3e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c552188c5bde180d98e1dc5ac9e13f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03203e57cc35d7dd4e82ae633b31214c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec895d326b1863c41ee4b5482aa608d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb437ebbcb167ed2507911fb009fd0b9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b0feb6c49bf2238a0c4a9031254c0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a36de7364c80c0a98011030221666509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5d8ded160d3e8855a66c30ba46d0a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c5d9603d4ae45258981ab6e8494e59511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219123e9196d72b9ead4c5afd22fc690512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062a4b0a5f2620224136ceaa991c455e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a56475476acc7656f190ffc8132c6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a86358ed5888e4e2a630e6e13dcf97515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d68380f245e80df5133a02929aa8bf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813565ace9bf4296b5f8099d4ca1843517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63df3ac47fe71e7cc005ee898e1974f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840d350b72b4c66c3793da6357deadb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b833d503b03e181792504b31c0330f14520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23290a9b439ad099ecfb2104b46ab55521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8247bc04254990f91107e9b18336fcbe522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd0fa2ea3563a4590e8af6e20fc00f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5325e7efc78b03e6e4dd871642fd4d2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa0653de95f6ba0f22f8dddd1061421525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054bcde37d3377267a9222b97708101d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0bada0dc68611390a86e1cad30bbcd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a6822ea08bdac9ae11c950f4811733528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d29563490ea4f8f53412cf0153f9a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ebcc7c5ef1d93e8fcc0001a9710d0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f999e3766d167803e10c6f0488957531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec7591187b497387ff9e7b93e6fc9d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d68c2ec31b60ac5bffe7b958d43dbe533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40dd15039a12eb8550d549d0929aaad534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea956ceb1d8b32d0e755b60b874710535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e8192033926bf88415c9d784169c05536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e7c09e3d23effed1169bf217cc9f5e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d4d8b0b827dccc0cf950af516aa289538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5420092e664dcea1fb8be40526731e14539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a8f5b8ebe14034e5f8522a4e49e5b7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee48e7cdbfd2793c606f312fd171df8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ad801e325b2f091ae35db27f9e6f3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0356c277ecf2b80e3ff67d12fa513810543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad1f3c0d5e854b03dd215ff653455f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6afe0e770b11c0bb4176047610c17f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d319fcaa940cdb5bfb5e190f90ff927546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3747355f79c6193d0c6fa3aa264034547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5cfa97b31fc6758901b6af741d5fa5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a40584741c188404caa71c327e884549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac895ab5ea72ec36bea70c632e5310ff550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b02b93acaa1f89ab26f82e6e85aeb57551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26529f427355aad7be8f9f75db461cfe552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2241d54e812fcf06b54520f69496c330553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a762945b53da46c2e3a5a03dea7df74554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd2da770ed0d1da77fa40e5a6749cba555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f162c80947ae2342afb918e102bc13556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd05226bf2a61254c913dda54a40db557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ced903d2d0cc9a2d45560742777702558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c218739aa154f9f8bc246b0cba76061559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378da8e6d0cbf733575d898462f75e97560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1688a0e22bbb668b4cae7b979dcf8b6a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01b67f6feeb09b29e916b35c038c3d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1172d596189127e559ca07f837ab710b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8dcc51e1b19710a894f42a5c959feb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c842f5d1147beb28fa126b763171e3c9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7618629a94185fb4e76ec50c2f80055566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ce665d5753d3e83f51ecd712e655c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f669595115ff93a29205d56e2128c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f1d14828681029ad4b394b60d965c2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed05a56ed2249cc7f5e5a5f90ce457d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5a547d61778e49e965fe9c420159b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c9043e8faa286f71ffe8f9e54ad0e9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6804a2ff07e6bd6bbba4ef019e0c17573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd6a72b529c4e01e762dab93ce67ec5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb5ce29ade097f75eb357e82faa411f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af01c802b103a62f58535cc8ffd31f1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a531cfc250e93bb209d57b47970f0c40577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a123a7b0e28492bfa1956d1d17d27d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1437ea134dee7d403855cbf912d06080579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e461ace373d58135333d7d067a202ef0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9904dd76f53a17e67ea0bac112bcacf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90970b2fd7c099c393210248589ccc7f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d159227ecf87898b87150baf8109b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852db42888ad37c23939300df893d44b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475fc30f9fb84f68dc6e0b4bda16805585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7403f804a1fbb77cb915f0cf5944af5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d7f63cb56d33e236e06dcd9f0a679d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e0b68d966343226e925cf231b9c0c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429dd37ff330e8fb799e2aae3e560262589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0dcff300b6c978cf70ac4c525ab214590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c4d2a13b734c95b56fb32a2edf2ba591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9048aaeb8b2118f587dd17522d6b26592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dceda2d6c987ba2c50e108f1e59823593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d34858d891c6daa4c2bf1b4d3a882594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373396a64a890ac4967c38c084a689e9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ccff253736859fcb7d8dc6f315d40a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d79af18a65b6ff5f32095719ecd9ba597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41544182e2c0636c42c7ec429b1cbf4d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd33820ccc5a3e53d0c838689789844599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c96ac944fcdb2db979f36f20af75d88600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19339c7ebb54f061b6c4dcc7254a66c8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687688d4338ea307d06ebe5cfbaaf803602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408585418f2d571210da8d3d7c2b439603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be77582bc3535b0828b17e27a7ef958c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c264d42b39c452da4ad5c2078cc1fe605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be3dc1ec6e1273021c1a9652b6c718606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32861376a3c05e9db2621414d11ff190607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5c5c1ccc9d8a4a55da34de5febaa7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc001e737bda10d471effc93cc0ed25609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672e12423b500c45deeba4d2d3f04c2f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f166c540806e39735c209f3794f60611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae81f1d716cd0ea1adfe2a81a2f5ca612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1353ee27dd34609df3867fe0c630eae1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f63648bb5cab74c52a4a7f4a575b5f9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feefeabb4df9e96d9544f20077ce87e9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca48f45eb1e84a99fa8d534b1955094616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50394f2c9f2f790da7230722dd3b43a0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7aaa37cd52a78f954a254075275814618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d5a75d6d3c6721dc4ad7717aebea7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9376b83b878140d33cde94ad406dcb83620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e69d4c21c2b474db1080ff13a80027621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ec02e3e4c380e2ae4b5b18f8268e50622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a3453160584ff619848348aee2e5e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86691a51fe76aa9b659a6d36d2b76720624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65bbe363295a867b8e93750171e27d2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb67f5dec93b22cd112e16a14e620bc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b27ed78da4892b9c15af761ce72b965627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f6491c6eb4e09ca430186c72558164628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a10c6b965b7c73e7d6a9f2abf8431629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec1b71995974c19add1aeaa0ee2aaf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8d3474468c1bf463a90623ee0d7a62631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3137e80284b4d4e2c85f574b5aac02a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb04235c971fdebe3b0b086b31ae76633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe543ebc29afb3e1f19fbfb79b7d8b2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe92bbd07c10f58d9c7b735d947098635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829eec589bfc3d7423fa1e2e2745812e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ea67995228e2c410493507d7ae0e1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ccdaf4967234b740bd547693fe00b3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c870621a17f57bc11684d1db3be7c4cc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0292eb4b6dd285554d2645aff488baef640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d6b2a8278c71f7f11eb830cd6be6bd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05631c7d05f20eb43534502e45ca7a89642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea3af665a35970259d6e7483b4c6fe643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecfd50f76a0d3b46de65bfc801f5b41644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb1e59d870d3952c170e0691c73f81a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adee609d27a2049dfe356fadffd978d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61daa91463f0d6ce84e651570ec3f8f9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be292b1cdaa3ee9fe38792bb3b6511648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35637228ea2b5540834ff80747e75ae3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdbc002fe7d7f7367df89b9061eb967650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a2de8c033e628e762f774684bf81dc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a28d9118d0f5f9e2e8aa9abf9176423652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b70bc59d556c171f612a213615cb85653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca13da865c875523c525ce1db39f919654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b006e185b187e87c3edf47671b31f4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a9798a8634ac18c2e9550a706baeb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb641e189594b9207dce19a0f704c11657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6bbab5511512f0b30a37d1f1202570658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb900224793665550de61d6c46dae42659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba9a5b7908bf0c1a9ae7a531d897f42660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de8f0b8c5eba37bba662db6c36e479661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f170f125164066d5f6019b032463b732662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb15e72561c20f41afd2237bf8bc7f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a86ed375ee3d58e5a91a1de781ab9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b528a075707b4f3dd864b3f789047665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b775222c1a83cc1e07106426ee87f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c05a6c9a3f44c05233e06462ec4c1c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9289aa123f1a57730641b422fbf10668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4435407d5ef133987ea865da711d2ca1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4057e26c3901bd392b5b3aa02e0f34cc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe2f6e07c4f63dacfe03c1ac8fc5e6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5003dda2a9d8ec781aae2f2ad0275edb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525a87b6752f3b490c4c5248376275d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e165b1cdeb033680fcd730fb1be022674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba598263eb64edf12c40d242a471e1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0544252e002f41d5fb40327225543d8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a66dcbe0a003ef94af7165395a3518677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b1352f358536d1d31693a4d137ed43678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78725264256ceb4990a8ff60b08b2608679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb6eee2327b9609ea2af5ce306725a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb9ac78092f595eeb6106052adb75b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ebda4a33539d3ad8ebc443f38fb7d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f2b316fa6a5a67777f0d6e99bfaf0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799f92cd5a4b2163d03fe5e4976e2c0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b5dccce81eb03bdc6cccf599bb95c9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7cc946f2276bbd785661c44c678a7c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e87531e9cd05bdc6a5b8f9d83396a87687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d98556a9665dd046ec32b014dc7c42c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc02fb928397caca8fc0c371f0fd96a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a166c7c0a4ebc4ff8a0ddfc3fdfcb7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed30f1385fbc1f224b1c198f0dd62fba691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf521564c0065fbd8d3359dadecae3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919d81c78fef28378e69d124fba7212693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98697dccc94f6039e5c8ec4e8b400fbd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c896016c4d3c0ce0ca30343330acb9b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ac5758801f3481d413133898634cd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1289040ff2e4aa99756a89d97ff91c4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d885b7e69741e783c1a24b7a27c73d44698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e7d02cf9a34c19eb49711a2d0052a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac7a9e5242fc6b3b09d4a7e4d6cefe700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb302271bf428690a690b038e88da4dd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e3281fc132d321b5688c49f64ebd18702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddeff47e80021a6f1d3226788cf8837703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d00250548692b822cdf60b333db0c65704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a0e27cb9aae75d0f5d8c4825cbc6a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847dad16fb053086a66295da1a2b2dbe706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb7186ad0bc884f08adc1c783dcf55707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc64599d79d4d261cd2d2a1bb784bd7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e442dd5b38aad13bef3df56cc5ebe709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51249617489144410c2b5d88665d6eca710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c40f00c2da91954de373275c049458711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5155e97cec8ebbae81b148b68e39ec20712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ed9e3b655975a5f362987a061a3cb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c919f69cdded3573c540936cd635f88f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c839cc8f41b6565643d0ae396e0a0fd1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be57267188b21dcdb2f9baec10cbfe716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef5aa3b5a4fc3e279f4bd8a67f9ef8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e577d091a2126cb54bb8ecc7207b984718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144213b2e6a4daf05887f8ad7008820719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f68633873c16a73cccf824a9bc5037720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eec4c21a17b570fc8c68b1dc1de1a7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7753043c8eb297605cd7be7a61708a51722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb8f20bf2b1dda01f161e923aaf86b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd8af53947541c16fa7adad96c240e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f424927edfc2a94ee25524f23aa27f4b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e24d6c0fcdbd0f4ffb488246f9d14a0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b8c13263e45e0fb41f83da44bbe61727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b4df3f948736e5ccdad4e6ffbeff5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9cd43a087222aad68a92cb8828207729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aa5b51ee84efd2779c80792b15d5fc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493141a216b9c57c9646dcf60ebb577731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f868999159497095f5c8d1d3fabac7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72bdfbbaf0ae87af82894a14a2e6422733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6000e235e26babf5b6237952b703d2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be6e47adc8bf7ed337746e83d6d2abd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f989bd96561978e3489ec1a4da0fbe736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6012b4c0c2e37c53e0669c8ac8fd6e3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505769e8499b9dcdd71c7e931b27e30b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0924bbea6c48d7dbc0751e217d179b3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27246d98429da9658d60e88251b5f7cf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d07e031edc225ed8184e5977fe059741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766c272aeef247fdc4eb258cf839b84742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6552dcad98846d1504018b6f840b7429743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4036906186ed35edc2cb571a4f35edf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4847403ab9f9145d708f7466e51ed85a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789347357252aeec9b43a3da47df8267746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f35556d3c93f625a192b6d577256104747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f52bc2ffd32a664fc0e784d154e9d8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204cd88a80bb032cec413deff5f949f2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad362793484c41ade077e8f110893f33750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670b52d853d251c847707d2ef2d942d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d248b50160b583f01de7a3f3b142b1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e102767f4f6a4029aff7a05aed0bcb86753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b80b586d0407e51a3bf4aa764cf2b17754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38694d04eda1f4c0b862285502aa6916755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78462c4bdbcb98d7e35ee870eb14ca59756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0896cc1dd5834050fc91432612bb162757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85755074fe390bf7d5107bf27cadda7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca04e54c8a5b2e8744069d8a3b632d0759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e827d4c1ed15dc1a9c7fc02784bf131.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffd3ecb51eedbdd959375b4ae360ce52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ce50927cb322edf0baf892da4ba2b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf8629c3cde004f28a630a097c84ff84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af51578a729b8bd080f9a825aef915d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75721da2cf6e8e9c1a981d386cc506c86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b50776a2be52d2ec76812108a4e60d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f112ef1a52c6a0f2d4322018fd907fc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dbdf8e3bd3347d5cd1bc89c9f9400a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e5db99c4325db18b6494d8706bb57410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b0fa3059b295ee4206370da47cbb911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ffec5c877dd49b6a16022479c7f6412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5481ded12bb630fa8fbb9b05aa762fe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c5a36b19544df5d22e25d4805dcb2814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2848818915550a5f9679137702ca38b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a939dd842c02a12d215c5dc810b847a916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db511a44825e25a0e6d9e388cc7e3a8817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97843968c78d4fa365229030285616418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a90b52d416a432a27a9fcd091f646a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6cfdd1ed8c73b74539af088ca566a320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b84605a992dcc0f38572a85f7276d4921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fba3ac64fef9ac2d442c13fbc4edc522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1dfc37cac696170a6185f7e3dff51623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170087f585ea2a2a4a3fa0b231a777a624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b617bd2a50f77e989ae72bccb7da725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a9417ade921f8530103009c1d5d3c526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5910682787a66dabd86a45ffcbef701a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d13f1b6963721e2dd7e4c40bd59bd328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610cdaeed93d0b8e050589466a7df6a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41878c117725c2a63f4a9b654e765d1830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0965e43522e0faddefc0c1d73a944b6131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10963371ca92a2747dd04d549809f3e332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d339235a83159fd104c7ac871335f75133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82912132153f14f46e95eb6c56d6eb0134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98442b578fe47f11de100bd9ba766bd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efbce97b4632669e44730317277f7c836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca8235108a31c0abce74e89666971d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686f82bbba4abd393a931fdaa479de038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb433d0a0b6e592f14b37b07c366605339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b5cfa885b9ee6fc2441c83d27950a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd7d87810cfccdfc2b9e26ff7b1d7d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b954bd133b92762985c0e7024cba7842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d384177913a6f888f8bf2723e6f39a4843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47064089861fc561fabf1b88c4ebf02044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea9e7df48e2eb388ac67e5a7d221d245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d67b36017cbf6d3eaebc81c79df4846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710dccb6d76e70b6a2223d4a01486a6f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e65c39aa6d26953b6797b1ec313c89248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128d4491a342915882f1c38f6ba1c6e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188895daf4c98b16cefc8e8275e1118050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf304d9cd22fdd980aef649c20d6cf551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e30761a835caf43adcdf0296c3fac52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ffa665b04dc8113a824c1633ab1b453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c74e4025bb59cb1968a03bd1d845e554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa82f8bd23d3307a4932e97ac187ef855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f104a6a37cf0741332f9a02d79942256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b837aeaf1878222a1ac3382c9830b557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8003827bab38251b92c99556d5dcba6b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c76d8e5f00192598259e69423c715659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5075753a43ec682e43746a86d231e5a260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcbe679e033cab946a294beef73a66561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24504f8ac7559acbc7fcc898ed99b8eb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39852088504831d5c1dbc1acc68935263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ae895f64d7a402239d771ea8f6c6464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874564887f02cb5c053c48662ccc2dae65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0350b871de8419a5a3ee5bf38b62a53a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a1b7fc13ce6bbc85e4d3d4cb63fab67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb596d0992edcb902867bdbd00f68868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d85a3c8f22386a29faa1c83e744af69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f9c11be7a81c93c2aa5587c91898c370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e00637bcd417a0f7b2bce51f10f866a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c618d233010c21e69a12321bbc81272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b261c247b12f27d87f72eecead260e5473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b37a899ae0ad081625622c237bef1074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb70b1ffe86cd852e06e110d5a1e9475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947403365b3eca0c136200c1d99b6c6876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea17e0c566f01c475ef5da151c30b1277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09844e447cb4bda6474ee9d582b6310f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d065af0aaca34557af26a4237891bb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f5acd4d5088659335adba9026b582480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cf648b30133924faa0aade72a5caaf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee38c62b4cc2529f60d7e8773ffe0b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13f74959276d0d42f39e8fc8a6985d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba68335f7eb5ebef01ef2ded15432984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f86efb611fa88b7096a1c60a6497985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb375e7c6cf5b781a720f8c50a9899f086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f87b52b88f37ffa51aa99c5d7f9a687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb95d334b16e300de1691f00c2924088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c592ddfe9c65dcfaaf5bec8332f9f40889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c0563453e117155838ba5eca064f690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514bb9faf3e600c3ae66a711634aae3991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35022100920ca14dbe51f986d1f22c2792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b22120f34c4fd2ff4db854780653f193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd26efb27a51d8655139959f720588c194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1de134ef78c26cc6da6415e87371e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bcbb5d5679aa5765428c1e9eb93d7996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731db26bb4be91eabb46040dc847f5e297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d4e0a82ff1a2c7b579169d7aa3eb5c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b0417af4a4cbfeffc674e117be35ac99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a6e2b423cdf6f3dc80e750b3be0b1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd7540b4ba1040db1a4d22d596545b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4e6fb5d7ec39dc3f40358ea8f47f3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da5ac136856b2c1a33d99b4719e4cc3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff3677f50d417ed8bf859c15fce249104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a854d6740ff31d0c581129a10f750f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95283267b03f5b3ae8268a0a9ebc50e4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc265e083409ece5c547f9cf896bbb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b32fe3c71f2f2cae9a4d7db794e3b3d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f14b106467871e32cc38fafd844e4ad109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4242dceaf2e44dc9228010a774e19500110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9568e3deef9e886a06bbe546571de3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ff5ef9c4caa4ca93d97492a516db4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af9daccabdbb34d69ce1d2ba01599b1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918dc04ffd95d9c746311869fd7f2d43114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c0b424ea8ede4de4fd9097f575fd9e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36765369c7559bcf67dbba1cdfdd4b94116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e4d95d3aecc868533257c21656a0a5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a7f49abf72051e7afb2f50f6fc258118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842dd609b13cd8295f81eb548c6b55da119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f74c2e808deaac7351e4bdea98d66120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47265f4240a02a39a079330d97c8a216121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4763c0f16c2e92e52fffb3fcc28fccc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3bdf8ad1619e1b10870538b8bf8b8b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008decf71995463ce421bb38eab72893124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054d2f2440bfb271eda29a15bd92935125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c92d5b6c0a95639a0853fc3b76333126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3386116cdd64a4dfa59f4aff29a0a6e8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41759b80d4976a7ed65f07e0152aa754128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5c15350cbcb3075129338469aeca29129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe2515820bae44a1d95dd8eff384c8a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2052f7e68a9ea08b0bd50d94adf512c3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af19642f8bb175231f3c19bfab5944132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41a5e3d5b4f08c315b9c6a066390f3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd1baa957616da5ffcdc18d75cf85e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a4bf371413d48dc557a5f6415faf9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74366173048a7e533b0991323ebd9df6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf604c11226db0d1c9a3a289b12ad9a3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d251ea27c1e1e8635bcc0c2f53c4652138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d830ef533cc6a6f86f221b807201c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578633a499a7713f96751aad35826483140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d72ff6be8eff69e185c74b758c32b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead8652ad4ee137d74e16318112efe06142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986058ff2b1958acf93144c776980528143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e3dedc98260b508c365fafd181455144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635cdd46163a5b7c70aafd904c39d911145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be44eec8050e789e8a498bc8004679a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d839876ebfc9497dbf15c93d58cb2cd8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86731c3657bb39c0c46d34b8d1e82fbe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d10681fea0a30de1298babbcbb9a854149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5901fd98df1452451494944e11b1e0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca52b52a4de1c4d419c037a97891748151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d293b734024226ad51eff690b499cc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a26083c3cda385c1da92ce949ccb9c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e09951a8604d47f19a3ca350e2b9fde154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5b4cff465c5fa4ed5ddcd6503ec77155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33306e45992cbfd938f0f9e70e52d810156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec2c0252d19b870c379670b8479d3e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d9bab8ae0b513af5fb6c9dc6be532158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d10ad9a9a95fc8dd4d3b3ff3eb8413159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800eeca8ce313bc5c3c4ee36848afbf7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcdce903c0c8a24a34d92d89b087577161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e638b93956331f65f82b4180a333f7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f428b1e57ec6f40a552b795d3f19d335163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2316e602cd81c20b4da3c588ecb64c1c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4510cb2a193f335ec2b34f0376f05165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12657d7a4d5814204ecb812fab2b33166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac9e9c5d7660b85dd186e6db19cc8e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf8b0870f2d5e7002e60662d347fb7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a556f27009713e8827700bf00c274a13169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f24caa8347a006102d3799f504a4b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1fd4ad169aaf666ddcaf37d56aa6aa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c76dbe8f21b5bbb10fd5156554336172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fbbed30f2610633293936c5552b5f7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b758a5b88b8c0c7863e9d5398bcdfe0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac1105e3d21ea37ca8a1bf0717d4840175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f65d150844b644a6b5a725d3101ad176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd7e10dec70ba13edf9afb56acb9ae6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d1ad7245ba20aa947d867542ab2ff6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb3a9e1cb102d07a9a6d647cae4d12d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5521b263dc9729e706c58b21ba09ec9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac320605a76df5b00737ca878cf18b5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b3836fea45658c90bc2d73e3b8862e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286795446f3c69d2afba00acda5bc226183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363d4113435536b4b223911ea5db4dc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4227db97905db01b0c7b1d55166565f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76661b626f0dc85933b0d1267cfb1ac3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2b43a2f7bd4392de9025cceacc2424187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5153a1a4e5813d3c892a3e211bdfe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c46e68e848b2416003cd1d67cdba4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d57ea2f317abe6b0a30428c999e99c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96b633d92f7f9649e2d827c8424367191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6937a9630191cd803920e332a63a9306192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3dded21e6bb929072b42ec09ff5219193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d285b9e7a199552fa899947cb03ad194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e107bcf35c29baf2f2e60c5957106195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a679c92041df05e83d510d4b2d9e3c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96b8bbeea0fa8d7908867af97f8284197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0058bca3446bcd4e33c3f9d3128aa5f2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a0273b1dd0ad2d9f83c6f74c493068199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a5f55275f53f4764b93ecb8400b3c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c62f8263a90842ecef49d8a0359c0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00881f63787c0407f509d7386d18fbaf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1dcb4c0898aa7a87f31d34ab25a2c8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39717ff7a94561273f3f3bbbd507dbce204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a349a061a9b5d09eb40cfca174e9cd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81947a0ae0c0ffb37bd558eef7e6f6aa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b00b4e2974ea52225b9ede4a032e841207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848599767d53a59709f29ff08df16c49208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687be7daeea55d54240f98758c6d81a4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b7e96d4c39d6d72af3e5b91475e07210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36590d01dd55bbeff5e9d1957e286e7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37425449a47099ae208cff0cf6feac04212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3799d3738e3edf6b405fe03cf0261f3e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4256db675f379bf46c9d97eeb8716d35214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3873936e05a328561a33547707367b6a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b76491051f783323c84a93a114af45216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6406b8c5cfff8617674cf8b27bd9cb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3064e9e1e23e8f16e04ba461e57961c6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985291ab5bb09eabfeb558fbdd03d26219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e922b743757267033439cecef7a9c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae0994edadc8570dd17b0e651700cfa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086cb6a456e5468c8116747a861214e0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b54dfbbf256d88accacd14ba5ae1d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda65e564ada42a81efeca890ee6ead224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa2ee00d66fa9dacc6f5cbe88f05be225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336506ed09060ba66ba87f3bdff2d955226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb6f4586e843209c5579a646f46272227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e186cebb6a9b1ef881dc88607555d71228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1018f3964bad754224bd964e7c1b80eb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08480b4b4320f3c42164bdeb00064ed230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c004fe064a33839f950f92d8d22c6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd703bc2c159b514757dee1d805b6b3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c54277cba7dcca9a993c5b392a8d78d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7719b64e08456c0e36176156b0ee911234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2481399fc4bafad3e9c6edef2e5e157235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e06214fb371d565f2473e72c4e899236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8efd575ca1e567278aaf3d45cdd64a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0608ff233b495e98eaff593914a93549238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b68b28c8635546fc851a7344da9843239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c0714f2fac4b8f3c8d1219f972cd3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a93a45b90f9285584b4bf6a1d15cfe241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd50cbff53668c34d4cedeee3d36b12242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e6b1f75840fb674ffc1e47a8b43599243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec7a35ff958a07783aa7f53fc309255244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd63e7e9406e721e43f050ee730f2b83245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a291b060ca4c3567732cdd48a574a545246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc30ac06e2d4672989bd1a30d5730a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d388b7ee9f28f6d2936c9b47893a7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f000ea97909b470af006236653b6564249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982cd69da5781da7fecea423628a36d6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93457dff9bc9686372752ac9d9954dac251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd573e6c8eb2f3cf09e21713431397d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e058f87175dcce196e26d7482baf8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bce894f5c3bc59e504daa66bcfe1d0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42822b63ad1c9b8dd5aca088405f3ec255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8aafd4c2a726e973ccfcd3b604a955256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340eb1afeb853ddd2bd42a905ea5735257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a17672362be830f98f6a170f109ec258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212d004f92f99865d4d8d71aa91351ba259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a204fd70936c82a9abb48f7c56a44d64260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a04e35c3d946180302e87edae40a71261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2245da1f5362c050345659d39514d184262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec55128e90a85683ba70ab3fb0533ad263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2060b81143844d15bb98e73a58083b38264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d9f25379245087caf1840ca34c327f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec45377c01ed87fe79ef6e8692ff7e90266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e8ba7d216dbd8ca5af8e039c2aacc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a2e9694af6d2a0a194eb50f203eb2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547a205387c0569cbbb8a441f2aa8785269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c4a8f836fd7ff50d06e673835c5fb9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f7d519cf76183f1e92ad3352f2d04271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8454519540d4095112f859ba9ed574272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11837f378bf2d480d091201cd129362f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f5208b29d55d6adb482674cb822628274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4bc339e658affd2f9ce0431c38ce33275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b4e035ec7ffba95e6923c3c27ab5d7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4099539501c6c033c67a8f310efbb60277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b1a7747ffc52f5c887ba640211387278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20321d50595ae53ff1fc17025ef4bed279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977325feaca9023c6c772b94da270a42280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409becd8b49126527ecbacd4bcfd43d7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab35b8bcd65b5a73b40e8336c2fc45f5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea8b0f4b7955d38c88d362884785417283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e353df46950c884d9a9957b53e1054e6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318274b46e3918dc15e87bbf7e9ced08285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be22072151d353f918ee35edecea631286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c363340b7a588386a8dad7f89ae5dbe287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14037bb297bfff48a9a46031d59e1241288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19a8f98516877d4591c0f25f9996ed289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40bbf6a6523d677d7531590981ff163290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e29c6670a68f413e6efc3e016cb719291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5185fa1498932b1cf94e4b2d20425d57292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd76f4e38e033a97d96e6e1882f885d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce10f384025c3bbbbf76ae500beb59294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11a0fcd6dfb2fa6b9c124a50266469295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf6f754d6c0d896bc57aa1820579cf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab56b11c52ef6176c454c8d55a46c76297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362e97f1e2baf9096b85eb796886326298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ac9e798c6f9948ef3138f5603c7bd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7893c777598934c429a824b0e06eda11300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7087372617d73a977a3065958df579a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5045c0a8f3cb3014c07550e8fce6fb8a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f77293d4b180666d42123e919755f9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f2bbe0f69b5842df6815f86ff07059304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e63637ee3c554e7621f54d1cea86cb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c51784dbbcbd24d54b5a54a5e8081e4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad5e32df0ccf43289f9a6621014eee307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8226b512009741e514c2e6f63f884187308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f906752298b2c293d917603e6af957d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addf84f37a8cabfc7aee7a1a3983cef4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed45e397e8348d9724849a915c02a161311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5a6cd6c18d862e6f8bc979776f91b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1c6764ee826f35b80083f82db00ee313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c4ff69a1cc77dfd2c0ae6f2029766314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d92d29f13ccd0ab0bf3315deea0a05315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f053c26ee677647aaac3cf601787037316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a3527564e85145f14cfdc710d06646317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b6f2c1c2e1e0ef42cbcf48166c5ff318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b36cea0927d3e4f70e13ec9f0ae0b2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff5f50150e0e73138420ac24bc617a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63effb27af61d63b86f5d008faf613e7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab25dca3f9c2ba8648971fa63dddbdc5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b4e31f86746b567f665464609d031323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e23d0bf02b2eb6a5b770f6ecc3291c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e8484ab917503e5d65561213f3edc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35846287eec910d9732ac04e5f1bef94326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9e96c5d444f294961902737f489c8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d9a0282cad8e17fcd0df718d0168e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06681b9a5049831bbf170c84ea672850329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4133fc411cfd6ef6ac0592ce50a81a34330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa69995d6fdc69914f65160c03b14e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785ae80cd0c2d123bec890484eb7c08332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c0212e8f1d65a0451f310c7e9e60d9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d0900f9b7ad75d08f720b84568fb78334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4340dd1d7129f5c30f9274610c025c1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a89fa81917ede52e39ec11aebd7e71e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df77f294f5695483ce2007e320dec0c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d432268812872a233cf7d2509daf8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b419691de8e237f61eb4b18ca897bb8a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e70a8ac35fadb3d0f355c9d03ed99e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3777d86816e37b9d02589776a154572d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a1cbd01e6148803eec50f32f5c772342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a838aaa58713438f7e85e06db2ea78343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502fa46dc7f99ec227ef0bd6b72843f2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8041788fc42d10493d5f95c37bad9bd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afeff440fabe0ba88f996f41230404e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2856b7f0b84d3b4fd42c1f03a81f1297347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d100854febbe30a50c82e2fdec69a8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19817075ed496c8f0168efd22757aab6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4506c8a8a565684bfa7f11bc0837942d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe13df5555f5b7ab7a5f000580f314c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d4622f3bedd1edd6b6af1e10a998e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c2c861d9a2127f3c4a0f8194d25598353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f296572840bf2db21e650d00cefa50ee354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa3fc1c33a271502fb50d3d9a8fe1b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b86ac1832cd1e27c6908dfe26df342356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216be995360b7a84d60c61fffe214f3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed37c5116e5c553d9cb59cf65c500b66358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30fdf2c4d07686339fa3cc934e1ed28359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d571816320070193ecb1006a293e27360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d3fb9038bbe3553d5745564efbe3a9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4e11183db89eb7c53ce2b25fe92c05362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb2022581e8d2830f5484633f8c744363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f78b7c650100d18d165977b30cd97364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e68f3aae389e9f1c782285eaba6be365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f95ce45fe22a8fc853d4e92259995366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb8616f8c1e45ff8840b3957667d651367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1954b03f47d105a46ad579d8a695b9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e5bf6ba4f74a7fc92c7c3441afeabb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15450a9706d248ae1515a5d58c42bf3a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee1564d7d5d484435fccf6833aa753371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cfe9b97fa24e97df1cf3bb25a1405a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c536ad3d184208353e3106bb170c54373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b0f6d67569f454e31166258b06952374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbbb4d0c6b2f3fa5725b4295bce47f7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae43648d80199ceb74a9fbe80539e88a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c90b14e91fd2104ec6602d374c41f78377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c276a2bd66bab533ff6aa65cddacb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd214b4831d6932e8f5979df9041087379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3429f7db50abb825d3a07304b84acb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eebf713ffd557ab5c30b8ba26e007c6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b686880df34a68b140591085c56987382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee514221a5c6f5d5961b059316fb9a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39bb721901d8ac44c89d0157b6e0ec2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae90acbaeeb7e21a50da9f9503f3574385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a32780f98803ce8e9cc59d6f8ed7ad386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af2b97cb31285ab11f225bf226cbed0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55636627dd6be86ceb8e7cf57d6e2d5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98529b6db4bb097fa7921ca961ec7550389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d92fcff326791d60e863a1c7172cad8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4eeb173012240de13bce32904c6d42391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e62e919d04a0b9e4d35493a82ca8ea9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4037f0e50bd7587457766f17ba248da3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae90bc37a976db6e7b9a45aa36518683394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a56f7ac1c5c035085a62cf2b789d52395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8481f955e0b6c089c2fbc3f488a47396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a282a0bd0d6dbc402fda138b1b34602a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015edb599a10f7a774da4970497c04dd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5588f5419ac2413b451c6cd6472a4e3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b7ffd78912d3ad224f29699e3fefbd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8884370490f37dd4c206d7f26635d1ae401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe68fd1dda34e12691353382980dd2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099be00347c6c231b68c2d2fd5493cef403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec0581824444974f5f5624ae261b9cd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38d4fa41bd2e239e27ae4b745347e22405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5787f69a5d2f6a96bb18b775a1cda5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d7da6cb4958d13940dc094740e693407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3327034fcde9ca199d84fb739b3dad10408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1e80565dc4656563108718e395a9a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61fcc9009f97f097e31815173f9048c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a189a3f7b4efbdd98ee635d512ca9330411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c47a8a145d7a0c14a26b7053698d5aa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a4aae1ce33859cb4dbd54798f9905f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360fed90d2a0b82ffb5b3817da0871a3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9783589786cb7f2f9abc2ae95d9d2a77415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc4c5aa3de75d454c0e684219a1b08416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350900a3b7cfa2f1141b3098141ebb2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ccca05ecc4a3f5f9c6f706f1cd6beb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcadded7b5ddd6e3593c18cc24e2822a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec0a4ec09638e2bd0f350613ce9586420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550bce562efe78a06acb7de9ded14284421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f91082f990cc8e0981a5764365f9e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c9962f9fc8f286913999ae1826b06423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada71a21f6d684a48cbceac7258286b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa4ed1f8bbcab10e493c4365c314b9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e482de05dcaf09b93598e972e82d72b6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29486551085af739bb989b487600313427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74729d90520b296acd050887ef1faea428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400cb03f266a10b25040ddf1d1939b3c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eac4aec7b503d87c5ecb46e1c61cfc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e747c068d203eba08a1f8c5ec0a862f8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c72e27109db4e140b3feabc5e28f14432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4372d533da796adfca63991fd6a56803433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e2a9e9266a64ae1e2f4c3887e231a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9964e515d25ee60e601e6a78dc928cf8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c16c8d63478f2c4b2ace55fbaa172436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6110edaa482d9110703f6b7968f6f8b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fec3fc6d08445e0e57a8a7f3603b4d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b8cbaa2c234f99a23f1f7345b7099439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f42b3d7347aa13431b4e0906a58a6c4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b2fbb3f0fcb6f4ee6e50809848ddb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f307691aa340b46018205a503d803442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a75fb30a52928640351323e869ab8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b6467606de133c6ecabbb65ed2bfc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db219d77295d70f9720feb1296cd470445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef50844f62e7bbddd85912229d174825446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122959ecba47f7e25455648345bd8226447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd4bce516a5debecf0d797959c6e345448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f003446d45a1dc2b3dbc8953741ee241449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b30254caa06dad4eed7126f005e6af450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c32fada6fb0316889095eea0109aea0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4657453432be554d452dc0f316ec7b9a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437af5a24d4229cf5433f912a80db18d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7dc8e1ef731e9354582ecfb9299c8f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b0ead5681a226b2c4040e85eebfd5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13416aea1f85d9eae711ec8c2dad02e1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a256cd19bd5aac0b1ac21fb71d1cf02f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b207aecf8e61f91039747979bd2be458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3577bba7263d085b11ed1ddbf521b1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c4357fd6f789386d3c636f047fdbe460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad386cc461bb504b699105e9a4782a39461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c230f5b218ecfda17ac11b2be1d782462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e67ac940e775da6b9aa57e878feba463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef9b717585f3261d2d813ed81e69f7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd79f5ef5531a96d4ec86248a443bb1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3973a184f75f18f21cdfb58b0351a10466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8847e210d3ceadcef892a13f8360cff0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684cc7ef8674935281f94d2dd7761161468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c2ac1c8c309636345db80e41e2ea9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c5a4e3e7e9989d5b2f63dfc3e59e3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5fe0deb6d008ffd3132e8e51bfa2f6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5832e451d592740e0ae83e86e6333613472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f374bee4d5fa65e02f67c57b3553c9f8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137fda992b6ed80c0c87532771df3f16474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e92f2ca607abf2a51efeb41b78acfc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ffde755f0ca3ff8c425c7bdd859a1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33433a2116770279c9a487942250f115477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec1ce8cfa02a8336a0b442fe2e42c4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb4fcf64a37f661dd9850f1a1e30119479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c6a97fc7971168f49faee7130f66ea480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae03f17788c4aa1a13f5399d87ce9c75481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff73b36aee1ada965e278fb6124e2a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98571ce3b22958b0dd52995ea3941fa4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d4ea57b510e0cad49a7aae0d0d072484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6921d3dca4d556d7d9a0c0f1e690d198485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794b56512f830853c8486d175b5c9dc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a1f11e7c7d2d141dd6094f8b5a2b5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc6d6eefff3ba943fe4fe8b3d20286488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fdbef23472b3b3998d870d03ee109a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1573d334a753bde875b3fd27fe3809490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1884d372d69c18539b57645bdeaea5e5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bead8c66edcf381fe037a032b11b9d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be983c0edc8f6298047ac46b67725f79493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67875bad8edfd3ced553b2d7e4e7a44494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20464eff70052a9adf179b2c43a69e41495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f4661696608c563536d1fabd31f3b0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f200334a221292577f5a5c939fe4f169497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670105defe9ea57277138df8a58c9e6b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c0b19b4bc35b1b2f80d82ea3160dc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19930a8e05e2630a08795031dd66e4e5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2477cd5b45959c94ce767b4d96187f10501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aee4e8d0047f20983d4e218f8a5933c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80811cf9645d307f3ea297c20ea9fdd0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e27e1004e7fa3a2f7d9fa9fcd183d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e2a8955c34dc20ee6b9fad5ae8f81505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0fdd69dafbe51fe044ebd9509fb0d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3250326866913ad3eba62a55f45d9210507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c5730f19866b70270e070df5ca4a1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4370eaf5788a9340e46c143b87974490509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504c17321d6d65b7a47f3acca9f8a7a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c4613d91b42d96302d4a8d8c5d7790511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d702110b4c153e494d25f04d9558e7bb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43461a56ac351a94a13e123e10c6bb8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19585f1539a161e5373370528e61f257514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aee2c57b0331e7745d3ebba69a8d98515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9324e4d6d0043dc1132b2af08a7be3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f9e62e3c7b07e4e18be4dac323a80517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f0ef641605fc21d2c9ac00c53531f3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f0eee3b9ea8a1dab90844036a27ee0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4275fea6c0244f6fe7a7eea0f93a9c83520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16055047cf45ba3108e036d41d509c7d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76841d93f10b8325a7c04e2c44a85f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9255c5c32fed87575ca941b60c2f4c15523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f06069bcc5b7d06b7245b478315b9e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dedc4e108c60b4e0d4d0daec0b4be45525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa07195f19abdd6456620697bc82e1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08402b8b42a26626d9ede71630d8ba527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a46fabecf62e497cf0b7f5668fbab2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d1b76bfab3b50bb69c19a492cd8915529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef3e50751cf052236b7758944f5749530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc6162be82162c6dfa2c421d197393531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbdaf882a665f4fb980a155023fac05532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fea5755b775f3d63ccdcd82586c149533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72562c73ba68e0e1c2b9f474a6d3e75a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60660a8089e0032d6f0ac4e9b073b067535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498682e14e82dc93d7f290919f77fdf5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c283b5bb0c65f43edf8d3e8e826b951537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450deb762c8c10eeb53906ddc3a59b72538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c3e4ffb8bc2f8dbc83b3daea01ad54539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f674f37a4a27d19a7eb316dfcb93b4eb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ca7d87ece209bf938043bf10c2f6fe541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6226ffed72bc518a6182e95ea5dc141e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33899ae5f693ac072e7316f6ed5bcb38543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae19e7d10e83c62546c10eef92f3985544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a84aae0e3c978dd758577e57f34d3b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814465cf1ba5149e8de2a2efba861d8f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c112af76632e9aca5eda93c37aabe547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b765f6cdfba2acf27c1c6b8c7724be548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e987292a4d44986e14be9b1ea04d64e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb938d56ef8171bb3bf02e4e723da3c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a0951ab33731da154753e48d64f97551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c461ae59892ead6c912d9bdf7881cb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee632e11b4f8d58ec1fb88a307ec25e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff63b7d1fc4047c6f2970e5a43230acf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7728e7c2b9d9c36fdc35f06d277504555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de860d9b977b0c692d4300acbfbc525556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6109fa6ce42bd83abc07c13301ee9a95557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77679d9cf66e501b2b4c8d445b1216c4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af3048267e07ee4fbfef322bd9673f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac88f26778042b75e6faa0c7d9a3e6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337d846e88c58acd2af44a1de06bb07c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d10fd64d076f3fc6371602dad8194562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2432800bccbd386f46862d26f9605dd8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902530137938c144e6e102f3627db861564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2746f908010b8773f80ee6db0a9c85565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2410279506106efaf4647cb39022af56566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550bbcfc1c76a082533ad01502c53218567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe068e1bf163546066a8bce40abe581568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd79ad5a8e7db3e9df56c593db120bd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2918f35fce58f58802e24fa96c8e2f2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae714c858b1f3953fa6b96f88ee095571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf92deb79a4cf44e701ac13909c65fd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b45f404d22efe4050cf50d1689568d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa9e25668f23befcc2c69206515fbc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2997e50bd5c799c042169cc05297bab3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b86e8e232bf7f254114485e4d0ad8b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2035fdc59efb4b7eaeddb463051af9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49948e37e7e46051464908ad9fb0cd3b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e51c6b29c55b232e1358d2125dc59c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8bbbc120777336ced6cd09dc3aa07580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76570c19362f8cb6b97ae76dd4bd17a6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4377e5ba138d8274c46ff12c5ca67be582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58780dedac6ab07d3115aacf00704167583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d36efdb8ee0b9f0ed2742bf162505e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5455998ca00336e5e4263841588341f6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd77922325de0cb84b1bcd17264c89586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9683071a826326542361d83fa2d3454a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9598b824da01231845b48b7d4c48f3c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4b1d782bd4cc68a570cce3539a948589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54617872eea97ab79543ebdbc4a86342590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a47bb3a669f1f769eb8ad8def0c068591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967bd3303b3dd85e9325f572a73ad8cf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f83d2c1827724a609da289830bd5af5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0de47d489af5d4348d59ad8302c92e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab862311a18a97a4ccba2962af28983595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb139552dfb4fd8cf27080128e575f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4751263d3a16a223cab2289cd46a8b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a9658f2c5456fb90ce90d43d8054b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b385c99c5152009b3da934ee0e4e16d6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f6b3df4c4aafaea4571b1c3d19408600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed8d5d76012f9935ca33c4dd4b009ef601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce026af0cbfd681346e4b6a358d21d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e54c0380b9ac559b2dd3213ebbe39603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad91a2edac3f60b2a72edca173dbdb0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f7b2794282bbcb715c51375be5637f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078008618bb434edd710e3a823aec6d3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0327a94e1df78254cf65d2519adf8698607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add627ab82b033fb8f963208efc2b66c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b051550b2990c84ca5821b498845ce4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299fbe6e3ecb0bf6fd532ceb25c876c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d0081b28b71b1bb97f3ff9c6c5a20611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6c69d8a8d8027314cb82591c3b1f8a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f63ec486a09051698a8c0de046a0b1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e943c4fbc67882c0d104d1cdcc21673614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1fc491d8a87e9383351fe174d53278615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09745b40419333ef3de768182593628616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b92fbdd93a7242a0fd28a1aaaff49617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e79c6b580f92200af13c97069a048618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d7939964d3139923541ff7dda33bf6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b86805c91cabddcb83913a35331b99620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae9037b0d5561d1b05b866378b4307621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f9b22d365bc7fef492cfb51d02456b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962776f01e053020437baf0bdaa5eb71623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e4af3ebce681d79d92b6df6b6b0ef6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fec4162ddf53d67a2f04d6d3cc07a6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90940450795071a025dd9bb6f382d3ba626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d972c92c301e18caf1d6a8df64b2c60627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0046cbd4f29b079d291610fba7d32d59628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d20fc3e2a246d56e550fb07f2b19b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ddfdba04ca5273bc6d89fdf08f981630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dedfc9a12710f156a7e5b15d09c9f9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411312fa06b593c5ddb4b9770be30e46632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3047565d9e8288de084f080cd1239c4c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61000ca5aa1bbf77c1d0d86fd2154ca9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad00a299eb655c293e21eb518a2e2f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d60f2d6afb06ecc62dd23caaa6acb87636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc70a6aa3f511aaa5fba418eda4c845637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ce2d257e684766b6f71f6e615ce5a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c3631dc3c4c1a3e2bfac4a56700e93639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73299571e796a338b7a74fc119df84e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a3ae0fa19bbaa8bff2311feda9688641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d19cf7576b8f78902fb76ff2ce4ea0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e295131609f20429d4db4f02753064643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0302939b88074489143f2da48c83f035644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50df4630afd69b4a7359b4b82bdba2b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f5017c16f54840833694c63958fcb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae43f228345fdde73e879075cc6b030647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e90cb45573d07cb007bedc067c516b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09034401bc1821176c00b370d71e9988649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4468003aabbcc93fe9151527d8bad6a2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faac7541f3f9e79f70d5a66d3f279aa651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f15fd440e5a8890d8fcf5417bf5bf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b1452f626ad7516a3802a23651585653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c6a62bedd43f83159d7a03ad6cb53b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95387157f74d83f3a3ac171314756afc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14ba5a8565ad3fa25a8a57c030c02c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a72f66b57a0438f0ea819e6f285ed657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4893c3c2e5e6829c988234f3e7e5f365658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41fa2c69e5771fbe42db70e780df84f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33929d06dff72a77c3693b95d4165cb4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e0871fbbd1bc4a7c53aab81eedad0e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f708bdf7420c709c1891f868e84f7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a79923f02cd44323b638fd942c4c4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80374930242e2816ab89397e50853d97664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eedae3f80ec7cb0cd8ffd6d8eca7a3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e71d4ee6168211030a7a734d274a8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b9af361a52cc76b7d2f1d883d6fc3f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1daf6d9fded042acf9cab88c8ad204668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc0e7ae7a1e9f4e34edcc6500f1ea7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c00dcffe4088362647e97c8b7440b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d19507e81991dba869011b17907781671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edcd6eb18202f6696fb2a769c376cfe672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e9497c8c271ba5133ed217ef885519673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8104bb09f2d7b6578183cdbf66156a64674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b6d43898873dbf12dea815c140277675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ffd155b64c5302c5f0b744bf7f7fe676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c8f3e5940fdbbcc43aa25e1b74a8f2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9095acc9ad4c019773c70a32db1d9be678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd23bae639034e6f8b72458b40efbd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ffe35bcbee2630fd65c2f48a939cc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8813dbe7b0a2a7bf0fd9ed35232f251e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b70c3dffa9e02449cba4d5c20e02c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51190eddf27ce62c98a920e0e3711a17683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8eb70e86e5a97802fe45c761a9fad3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f153188d86eea65ccafeef8b055ca4e8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1782c53b27c30d98e24349143181662686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d892a50e39f009f24037e2588d6c90f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb21e7b1f105139a62681ef8aaa3e3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049fe6f95ec7c6d4b502ec0cd1aa824689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd0dbe55655c3f63e1a347ce8b53a9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df12a96105fa724d74b19ee5b233b3f9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4571e2f561894357e501d6deaf960c61692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e412fe7d2534dd5740c27cd5efa5f11693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bdd5f374a1c6e52433052098528f12694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494427c8068862afc1fbc81de19681ba695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3478728b5205e29aca7cd25490c558696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7753959197329af0f3f18b70162ec2a1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f0c1ca812ee0d2efc5246d5b181d96698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8630a528f975c703443aee3e20fa9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c5a2148727c893909208044562f99700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738c639999b2598959fc842c474104b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c7507c0f5f37fbfbb33800ec45bb0c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f9c7283aaa87613e34ab66326e5148703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a9cc11bbebbeed2ca96fb06e64635704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de6b0b64562190066fe5251428ccc07705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd94515c9ebf662b40e226064907bf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e3945a43f9ae6eb1cf8bdfba6cf790707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729127ebbf7cb097d6f73d7678965608708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7418b8699d7351a99237f5ba36a6121e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d1331ced752d9fd5a9d66fe7bb287710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25dbebfdf3169fc8dabd6a9fca53f0a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc72bb4d5ba315e1b4609c4230a9ebc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c782af078abc296cffa9568256b3f51713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b3bad896a1c26c286bbba5656c610714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a9e3d4b0715e68f72ac1fcb7b8244715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d098c86d49680febeab4969c925295c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36737552dfe9a82b966176eee1869a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd442a8efbbd153e21090b331ef2f09e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d7b6791b8876cdd53b1e753bd7b9c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff50bcdd22a73835ae1aea73a3677cc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d913cdf5e1c1a8e636a2bc787886b86b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078778831ecdeeb6bc7f2dad20897b6e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7740a4afc6ab109689ae1e1277589e74723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f22f28b59f6e7e0e7e0e6875d06eaf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3b33d48f63ce4fd7b89b5a6f55611725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba34b6ba7dbfccde17f0cdff3077bbd5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5083b958e58e0d4e52ba0ac91a613f0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb82e1b6124877ec010a62d69c44b39c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f116f477d53d603dc833dd2aac02274d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7e98205cfb3f501c491d85299b4d9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ebbd207b9f546f52555e102aa5d06731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120af1df77d28233a21f5e25f5b27bdf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b7dec68a1fd91b137c89be50cfedd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b5db2a1d26b0f91e63809c870c99a7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f16be86377f0402a9aeb1a8e571033735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794944bfbf38d7052ebbf9c84407952d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a69679f39cd454af9edd8da8317f7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91359e9e4b3ac264df2e5271d921354738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1fc4d24cd4bac82c40e61fd413162b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befcd1c085b634aa43a09deb61d580cf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653db8b04082160251bda844a2ea02c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a450302199f7155e7571b58c324a65d2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae2d1b9b166e892ace37ca4eab4f87743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c30206622fe322c63806d08ba331c3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6768aaf9b58ae5f87a1b9f0ac2ec9b57745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be5bdc9f5e8676dd72cfa9e337482d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f882028aac52a640e024c581468b6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ca4660e2eeca88d9b40233eaf3138748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9fb897a3cdf72fadf04476e18fae70749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83abd9e277f48fa09514af5649cdad2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab95809ce918990d08390913ddd2f9f6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a7212bc3969ff5634052b9d8f49762752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c6363352f623a105603232f2139874753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9959c9c6a42c5c48180f1f922a4559754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7935e8cfe4c8b5c7cdebb42bcd1b8225755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1049f07dd011613a02da080e05033e8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93308b6695e47874fdd51acdc77a9ca8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495de912f7bfbc06dc5095334e0e8996758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa09ce5b4af9aa47dbe252abb1cab9f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>