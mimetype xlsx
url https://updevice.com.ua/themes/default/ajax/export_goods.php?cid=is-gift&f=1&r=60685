--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa23f1806fed7ead25cacafe95f9fe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd4cc19a20ace0e2d14862df27c1082.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97ca52c28f93768b850714084477ba3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583774c2cbfcb57e4d1b5b9dd8ac06174.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c12668c5b4f63bbbaadd9d491152525.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ded3fe2b48f229c1cec32c6ee681be96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba548b21d534ce058f99576f542bfd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e923832ca813ef1db5a67b73962c7e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998545da4e970e50f2994c281ca2a0b89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d2abb92dd80d63de39ecd1d301b9010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3270324d1d52d72bc9c1e452d3869711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef42b2c3baed15a8dae29f6e136988312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e2e3ac3a55f460bfac407af7810ea13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e9a29b168f7882a77e6ff91376cefb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9fe5e16642db299a5f3937214d4a0615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878fd7331b837d9feccc69d30bb0ea3e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21adb4c1960c880e82aaab49e675581517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c8e42483da40eb514a99fd1dad45d518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb73095e27c9d30f604f70d4d83be6c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc20832226668442a3aed1ae27ef095120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b663642a52d0fc8dfbd3da73743290321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad19c4d68922a58db48ad882e59c609022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66235debf909ed24652d3f46340ab74723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14fa41ba9b2a1ae868f69bf530db5e524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b24db1fa56c8194da6ddb769acee925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc88c6d01b2a5ce3aa8364bb37990a0226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13201ea00ebf86f675d4b342a7ebe3d327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb97809a39016a3bc8d6f0b2f5b751228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b92c963f2d228814d68ed59fa749829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1bb252b2a4aac65f959bf5978f1d6830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c3da68cfd0a1a76286bfb18cef9ff31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1203e322252057e7ef0bf9da3fe4a5e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d54482ef9675ceca12071c67f144da33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2661eba22a4546c97a1cd7aee2d17634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4fa49ff27248f9e141fc4190ef0ec35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776eec55f95729719880ee8cf476cb036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a527da71561fb28edd8d0cbf804200637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc0266d901fec0b89a1144f3fd3c5038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92432b3b7eb81eb69cdb8d4a9022b87d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5138c7b9435f262c4cd1a445e30554de40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e9da6ebe81825b47d125f04ac5262441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272ef1ecf231079457c3cd9211a9e8d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe5784bf6ed1ca3ba9d91783d9f22843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e23560865a11d9994b85044cd1b446b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685bc32a5b991e8889db2edc3d35096d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e7c54c98306f0b17e7aebd70f0f7246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420bd18f5b32d182c2d3c762a568cbcc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa282417590f2827528f1843e37bcb2348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82502c5cf178a9de2fde1e9ab8829f0549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6370c3b78933ac2f9f04de996996c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64670601c1ede9ae8b391322eda7b88751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b3c89d3e971a255758365958d829d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed65f15b79f15188efcc4036af059553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22428723b35a5e77f5a9ffbc95fe49c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4976bd77bf3d3a0f4c0fb21e0f8233c255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e830f106d173e53381c3d5ef28a08bd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1652ac4100356b18cb2ea87bebf80cc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596da48ac16fa6d002f91204556b3d3d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac27a3c146c683d8e97440487659b8859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf878e0328b3e7b0f1a7ed870d8cf260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925118d11fee2b90684bb5a16507524061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cbc26460eca38cf6f59971f5a4ae6862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab6a86dd5c2d764b881c0255d17973163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480056ddba16ef177e7d48089aa9d54864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374709f18b618d112eb9512a219823b665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acfefdf84a8e06efd75b390d4b2eaea66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c57ad64a27656715814177b0f7dd7167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59924317a8bf797266b177aa539643e268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ab37fe411ec40583e2d2662abaf9269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9467197316ff29f792aabf9d6d55c9370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8823ca729f3070931c9e9762913cc3271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b336f479ede143d5c9b5d6f0850cc52372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eac21ed1200bb11631d94c123b837b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b28c8395d8ce616ee54c5cb683198a574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e910ff89a0b9e553367e3673a3e09875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4076d30d512fcd972d9eea39864fbf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ccf9c150c9b047e47842c26186dff977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e5abf685ddbebb69326e2fc382fe4c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199930a3207acc6319956e193da1361779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab33801c300893073499d33034e717b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d700cb4132e95e81946c72511cca6c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e7242bf269f3fc9cfe24862d72510b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f6fe298c321f13fe083aa1373963083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55179de406eee6f6934844bb82b77d684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b50b1f3c3745f908580416e41b63df85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f46952be4ab1cca5fd80f328d3b8986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62961ff1f65abd025f3fc6e8a32ad6987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5866d98bb0a240238e721c7ae79d598088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067c5de034c835850f60d41c4ba242389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8732d08d47a6b2879abed8f2c7c3e38590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad3981ba3d2b0b59382bde81d6f676891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e28d8ddbcc01465a4a5fdf32d987f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b784f21dc78b1b5b0825e51f468550293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8036adc99290feed15e4c20c9240b2ab94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93a1e7e48e70c816f4550f9fa077c095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ce24426455f65700f189c68f3866c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a706586a52462ee2c0a15abb503f37c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef27ed18ce38ef8782a8ff1aed3c5898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b8143e6f99b0606898e6d180383dbf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f6d44154a19714ee71ac6969327c87100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4699ef705e9e3878cc940b79f7f28561101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d7157fe3cc892a655d298efec8952102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da0a16e7c946bc0109a2e61e3ef418103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b11aece373d2827fa9d033f455987a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d1d1389f47388e6dbe3130e0de4f6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b0dfb0aac6f0653103f698af8001c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d1b60e49661e93ab153bc109346ab107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e76fecfde51c64de18f35a3f949760108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a3d2fb38dfd905217a134d0e0756dc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c72a178f25b192f9f29ebd7d82598110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e1e7dd980450daa287771a9496832111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e67ad6ae5b062ab1d0b1425e1725ff112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7185c96b981fd5098899b01107358f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a2b92ed3874c5dbd9edd18390c886114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d976683b318d1970780ab2c0582a7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f52d52111faeef72fdea24b90883e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49174cbdbd1744c4a73cfd4f9ae439b3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b96888d490fc5c3264c53bf4bb4b1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6922f349cb3b22df4bb8e5ce09320b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b9a6d1bf9d63bb2b4c2cf0a96554a1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7724ac1705c65da8cf3342e5ce27b2a5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333da143442b41d61c0afa07df83a6e6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7c26988a9f3886b047ec5a5d138fa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c428fb6e7d6dc0a19df0f3025223ce124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ce8eae285bc4c1f8c58bab2deffad125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac00a4c7fcbfaf0fc1404a6b7330181126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3376b90a93e59dbd8a5d4f4b2b738d3d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3250399d0c8f696dd88a32a63e41e01b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df37767c95b073ed57016860e81179f4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093561e82c86b78466b330c8e1c6f67130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3999e7166a201dc4ff2bf013ff99f2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44483e2389c8e3f20b340144f02fbf34132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2de8c695b2a97d637e1021733c22ba133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8caa559af60799eb285f5683da2fd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490b1e299ba4c0af5b9c3b30082f280135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c84178e791ca3fb507ba268cc9e6b23136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72645f9277483abfee77deed47a6d9f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea45a02529f11d2c8bda0827a937ac5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9dd39ed0ecd696eef5c126baa639aa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6083029133a180e202b77975a7276e52140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876c2c7bedeaff75d2814a80892c820141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f489b81d7c713fbc20d1667bb3191142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f36027a5b0e1492f64af44b7250cf1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3cba3e574690f90b359618060ee37144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0294947d4aec6704a0074f660a371f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e8a52dd8d4488193b0b0ec0e0f6bb7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232568c6cdd389ca662274a343fb7740147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe592fe698a0a1bcb5b5e9fe259d9b4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a781a50b6d0f294068ccc95429bdc63149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcde3e8e292be95cd671510308fa402150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6cd78ccd4d6d0c19a18e03613dbee0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eba1865906ff32134611022c3f8969152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1962318fcad896877fb0786c0b8a97f1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f138725110a07ecb10feb0a2dc9b9079154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e745ce2c68436a38e6bbdfc3ca6df155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b32674efa8b2fc83afa3fbfd24af0f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc28949b043624d686661f086156fa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35684ed5db720536491539c76140a79f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a85b1d01c95fb3f129f56f44d29d0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d79dd40c00b2ab14b0e356df15079160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7846dc12797a7b5525e1c6abd03007e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa83bc569f5bebe5b823665b81f02942162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b9e3fc8bb9ee647983a2bb8dc9a353163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c7458f482745dbc67ad23561d3079164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ee784db7c07c7f445719ac277dc13165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f6ada17928bcf666ed6ad4b2121da2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed3f229a80ecfc2350c8cdee0b873bc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec2165693de462074ed4ac460b4501a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b9af130748e49d8eab665fda049283169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a30b42592d0ec108650635ced7bdf66170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a557c90c5f7648d981f1c7d73563b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352633519c1e2f9fbee98d5f30871038172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b9c26ad03ce99a80e9741a6bb7795173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4347ed547bfec3cc06834ad57b81523d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb5408f34c4a06a6238e41b6cf1ad7e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6909f1dfa5058d43e1d2d43709f7e1cf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ee5d944ed2e8dc87b51976fce32ca177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7300d5a1afc98c3fb94424287d95df178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af614af704e05286df86382017e07a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d017a2e627df2d888b515323c1544b6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc87c0308e2c2a41e3a017570158c3ba181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7c77c070b9b346a11ce5aa6ba92a3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478289c7c2f258a207f12fc600a30fc1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa7bf5fed6ac45cb03bd0e755e5f6d0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21cb1d22ca9bf59fc7f4fa97096fd4f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f06d94b35f064e3ab73948f64af28e6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bdf3ea7350f7323f7a9b093c0f92f3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae032097317ebfca97f95060ec3971ca188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d30fffb4f2e341e1a58bf4f69107496189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d93108e51c986c3583117884292f54a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988e947a26e60be9b6af238a5e6abdb7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830467995fb3676416e0d21b9808ee12192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e2e3e4e4c08f4d0ca1109d5a4d0227193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb155228cba6ea86eb86e290ba5e6e83194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276022d7e7f4242b0bc7b066b91015c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb47112b00df7eafd0825b46c91ac39196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381969b882cf4b1cb17a73f0fae7277e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a6aff6899e738e78de5272c5b0502198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210254b42b07c48b44f426ca89016199199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8353ab03d000c55ba007874b0e727fc9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6548af6cbfa3c746485539035bfd11c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56252a0e48d71a9e7cb88ccd0c4e0ff202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb623ef67f570cb701061073b46eb788203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c0be1f001478e162f48efdb3739261204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be6714057078cfdd9a8fef2f3a09d9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ebb35f4353dc3b043dac2249a394c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6354ac762fe7991f47deb8d098823c63207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012589b0e26bca63d9bf94e08ce0d648208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9eef7d9af768ceb389446aa03541f1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec18fcf18a8a3efa6ded066b7dca82210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd8ad4aeb6c754709321680f24ae447211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e389998a93b99b1523c30b7cd0ec4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0d6b51d875c53b12fe9960b668034213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb72e0ce4177922b4a14d65ecbd1ef5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa65603491245b27aafd9c84ba4c6138215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33b678c80231979ed6df69bb754721a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742974083e50a9d2cae09df8a167625d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d090e60dd33dfcfa0019b2eb4eb8fda218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d4d2d85e9909f957da8c69b98a0d34219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ce7f85336724e86d58917376b94d0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bfef89abda1b0ae9998c60c0be228e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eafdafbddf4968cd6a60592131dd85c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3783b6ae2666846eb9bda5da295871223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3fffede51376e3b5b0169a7b3cf1f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8f032f0033d0acec3bd9d5a730fd4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214963872aedc05abed9b5e0f52243b2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d663c6209560c4e440dcc43a8d92b3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d71b71f580cc01a282521f4a1bcf1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553e88608db4872955f9e8ba424c1b8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e83b00b4e6f1beaef386205c35d28230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e3c90260acc94d7bc204443ceb4d0d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cc190c7b9835f2dfac5ccaff6a0dec232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e3813f191edc50f3b9c31c00dc6a5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c578b8e1eb0b68e63d159e76ae5f685e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f64413ee90a03c4835d8080a7d19f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aecbdccaed38c5b1203b0b0aa11bd5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130627dcb238bc2e9955dfd942c9e98237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b37b09498dab3ef8dfa85d4d6f45f9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c0e3b1792ae75707b8918a0212b26239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f333e770616d77eca42163f4b37a3b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02136ee491282b6cb9bb82ee7e22204a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1996f34ccd10e5bfc32615cbcbcd2f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b705e8f5b356290064212f45ad70d6e8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d0d48328c88b85096243d09e5ea8f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d089e3aa9d567d0e7d7bf6eb348f4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109daf736094e3125b577382214197dc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c218fe5c72d1efa56ece6a0449a68ab247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c53cc5bb66fa86b7a6e717eb6019a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a4e644194875f057e22cfedb560493249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a19a532ceef38d0f84b751c39f05c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732431a43dec64fb5c9b6dc03595231e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d5680c54030cebac94e15d75579c9f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b33511feae61272b9b794909551ef253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427efddcd3ec19a87e798411139f6054254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc880c75077824f6c752d289b9342033255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf60f4887405ce5668d2e2450f2ab0a9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae434efae58345d1cfad7c8d130032c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c540cc82a519643dc6f64c217418cff258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5fa1986b3270019fedeb8d8d59c9df259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b033ea7ff932c824b1c06659918da260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74df681a15dc09f42ce5df18b3458be261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34ed7245472406883d3fb1d3152192262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d7a286eb51838d343240570514f36263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb9b2b51c1f00700c68967570f27742264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0df822708ddb81b895504f2ee3c955265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85143eae67dfe7e1aa3f0b661cd34238266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f13f25c9e43b00b7a6ae22576e53f0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63673e888982f6979a689215960eb3c5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a76cb646ba531996ea78cca547f33269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d7095c46baf549e854ecc66a49bb9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41722ae1969540a7337af7b7101aee5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d94f9f6d7193cf8c0cc5fd6347f58c2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10436f7fc38b5ea194edb3c8850810a6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99487c883458ae6decd2196740b59565274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b134cee29b25d126f20620a0a8010251275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f5e0830fc8139e2a568709209dab9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f59151e15430d19244324dd2144e1f8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da41e748f069628507e2a7ed89940b5f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5441703af47558790405e3818f743279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb854195e0e467979bced937727f3f9a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe5b6f9345163aa4779fdbcf34b4e73281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba05582115239e509899d51618790d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4308b3257b84ad84153c7a882f620f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25972405188a2cbb33320dc7d19720b2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d168bb082d9bc1225ba8e7d08caf7e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a59b6f67048987e7b54efa43cb29f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1bf7549e1de76fdff134891074f710287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d8315c6c1fdeb6748816a03f175647288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb52cd7006fe1c34f584cbaf624ef1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53733aa15592c334d9434a90731da6a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf9f828c01885b52415979e426d9979291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d53d4148c4073409e133ab3c3f1b10292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f01e6505177c5ed19a1b162ca6e682c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1639e43bf8d64abebad89e464663bc7f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a4d222905bef48802b4daadf248620295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99141554dc3e8dde069cd070b2ede371296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338991f1d22b9cfa2548d41f7be0fa4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb21cac12fa0cf60f583434a2f833b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a5779a657d833505bd2ac75bf8232299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb048ecda0bd68cb7bbc0a318119ad2c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c7be55c7e7e52a42b9a2be3e3ac99301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a9948fc44d295809130ee8005ad4a2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa58c7ae23ed254d39c42330f9d6313303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef507e74200fed11d904713303e968304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561995a7d2c79fc4abdd79a5d68351df305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b5b0d010a676b83551d3c8d73695c8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989df3a3f670fd9d3887d88edca395c3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96594c3e45381c8e41ec4a76e5ed72c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3393df5b880cb298883acd554c833055309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14838dc7ac4f45bf891c60688355a76d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c3785f9f341520fdf9724bef3d2b18311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b581fe5a726f887604fffb256c96a3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba8c15669039fba0516962510e7d885313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f351e0a2b7265334009ce302e102d1ec314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02768a34b8cda9c255050c56bd8f4e53315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0827f39c2f111abe6e9b98b992811ca1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c9c56801d66610e9c93a47eb33c2c8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb42bd35ab07067f0b2eae8f3fa5708318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778dd043e642a574afd53026e6927fa0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5616fe2419a1eb964b550c7a3d4e4d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f29c3bff634b89aee3602167b3f4706321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c86111d82665f5d24e5ea825588ca322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff88a32b0845bb175cf4d9820115bb8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adada82fe125dad7ef5a53bc0d4e70e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b04d42d94de32b8e5d290bb7975efd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6817238250cb3017c88f155665f78cc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4842a8e4341b97e126eeb8f49f1fcc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c944d4a900edcc94c56d7edef6529ba2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d081a7731698de3a4803beb2cd6ab71e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe35e1ec379d32e7cd904abd0b97c35e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a952c1bdb0ecb7ba9f5961d68d7c44ac331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a39208c183d84b5d219b75706f3a60332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d70aeb6ee1fc87254d3ff04a5dc9afe333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eafbacb8347756d414ecb45614a7e6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e6a3a3efd97a8c0e29968a2717ffb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c02d4fc151e5dec58c42292772168e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd409b7ab2d9a355fa0413b1653a66f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d72ceb692d481f16fb8a7308e7f54338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e461061e046b9b29a317ef1be7436715339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf928f5a861d06372e3d2c8b2bb37ae340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de602fb26295d8e8c694f1389f11b2d3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa530c2c061f79c8b28f3005c5db96342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526aac483f1d7f04a58fbd9d2f53b08343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a7906a67df326b53f19bb585806a95344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ffd41686d213878a06d14e26476ad9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1494da41dba7d82f0f8ccfe41a6740e6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267824671bf92491181d9baff07eb99d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1a5f45aa2cd77a7deb84f40681f3c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def40e61b2df498ee3396a8a6cbd94aa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec5517941033e4b20287786b6bc0293350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c23855b6d7a8e6f31b8a343e609ba7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4cd1f121f6ee3b976434df6b9bbe7e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41259216e715c1ae844c57e3731007fa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9639fdedfc41bfd9cd5229445478f818354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a64caa7ff725803e02c885b84fcd2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06eba65d40bbe9523ef5a7f9ea98203356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63afe1264097225f6c6e0816c2ca891d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dfb4190e90dfad2b64e225cf747ef5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2faa716062685f45b90b1d9587f2f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a13825fac7547f0209550a48f1ca1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df455e1b73a39cb5c30ef07e1a6f00f6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ed46d58df5909f53cc18684ca9ad9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f81aab0739598767597b1c3f3b0be4e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa7d2af51abb6a82fb4dbba2bad97b5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cbe203a193330598c4b1d23c2056a1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af91961f31cfcd7d9d52151dfc7dc5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11442dbb1b1609bc3468ea6d02f834d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a22340d509742540d9883b669415d5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32383dc91de638a5a020cb3abc09c362369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9386b517508f8eb5113a92a733890616370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85a8cf08a96ccd0fed9382fabf816ae371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb66086fd8453437298586013359a22372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd0096b8c54156aec7534ae6fa3944b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4dd35c6aeb621741583af4a6164355374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d96352e32e9cd14c412deac90714cad375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4fb6fed32de72442f8e6307e1f105376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85036a0997246f47251fcf5b911eacfb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46362a2050b309a4a56ec2739a7411378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d190d900b9335196f68dd63bbc3436379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea0d379cfcb759340aa49f76fcfd5d1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf864d5079d7caf45b34a0d76b5cb69381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494494d4794192bda55a0b67c296b967382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0214ec17430c0c4432419a844e3cd780383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d8fe8f4a4f5064bfdf56ed40a0ff0e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d543863d088565d43bc6c64c668b43385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37439a3be9ae57a33da81a6734200835386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffbbcc3a5853f961db2990f6700c78f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a82b1e11563df651c20ef00fc9801388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d11a114dadcabd7f17d1cd55eee2d7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf3c5ebda5a257c24bd13875647ce4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a2838a1e1ceabc449c2756f26a561391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b9408097a22cd825f512adf63eb9fb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958557abd42b8382d84862e96744f5a1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3569ed097ea56b1d37a2f05d5250c941394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0192b8f21dd398420a99bf07a6863f8f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde1d79e447ba2391145bf6974f1a9c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a27cd44c1469e34f1c5a98490c1858e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d728658081fe783ac773fa3255bae398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a839a65f415a6ddbeb7302fc6b8e0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9c678e258440e2ef10b9c366ff150c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b8dbf2b2fe48dab01454ae3c541c5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c964256fc5177f1e455f7084199e2dc5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff6f2b4c5b3ce3895a565c4b1314b14403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac85690dd4b3417873766f44a38b76404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec3eaf5b2ee04d24418ce536883951405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51138424d5b415923fc946d3e391989e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac981c24a857efba46a65587e7ecdd2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a26f801035b75b2ab2b80b16c749fac408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ff45b04f4c8bd0ca94854e5088af22409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b069924fc4d41912086d313674544c1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e6616a42a05bba9ab4bdbf2abc066411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3674b35d212b3ca82c333d405ef213e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e7ac63093690ac493118ea102ff49d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c1f15b6dab121ca8d5c2dfe6d6f1c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a6c5e13e9a91141067b4a63b5a60b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b59f90c28463b2c8a66fc81e327c2f6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a8a2aaa5db5e65d0c8c5de973ce122417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd8e76bb468daf3294e8f040f60c696418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f969c21eac56343901173121def7d138419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f363dca90a4bfb0741e11838c78c8728420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af73545870d3b55ca905affceeb751d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd236a0846d187d36dc05ebf46eebb0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba09998f19c7ceb930f052e4fc4e5c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102bb951cb5e92c4300aac77284ee07a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b134005e4c545f6c6bc34206e8ab4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31636dc5fc8cb2895403514022c91737426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95efb9d9e0c10feec5e2ef28bb9525ab427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa20d1f57f9cc9e54ba921b704a270428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3aa39884f600e6bd337092f68f9b7d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5668b0afc24c23f1ac10fe5e3a7e5d4c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cad0e5cd36635416111cef41ff99e1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338fd76cf4fb26264a71c722818b78b2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c466759c7b41ebe2748e2ba204cf2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36931b73cf8e2edf3c0e37b936ef346c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798fe76ea3ed5f5843c545001836bd5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea09d655177046193819c80e04282b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af1366b6072ea7e3f0e99ee8adfc0f5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab8630642c36314b85b446b906a36a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee068b6590d9f85395445e893c8af52439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b22738199d175225bc9710ae372a78440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d629d0a0b61c566fedaf26fecef20a5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b5c9d3fb7ad240ec6ade1b651d7d87442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea95853dee287e9b7127d41fd2a450d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83442680dd9e8b561787b1be830360c7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070470e71ea81df0ccf6053af97aa558445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1164c9e69c7d4204e835efa6a5420e3e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec8d52599485871c4d796faf550117a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d844d679ae7d0847d05b7cebb2eee448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a3c3a7491448adf487d0fac53a9721449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b02666fe69d4eda1250e892919415dc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d3aaeb995a78e9ff2f012ea3d82706451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4acbeb8e025a133ac0af8f5a65eadac452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ef788edc2af26b459271db20513fb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97273ee596ba8927184c3c7b0f7b5f7c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9600eee7e8d4db270f65e856314ecc55455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c365b97b737768241d0ecb8f3739b31456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b671439c887106f3c301d30ac997fa26457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b483c7e34401d577800a0ba8b1297458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f60494480643206c844dc133b33e95459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827155ecc70f78c0d5776acb602a53b2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f7ecc7fc83abe7f30accb123ed90a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a99525d94b40262152262f08a787b67462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c79fd235655189387ce7ffeb9f0b2d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d305d072e2c33d0ea3647e10bc063464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba053e730c303617a76b1baf27d7299465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7dca60977a334c9cc4b037650df39b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9487439442d3a44ae8583c2eefd87962467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6dd8d0f1b515dcec0bd6122c38c580468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a89f195b4352b08b6f2cd4f73e810469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a2917d189e19a7a362ed4a6e41c699470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50954773a4d6d1ec84117e1ee45f93b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bbd8a36e2d9b920c2097fab6153b0e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2570766a2fc7aaa3d91b0986913a0c5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a305174efbea1c0e183c89b3950e59c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b1d26439ea57483191e30220de9f81475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e560ceb82c13e348383a74738226b9c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f544ec383e8b73f98cc5eb6d668dcd56477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edefef6bc32805879d7af037f37168e5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b1aa60dff790f49bf07336842898e2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d70e7a01e38b8c46eef16c2997a4d2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39278c5a61d73359242ab2009606fbef481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af6bd5a4293d0b0aa77f7dec1c83e8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b48dc3c294b2f7c2b6c111941965233483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d9143f42213a52f4deafda57c3d93b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b532077373e4f02d87f726f4a14ed20485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51670a445216f770ddbba93e1b0931a7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f8e20e71955c23a435d7c415fcdf0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8958d3bf085261550141550c89524f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64df0d8356b43710b7300a8829e4ed489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a58c2bf6f062561c586661b1bc3e88490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd6cf996e6a58af44fdf6aacf15a70491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b21187dd3604b0a5cee639add8f97492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a7560bad625b69308a8a5f888db7f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62afeb3a1349be37540f9a1bd22fb8c4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf511cca8e6a6251f390a2f09bbb569495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ecae75e92a19d77c6bd849f3dbbbc3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d323a818b5d149ffea3d0163e5def1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98a9b5e44c8111dcc11658ab6909dc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb9a0b74ab7f7c12877980578ef2ec2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1df1c1e80c284da521dbb0ead5f21a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f545ce238a91502f4a1476579610dfc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f790f1e01dd1bb09be446c2ad9117547502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a385062ae81522acd4b970699d2ff503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af79d62da75b5937c649acf47f867dcb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb37ef9e5a0e35caa57ab0a81e10682505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71f529b8f228104ddd32fe47edf3bf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eeb95874de45eb616cf4fb31f8cc61507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07233b2080bc8bd4c70c28f8c69e6933508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d8ed53e02223301282c68cc0d74b46509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30110b3cc0c79d187495a5a13db2d471510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f549f30f6a97c0486fe251ce41830751511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06430dfe27cc7920ddcdc5b15a444d71512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63da7fa9e2a82af5a441ca5be1f3f7d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab96e0a6eb1b19ea6000e8b34a6ce09e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b4f8989eaa334482674dbbb630067d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c467197acdf8d039155e20e260b5a751516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69fba3eb484e30352a1e3ddf7aca1c4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3008b25d51d654a5362f732c18747175518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e31092601a27e146cf34a3f28374bf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08838cfe61158ecadfaae2f8e7a60946520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a49bac633426021202bd0b74621ea8d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b854ce8ec4823b3d8a815a1c9fe83522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff31a10299f74ff55d963da478acdbba523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b210c0fd43405eca6fc0663791171630524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee178d35f67e5fe152a862db916d2126525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a01847ad75357db74fe83e00ae501526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eed8c1ea064e1c8e7fb49d91d30683527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e5b8068a7a8f6bb7374e49c7f9902528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db401bcb9bfb9d0bc1c1087330201e7f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136959a535f305bcda1b7161bd86f9a2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf84735265f09c7051efff5ee398f51531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84a33fc28547e9d0a39bce354e8d63532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01708195bde736b2939f020e1bb4e7e2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e4e07922bfe1ff985e62a402c68927534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e2b28ac298c3e4d8340d147f8eebd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a0b53cc4b27e5d7a010e65a34f292536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f5f6065d4a3c5bffe4e05f786fed0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f5b61e3eff2c7f76f12612068c17b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe33ec633cf4ac54e287aee4e5ea785539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f10c801b04571fa99bf4369a3b95a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f2f2126b979213a6962388901f491541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d7e508f408123e740f94de610b2c3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e65ef15c8355c542a6a9fb6d0e537543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa3e4fdd8148e0124de6496c72396e1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d248ddca9ce6728f9bf2889c05dc9193545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc5b612c0efe18fa08c0111dc42bd03546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f2eeae6c087cd4e8ad64f34868f05547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcacfe7d23c16f96f8f5be2d91c5b2c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283977a9ebf20393bff1c936e685d79a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ff4bb28ef83b50948b4118c6ae276550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f2ffab966c8a104c0ebcc7f8386bf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886fbfaf7dbbdac923a6a6983da40d8c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a9a941af132bbd1bd53300bc068449553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c32967beae8aaee9bc82eb1584ff4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da57704c2c45cc98cc907614ec5fe7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82caf2cb91e97addf385f12d3533db9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94138fc37c753ae1ad865f04240b32b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d6e8887ac90e176f18544eddd809c7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f17afdd361f3390f96ebc46250387559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d41f511fab7e77e87b97431b55f6771560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a4f3e67654f3b990c1db056eebe38561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3203a15a31edc24983fb45934fb4a3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a905e090c3c632a734eef8895c8080563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77429d52688dec4795266fc17f8a2184564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb55e8df8e8c6aacddf7cc2cd4e179c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bffbbae7a5eb7b7de6251d57230d39566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d982b3dabb89b9f4c3ea3ae404c0e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae695916175a2c4f1084c5658362875568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f2a6005a114bb7789c1ee466eab16f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6422e57c876f5c306144d045abe7689570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41824c6567009a451049ed7e6f62a015571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c70e55198941f53c0e5e326974d2f94572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f59d3f764490b6499314834d44dcac573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aae82f096477506a3b2b20ea5ac63d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d0da56248a5683013eb496b1f360d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4235165fb599134eec46e1c8eef7d7c2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b009d6082eaca3e6e3c33912952e32e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a34ac5fd726b3ef5acf734abf7571578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb3604f3c7c1fbfbf339669ede46a8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e889837f14d9bb20e2ec878a5033c870580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709cb4e05eb42918ccc32c2d4e3c111e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb0d51fae16af93dfceb1fea1ceb7de582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033352760fa8702d98da520ba18ddbdb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86df76cc111bdc14dc6875564c2153584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf109739942adcdf66fca8b0abde09b0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2eac54c370db0dfeabae951c622728586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06868251ba0b5a79d6d1439f60d8595587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b49b8e9b2505451e64933135b04d5b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8242261ff6cfee7eb3acc28c4398fad589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d2400713a1607a522489fbc1d0b1e7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22484a36a02e0e5cfb8306d781ee0f21591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbdf43d3be0ec417f605ea5e3003370592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fcb76efd2c2ede6db33e15b8b7feab593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b6ab51582359a096cf1d9ac56417b9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b6ed7d22e1181d63f114ff8128f4d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad4deb961e74bc4371b38d1d04d736596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886b37b52d2b7cf93a0d87e17b8657d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ceff061ce984b9231816a497a8bd5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b07aa9149dcf64a5843f4d195f6dd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a89a00ce6a264f1bc73c18a7582008600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02564ecc7a48fb7875215d07e583e736601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693024f624ef8a1d35a9278c71bdfaba602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c95b3d288c59f467f6fb1ae0d6d51b8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd3aec02dc2ccbfd9de1ee93a61a16604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f6dc45300efbff61ca33730d66830605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf48470bad54c7e9c46ce96608882f6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776712c53d79fdbfb2c03a01bb6b4e5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07acb4b4d07b3052be6e2c3d4118fc46608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9995e47878fa5ef0f4560c6fd4e594609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc39ec9e25c7d27bc2aa50840310f8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc9c912ed80f14c19cda2250845dc6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2bb971246c774aaf60cc0c80d09137612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95559a29b8a33b575a5b57acafa74d28613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905759017768a27e25dc088352abdb9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c78323d4145406ff49b9b51953d926615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d4b0802781d91ae919d28c1df1d5a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea7adcc69f1da32ab03ac79ecb1973617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cef2be9c47e44193718c9a5db1c0b2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde6a0eb90a197c6931d238173ec490d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b61c0c1cee9674ae039edf13b360fbf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcae1ca6d829ac6beff8074ec00cb31621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a3bd90bd7e28712e65d95278b389f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf3c0f97591bfe85d0aa4f556c290e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b1417507c6bb33bae90ab0e9a67953624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec5f76ece013293ecc0c9108189ea2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c524cffeffc9a049e6f516f4c54e55626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd05a8e8418b31b1dea78f1a6a54e8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a62440a1ac7eccfcba12dc02f30780628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6e751cef0d0877108ea622ac1c1427629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed27f48f65adfd590af07790b4095c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d18af0fb38b142a5a8f74339da1a2a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4590cfbef2fedcaafecd0e0acfb97f19632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab8a032d9f4ce4f0b3a0d1073af034b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b579231b3a8ac99c250f2c660f725928634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3256d4466c51b49b981d55046c35ec635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f9021de3e355e2a19d90d590081ac636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa946137706312f7ff65d38e346423637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec58b4f8f8c269cb89cbd6a6c33c1f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7602cce95f45cb3aeb43e5de2607bcd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd645048096808685527e52278a5aebf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ba4ebb7b1a99f8db7829f391749f0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195837cc6ce453273ffb0d450c143d0f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ba8152b5b386e63d72f493358e3b80643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fbf4356e074077dfe6406c512ba3f9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d350f99dde52ae4e376557dc01a3b36645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd8b7362ddc359551caa7012331dbd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a626b749193d9291b9c3d6580b042647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437061dc8f12880eab5fd1ad3b8f5176648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a939a798a78a56e62b4f3a4288f10649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66139b534c32e32746bf7cb7d0512b6c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ffb65392b961b4e59537bbe8b4909f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b15911828c0b99c5fd6fd3d7540ca652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875cc32705172f91789b7e30445a3b3b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c073928bdfc77a612367f0bd472bb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc6e1bc42106455bafde167fddf0d36655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b386353dd620cbd22f1955c87c142656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770aaae6d08606f85b34442777df8fb4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead389f8db55565626b78e1f7ed6f97658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3004a1186a66a43e54505da8e17aa0e9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb2611c76d59d788d1d1bb0fe9e667660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb15adabcb75813ea125e569cabdd8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a6672557107886c8b3faf7d607837662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66cfa49a2a46dfab9da1fd0629357d5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f2bc70ba92872a27b97aa8c16ac885664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4947d60910ae07c66e0ac12f31b5c694665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102cbed9b72d5ef1a66d968d9a4ee9d7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80247d4d3d1b47cccdc3dfdde195b8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea68578698a36b01d19ea54ed6585302668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22deca1624c8f433dfb3f43904df668f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee5b1e1522db76b1f004d237813eea670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51f85d7d2f02e7a23af9e86e737e2c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf316b98a75b9a5b0fd74511d935bf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b5aaefe9f0855af4de1da9abfb38f8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e8d56b360430a9fcfcd3033c25816c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f48a81cdf3d43b67162c635456e4e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d7bade7ff2865a0fcfa950877b538c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05bc3b2148b59e71eb11f87953f0d9e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e98b5a873662ad5921d8d7a3e2e8e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12afbe796d43879aa38864e60a849199679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b59d0f12c45880d1651052a1de0be2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5544e3e14a66bca7df0b07686c2c85f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13090fc3c948f161a5b01b7404639ca3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b5dbee67326fda0abddd81dea2cf9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f64e7fc072a4c655c8029984e840579684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d20666d55690d534758446ed454cfc8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1995a05460a84afdc39f903073746a3b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5663f96f767e19804d4ce4049c059b96687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7254c3b9a91949b63be409652541caef688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f93fd6f507a8791b8b77fabfbcba515689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6815641d3ca48555c954f6e0e37756f8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6bc9b9375ea59aead31aad90027897691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a3ec5303a87b39f58c52fecccbb97692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa12620e77bf5b2ae0b71eb058b9f51c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e001f0db8d86c2bcdf658e85175052fb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d37abc07860ab60d1745f3d5d9875695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c024c4602609cbc4c2bbaf5df3a8e84696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5eae64db362a83c2f00b30758ce908697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3813a4e4c004259d083f48edb3b7f6c6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d744bf69d876c7a4330906ce32732699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a72a477ae9ad83a79671c6e1d62466700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e1a48c529513d439f253b5c49c0aef701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6202200d11de72b1d2e40d1b9f9dd6bf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7172cd2e08a31aa5a9b7c57b069de330703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02654a98bf7235131400078d9323039704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc886a1fcf0becb19260030097a48ea705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe9e87bcc8b6d2ed45d493cdf8a31ac706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd303a4f96a627620af8aa63ade7234707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2416c247a51900a270d2b9437b6e69708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fdcbc1e8f0b76806bd16c3ad47a096709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66db4a3877e395cbb2009be6ea75f9af710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f18ec2c038c36c0da568795e8065df5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06d5c54c064b827e4329f694e8ac87712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a5a172d3a4474a6d1b484dc50da36e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7ae3b446fc5965f2f101a262e1ba7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff2c539481eced15c71255fa2484b7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41911fc34cb5320aa9d745aa97c7af3f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31500edbcf63d87222d290d773f7e669717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc06bb25e4fce57a57bae36dd32ba5ba718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6187aa6f0e1a6bb6c6d692237a4c3dd6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47fd0332ba4dc42895d0624e0e1bb22720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc32fa6f8e4d0b93cfb30f16d08a394721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f5591fd29e76e99e2e44deca87f4ff722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ea0860d1b13f60a9329bf51278b29723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4047646232a76757b42d478739a5e2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5910385123b7a4363720d7ddc8005f9a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329155f9744d919d21c9f3aeb2225aa0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd57e27cd9aa21eca20627a7461bff6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b0525a01371f6110f7930a09d06d46728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a81e4bdd85a27f3cedb21a9edf11c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb1f36a4f4b383a0a46fed714bba320730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a3563d396c15a553ff6f39fa0b9ed731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b665f20ce328d14817d8f710ba429732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d11a6ce605a6bc00069e202ced199733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298da825337382b5acc188a4a7873423734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d27e5caa64403f03d268a79b0bf62d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269253e91e3ea4510bc10d41a5c4f9fe736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4712b49515012f6466139a682d53f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd367d391c4c896d4d1b6a09d6e0f815738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c106452c9b58ab1e457a6b116e084276739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c16e19bbabd0717276217ebb990d82740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54abc6cdf0fcdadcbe5f1fc0e3c0dbbf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df0874b8e7bf1492276f35b0f51f70f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a8e2e4b644b7313a7f8ea3d48b2e9a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1155961ad155618d517cc0c4f4fbf3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d6da45e8848caddaa41287fc3ce0d8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98facc9d0e80662f73a8347327d1ddd3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7fd7570419953e20b53edaa12e662d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf937e7892c7f09190d505b99077d9c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f5e6ac9b29738b4a422e80a988a382749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5cc29281245e672ceacea096f24e14750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc6ddc03ddc0ccc412f0001e12cd8c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd296ec492c193637075b797675646d1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906456474995da1345e42ab48d54104a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f35c9b31f5f4730ca7f95aba6ad88754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60826474fb505476e323c1ce64680168755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98cce6474e3f7b2adce1cb7055c4a9c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c181fab8e09325d3cadc0823fe46e51757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b368916f12e1f4a2d20afb301d64fee758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b68b61d00f0dc1d39629144e6cf73759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3135cb81b5293417c89dd015a40bf7221.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1718edd7880be15d81f2e4b059b3a3fb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea0e8f641ade4474d48019a122c7db3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad617531c4ab325d24d75d457f4852f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a78065166665733afc87952ad9a87435.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f75c6c89eee0fa91ed2902105d33af6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d1d14611dce925fa26af47b939a167.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1869a6c2e6043767b456b0b83b3968.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e5c60456c5f1d1f672298f9388a6eb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015ae659f887353b5c53bc3b95cd86f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae205577f8c9cbb7a701534cbbe50611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f601f642a9a3bca7c57bade813c9f5a312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7fdb934d1706acfcd428f6c009c07313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29675de6f95b854ba10d6e53fe9208a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfdbceef3f8b85f81b06cf738167f5a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f407eca69de60df919e2835594de9a216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bdc6513d4715c0a0c9505fdfde317117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d49fb9f21283a6b871a6086f901221818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d0ff7578b36999cefe7d4fc929c9b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052fc831bcba727a8e70df42276af20620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644088cd193752ab7438dff0fa0f519d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c719f45488760b1a1f496516584bcf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b53eb9cdc460db9ef96495b1ce73023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ca5f5346768792c2618cccea3130524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa258410d5bb8c06528ad2f992f47f3325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553154ffbd3abeabae1968f1251354f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b49f9b7fbeb9238df0f213443f9b927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900abaeacb3eb72125890de4af00128628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ddf5ed169288d34a0abb8d95b2913729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f7a99dbfa27c5f65b48e06fb6c2fdd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e793d6f27bca9412c80bc379c183ae31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b02cdc65bb1e9ee80aa2e8498824532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2167861dca2b50fdb06e66c9cd9ef76333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae364bdb2033b200e9f41607fefc2b3634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2882f6090860b0671f656debb1c72e135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116dda2e3797266a103f4f383fe9404236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886883580975b6d59393b1a4d372300637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed82cd1b3ed56b228df831213d0bd1f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9bffdbb253b751ffc75233ef4f8dfe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081410e4033d4d59c2f3529300e4d3c740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db078b7cf5cc043d8e6c9845b9dab0041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593bf066bf4dbe5a9bad85bc5f47980c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c83018b1736b39eb019a4e7614674743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb6b427ef4e11980cb738d69276650244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c71779189e91fe1a4e7381f5aa58fa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9369db394eae6b63b6708686ba0dd8cf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4345ed8f23d317ee3d46e2a34a72447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e381f5836a16190efb364a3bf7cd9548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab92c0954d8e035b4f06abdadad528d249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764aa920f52da78e1c02ce6d332cc69a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63681b1976642a87c835d05c76f6ad51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9724f8eb07e3f9d61e676efc9e4e266352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ee8888ff03264587b4a986063521153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a610266af2e5f3ecca682e8cfade954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45819aac9f7938737d30fbe624f89c1855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8301971d189081ce4624fd1b87f918f656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e95012b0afcd0fb8ce17ab020e87b757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf738f1ce1905dbcb74a2ebe2e0a1a258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a3470ce765f2d8dfe5b9a311d95cf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1eb55745a31e3967eb4561f694b5c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4200ac8732d29d89affc92cf44bea73961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a41310a05e6c8d52cfa69c461481f5c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202527c3ccae561124675ffcc1e0459b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37970ab1bce90ad1ff4823ac55978a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e41de29a247c63ff4d5f9888c4452ec65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae29f856670f4238affae374131456b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb23c999c17b720ee8a6011887bd9767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a3e0469d3b1554ffd6bbbbc9c294e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffdcd55dcd2a4b7ac18e35afc3ba76169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795878551684131b1dc8a3f56e1c27c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d329c1dad9a4b0521d35d653e89aeb8d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a44294569d8b27795f347fbdfc7ba72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c99dd45afe7d194aabeecd8451d73e773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc92db5885db94d25a69cf97095c3a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e932e5ae9bca808d61015e3da8cd150975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98077ccd7da82d4ec7e9221b8405e77876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b05bad13e6a1ace98b0558c84a946777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597cd2b62dbbcb32c651ef364e64971378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414aec66178bb3b9128b0fdd8e687eab79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c38e484b4da232c1f1c2a14ccec8d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974161f35fd688a574d839c9210c04d481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553235bc9b939d821c2739828727a7a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f4c16080947af537052160404598e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceef444682142cd7765524649fc653284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d5670b6e1ce05ec1aef0911da03d7985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e313aaa8fef9b50bd10171b9395ecb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b73e0de4078ff391c1dbb0530b488f487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5451c102cc708d29da7300ab3c79608c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec21fab8b05e1046f4558458c8abc50289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5cdef6015fd3ea1adfc3cc9f66540f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f4365137e86687ed495de2d130223391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c0d0516a509df4b7c27057eb4a35492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf4e784b6cd98f03eb7810f9e6f3c3793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9298b423f931a4638ccfe686f5656ff94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82e79c4c0568cd8fba2428b1337744095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4276df46a463a51ceb6c55798e53783c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d641afff05ef0e331f68fc5adc5c997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d32dfa75bc75d36fc25db8f8813e598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee82531e1c7591525b5605b7be7cd999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d1c76ff4984b32a87626ea1d2a3aa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05421e20123fc391639f2403b44b37b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f94fb21f06fc91a0207d2304f2c5fa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092cf2b453ba3d84c9ea8b1b2a67c39c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e24e0fef68871b28d98cc81af85833104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba67c0bcc68940603dd0e35cf976d7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae4a61f7ed073f9cbaf1f7a85f06df8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d74b6a6a726e220fd0bae482c55c3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f457d1b51e9eac79e0337e22762dfc24108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce13967d6a8a845781e09cf6c405c40109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb874d2336e9584efb291961187e4864110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c508c66b6ba9efd9e579a063908d8e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca3be7f5954b1f1c1cf272847aba9c7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e7c315348f97cf5771822749acf731113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b522a3b72af9cd6af17d4ed3e0d67715114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f08281349dcc8c8f4dfe2da0a87f8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8114eb32573c402ec87846973838ed0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee2423e2b7092923529cbda8accffbd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a706e9c26b6b31641d7deb6b090e3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329572fed708ff48a0bca41df007af0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dea8e7cde9def7de6df99ab0289d88120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a61400e4358e1a1225e006082a76969121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7640de284c5e852378601b7ef74d461122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e72a2d670c792a269d9445706fdc0f2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce270bf712fbc9ffadbfd6eed88ddc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff3cb1dbf1cf9b269ef2f2fb53e54d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0cb051e6dedb7327d3f4b9aebce415126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff10827aba2f863c0561d2ad059cd6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19304f7bb1afd1851d59f33c3f4ad510128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c36ee2e2447b9143bdb806d0262b46129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593d872210c9ceb4ff25c8db3b37eb7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7005a1dbac62e1b91a85eebf3f7ee1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3d0d543188eca1d4a3f1bf67811f5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a9e2f662ebf9c93bb0e94104f6954133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66628b465c584670b7698f131150109134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b308486383c78acc6ad9c149c3078135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdae670bbab98882d315d9ac90a76e1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e179d7163c96c024222429441c98f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db10536119c367773e10d4dcd96a8756138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5bcdb9735871f8bd241b0328a10b06139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc329e526c1b78f57542b6c3693c84a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b5d7ca6941cf7a50e09336c2ec392e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4166fa5f71069ce5055b3bef06a29142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49409c180f49d454cccee1426c8e55da143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b923b40482a73809f721353c81c7841144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf02241ff43a8565e2566a635e3344145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0775d74c83b4014fe5ab17aaa0994146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c5c4dd511acc77c8e2883d688ddd52147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578122630eab550e31fc24fbeb03291148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ba4a731edf33176eee48b66733590149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f7062bf9d520503205d9f87ff2b681150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365908558fdd3b0727da2ccb7f7d1762151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680180ba5632ff51af5733d8bc0e0b8b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca852f1436d96f750098b812ad08298153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2478a417859ceeeac9550e8e72985ce8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a3e1154161cc86b59bf768e85cb777155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be687a764800b8eb4fc030772be46fe0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c2672f77fd6f5d1d99e2e47ce09a0d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca55a59099f0024eb41ec71fb55f9650158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c4471a88c469418c32a5c915410af159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c45aa2b592d6d712d51b3f6a67fbd3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e05853cbc1086507014a70d7da82a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c656a4e24e6803549bf6e4dd658d4e0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e66aafa0b1173d74a1594c27458eb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46db30b06ece4047b55ea1c0e3a96ae164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d5e90c1bbbb9b0a03727ac3bd6a906165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b898c258954760dfee5afc418b643166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a040f5cf1fd1a3b96d9b342384f43dbf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c6837da1699d18b12274d9103b4244168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad0620be36fbf7ef735888c17895a0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e9e84e157e5e11c202dbeeeaec358a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0cff076e3881723b6400fa058de03d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ce0feedef17598c678845e69f1fd3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf27705105d21b35785e6db985b6a97c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2f5a1d0fc1cd61508c9c0c49ba61ab174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d9d0cb568acd778e20a682269f674a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a230caf9d1e9ab0b35701a93e56aea5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67b9b5995e7d72b9bf7ac2570abaa6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08351465b1c89bf04f57a01a04588780178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e8d6fb4712a83332fd303577c3423179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561da18c68901c5337cd24d8ed5e1d2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba62bac1ecbd14809935d0526734f140181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd40af68ab88444cb934c46f7605689182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ed22b3c9711d6f17cbde7ad78ea1f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94202d54ad0ac91f824ec8cbf5ccbf6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a388f92ed22ca4a6f669dbe75f6bcd51185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744a10d4b52c07e61e007dd5994b1d3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4cfe395d4bdff39aa670a127cfc084187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb3a9bcbab84456b2935c87280e6b5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47075625a6fa59b74f067a3cf3053e8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7927996bb4193b011188929f6a2aaf53190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f07a41e993b7d32ee5d7cd115957ae191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a97296daa9a400fa3c00652ba86ae33192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd3b6412af381370a0a5d963bf7beb1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c4ee333ce5b1e0cc7255cef653041194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e440a41dfbfa695980c6f63d3ee4a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ee14add13aefc7468899056642cb7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6992351f1e88e1367c8523b4bd6b985197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac366ab807575a4d93802741d73a27198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e09e4a3f46252926e470684cf0c24e7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f93029f1977ba03d7100ea3778e2554200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ac145a942f1df7ead653927df5f26201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d5234e3fb4d2d89e6620034c75c878202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6570528f783ff4fbb34ca35ff7d05258203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad3f6c9dec24525d750430f150d48c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3016f6758f267775335b5d6d7189a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9757a39752610ea7d6cede4a52971155206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d839975be211b74cac06de1c3151a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc3ef17de2eaa717d0bd15398ae9128208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ee4fa66259040703d4366f8d461c5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32941868f2ddd8c75ad772e76257dec1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2582daf8942046cb0ffca075e5827cf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16fc7e31667b3cff1c3b47ed17447f4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284da0c552ca9fd6635bd8e1814160ff213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5726c9e3b0e8e780a74344472f9e3bc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff15729056fa3619c6173f7201303f02215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a6cff33dfe60b92ce01dca008cdb5b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d80b4539cdaf3d494ca28cbea75db5a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e95c547345e6f654a9fdde694a4af6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8683f3bb962b2514dfe1974a07abf23219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b71a6c7615fd8d0d17628e894099242220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871eeffd78708c4e18dcbc89d69e6330221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ef116f184f5455881bcea0ea32ed2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678de0cbde9f3f21bef8abcc81e77437223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00e0333368ebdc48d2b01b28132cc82224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd33467b8f7b3cf1570d5471726227b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77234ea43f0faddba934cc405533ff5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b72a376ab6e129d8047164a8bec9b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66cd0757ee13634a39421fb0b86a8b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc82be92d0fc8d5513dd28f16c0bd9f2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6cfbfdb8fd6c29199ff0630950ac21230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba00c9f7646d600c4c19ce1a17ff323231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f01aacd0698a16a55103ff5e978b23232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b5dc3112b99dd868829e7b69dd752e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643513396a1ac44439d1f42d842b57d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96efadd7e1b97d7dff1380d6ef92829235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365671272c29be2bba49508948a2bc1d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd033ada6f46404796c69fd9f43ff3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13dec116b7f0f39a0d8e7a2d4381323238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f257a8406433b6321f294b8ac1649b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd671088cc82eba4c9be415c749bc8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c85e76da7f1b5caced7c29ee72244241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce416295cb5e4673468783a78efa715242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0017dd4141a74ba6f7121d51c23775fa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7658951dbd70470a0a4abd7b6ad27053244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cba4dddca60428f313cab5dc0ec900245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ebb617bb2ab21c1bfa0f243feeb612246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c38dcc9ae5a9e6515b38c97247a6cec247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f70150ea1230af036bcd1b3ad08740248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc9a5c07d1a0f821b9453aec025358249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fabc25b9a64efb29c1eb5db19001cd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc4075f00531501b12f04c66e18a96251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390b0b9ff2fec57382171217840cc00252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ff4cedc318bc3a81ccd267152a9e8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4572f0079f10e52e1271f35d84e859d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296be128e5bdab0153be5c138eafaa2e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f94b8d1a6bae7b6a52a08e7996ff2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a564135ed44ad1507bec203c1a0ee2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba52420a38c8ce7c38a2280d8918e948258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dccae610361e7c616f168f7c9f8d349259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d03ffa6a3c370047de626cafe908a5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6726c991a1395bf5bb6f0e1f6a49e8d6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0ed8cd11e3e4e2f98544335096920262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e877a4fb0a89d6789b689919b3e9e9c3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4005cc85f363cac3a6dd0642dbca4868264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57acfa491ea94538eff6d792ce3966e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64485c1acc177531ef2298167e2d8f48266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76dc7dc9103d1909c30eb010b879f1e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca762855fd53f907ac7da8b46e5a607e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06821d7fdd48d1c66be33706b242d1a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e822db8c1c2647c36ed32382eadf3c5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851fc834152ff794c24697e1457a647271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61807e5a3bff8a7d545de169673e0f6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b428398c8e9ed6a4652f37b67f207c5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd52b9945e16f2439d1beb254655e7a6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456fbeb0cc35b7102ad7766a8f2c0bb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f1914814fbce23f0a24aaa2278f9a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a7cb81da2a2b8452018cd226d10d2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de39e9efe4dfed50f558515eff34dc4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faebb928759dd4d42c70c03e5a49d5f2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd70989ea3cf20999a76b3e3dc180385280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6f78194627d716bddc56261a2fd7c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def5f9516c1904bb6d28ee90fb43e95e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb37a67cb8d30689bc9efe7beba611de283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ede29f9f5c2a8d65aa137d3a42786a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5877301ecc0c0556b87f65db55e643ad285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97070511d7f8462967926a5497a56769286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecdf27d2ce2cce32dd10db7591e028e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e2e53ccff69dab247ce70c3fa05a5a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898923c2b57285d18e5bf694ecdbe4b7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa7dc5027c03c7b3dbfd2fbeb9151e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a703137679094a0a28e8dfedb7a711291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f5fa88dc137d09ac0e23e61c67e98292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841614f49c6e909d83a22a67208af78e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a578fec87127c7bf31bc949fa02ac294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26891005af15fc36c4a8970aeb7fc581295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90fd911fca42cc02847011a8f16f7e0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9378d721addacec44be454f54e5ebae297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61440476d2adf637b1da5def48bc092298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af333002443e5c4ab0aa4bed65b0deb0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ecf52ae8ecdbc51da9d383327f6b8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad73d85286bc09d3b123c20313e243301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e57998cc8e3109f4a6556511333eb1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46589b42eee7126cf4ddade4682e46b3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f1721732efa594eac0ca92f74bb78304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e3a72b3cbe793a8bdc9f5a44f193c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca76b870981bf080c633a37dfa46b9e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416fa9e401dad2a3e10f7ea46e4b5805307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ec6da3c82dae5c96ac1892c7a330e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd46fb0ed2e2707932cdab7b0de1df309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e9e888414159ecc6846c5799b56cd1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff984a91264ae96abd10747e50d59c7e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d4b4f02237d72db23ae3066811eba1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7b8fb6f8532206e5eb1e975994ae0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb437b8c4ba21f9990094ea70a32d7f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9613b442ce78d086b9043588dca11d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b62d03cf1fc20390ff1f2569c2ccc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea431a7ab2e306ad322a5165330c7dd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e836b682aff4f017d673f2ea4d9f3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9831444480d71f676b392cf11cf6a2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ded2f63abe75af7eda90ea6e84b48c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94fd1fe8514af7870ae938665efd7c7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6aa06291e2e8b4f37af4b665a6e2a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100e8480a959685cd948d3ddb0fd9c8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc7bdbbf390b9da9908a97df90d6d3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63caaba1e2c4cf4c6dbaa51786aeb699325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1360c85cb8d379a8aa4caad97f9cb273326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca89e79cec00db99a601c63f84af7f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee7101831d4ce22ff8f61997e209998328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f32d9ecbfa10713d3b2eb730ed643329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb93c36efda5b96cf288b2faa551c8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a41aab8756a56adc3623d65a46e31f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c57d4b9f5ad5f54c1d3b7e0068f898332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719fea3c8c1c8b9e19123100e5650fb4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b269b155e827e681a8b82c76d33d276334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e44131a69bda6a714443246a96eb1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9937918ab9dbc150986f216cfa620fe336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423f45e1366cc72998345d6570d5804337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f991c3470eeea612ec515ce0f9934bf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238943a4364d6343cc84584983ad89af339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dceba4e4ae2ebbe5b1adbadfa3a34d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa66cb1042741f83fe8d5856ef784e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b3f009256dc302976b2891372aaabe342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a42c35f00f0ca99bd4caefecda1a9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e82bcd63e685c8ce85cab26041f53344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e854e6d2cd4b2221ee36dedc802378d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a24fb9ba08f0c89a21a9acc5f8c7e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1477e6318c953a0427ddad7bda3ad47347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5224a62bd529845314d6c06a499656f2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aaa9814e211c734db2e987caab5675349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4317b528501f76692b43fb6f2c8c4e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd03dbd4d57ac46e3675df33bcd742f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482fe825a66c3edaab5b3bbc1d7c8526352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc1c181bc06ae4d38dafbea4e20aef0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e734c105250437e2bd88d9cf45ac5c54354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94fb4687f233297e597917104af2254355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2471e5be415843b3bba1d2238ba56fd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1af4ac5cf38a0ce745d5fc248ba22c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad9a3d63d143e5643f6e33ffe0019da358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d017fc73e27bda574b4ed33c135940359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e270d81c25ca69eb3a8ddfab4875a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4894d6ba48d570ca07d923696fa7b83f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f33f5cbe86dc15e62863eed2796a6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10955e37c109a6a8dc0b5208a71325ba363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2efdb2744f2b9ba5525595db227337d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da0a032311f84d1ea565cea6847067365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd54c99c0d275c1c4b8e6bc199fdd724366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574f9dd5c9f480b5d28a20b1aef00a8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ce8b1e56f74fec2728ed9a8ad1b9f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e8b3ea3d81f0b1765bfbfc27751ffe369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd088f5cf7fc75596fced71f92bcdfbc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db93d134f9afd12d36d45dc213104a5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a6775dc887fe2199f2cc8284cd0b86372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1677de5c8cd91597f351c17154fc8c2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f1d8f6ffac16bccb4729dcd0e39806374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04153f557474f2289fa8262cc6593782375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08cde4a739b13cd95a8f7cf0955fe02376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f391bc9f418da930243d8c8f89973482377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8585fa941d5d2575c7c17b043020e1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6c7f8e4a202d46a820320f371e582379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c8beac68c9a01982a7595dea4012f5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06e06c84aafc01ae16e30162979ff7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670470859aefd22525acf33c99e70ec0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce9bb7be7b9b5d1a55a6d8b65cf03d1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59851c47418e394502ddcd6e63183d0c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a0bb31a3c2dbb69eab22e96e79051e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a17b82bbf231e6d5612d0847f17b4c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c705fc1ef57ec6aa54bf719625613b1c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c635cef0a0ab9ca01e66ced3df1ddc2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5db7cccc0d2231a060dbed2050d1bf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887ae2cd03686a91d997c9f8f0c303b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b900345f138d639cf3ab493ec9a0146391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d8469de1cdc2f1a0194db92e54597392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e568abc6d67689cba481d802f22bbfa9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35de9226065424617f011845c7ae65a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d314961ea6f1a882d376a8bb7de2b5c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f398169b6dab4f4ad36ea2989dfe2b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55891bb5e202c855da3c045da574beb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff69e286e961d3b5c52052673376885398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1059d4b594f6df1bffdf91ad0faf6aad399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d17c159377668abbf7fd4bcae621ae400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce545fcfe6182b28c567da08b903d67401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204409b3121b9758f4e10243368ad76a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af6158dd913013e6d0a3f5357ae342403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42566eff7932bee41f44a4afeba5af1b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df6731f76ae317c3b0a8b3b6743a2c6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa1083a872730e2922a66f5a6182efe406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d27042b5e59eabe1979aa60d908b355407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e9137b5dd91d6d54d8139dfaa1dbe408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b95121d74b8bbf62354860fe18871d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0073e9039642174b7f0869afb3931d32410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5404e1c71cdb31b2abf7ec1a27944d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a764e9fe6d6cf660fe7ffca9e5e420412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6732733b26fec1c577f291de5a546c69413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac948dec2d96686794149f551c8e603414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f8398cdbedb770c48aaff8ac93eaf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f6f7b1dc923c71bbde2d482d9b2d64416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e4779f2c53855335068573df467a8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f45480097a505ee28d0b6feb5ae5e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e27bb77eb4417b5dd2c8d718bff74c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06758590eabc2de4612ea17fc2d5555420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335af488b8289a347e0e9ae2024347a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e5460c9a5047c90881c3164c6c11b2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a8c08d02989c379bf11a5ceed7629423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e1b0402fc21147f837abee0ac4f88424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4928ffc183a9951c9b7b83c8e751a9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae6d4861ef17e5ce6423ddf6b29ebf8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56505bc15bbc7c0790fa25f9005bbc24427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc32dc1ec610b4f870c9724a34e9a0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a401d56696454ff6dc75f83bf748ec3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290dcb6d79b256dd134269ddfbd4cd41430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af382d8febec0e8893eabf02e75689b5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef40fbd9970eb5445f5725be125f39432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0be444c18ffcde83a81199006421a3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a86bc3796053e3486f5bfdfd2b210c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e85d5e7c3399d86500654ee70d7d36435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1591e517491541d0534885731ce7389436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bffc5b5f35fa14b17b0c2369970cc3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dea62ddb8935af22e3b94b1ad14360438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cbe1b9e6ba048ce5b78a1f5fdaf2e8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d20b0bd66c530c27ef2060d5581c274440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d2b9fbac491b0e3986dfce2e515b6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b25b38b36142e711200fb29a2b4481442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5907cece8aa434642b63248aa7ab3a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c2eb5c19b2ae91041b41e67e37d66444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cffa806f0fcb598e50863fcec155f0b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d73bc3e20a90e1ad31c9cac6b3543446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4cbbd9c717b0f963f7881aff1b3b1a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eca88ce1c913c0d5317a56e427cb44448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac782718d22039ecf93d79f9b243a74449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c6385cb13d9e27d7621525f159fe95450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5c1336218708130f95d9efcd4e5d0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb42539ed418c6c4167a75cfb420c68452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f2d62f6073466c0de0449072e364f4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a2be75db7becc17ab0f42a069d4f4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428a8a1bd3a42f1451bec40e10f25543455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c44f1016e55efbfb4cfccec8c697652456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a515a131a20429a299964c9f59b07ea7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e684c440a7d7565355f0a0e3d1e459458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c547cf5358cad668e35d7398768dc87459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda017b39ff5f22a16f4956aa4b4e6f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50cb89c1ab932aef5d940b27fc33b8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a2d493008a96153f19473de76845d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc572109724a9f0de2a094ddeb12d1c9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade7d5f3d13e9093903a89f8d55c15f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c3876884aab35c5b756362e1d8269f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd4177dd2c6269d86cab1585d10c92466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01965d2efbfd3d965fa2f8ca6e3e1ae467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df674f3cc4b0da7962ea86fff2bf58b1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059a6cbe867b3e92cd70e4e85c1a3349469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2036715dca884336b558a250a4507097470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94913c8544dbdb0e7379cade4bee37ba471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7432bbfd21c6aaf64e7877ac4bb19b1b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e53cf8ba457fce461391917bf52d95473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e627e82ffd9dbe2e35544663f93014474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1525a637de0f8113f819e28d3b500dd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47aaa98d7af19f1d9dafb1fdc8e3af0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b8f703194355e35586323f1323ab9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5773a2f1371401308d673ecebafa6b56478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a253d91038fff287d7767426edf030479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d3ff72abf91e86c678b4dbed53b5c2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac4f4957594ad1eb0870a94e788a0e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d792d7097c24decb2d3038a95e161160482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004fe9816fe63551f19c8a5bfd2e01dc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f1fde903f2b40c5715f974c82f589b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aeb7490bbc97dafc51e349bb243e96485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32cac0ae9a156f7ada927a87b13fc64486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc2061a6a5be58e7816f81237b8251487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee802fe4d8f8e1b568dd51bb8dd756f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e760f63148dba161ddf2f5bf7d043489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb437cab63c1c1a821207ad8929eb62f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3da886b1e30ba7f10b18bdb05cbea6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59420a5589c90a1f6c2f1e57a2711e8c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f37f81449c7e2c9992c1fe0e647ad0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad0c613c801aedc60eae94b85425ee494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d799ecaa3529d4461b3ec244fbe392495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041562f1354240d81ec3fb9164dfa43d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9191e74c837234ae5a6e99db553c72e1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b97fdefa28d122a419074d6d596d3f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15045708f8ba3558f6828025c8c40057499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de07a9b39f2d6e52178e94dc5f07e0aa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e7298ff182ba3db58f2b3cc3001079501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c3cf77074fb6debd29c1f2e7c1f4d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b957d4225316a762fdf8b121401218d2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a149917c6abeca8fbcc6896ceb0bf2d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c425fd278d7ee00e689d2ff5043ca6be505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77896bf2d49d9739595a6a544ef2911506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e87dbdb0d5988a301eef444c45b83d2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed380344eebadd83d675f9c917153a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81084d0471070931c49057634fc810b9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b4e66bea7070f4acba3f82378fad20510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e7f42724fee29602a606976b5bdef0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9187854177e80c55f4b52e5ce75d9ba6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db933473bcb929f12a16fc16f7f3f3a9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf1be5f50187d441509075ea62f178514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a0f2a07a8e4dbf791f35f7d75f2671515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085645a86a86bb300aff5c2afef2f5fa516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b1ba03a20086d6a7b1b6807093712517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee57fb9ecf19379d0f0fa51ccd90a2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f211db275768e25fb75c24ac52ea17ad519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5fe5a0490b6fa8310238d6fd4ea5a5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e1493bd1697088485c46232468fea521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e789705357699d90d5b0619c7f440522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0910aff08a420ff30a843b3a0aaa7d61523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dde3f5cd6edc29b6bc5c661df5db54524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc804475e389f29c2fe3a15e6246a2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef3a37dd43b1ce8e14c1f862382412526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67fef6f890b3eda3300218b2a1283f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c5f2814560a7a57a7d703f0f133427528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5206a9c877202bc386e1ce6fab3c3b42529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd976a6adf8f5520a12886136578f48530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ba5d2c73ad052aa303710969ffabe531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22072af456ded988c03a3bbdc5ac1b3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a1dcff428575198edbdb9d072ab8e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc3a7242e70a3c542ec08481df6662534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f44d6798ab02dd85e04d9e95a4b887535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d8afceefcb595f9a53949287cca413536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293df9e133b71f497258271281843c48537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad84b061df1f56d067d4e89a36f7498538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff226c39eb6054908323581eca7f4957539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72c8e620085ef1443f7ad63f1069f3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bbf2fbc9404e5dcd311583ae444d90541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075fc8e56186c8e6b0199b9a5f2b6404542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3152f27c4db5dc3fbd65c4e7af3acf02543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3fa9051a3fc3165a99243b7a2d7594544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6363a4035d8b6024eb2a2fa0922899545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5c198adad7841e937ff242f8e8ae5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd5bff3eaf4f6b9cca530fda3ba8080547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f8eb9a24e56b7e8ddd0752b93b3675548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e786b6f1d6e07dde19c959a4c2959549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b31b3102e68cce50dc73fa5ef38ada3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4421649e1d62acd378ecf6f1880fcb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c025fe8e647fcb71cdd75c9a6ff8e0b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02903b063f065c58459294d185998bcc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14642aa69d53e542a6939ea59e593213554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d65a6e5c104bca225f3ec979538f0f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ab1e1f63dbb0b2ee92ab0cafe1a76556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c073b69b5aadf566a5720bc0fe11fa59557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fdac77ec9bf3ce0f736cb64e77b369558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385868134d90927939e3a68296d0dd25559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0dd0fcb03f4d9b9f4019ca5d0b573f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3373bba95d1e60b61cb73d63eb6f2018561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf7950f0ed8619c718525bc4f3014b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b526d905ffd40127b076ecc4ffbda997563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05a48cae14d65f0b953600debc6016564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b294717fb25285f95edb77a24ee7f04d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e11747c62dcdb78be953714346d80566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b652087cee42a04ebaf259ee04363567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab7c18ac2799543664ac96e0871356568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307524778f72504dd1c703a11feb95cc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbe2d9aca331ddcd99b39e7fb67a24b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2990a69dd2eaa1164401b1c66f9950571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa86a09b1d9376208252d121402a71572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f08efac5b9a4b3caac54849fb7e0c7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6100a587db096708794832ca0eca3123574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0849a6deb2226bf61dae4f5658db7ec575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90404519e01ce845c611bc783625ee96576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c6221bfc3054af535f693bf2e9def577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457aa5ed864b96bb662759faa0f53c79578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc248b9252c9ea13e732927e7713f6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf7634fbad5c70f3fa15c1fe10b961580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ecd35598cdb7d5cb5e02829848418581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b8663840ae039ece1879215896393582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d9eeebb13abcffc6a761c6180e6f1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349efa1ba8859f9c4052b0a50229ae6c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f49d8c53b0d458cca472abf34c0fe585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fefcb3552cb462f00d025082c4cbeb4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db98ccd09f22de90b52ffb71beed17a7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded2fef594adefe7600cd84c19380c4a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a1908c0dbf315a04fca3e6932cc87589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ba5e8722574f74825a9a83ce34450590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a62f85938aad4e038096d71daab02591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d28cda1c30194f3e4aa6cec9a628862592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caf0a9332a886f4c0ffa12744da70d6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de2c9516b7ad239f15a302f2abdd9f7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700cc74403b53c3e2786261a1fb18d2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e65fa46f7a31d28756108a9ce067eb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f64bfde1217499ca6ba06948f5c6d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e4a779ff460f7b76d86bdebfee657598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01caa1a88e6734e1239805a4b157a6f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd57790979f490df6472b67e1c588a4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d2d934bece1f99c0440f18adb1a20601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bec663dde212e4893727521f437e4d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69001ad4c688c88c07dad74e68fa784603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999dfa61f86f70dd7de49a2f295ad9f9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4f4df13215900bb3cbfeb7be3d24d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1526a59e39105f629cc45be52fe86b74606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ae76c7c027907bff9a349ab10de34607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46448560a2f9aff121db9b5508bbcdfc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a441c0d39f631889788c790cd10429609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be96d8f681600327eb9818d7ae439bb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db35708f0fabad513002c40ac9b1aa98611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c89ccc56662bcd68c1b7cb66223a17612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150dabd960a33b36d6682bd225646194613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc58f0480ea18f50a2c839a231d62729614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765b718e1bddffd76464597afa2ebc1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97456b195113308443afabb26f44a6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa454a528c1d8d6063e7e8453f6fa19617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5523f6128748012839ce5b3f7bbd51618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3021c4968d6bd68209129b878f0a4e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c3fcb06073aee4b4ed58b566566e1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04921c8d2db9bfd857723452d49ef562621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439250e53719de004237265a9a8f600622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119711667423091ae4c2ecd58f940c21623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db41589115875abf93aa61cfbd4ebd9f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f9b3f46229f2cc1bb5016393e563e9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ae12877b52f898aaaee0b8247b1b8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d860cdb6964b84bbd9363365f51cbadc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd70a0e6830835ce4d73c020a2fddbd5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10519791b64394da439d0cef6dad77db629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a52064ee1190cfdb5b1eed343d2db5c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84abc268d9dede16060475c70bae266b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cdeee54e2f4ceb7b137b021e690248632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c43f3fa318c72f8af3b7fca401a444633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823606023c3b830fce098c0767c2b657634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d380053b5a8ab22bdc8fc40ccf4da8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117fc2bd1631a78d284dc0c87cc9f68636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc711acbfc790abb4a993079f69beaca637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5014c549c81060d60788877d1e96da638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa5addd4c6a600107c7c9f1ac748b9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090508d5832e994eb7c437629d8ac6c6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed42c4e8167e4aeb7d4ceeb802f308641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904c9c52f0f520d1fde3dfc8be5081e1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b8daaf1ee3a34ddcfeb1b9c06b834643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9206aeac97ee5603bba1d817faf7f96644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9750c46174f2e57b64be6716967b2e86645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884397aa0fb2391130aabbabbd25044e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c2476ff31847be3e48a5d84237eaa8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b788038e54fb5cef855d3987198b63f9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d032eec6dcc6d50bba79842311c8a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9f306b264d4bffd8ec9053b31c54e4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783fb6a94ceb6e590ed50de2aa8f59e8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd3cbefdc17a3070653c3ed92e4ac86652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f3d7e1a6e133f166f41f8b87ba7e41653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa4e1f8e5a8414d6bc1817a92b8149654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483824d123a31c2d422e0eaf3ee83961655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b66160a5180a99957b4793d08cc734656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c869a7314390268f41c0cd4b57e13504657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e63bb53c0e1706163170048317b4c5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50361836b81a5a21091788206743f35659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a9d6548f4239d3c342ae1cb65271f0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8153333230e59b76cd5927a3be6533cb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b849e3f877341f1623af934803702662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8cad628a2baa3bfbf34a1135cf9dfb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e2f237afbe62127d1e52bf4d19d624664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5067856f0b5933f819c4edc5d8d823665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f465c42366ca0df79d36d72528be370666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6c056f4e73ef5e29b330797eda896667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9251360b4e06c907c865fe656af33fa9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc74c7f3c6b19396d49640452db609669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f026b484c2be7e363f31d3b45ca686d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6252946555cd647974e18049f760a4cd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2905326f3d54972b5f7db4cbf00244672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67627a22a9df8a46132b34aa7787a93f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816697b561a501d8285f1609e5781a97674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6abfb8205639e9044c770c5ea787201675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5346d1470c967e7c4655b3f6e48d10676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d786b541d1f2b66af3807326435b1230677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e1405727366978849055b6742c4a5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62500e13e1432407da418b27391b9579679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8685c2f0533828c04f724f5f343fa205680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4021f4700142509d7470b7ddc0a08e9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97fbc5781d4cf4db9029d4cad31a0e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4274f83fbc8280bd17cc52ac5feacdc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c72772572652acc294a72637a93a47684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa60a6e774fc0eecb360ef9fee04571685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2268d189c4dfac32e96b26df74ceb56c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf80c355e5635bb2ae6eefa55d8fd5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14350bc5a8ed880661520accbe9ccc5a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8382ad06911571b17b812eab20cc9db8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf2f67ab705e520b85bdfd522ed5ea2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564bb84562900fa08d445e33982bf1e7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4341da0e9c48d88b11303ecb091328f3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6fe4fe542547cba0e3d14fec951572693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dafb87048c6fecbf21f88291d4d930694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ae33c7b26e1f7dd25009c82e3146d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca76d282b734f54c0d6f0ce1b52a8d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f192fb1240bb99efd79b8320741d0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dcf67c7bccc6883554ee0c4a61854e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a5185f4bc8053aab733dde00b1a453699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9de2bc3c7ef341c43326ae0f93a3377700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e282967194e255bf014feeb6e2497701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a59cdf1713e70772e1da321d6ba02d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb543ef6a86e4f4ba699b132e02ab6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668dd0971a1c6cdfea369556d4a89fa4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df1dd406e3a7ed2c29e42a8f184148705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0615354ac23de4a24cadf3e0e05f1151706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a94d51fa2cf051d5b68460549ef02707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d138a54b8e5e3c309b25a60d9586e03f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca03a4c99555915e03b8a198e4a65ab709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a44f971363a118b486216fa61ea0bb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f05228fcdb49306d181202a364987d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d77fef60cde629ffb6ed0e0a66549712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c770114cc3cc832c49213801d35fb7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381ef78ae9d5c44d5edb06a8f8097bf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae743e10e506b4c44b6e780302c6903b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24063e0d66eb11cf0451d3aa45c8be3a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c7de638538604613723b41e4361e02717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83698e4735feae8c20123c70d6e84372718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d6c4b5df550c313d1054993a43507719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054c3f58bd0cf16cafd86b5922dc59f0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb2756547d71dfe1205ad215dba609721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e5c1fb0e73f1d1f90a20c98b08279e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ce3537f2b5ede233906be431667e6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4279b8a99fe6c2aa6a81888e0fed3ae1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb1efb2eb9230be746966ea460d546725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08bdab9c5bacc2c6ceb86ad76f1d6f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f5306d2df481f5ad0b68a308db6e5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642ad4a633415b2b13607ef8a02bcee728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3baf904c120b30d74a4977030cd03a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca11ed490f9de0d246492459630ea56a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f34bf0059be4f103e1ae468146a8f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe21f1be4a6494208e44b4bdd0b7cd3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a810b7c98a949ba0c0112990cec04a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a038ff29ec4dfe917b39d49fd335b72734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc4d14506a8b3f088fc6bb7bf53f1ce735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a36414299b9c456095ae5e8af61ce736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5bf31f3194904f1905865b826a0f3b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4044eb137e662dcd34fda93be689f0e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db78b8dd3141bd4280dcf93c9a82ba739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c8910adbc03b6b910edf958961f9c4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a1e75642a1dbd1c6e96f2bdc42794f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6501b32879fb3faa0035d8eea22b6ac742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6703118f535124e1f36b00d248cf3f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0661dab46826196507095b02f09969744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c995855902356ad664e1f55782a2d74d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e499a0202114d96e0d736abd6158ea3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472debe3043588c6e0f869a115c0a3e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da9690bbd5c9d6ccae0c522dbcb81b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df4d0ae56ed33325997a40c4b7cee88749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d0178144ee52a1be3ed10e8faf830750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349438d6fdadc202699a72da1370f8c9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c270e915cfb9baced88640b42bd822c5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeea914e4215f041c7819dae1393353753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11380e45dcab45937236990c6ff5ad1a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c84c2242b4d66c002dbd07fa09be0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc1ad4fd255f1ded6eb8cd14b55c8f9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe08465bbed7a4735343caef7ef878757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66656cc2ac250cc92c9c4bbd230618eb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf80b0acf31dd4192962eca6e1e2d43759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>