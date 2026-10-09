--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4496bd7eca83fbf89f59bcfa130033191.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714668e8b89ae74741cd7d5d333070f02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17084211e57dc10103d18a8ec38820d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a8fd1c795688f442a67d51a57d45d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6573309d39659e0148d550556dd7705.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de70765c67ba823eed0cbcf84c8f47126.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a80db1304482fc1ee05968b5d93ec77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb54ce83652c95574417aeed0e62b48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adcb8e89a600cfa6abb9b15a670be639.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f169ded76dd352e4245d28dfd3a4e2710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34092e4114b369ce91bff0748650f5dd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e29206fef84fca268f9be1b74f7d56212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b43b7b8c7f7d0152cfdf30a837287e013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e11ad00c9490a8ba714715dfa19de14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedae5a45b9ba3cf3fd02e64589d1e7315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb21c894a91c1285442f884ba03635316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e2444153ca4cfe886cdafd82d1940117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f8ad6de9c5692be0fbe59bbdf52bfc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6562884117f3fce43c04a5c54623ab19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82829591d5a42feb8a2a7dc6c61e1320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8274e48b749dc0e69a7880583530a00f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb630322adb09586cd629d3ba3d0f722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a5287019815511d6e8eab9bb43aac623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafdc8140de5801242b94199bec28d8324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f7ab0ac2b59dd6009d9b7f30e9d5dc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd8bd5f4c7ff41aadec03c974140c326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6038edb606404a63e1e99dd6b941e7927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680f8c963c0d54124a8ccc7241ac32528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa081557d12ecc7e1deace9be3a952d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a823b6a3c43fd61aa9b137fa0a3f444430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd0582df87ed00ec7c5f788e2320a931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92292167b5a7e3d23b8d0fbfd5de2b232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31789540fd46102404603ee49ae6186f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4a89e87e5dead16d149102e1272a934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5d0c204aa58124935929929a1a4d0535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab302a0aaab8bd9554f9dd8de3f2525b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1606f1d46c276da0f273a1a7730f5f037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abcb425505eadb47998a2b8927ddc5538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d99106bf7bbbb144bd063048b99cc2c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470853726dbe277658d95df371028e6e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbca074f1dcf83b54474f6b50d1ae6f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c9e51ab66d3cdcf312fef4825539242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a592a92af0f05ab2f5535d7b103211c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fec4e25671492a3c931c2b77fceb3144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11270c34670c48c3426eed2fcd7db2d845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fab4d93d9b17cc3fa4561149e3f5cb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55327dc1431c240d7be4f670171f234147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52466deb3203ee9545a268fa48a2fce48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65aed16b15d886247031fb07efaebf749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e1ea03659dfb3764569ab3a725b7750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e829c4761d709b528272c4cb30cc551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a783ad48252b8fc48627665fc5c0d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ee1de4955f9465e0e4d2111a4a66753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a7735f04c993cadbaab36ebcf77f5c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf729f76692456799a5f27da1bb25b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b1b1b83486aeca192d30ec5abf5fe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aaa1350cf062b5ecc659beb85d46e457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b991e02b596b636d8a60ea9ea58a158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381cedcf4b9818a5ad418e28d271a6b159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e8161ad018e0c8c43186e3506890e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e44e71211194838b65d5d0e05cbb761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4086112bf86d87ed9c955a473961cac562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b15253938d5fe844c15d65a34371763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9c36c2622e07f78f71ac5ec8034ab64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d695680046cbd2b6f756fea1cebb04865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07982f7940bf2967c249eb4132fc34166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8b6d56c18957d9fa91a7f15c0cbac67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034eb75a327249e2e0de6d7446fe8a1168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983221917f198640051d971642aa4a6869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa19ff8b133bccfa8455982c269ed90c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b458f210be355e8b105d7d2009ec071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811aee758765159cfe0734f26653a82272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c8e2f915aba628234cb13c721b859d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee24913b71f1ee63550a84914b6ede174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb1b39b07d8f01052200527109b1faf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b63a0c075298bf8baee6c6da5097e1976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc0e5496db72455d3c8dc29819467477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3663561710cb363e764b4d97acccc9b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ab62a16f9eacab7880fcd5ac1372e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea41b35b2ac330fcb86530a28b6787080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ec90d718e5d7324272f49edfd4be881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f1d9e2735b2b4b1e5a42e0096af38a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e8327c967691a9eb1166833c89131f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4b42a207d8a95d13e6ef8edcb894c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0669b57fd4087ff924701dfe08182885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb20f7ab7ac5289ff0cd0f50c1b89bfc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a7c0aead0384d47bc23395e0a73f487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd6a42be7a2dd308114a771a362cc6e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d75c7e4ab3d90106546290a3f9f24c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e7c8e37758e241b4dd481ee79a0c3090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c4ad33bcd25fbfa27a1d9de89d4a491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb22f22954afbd4dd4c89fdac905f392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e1662e01262a3407f16bade43516193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e26d0578a0d805d9973959869adf194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f6999dd9a70b9bc9e227ed8b1add095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe8482f6ead6d0683d6711c9c960f096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4298877a35e9eb83774415c43779b8597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5bfa611701be86a0accf5511b0eb598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a188c5db9136ec7b0f8cd887c7af18699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b537ca77d7985224868c6b2a891a9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a82cd903f7043ab672b68e8c5cc0cf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff0fdaa0f7e9573cf969e70ae5cd8fe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a61c13e53eaf24ce9285d3c98456ce6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a92d38ccf5243623a476b14c8659d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0046a2b95d17b2c3c04fb5e41ee61491105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646dd97debdd9ee3e0d201830cad3a3a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c0010341c3af542e1efe67736a6903107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da04a10e709c12e5184ec8e984c018e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde9860842698ad6a163f83b6240f731109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea42e2efbe7ddc7bc86bd481d32570d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d049f067eb644828bc6be8bce08ec596111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff87e058edc299015a1a5792b5c7ea112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c03a09558a6fef2f898ee6ae185b2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631bbcf0f69d33557c0e6227bf8dbc7f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e3ef34dd100d9c2e20c3ccf846849d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a55fca0b74a3613a324b33fffb917116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc2769c3cffa8d7beb3627ba2775cdd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7eecc93a76c6d1e834d36998dd852c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a29156bab032579738e0b7a7b6101119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfac1b9e7008a49804abe39f899f5ee120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad37777536f8aab9d6419b3cabc80c3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d006e0e79232e06b1db5f4d30f32fe122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2376fa74293e79d715096c2d4b799f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74834804586bfbe7dcbb148a94604899124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a39af4edb5fc0396ed0f86da14148125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2502e59b2ce82b36bb614feac068e26126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c369a395ff787411b809cb44826461b0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f780385154facd9f9574cba00cde3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b065c2f93b069328ad966641cd724129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd3be82f86ef3e0e4d72f506763cb0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904fdfdcfb9f113290655f560810f0bd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f966fea7558a14c49511410699953634132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8045b605383230c38b6f68873cb285133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2146204964b612a2ce7d9e8a15fbcd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc2707f60f01524d7d0fd5bed78db49135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cbf6f89a8e18f238749b87e752a82e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb1ebf42828afd8c1ef2f3f7060e568137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6211d4e105fb08f8a5fbbfc3b62549138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6b2f7310b6fb44a8d45e1e9e4e031139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c1df7e530159ae1d1f00d018e8727e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f6d4029aaddbbcbd5bcd72793a6d63141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d08ff7aed4f765b16130725f15af10142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec391e460ce5d268cf94461b514e42143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d08fd550be5c25bfe2ac8820ff90c9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f34a69e86981dcfc1e3806be0f13c2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f698265a4810f38066fdc4b805c54147146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e13dc403ec3a71ee7ca83bbf6e25c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ac7e0170510dfb658cce265fdff667148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d84a2d5dc56086ec39e186f8fac4f1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f675f5abf0b293f0a792dbeea7b92a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caceb00f9a17566e95c31c8b4d4f35a9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f93df82b57e1975d1bf1cf1d829f4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae78ab1e52388503108137f7d66162153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67dca2c584825ff70222d7e6ac53362154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cddf96173de988a633b358625a1a6fd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab3339bfcd3b92d1725f25a3640a0b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d6b3dddd02fc67498e4e74d37fa6f9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a9d64b7c10087dcfb61d8d47591ff8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8310e535f5ffbabe8aaead765efa4f9f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a4be99b3a50361dd41aaa66bf4a24160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9621fdd9a1e76066bcdab035b1cfc108161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c56f118bf07b2461f30cf91ea113c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c23b5839a9b9e355e6f02be3f3f55163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c2028c5594e763b730ce8b22547a0f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb158f9eeecaff929fb6de2c393692fd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f3e6ff4a3cb2e8b8bc1b46c8b3fce166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e38a9f2ef6cac1102a3ca77d60ffc5b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864cf3f9fb96217d2455899bc1e11ae168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62786fd09921a8303cddcc8ba995fb6d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bff38b980e33bfb800301bf0eb46b0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980caaf918bc47a36adcaa9a0fd76cf2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be4011c82d22e08790fa8010f8a8693172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d8e1a76e261ebf4fed146d04ca822173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e7166b54145c3e21b4c2914fa1a1a0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6588cbd02e7d77bdbc11bfbed77c842c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7246dfc53eb7e603a11bf2b5c5907769176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30420f635e02fe2765bc2215e8b2da94177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4267890a8ca790499584e00a660e5c4c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e62a7f72353ce041dc553c155af5a2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e4de43a46475a5d7a9c3f916057bfc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a268050650fcaaeb20e2b5816ab76657181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285d24253eef9517cbac9b7c112d44c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8322c1237b47eb524897b13308ce9dde183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02af132cb6d7c29bfb1a88215d96f5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c3eaaec7e980640a1a19dc430be27e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83deea3e3e53a2bdc7046ca9dc6fc034186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90932717e17bc68ee7385c7468cd5f7d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed2fe233c03c9d4ce06a20f0cd73ef188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b9e3c155a3d4ec03c7eb1fad4e7549189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd7e859c8fa315508ec8189b741386b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc6e7ffcc7d813011806da284ba887d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2831853d3ac4d3f6e6cb90ac85b50f5f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1309d1d88417e0cb05b178e8203eb8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c732069dd25ddf49e67209523f49c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d5857452cca8601c98e8c1363a9754195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ccf7cbaeaf555ca3e7fbe1ecb4a13196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd46bf38bee7bba0cb625f1468e403c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c095f71989d2f73d183cd03154aa6a57198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8986b10bb8bcfdf603fa6912c3a1b843199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee61811dbfc3a6ee4afde82ddf45a8cc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088b5195234808da665c101e5829308201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d261ecfc6d04766a46e9b53e4e36f8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2cd97511ac758ef9cd0621db1fddd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e09e7ce06303f898820cc6255b77d5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f80be94f3183ef5121063f05f4137205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c00aa76aebdd28bee5dbb62d283ff0c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb0abfe2f2e3ab86679ab5929dc6d2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ecacff8a59651c8ffeb0dc9040b697208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d16462cb8b0222c463a36be5e3ead88209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c7128108beee6628df9ba45f79f07210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac7b1e489eb15b7745308ecdd0d18d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909103b48be95bb570ce137b95c630d7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5187cc20a45b06d172ac2a82864c15213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9add6bf1b438493c673828c24c77a0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7327590e0554af7c3e0fbd420cbfde215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312924230bfb4463a73380b9061d2321216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe727f1f67b2416164faeca70e1acf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c14752d9f6f767d764d8fa96e9d2b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93bcd7cf8b0b0e0fb6e631624bcc21219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdbdf29ca83ba435a8c9dec5e6533e2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f520a1fff3478586506e748506c71221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5711606b43d16c2daa5f1efd7cacb0d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e8cb5b259d463c4e7b1bdd2daaa0e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f6c17fc24487b9b3cea0c5e8b9d23b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3bf9fc4e73f0a56cb1242a17d122e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb5604ab34ff5c23cf6dd829896ddc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc9161bbbf538abb495ddc8da8b41e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9303104887fe2497d32c06c093d273228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1d32ca203e5d5cd63b52b22a7adb7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7024b27212f4dd8ef78a56bc8261ffc2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28edbabd037a349d1f54d340e5151762231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1babec6267f792cf7b635e8a7ac1b7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eae7e41d2dc86a6eec5682b0ad8c98233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9076c155243e12adbb2a0df85b74632b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05301d93752ef61e79ff12c670d75f05235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1974226cbc70b2a595d2787479dc754a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd78051b3998ead3246ca5f28e7f31237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217307a85c0fe1d3ee771001e608df9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ff18bf677cea67f046d33ed45f20a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d695b074597a82072c4f4fbdcc209cb6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c141862995bb86a5927063e3e07cd3b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cdb2fb388716a2b32cd8150d19633d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5102cb2aa38c53c4abc63fb6673649a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b80c1a7a463f8a9dc92842945c2e8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb170867da5d34b9d07f2f7b637b6d4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5563e7a0c7fa4846dabf673304748649246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc85b7176864623247104c4c27047ae247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cab9da66deb8c6b0b1b0e372b5ac40248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1517df40e7236725c2243e1e0034f420249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16403a3d6dba0f578bb823b63a9d178250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57afbacfa4e360b60d088aadb4ffbd8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782c408fcf4cf2247a8877eadaf7719252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a5b9480a8342a1cdd1029ca676af9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c3ab867408ad187f4724224b2c8f44254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6248f1212628e433eb706acd8e21e7ab255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e675e4f0e53f81275c8340e9679812256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa8cbfaf269d5cd59669205df02deb1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80bcf46319c9e302d90c75f2ece6cea258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba7330f60c4bb341ba2410819821ba259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f1ac7d73968046de905aed1a34698260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e202b3675eb5bb5f5abda8137252fe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e51e12387696c3214f4edf1aa03a4e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb5282f79cec14f79292306fb473db263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e5c4be4431fb48aa30ad0d4aa39ec264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ee92872d24bf7e13f61405322e8f79265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d844bd533df2335858c9c6640061ed266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f6734c849398886577ef89eeb0372c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39487f59bfa1fdce16b7fa118288ddc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ac8167c5b4204971ea145880316c5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0102aee6ba125effca3203e25e0ad1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a5fcbf98553b6fe3030c0844f285b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb3dab34ef9571d4317ddab01abf17272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab7006eb1669a1593604875fc1a6351273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e61f3adbbd1218b6e14a0e68a7047274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf9a80fdee2efc685970b1f15626c08275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000d645053e82a5acc9f5cd4144d4c9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d872f57ee87917f9cdf2952167cec78277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad42bef6e785737a94ce15bdada44128278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a67a71cf271ddc52291b125ef1991f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2882b97942ea7108b30684e6c1abc551280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b18a48ca53e29727adb1d60d77dd02281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2823fd80a6f4b7633c77e71c33f130da282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2fe075a63ed6e7440c1f1a1b9567f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff28f15aae2f414b34e610816d61acb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b290961b4353d7cf12e7ed457ddcefba285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7647e287d6fe143862f8167656855b68286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a1c779e21a3b1ecc96d98c6a8447e5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282b14baf63962f9536b483b01af094b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18978ca1c2319396b996e276b2e03d02289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca773f8da10e018864d973ffee70b88e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6690fa2ebd26b6ed37a8b027f4986c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6cb8a2910f337e5e8ce42d7a02d37292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3762b4fdb4159dc8c305a06fd2197b3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48be92cb050fb193889fb2fd2bad5c8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac268120bae12136fac15b685a933b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa8e7312a35fab2063de9d65f99b36296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd615727d9e4e6d693f09493e3e46b98297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52826f17884592b7b910cf146e9faaee298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987292cab461d6a2fb0e82d89876b17d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e93e89fc1e8bc6cf814bbab22e6df1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1110ba0a01126cf4d6454beacadbed301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a69e3b315756d77e5b27bbf50abf92302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da11153f87ce185db198ced6f0ffc05303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3245881fd0bec52d66cff1d3d1db6b1e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3924bc5f546ff181747a11764b664b01305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bfbc6cc87e7d274b4e5d4d76b7c3a9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b52a1a3511e26cf14fd0834f0041d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5153e7c5a4d2f6745e5d72b68d848d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7679efb9cebc9d166b81409e6d4fb9ac309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecede55ffad3b936fe858b15c8cde1aa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07565f819a46a26418d14dba21858749311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c7ebf647937ce7d71d7c9ac16f31e1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8903ef7733cbf3e3a1bb8d1fc02595313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baca745b31630c5733cc4929becb2f9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c2bbf0aa9989118c3413805743b11e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a3e8a21969395d18937239a056369b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b658c2a2a8bc2b98819ed134388ebdb6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba057e37db9049a349039ee62e0044c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a2c775be5d865bca0b51f3d77098f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd1780e843834f9fcfe2dc17bef97b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6617fc60671a2c26cb1bc0e077f92047321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ff5c181edd5d97a71df09a5a29150322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd2c46278db56afae1bc74455403a2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce073a1dc69b3ef3dbd485a0757b6e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a36b844917686a23640f121fbce0904325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004811ee950a9376f9c7ac09266283f6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46415fbe26df117ac6a141d1839f4b4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be1244ff5ea0f012cb35e1c60ae21b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be6363a00696d73278bc2f7af7cba20329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746abd953841785d6d889027e64fca7a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca6749950e8d62f3a1eecd4af722b1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c3af36498b8a2f466d203a5cfca6e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81913eb4771e38562ece6f6c302ae877333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d2fe890da3420e6fb19f995e2ad65334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f9682a33a6a64a198c909d5a8c531335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a612cbb310ea5bccbc88b6d89eb29336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445bd8ca04fc39210e93da72b7e3826337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5dad6ebedaad5537bf97b230579c11338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5d984f854317e9a6a709e195b7e14339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b1904c8d1c88774a776e7d4db2cce2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e4a137566327115cf0d6f37f954a3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5645fb148901cb7d8e2d8851ad36acb0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d468762a3829ab5a6f73cec48b0c66343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ef81f1f394be2e8c4b27dfc3dd3eb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad924c515bb8179ebc80ae92532915345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ad676cefc7504275173e34d4b4490346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db22ab3ccb51b7793bb9d9d4df27d37347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30862b4d1f1ba4800c2e8db612f4d2e8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef4614bbe9211ca1595420f7164a250349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7647dc3b8b36324086f1fd378ada918350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9348bab996d877d50f3ddd1bf15c5c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ed86cce26de3f0e3ca5807e720df5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9464638e628afb3bd7398eede64225353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329393dec3c52a07f241db8ef9799f88354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cff052b24465d62f44eaffec54690d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1324bd6f8a174cfb96f79a64eaa36e0a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6d4a30e4dc3fa9e7febbd73c469c6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be33f732ce00add6d5d8d0de424a3ab358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11654a19829948c48b2b0a31cbbe1abd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf240650066f992b7ccaafe6ab25a6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103443d90f924906557340041aebc72d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392210349418f696da311418c41fd10b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389e371bc207d5b392d4fc5820b7d266363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7cc8d9f0abeb910a21f3c0ddfb17cd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda0e45ac9b8ff6bc10cc31e16e18c3a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2707a5f0a02b0a18d1647d48142aa1b6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba9ed279ef3a42cb949d90faa5ec40367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f6f4c98d38deff1a9f9cf7a238815368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d81a1c59862ec6a07e2a0c22c60ad369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11412b18f2b07c4455ef39490ae6534370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e4962652fb891111b29b553758a40371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894576124a907268440af8ad4f00b5d7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b8a45e8cedd6b7ddbdfce24da5b5f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ffe182b0bc39e5b64e4382e5ebf79374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db3c584c66fe091d559aeaa425a6b0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9cda2b639b2f3d1b6eca7777fb51e3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4375ccb33267d85016eb28ec849a5f7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac5c8c9fba80e63cf5a37232f064de3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aaebd2d2964a05297a1b10c2209c30379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d774393aa0d197730442b7dba6dec54a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf5c03e586cf0d2c9b313963e4ed0b6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1297ec2f3dbf6ec18e39037af8c1d045382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ee90bddbe3683aabb5495d01266be383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92fbf414bf8c6c9afda3e93e7c10bf6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb2b555cfce962fd1432fad137bd1da385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a624e614140a0c88511206cfb3252386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f954e5a63459805b6cbf7495b2ccd6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb819a1e3911ae4f1003f7237a5d842388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90eca27e549181cbc782d39320b853389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3173134d0eeb344c8c1311ce3f5a89390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a9b451f01fe8799d69542ea3ca415b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833dc7c4b914a4043a40ebb0ce626b2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7443799105cac1f7e6f153bda25490393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e61fd6d7d8950e814e5c3f2c20945b2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20122d9d758fac06db48318fa9a0f878395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b0cd287c2035d3ff026beeaacf017f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4614b6133ef0de411c579ba1b2e04eb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bb64b2a6ec587587c3ddbe9c717df7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf1384db5f15e2e07871d560aba4f19399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d0cff4220e6ec226700eae77b64f5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d028bafaca8243cfd11ca1be40d79ad401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ff2078636251ba13b5fd1a7652093402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ebf3bf1665ee045bfedecb40f9558403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff9c0b4bdb4eee5687c2cc8a7fb3e2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcaa5874f1b2c99f8bfac293f243061405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76cac2fa7d8e83309c5bfd32c4c1eeb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d092e93621874af384e2fd784d256bc8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ce53aab320b08d2ade1ec8e955224f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2341057bead979cf999210db89dfbd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f55f4e6767b725cd25e944d00c75b0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f792f35986e250ece3b39a19e5a57808411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2478a0766b4a3833ef87e4e1bac0826412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c04b7aeb74e25af0248ddc0450c8b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d213d1b87735dcd1d504eba4426504c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc9f20b30302b095192af1940e328f2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa307181d9daa7fa1980bc1bb6c52c15416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b69d3497031f1fbce7256a33f90f75417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d6cead7d3a68da6be381b93bb8b5e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe779948e1a6194db01d2e1a75ce3a2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe0685fb49507627f638c34e3f4e4b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e10b0d01a124011af9aa7f38b369a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b849bdf113e0e6f5ddf971f16d4dcd7a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7802642f02633ab04494ccbbc0c175db423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cdee225a2379956a825a8572427636424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43df416f79a34906aa75af67f81b15425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7447094f1e33b3bd5d15cd21620819d2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc748ccfc3800a187768cac6bd71c1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29424900800f3f05dd3f760f7dbbda5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d9b24e7c16e3f547e0792f99213a7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f7c2c036f542efbd0bdd0e96662cd0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ad83e8a287edc31b2e47f791738e2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd3dd8e2239c46d366526bc42bee52f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9145836e4f20423328b7fe3a0d38d1b2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec5f633818446c1e4459c136ad17d3c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb61ab543523cb968305080e07b12bf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f63647c27f939826fb3c66c2e7d83c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c83db0277cefdaa72df623c7dd0f3e3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cecba51071eda1f7350bcc296ba9f52438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d760ca928ed5cbeaf5f49edb4c6a8335439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d29639a2e6129f616198e6525a021f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2333717f58df1877a718c2196f198ae6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178eb2fe41761d630e9fb9e83e1a5852442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b6745b365ad5924084ba625c7c025443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912a4bd7c35c1fe302f78d9e4d50b73444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b686c342a058e9a44484950a945725445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d153bdc55d979f542f12151724e7be1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19445ad9cc9504dc3fe5971c0c4e9291447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e5c9eb6e2bf395306a372de2b694e0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53303c753bdcc30d385f7c1afafd8905449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa05e94c1b5babdfdff7181f493bbc44450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cbfa84c5aea2bbeb7ceaa0c6f4d028451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce421dcda2041abd1a1d47f17034aa1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a0ab7952e3e947901bcd4b57563d6e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2328289ab4fe222eed9b0c1446e71b5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9308e960dd6e2eb59c535f9154f3ea9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec07156c5a4e7db33f5325a79c7986456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e432daa4053d8f8063f95f3e779b0922457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77a44b6fd2fae0d3e7f53fd1b8117d3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e899bdcabad86725cdb687e8bdb23459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da335fa52debfe40df56bc92b44e9fa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38780a588fcba4453c9dd0a2aa6180d7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf9568c11dd62600c87cdb578e04f9a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3bd9757fb1a077cd0f401605f17457463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd26a6afeecd18daaf454a31a668c3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70fa0f9150dd06b523a7d3c4ac9ee6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf4dcb8252dfd074d5a3c6a07a9f80c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3878bf8a5f71f76fcaf822778f47c05467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76728987cd4a5dab9174e1ca850cd56c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b6f0a0aaa9bc87aa5084fe27aab93469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7dd1c19f1dac9d9e596c468cc46d6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb28fc7cd08392dd6d368b7ec4cd91b2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aec7c5c1e435fce9aba769824cef1e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d32b4815320e9da85d81123e040b6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d2f619326746e3e8c680167f58fe64474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621a5533d551fcdc2d90c70e38ee9c55475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d3fa430a1b5ae357c1d651edeead3c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b857e623e620f8e3b4573a057a617fd3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c867077d1d265d11d0aa92d9065393478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6687aae8567ae9f843c137f1ce4c67df479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d64aedaa9de0255beffb6d2bfc7541480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad8784923da5b67461fb8085ebc38b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b10a41087429b254f7a93ffc117e79482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c65944aea9ee3910c679b17774c243483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c8be0f6a94a406e18b263be809d60484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0709bf3c416e8309afb40fcd0d9231c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a6f0a9ffb16ac3a6f1075b51c504d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f806f28e0aeb48da160d2eb48c1abb12487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6969bc25ba773d8ac359c7f8f455958f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a38ea5c0d07bad56c645eaf9f86c67489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad564e6ea4c6020b853a845e5857dbc1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691544805616e05efd4ad3fb55d6ae77491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bc44756e155c40dd7f4b5b03bf5161492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6aa0dbe2e1df44a00bcb589166bb4c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f98f05f05d59cf3cf03470b223520d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b258192a4f31c6da8492e9d89b8528495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a6257b9ef9b034810968e5da144765496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83621f1aaf2f289c3fefe93fdbf0ccec497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7686f91ad4ead1ce3f3fbd10b4a290c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cff56ae9206144571c17ea67abb3d30499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd8c0f69287700635490f35f5af7298500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da2f6c788db69a2c6fc3f681be97a4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b7de70e7872a6e59a81e8acb0319b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265415a38fa5872b1c80af392464931503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2101bc52fcd3586950d4055bfcf579504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac2c291ea1723185cca87efc500f6d9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a903b2bd07f401fdd4c36ea19df6f2f8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea3114e0e11256a9c567d78c8db3167507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e7a7ebc16ca1aa220de37f73c569c8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9214a060ae2374e7ca410269bd7bd390509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca7a2d6620749b7ceb2b76716e5dd46510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7dd6a151ea57566f292d331322a78b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de344e0d6d45c1a37032746972c51135512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea51bc6bd6c1fc99ac7c5a30446454d8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e771acf4e72793ba4d035e4feed6d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19a1fce079f97e4a3ec28cde844362515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac815c86634fc04763a69a7f6f83b2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b6c1a47a6f12820d69524957715517517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2671275ee398dfb8a5ec128f2d9fdb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082c8e6a0123b58caf756f4a2c97fc1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba7c9ef1a9e27c248ecfe6a10e84e3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d158faaf0bf539f18df3e99e7db7ec5e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8e8efa1f4058dc899f6e08d4d6f0e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c7c9c15ba53056fbbc70fadfed772523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df53078c90c5300ba968b5e45b8225524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32509804b68b7257b264daa64bd95844525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b79862c49af5842a98d32d92504bfb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc3999d798b0e59242c79d898c4badb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f7a21b9c27ab2ddbf5f4713e3fecb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f1f87e4c34f0b04da0a6ad1a83fe3d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b1a7c30946df1a343892f06a53798530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ba35e2f5cb6b9d69d0e1a17c135c3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9fcd4d67822a8c44d78e8a274ba580532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e41e32403cbb9022f506ecf80154b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4749695c0ca8a1ebea3b10aa58ab578534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a312679579bf74de23bf5e3146b7a8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47316ceb3318655a6b6e90048c534e3f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94db58b47db484f9dc95063ebb850a0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53bf83873b67635860e36dfa8f14968538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb8b8a57c3ee3184b4f90cd73747ec539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac8fb14003637b714a26e9678d29779540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c99be1ed893f6ec36ba72b6cb549189541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f9b13caf39a98133a63b6436aa81d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ceae26ceea56c5654f783282d6f19e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c9c62029d274f05f70c513a5d04f2d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a0279e7222129d900da8dccde8d23545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c644172dc8afd8fc1b2d0ff0beb33138546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71fa56170b5c2814cf23d23b070e41d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f7c3ab724f7f28070cfe9ce5b4635f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1703ef1f9cdc1b089cbea079e634a808549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83016c28122f0200594daf55a75feb31550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e5362838cd786fa71e50a8b8e6201b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abf53022c33789ab00ba48e9a8fb137552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9bf12485d6a00b208523649e725ea4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd315ca4b1441ba1bc63f07bc7f10ec0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c841cdc6adebfcc5cd4e83426fdf8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae873b087d140ade6ec691faaebff7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ee9472d8a0ec33cf83af415cc1042557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f98a2d25bddea0384857072b7df11f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9ae3722cf53dd91841e6dc7eb39f6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3901593edb0c8ad7b3f15d12bdc3005560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b2ef6676456a8e3834e697f96fd6a5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d8ba5ab99e2f9012311645a06df97562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48abd3acdc3baded948e786908f4988563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a1e1e329ba50f7e2321f42d7a4ad4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a0c52ef06540afc0367497069bb753565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4a1b67abc17e3d23b2fe3c54232f5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b7cd05e7bb25b6b164450227461fe567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9be35224bb1e9f89a7c1070aa1378568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f69d674854248bd9d8372287b33a1e9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb0b30b9e4147ad127e6a0a8ae80dca570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719403434ca52d2819d94ba9d6068c0b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6581e789d5fa86f20ea5783c09577815572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910458d635cf67725bc1c1ebce87afee573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a813586d9fab84407aaf90833461466574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6293521fe45dc8f2439acd4c6938f87a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14974138413b6c2b60a9ca66f217518b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f16aed39097cc8af38da734f7b992d1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef91e8f86d9b135f86004a33fcd0214d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2578b32453e45e2592ddbe1ab1473dd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a4c09ea04758c7564f90052f4df9ab580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f31c6a007bfcd465fa9d509c6cec41581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd40bb3ca8dca10a854ab99384e988582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc3844a3ea71a07385011425fa910d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd903a61599dec38331ad216be735e40584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3968a58cbf0f397ef34ed6ec348d64e4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4fcc80d0350e3e7987976b103e0af9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd7d7cdca770c006d70caac823d0f95587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40525870a2d2aa1ac313159bae25b897588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f1fe7bce948c01a32f556eafc49b4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2560accb9389559cf67a52a5f784c1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc7f37f4cc426dbda4c9bc777c2605d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f5aa9d8ef6888d9c04861b715a34f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e25335b40e2e9cae747644bdd38fe593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16952c43487d1d6176557ac3c152a2d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c01c614524a69bb019d4aaa879b97595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b95797132c7dd509c443da6777a7539596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebef31e382056ba11e2a339ccf43eb0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e5a6116b72c9ea7d15ed6761471fd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319cc22bf979587ba68e62ef3c93a3c5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca070ea7b5ed0a62ca016f393c3d2681600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70106ec3406013525faf8ad1c9eeb6b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b4f38f43f274839e2b5cfa4617f702602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a80ec30cfe27342c4bfdd9dc78943603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caab35ccc67c029c1b8701935128896604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad075615dc1ee2b84983f85f9dff888d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee85d08fecc1c468fdd0269332d35f5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b453a4cb82c7f3865caa1c3c7374c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a10ff5ea2d46f346168836fa48caa608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dca64e0d9f46c4a63c430bc25692e4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b6b43a157502237968a40e1e35c4b1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9a400e6132d6b57b944b241d4470c7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb00179831282e40b88d8801a692af9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc4a7f5bc04920cb36d16df585f040613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e83fbcc653e36955d653627e64c0eb7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a1ce03fc03fcf2433d93a7b600c3b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd2d03b1f7ace689f96941ef73913c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140e3cb7d85044545eba064d3cd5edc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f0ea6f38ae47eb8fe77acced00d4b7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e0e90963d15ace0d7e3ff088661e8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6398ea0406a391fd0c5bdd72cb875d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183da0f27f5d20920e3c3cd7ba4b86ec621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa1ae9b23a879a644229a6e991df01622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce6991c7bdbbb49ab5a7e7920366f25623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0512935fb74c971fb2eb76e6474cc557624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dad547c6068000c033ab6e7baf4161625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf137248a89c250bfa84a263ff91e7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae4944dbcf438ee0c6111fec631116b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e88f5db1db98c2531f9eeb88467eb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a0fcaea75c037f56668247f202657b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee83bb24ae2c627e8b4b245b2a40c98b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c26ab8b202861ff90c3fc4c20e73d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b47af85aa6526c2d225ed386db90f2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942fd305a95bd200be61acb903680fb0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2528446d9d439aa7223ea39a0c4ac4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c1409882fda6a8cc2c5b5af7029ce4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e144707048553689a513f2f155ef2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665166de1ce7a7386f0871158693f246637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc250c712a94d21c0d07ce55a236d149638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef1e7df09705ea33e61fcf4273a76d2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f25c67807b97a55ca08284efd80138e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f8714dc0322257d760121f670159f4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7eda8fee8ea8608d23ca2891882bcb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b6e45e0b2b63002e2833619a2b5a3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5255e38969f9943dbaa8adb660687a2e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc606d1e3b914ba00939a2d52869e74645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed3f255e571c3ad8c3dcce83fd625d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e786a9e0dab1cdf11449c446956ea647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84ae518dd694b7f7ef3999d2ecfef4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797304e17e3668c20f40c0f1dbf0dfc3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adafc84e1a653624b615f9b014cf9e99650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9fce865b9b832306938cbba11c5393651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f1542851bb31c49919a584dabae0a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8451a43de1179dc29da4f66a82668de5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c2d47c295188bda63bf800af55c925654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852898bbb195a64cbd58053139fbee31655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d60bb4915f4b8ed781f6fa41d0861df656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c9508bd738c4b103c384c393e106d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd33201b211a84c62d56356e081621e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfe8fb5346a5e14cd9bc27f114df1d8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1fe2aa5e042c51b6197911ded8d52660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf327c92a0fded0fc8cb312b4dd6ebc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfbb31c7b77e1523bcc5ffdfa82c97f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ac67d324345737caacd638695e4e1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d3547a41624ab0487591e26c55366664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe4381405ed68d71a0453ad81dd1a3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66470cfc876ad76433d1f827fdb77e3c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144063e2bd14bbaae290c0ed0c03bc45667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15783669ec2a6f9db95b9cbbad0bf850668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650dcb69efdbe813491d3ec4d3d90499669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbfad1316165644e1a0ef48000acf25670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c6dc9fb8b0c27c6b106375bdae199f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b686fd61afadb48219fe2eff0a380e2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc51b42b05c98ae17140d8aea57896b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f142ce0254a5a77f0e0485159609c1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d232a0b4b671bf6c82fc3863452b162675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c03ae066ebb7139f257cf26fb81fed6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78711b31b26b70c86c2441a23f1e74677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5074f51b373957debe5a5d58a5d56467678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df2a770e76d0f6da7ffb8c3c75c6986679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcfef027b0e383a5744cf8f9e6e4407680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4273492e671ef5c094fc7b7215a46681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6566429bd1c39cf96700ec74cda6a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124be5e7cfd40bfd183bd23ba91539c6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc8b44785732fa935236096dccf439684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78892a28136ae1be9fb78856e732bf67685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe64f890cb04ccc1a45e5bc3b5a50d9a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433415cdf8cd0897f8f7855520ae58ce687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407aa61340c260f4a7bf76971e531945688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352741cea6ddf8d3e55c695f460c128689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c373c74d628cc34836a016cf531e28d9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624350482f370a098c9cb76a2fc0f38a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0028bec4faed8b92159ec92d73559692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a324c84f624f81de40520051aa4fc8f1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25abe5c39ba54bc558dd419bc327a6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226269c9a2e97545d1e7cd4a379f245a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6a2ee73ed9204f8d002d0f2e49f0f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac788aa55ef5379bb34e9d3eafebee90697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47536cbf28e4a7c013d7594f8a579db698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb450f51c1c5132c57c18d0f6f2cacd0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84319d26df88fb0850f30c7596bed9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982a21f7eeb5c6a085c944816e38d50701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a34f8d9161242db16bab4973d192ee2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0307bd68e1f990e622495de0b560a55f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f4a17361777ba8b3bd6effab54257704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f3eccbc7041172b0906891f1d8c4d8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a539e9094e9f8a07e89bc4a6a3a21fb1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c218757fce84fe7defe638d47a173bf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c86f01c24d7bf78e1dcdd60514bd8d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd5699470c53e59642fdb1b994f74a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ec870542077b9455fbc133415742e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdbfdc572b4ee1e0b6ec80ce1f31a30711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0fcefedd43d19f0a44edb5d6a11d2d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe794749d74527dfccd4fa877e3edb6c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf578366ad00f95f84e4744aec2440714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa157d8a47d547e5453e0c69aa281d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e571f85a1500e9922be08af578f6d1b0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4586a1efdf10852c94c4214d85d157fc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d85a3ef42c6e8ffe1ee876ce25dd0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d841a601ef091bea82c5d1d0e32fc33719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f462a061d6455e28269cf6c5f3f529720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb7119548a817371c1de1eab8d984c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b7b7170ca99d9610b3e4d63fb2a675722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123da753958d89c77948c14ab2f57cff723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5235621c860b5f3057ab5b397474058f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda26096158acb5e1b1e0699de96937e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff1e75eeb6138ade7d24849772c4e7f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe53757ad01c09e1faa69c788d1dff727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18090ae3531987cd50f34ac068d14510728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441c6e28fa15c48bf1c4a16ffc20c304729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b7dc376bca8cc53a65741d8f7afbad730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238d69065582394f0aa01a56112e89e4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a1014e0066c560111ca4017bdaa062732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a3c00afef5dfb17caa1f0f6047807733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6cbb11d6ee7f433cc93da51b65c2de734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc5de00053da4e7893ba5fb610f5920735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feed16a55d9d0c14e1be79963281ae0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f465b8cae443ba4ad9b56c16941cd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9857ddc78a7bd8d44470116dd56a9b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e7a1c89c9ad825d7448ef19e0facfc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3800e6854e78af1303ade6891f766c10740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd19f5ad3f77b0de71ef94db3be7c724741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2df41027d4b28fabf845458f89f9d6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce44ca3e9c4d874ceb73298892c002c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6559350a981ab080181b5ba3b8bc1ae744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f936dae522a6716555b0a5f2187a56e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e625b9c7763c183a59ecf00c8042fa93746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7890c14202eb2b6e3cd3671167177d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e99b20b85995bfebdf7de9a6aea76748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c6ba3aa50b6d7efcd0c8b09bc88461749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dddfb8ccf5964c8632e01a8b074e64d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c82a0f7bd72c461300ec046eff74ff8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f4e7dfdca1f39039c850d5a7673fa752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8912d9a22efcf90cba672f9372e0ffb1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc69bbc9c93666853ce1ce1e6cb350754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb339916f418cb6f9baf2ff4575e3dc6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48abd21e91ba6c26f338f20771e8164c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce0045335c4efcb21fadb9d6b5d78a9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905d9f0c85b4c85110b11cc0da2baac758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485732b947841073b3575ec5671b04dc759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444bdf6779f739d1ec3108c76b6e7f81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea87fd66968db7e3035b8195cb36fc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d629af17375f77cd4d41d5d37d30f63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0723d7ac5f6986a7ddddb22a593b3b14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac45db45a7d4a60ac3e3b39b74a367f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0423fa56975848c9c2720d844fe611fa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71041dc37475e4b61795761a95221c97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b0767eaaead54d6f9d98c9ee1fdb848.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d8bb89679a3cd4e12b265f6ce70c9c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005c0974567c590ea25d5205bf925b810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ee1f8778c30ea13236fcf7f247d2b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e041898333864ba54ab4d4f1c0fbf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96453f3b8d2911599488dadc97d2ddf213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f54f078b35d40866f2dd123645832914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918faf1cc59b27f5580534ede218fa3015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e96d1887f2dcc4c5836ad8868557bf816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27f039018eacadbfd42b2ca0ba7a68f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee3085c8b271f39059d8d8fa9a9696818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8103968918453e3e7642c33e68922c719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab933cf3e7b69102abedd4120518934e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a21ea4e4af41d63adabecfd41e04b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed2b36360e13f6224a2c33f95f5ab5d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bef5575d80723e085c988ce4f7ffc923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d068eca5d5c5e201706578fceb60702724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a432934a6e58aab4b265b330ff0ef425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd2df6a3e5f87e40dc210721e8fe09726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d2eaef66a6ae6545533e528b632db127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b6943d2c397c03e35ef6e4f417b49b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c70c4bf47b4902be681b35824c93bf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b59a3e2153da6672b865036c80b53430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed88f5d62e275941feb389e92e290a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e48d92f39ed3c7d7e537da0529d1e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae98f28d8d3e8b737ed5e1c6fd4336633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e8d60033a7d1de4877c4bde9dbdcc234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66b7f20c39036e2a5af11f1e99b80035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c5160bdcb4214e5e620e60fe7dbe936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ecedcb7a6c4cb2bd982975fe4f017437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d659ce6784891e86f5de4db7ab72738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07588cfb0963fa729f4f4c45988edee239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8914d48e72120a37f05e33a0cfa71240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f808a9fec3cd2ccb4adf1df7f3d96941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194a7f4436fb629f41aa9d70b1315ea42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2fed8d0dfda892fee80bdcb4be8ea343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11333363a15d4d2a92cdfb6a6d857a6244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fff68a44a6d09c86171aa7429f82f145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df6edf353146a96f0b48723b705a6ed46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a41aa07696016e1a4842d91590cccbe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b159b7982ebcd51019bde263aa84864c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22005a3832bcac64289c44042694f7849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f9296950d3946377f1bec359ac758c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe7197cddcbdcab9a4ff2888d86df751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39937672ec27f74cf1cb211f107b84652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f812e909b8f6cdb37ec2a96ecadcf453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4238c7e3bb3d67752a24b0e53628d7e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b71a5ec67ce287b9ab17f505a27f6f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad203df4a51590dddf7ee291bd391bd456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf879efcdbf9004e3c2258034c66a757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df786e66b8294b80b6fad586b3bec658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf9ccea72ca8676c1e5bf975f85667d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea455bd9c2dfe59319c275e2c5859d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ff04a3c78cdb7f67bc42bd84fded4f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b550a9a4258acb3756a57dd28a08262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f088f455557148c145e699a798092163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca559fd5c3f8be957559811883d58f864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdbe8c808c971767c77b9c59ad21ed965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a46fae3fad6d41b70925301cef7f7866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade25b77e5374c52e6433ed7161ca19267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c26e6c48060a6801a52db261cc49d4c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73709ba0b9bfd127226473eaa20d370669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b31c2fa6e7b1823e98b342299e02a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f28ea3141f6b406a0e5a034c2289ba371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4459bad6934f81bcad88beada2dde872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8946bb1fd081cb30b199013f8493402773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d625ce8fb9517bdbc3a67e4d580cd574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1717fed60fa69c721dce41fffa999c2375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c63756c6ab8d6d0d0a6be236fc9bb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a3b65a38dd0568481cddbc1c5872f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71cb851d48bbabbc92eaaf53121eec278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ecdc76bbb28219b63241be4715d22479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a857af6225a555fd779948661f9870e880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca79b69813075b3d14a541483d7b7a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dca7998ed4d031366023379cc9191682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bd59c588b65aa6ee977850a14af65983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf2285c4474c2d8676f73fcb03197584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d12410143ad68e6d8f77db12d9548c985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0160b666075ad219208030d6cd2a6f5f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839fb724b7f0b92084237934d2da394187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afddc1666f6320b06757c779f1c963488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f82b98096613cc1d599de0c163f25cc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab06936faaee5138ea240eb369505ae90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9884dbe44c327f3ddacd1116e256be4b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bfeffd45b3f93f0d9fe5c5497ee6cb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb31e0f039aa083561b6f1f21e314693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125871d5408cef1afccefcdfec30f28c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09993913a7642947919fad57ad8019a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca0dab4c672198b8def8f8e061d16c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34935b3d8785872175a2ff23425c1d0c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6bf2d598ffcd7108c636bbb74369d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74139a6260d319c20fd79acf719c436599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef38c583683e6fd7fc8153b542b9d0b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aded2607beb56d2acfdb7659e6bae5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f13fe1754311508e2aff81ada4c96a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ae9db84a6cc69990271fe4480799f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e9bb319ec089c7cc154ed371d468e2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c419b5338ef67cdf6b998e35e0dd6837105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652fc6f6af004f36df90237692a4c8b4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade747d8094ad70839d5541c452daa5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a41c50a0fb53492095082743696842108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d0f9df60f1bea1d8e59cfebe18d38a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc917a620034c9c9c6ddab47591420a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0578ca9e649333ed71473ead5ed143111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3ee7b01042fbe432056fcd62adff73112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6495af341d24a534e5490ae980bdbf0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3593f766af3f6b00f157ad14cc95fd05114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b64863c078485b07b035766a5f457e0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5eacf5529430b6ecbcc03997fc3f2c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b60e4243c1e2507d9efcfa0ebba6c2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fbb21714dd4a463942de44b0eaf49a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a029c2a273165e1808f632c046c6d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d27cfac4d097291237cc9501049bba4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f50db9e1abb8cc4203cee3c8db754d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b126abcc7ae5f6e9250d8178dbbf8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5021de9773620f2c06ae9ab26fddcdca123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da271fce8b7e489139e0119f23bd2e4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c52b0efc579ff7610a4ab63c65c1d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802defafb8a69856a2ef50f9ed38d26a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17723dd329765663663aaa6d38b6b6a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed89042099ef6a0bf47801de27daf110128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f02262da9f2dd37a13393fc18c48f7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc59e3b51692c422790f7c2fdaf245fb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d65e5530b3c2805a309f596d87e23c1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501150810a1484b1b2bded7bc4292fe132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029420d291fb82c4febb4c8017043453133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad97ed0170d3cc7b43a9943c9651634134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e8d80e72d49e0e4911d20997005f5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ea50b288f659bd88d39a5fbbe42f0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dddbbe9e293b674e59e860171fe8750137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a8d57797dcc2e279550488253699ed138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4893aba8f4d34cc2b25b69739f230bd5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b8977e37121053325f0436fdbef9c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b06e4519ed3a9f5689f708f7255b976141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a5fa8e5c0c1e48b85fed95f4f4b066142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72afe64916d178d4ec660249826691143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f25e682a5fbb1892bfa21996cdd9b72144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4722e3868171b45d421abdf1cee8a739145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20f95c90404b49061310f30ff3c292146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd7369d2526b5011d9755bb4d24fb2b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca2253fc8ba9cc9cadef72c6d9a3f4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a038791af1bad2d69d264ecb10cb137f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c020421f150d00d8a20e8e6506176cdd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71005ba497c69ac869efbcb1c767be1d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4de0de1b96316859f161d2ddc14c2c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c3ca9a5c387d3ce157615df33fa3a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a4a5ca3331bfbaa0d6a99ed41a9299154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b321aca4ce0da6181b3b83ef6425f71b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715dcd00a24ccf2ce215f63be31f8cec156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af75f3f49f98468059d2f27b60d1bb3f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c10ecf12e6e48f12ca824aac4f7c39158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5046e0f50eb29b4d30506293da07701b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d960b4c8f924bd78c90faec739c81b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f8c39a4577ab2c1f20b50602c597e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec50382014693fa64574a95709cb0f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f27f4669858d6186453faf608a36a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fab9bcf114bb249f7c59f7f60004f1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773a2397ffb6228269e28633150dc16165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef7aaed43a9c264ee504903f36fb37166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89719cc8327c3e7b0ba8c0a4ac21cd8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f590f065d8a61d98597afa6f6fbf0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5876ff68b73b8ecff2fc89b85d1ad7b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c9449d9af4d40a2e0d7c216a71a30170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50ef93330962cb398f666773bdd407a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25bcd7b503598a51b2b1770b4bca9f0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b13875d37546a9821c4bd9bbe255926173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01bdd878a68211a443d1ed08d7a5d4f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4129e3ae6ef8f5a2b7ce7579f0ededcb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dabd7b4ac47a5aaa91c215640a26ef176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196888d41f7953bf5989fdc840908350177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c2bc0ec7bdbb10c97e29f89a1c5df178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb43f7c9fdc11b691af050aca132a8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e462b2bfbe352483d6980f12c9056180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d436f266fb193077bc994ea6f72cd757181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9324147c182ead392bd49dd5a7cf43a7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc7fc79998a503010279aba9947e1bd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f2e34ae1d83020430b7a1ead4fa77184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933e4bfa1b1062813f452d04c324e36185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840a309f496f9e5b0e23556c33915e2d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b880d16d3b6086e9757427cbc186c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d1d863595ab693e08448a2e2b157c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77daf0aa740a7b494daf4201a895e6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6808db672d4485ebbc98ad1e50fe0e7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd2b6823605f7cee6a0ff4e8af56ac191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690bd30c3e6b9164d192e246c998dd73192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c67e906b0e7dc4ea70bafe085428c87193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40701fe73d5a4cc8128aa3ca94ac536194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e2c8d981fdf2a020f92a101514e913195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6731443e60b7598c782105b0db9a80196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0962d3e79ce48588c7521f46e6407685197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb35579c3219f662d224fd6c527919198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf591f9468b4839f32f9b9a76fdb2db199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c3aab6c03a4d2e7c2d31443e2d29e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1783123dae6e4d39af917494afe0ee55201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c946adfd3a234c8307e5e83132341b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fed709e2fcc125e23e657df0b64f44203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa72b70ce40cb85058b08128a56df658204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287dc073c9b877e0bbd784a9b24afa25205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba58edcfc2cc3ee140a181cad341a01206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e928bf92886514fd0ee96aa6fdab4b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe5994b15e74f202e4541610e7df0e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b9ad61bbe2375cd2d68cc8115ffc0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6123602e968cacab686bb6d74613fec210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda3a5fd05cecc125e2235ca10bac26211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ffcfc2d1f037f56f492159901a30d0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cda7a7a3ea3d6bdfd72d8b87041da1e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb25eab6154fc64f6a82024a168633bb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb9a32cb7f57778fe4ff59259b8afa0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c186f3b7cddebfae05da2e65187b688a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5653a25c226bbeef9bebb92074ac3aba217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ae68aab108dde2d4b3d1e0ed46dd5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1095c1521af32d3218dc43f6fef27afc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e90195194710d7e01ddc84dcd601db220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9445a3163f53fb50194d56c27402d98a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5661ae398a0e305d38cfbbab6437fcf3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc606f6e17210f6647a01686b5707539223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad53aaae33221700320301f2747ff66a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51210200ae21ba6d060faa298e19e505225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a1220d7135fbdb2780fc3b25d687ba226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9048b3fd775f6666c48c401dab4afb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186910da64e5fa0084bd9cb3d06f7851228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b31432551d7187037136a657636456229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a6f015f470d0c9b746237df49f717230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b100d35c91c50b102f0efa82807abab1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e892d023ddab49e4a607576d6fe50232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be65988831a5c9df3bbf6819c5a7e4ba233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d82adccb0e2f1fd2b59bf0ddfa452234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7057fb885450b7c837a0c58e878dc84c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf86463a4767ba6c62de38b5f4d61e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb244685049eb75bbaa8b2e9ca6754237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c0ecd8a14575096ff25ea90fa92fd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba9f60b42183e0c8048dfd804aaaf63239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea49d0085d86a9e54d50ff853e566b9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f30ebc990e95f7deb722bc64dde107241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16172dd7980a7e7f020e00488014d927242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c363eec142659bda198ebcbe4c303243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dfd16d35af576154f54832bb271acd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d128cccadf7e2ffc77397f878a3f6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbfba4081fee02b15a02d3cd7dc05a2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196260eee497240de4a88b315ae347ff247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b8becfdd15c89b585489dcda09104a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a2dcec348fb8d186630c0ef132787a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b279ee46a3e4bc288158a2323b57aaa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e6d338a4532c9da3679366c08df909251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b72e3edfbc47cd7c16bd7b5220c1bac252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5addd79dc5bcb40af89de97a92f94a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d3d810275f8125e2038e33b599bf2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64ad0f7c1284eb3f23bdeb30c652c8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c029439da4b89a51c40e2b1e193101f5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4989acd3539f3effa231dca83fbac257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc65aac6a40f188eabc3432a944be1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661c6ff71c2c679797abff2ab934a39259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ab65ac32075edea9679670f64f3b3d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c56ccb4273905ad934b7a8c68ff8c6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa00a8534a4023be964482961e0887bf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095710b1a911d74b9340270b62bba7c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4643fecefc6b35629441288b8facf8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf3ddc3c0f8667259824ce2e33ec74265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3fe180e58733c2e046f89b7299d670266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d709991aa951f2463ba2678be9fd2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eff9df3b90f7857927fb3cea58b643268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2246709d15485f96b86d4504dc7f94269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d405d0f2305202226b30d0a1089e7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ba33b15e0e57f77f447e769a17f3d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb190f6b5b4bbb63c0e575833ce78249272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc5eb9c7a53106af4de4ff503318b3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc89d7bec86ce26e6526d1eeaddde9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf4b1036d8ed669adbd2206e3f9c36275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634a2458c76233db3478b483ac287e50276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c639651d0c07ba65aa40e265f83d6f00277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e9f4a8c15bfb8fa441d72a6948c54278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89960878077830ad20f4fd6325bd204279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacbfa09ceea9d8bf4deb2bf583dec2e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd3a94dd12ec612a02f38dcb911dea4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c742d41f1fe9c5991977fd0d84ae96282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47675203aa6ad06d6b813eed80a7bb01283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c982d169c72edcbe1fe65be9caece4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c553d0f77c4ee28d7f9c6fc7cab3e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d16e5129176059f1430794f256285a6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f521b2712e957f46320829850932d5f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f006853715ce012a2b4e273a3b7c2ed288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c2894aa69d4a9c927e3db71d3f3936289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353486917c79c150d74600a47371ef35290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e87d4e71c623c12fb627757d9603d1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc774698fd719fbff4471bbcb892a43292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40707ce811b19d814d4a5b8525244353293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b10b5e332c9f676e0e2b90965c8808294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25344371392b5c70179c2c51035103b3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb66a1806e6beb329f87c139467127c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c68b7af47db1aed7a78a5f8074cf31297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c3e5ab51dc2d5ae7e9e60141a644f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7efa96ff6d95c8c1352994e0c9428c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d97f7fcf51e20cfc59e35e724b847a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af95b60c8ee250acfec5e6f055000152301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76447d70bcc639a705528883e19e7303302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45369355b897fef66ea4f8a752b6420f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec42881deec4e90accaab87211a85e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e5ef4674c4397b90538eae2d36073305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b929c40c91f9991362a59b99cc4b9f6b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a47204c82b4213cdae53ba6bb71621307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ce5915da368ee5e34bb6327c330e3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f640af575fabc1b844cb691ddff4abf4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747e23e77d68168d1bc9e107767c53e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044009a917f10bc39727d780aa71936f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556e318f5a2f563145cc01a979e22f2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17199bce362806c015720b998a30afeb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52ae9e2f606c4c9f60b4a20179c0b5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf92434a863421c50896efa6853043315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f87bb8f18ec6c609b3f96a82c98286316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb31406d43a907ea8bd73565a398a665317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc52e4743743d7c2cd82ed8d58ebe9e6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3a9c5ff9be66ac6d4763888724edb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab09b3850d07b0597c70e1ab85a272320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3becf2501c6deea04c2d20dc35022df9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b0cb27bce42207eb4340bcd9d107b2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba60006d96915007130d339428e348323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90fd22b085117808a2e8b7cf57f22c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef633965166ca9bba39f2cce27fdda325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50c652a89b6540de689fec9efaf79b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef6e629dc615e53090cb86e630a26a2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee65e96812ccfbf2d00ab324d7dfdf3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62f72b2b5855c42d0c42b42c9ece918329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103cc5f1e40a56cf3af5b71d872e85ee330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed196be6a2ff79f40e0a09529b7e9e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48824f91279caf48d0304a8d3502be5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c18adfade231721866284468b380e82333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033aa6338f9df131b5a685a17898c8d9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f9e135131700967bf8eb446c82130335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff64b1dc7fcfa23489a4ad50cc569e06336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231730369edb9b40ac17c5b6dbc318ec337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c832a489f1361a1a638e76436a9ab28338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f24dd739315c4989ca30d0960686e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e491e6b45d00a7aaf6c83062dff24340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551002d3b85e3b768334b27e48b4516e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9afe65101bb66d56fda4b5670157b43342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c580aff926f74c3a987d93d027105343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb8bdf67070187a1e2a5e114e9016f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ae9dc71284c7708d753a2b66104ab345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c9a0c2f85b4905af9bd6bce4ab5bf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039e4edd227ad05c82594989051826e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4667520aed3404903870aade5a9c0bca348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c225693cd70f32142c5e13770ffba3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b87c4cba997ff9f7e4a18757968551350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9249b2f2963021ba998262f59759f012351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee070aef3677f20784dab315ed7e2d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca70dacfc6eb9d99d2031dc84fa03a8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b84561e007cc0289def021458b15a81354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc60f3d2377fd7d3bcd6bce2be97b75355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5627f06f14ccc246a3e036bf3b452c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d0b8d457200de4a51ad60248472f19357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd29eba172647693192a0809c1b0aad358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81ea6f70b40cf93fdbf1f215bd9f69359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835643ac8e9e08b8a8571a59d152ff5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39bc05e0e5b08424d7e0c3061100cf4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d9fc54cb5ec5ffca4e8f03948b351362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ab2c8505a9ffca8a18fa8d0c517d3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac3e545e40d7742ccaf36b2f965d52364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a684689f2d7f866261875d06822287365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8504269c60f9c4f8897464f5cb3dc9e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890d2f0027d9993777aa19f3b834e834367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f296b2b927550504ebe40db8daf3a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc2e451cb755eff6e4d0c6dcf93ac4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a99c35bf83d2a5657efd6b03af1a948370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c205ec6363fe8e8b8e0c21950280b1b0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc39b9b3822b61ba4601c141592f0164372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58766bf81dc3f4483c6b10848f64910373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f060e4a1cf8effa8a494cedf97fc84b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa67f31b64c66a4e7bd1750b9b8aa1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6fccfd1f704d554f0a47cd952e1860376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2431f41368e5b5494c62e9af84d562a9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1eb05e7d98534c159e7db56e68c05e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d93804c2b1efa7a3437fe34ddf1f384379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37308783ac86dd93ae6a148f9a7ee031380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc86cea520f8386269a03224d2b7bac381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e8b4d15ffca47adc9a27471dd66c6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e329590ba52ae42a765177091696a354383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea596074546e39d73728845ae7edce384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3752011be7ec72c581f04c0d26ce27de385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96930194448d2f91542db86144364fd8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a929ddc9b2251f24a262f00e4fac2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ce9639b3a0fe1e2a22d361dc57721388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba62cafec6c2232aabca09d8420360389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6d11999af7e27cc9731e62c9dbd4d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992810fdc5877b38905171b12329d2f9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2168ff8263cb8c384114a08cda93690e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4673abc2726667d0e86eff3324243f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05edd0cc0c30d9bdb579e1a1c509ff69394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1da1850918dc4f547fe6251c2dcca5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74062520a1a0c56392e5d6a45f420e78396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed2ac9cf396ef1ff08ea3a8b009a91397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6440c7235226fdd25d03f035dd2713398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82621d2e3ead44ac3d920c982fb89a43399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744b2668bace799242ede0f82464fab6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934eab5731196a8f324a7db3f8f2638f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e2154a4f657ae432f37d4d435fcac402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed72d4f901989e545698106a27e85e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a6dab31c096fa4d66e36579aad6de404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af7c796f8e337a480c23f4e5d94076c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32bf45c2667facdbb24ea409ebbb087406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5378833e24553d799623a9acbd738321407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3897721f1738e16d44e1f0816bcc8789408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a0fc8a0378fa4d04a9352bae7d09e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba02289598c221f5718259546647549410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c5426bc7b8857503054c2a2d53e8b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e7744fad631321b8e044cc2c163851412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59719666b388fd153457d01ff41e260c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1030a90cba8e0fd5e558813290979611414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5380fd0c9fc32a3c7e37417ff9b5e660415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ca44b46a4b0b243f9c791fc3a3d2f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc6d77ccbe2fac7d97567ddfeb87f1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0200979e851de40ea72376d8cd619f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9d525ec55d161eb43658483a8fc0a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741e424c30dcaa711d08c5fd44ea0c5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62cd93ca4c25c798ad0c6eb36da9fa2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f77dc9b0b6a40b75f42f33ab9e3fd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d4670bc89166d4ec439edc673efad3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfcafc45d4c07e14b9a2f6309afeec9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747cc098a722392b3939af795fd2cc84425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56ce0d8782c96e38a8c2f6df332a62426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8803ae65b272bdf0d6dae0b17643830427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791dd0ca9db1c2aff12aa6e21fc1b15428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2485b9308b087553649efae533207013429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b224aebb6bbc3239813840657f417e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc4c8740266beaf3c7a533d992894fc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f22e33e45b1ef879551b874757f1a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8285c6026f4b2aa0544b42789c232998433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67502a8140d88a0bc1a1706c5d63adb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68cc29c4dc76aecb98b1699495288c2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf5eb3a7eb12d4db61acb177e75437436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aca17a443cacc4864307e63ee2e869437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bedccdda38d3b5dc4655cd041ac9bff438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58446eac9bfdb1196ed6d8a46a902ba0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a7fae0f9ff0b2302fc0b6f43db262e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780cd0c3edf4d96f1240aeacaade6262441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3296c792c469ccbf4a778116c97479442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40553e5739c9785ef429543b761687ae443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3112374ecaeb926874e1b4d15e8f6a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f6d8c762b7ddd2cd695d96c1783c7d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae807895b38ec377ed2d9abe59945c51446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28987349540ef238bae6dc3f7cfc4289447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1291dfd3d63f147437a656898df712448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f86af657c0ca294c54ff6f5d9dd1f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc95767449002893f16c111b1238ed5f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773d30f637751764c13a25128fd4e5c9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8f13116b5f3c6fa0c5a755c3fc35aa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c6e173237b9bc01f9469144d96e3f7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c69dc6311d82be60cd35dc91c6739454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb0c8ba6e05317f8143c08f299a5ec455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83c9426437f5dbd2df5c13f316d1db6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3527af56d6fcd76e1ae91016032d7b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f462d349b8c5ab3802db380d93735f7e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b2e8c6eafb1f0f052ef247412f9dc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d5a6aca69b45763b096757d7a3dc20460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af59f045b1aefb2181a23eb452f1e4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb75cb79d15f61a09d5c6285ea2930462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad02ed9d6a7599baef02f3f7bd637343463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f989a9a0cce9cea7d471cc2ccc7abc39464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f84c8d60cf495d28f266a56c8f7b4a6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb07201291cc84db38ed0e211ceb219466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b949ac9a4fc5e2ad651da3dd753e7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee12862f5450fc1c241c30cd6f0fe909468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa4758ac877eb815d9d2d07de67f1c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb49154852f0612f5e22152c251ce3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f1bc5561e0b39c46ae2be88bf179c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370356213f936de339898ad644e5ead472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96206322a14949086be6914bbc1d2a9a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5b4794c9b0c7691edee390b6cbd8b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ba03dced47cd5ac6a80c045e41309475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c0840b51847420c04f5dcb971f99d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823f75f1e7694625a6a00c797548b2bd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40577beda1e031d97fe74cce694d0c7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc32001dbb1fca27b221b53857d015479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecab7a214275686d9439533f95cb1c7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f862b4798ac541e67646cde66bfc0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d003f27106e341e92835fb32992e34af482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc2d75ab94dfac913a71e1c4fac908c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc5c941a51f53aff1f80884761c8c7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f861e863c347a3ff08cea09db9c77b92485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f53b57ab42425fb3cf47124b682b0ac486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a082dfaa52513223ab41e63acee24f2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f56c6561f7254d26b18d4b98d4532d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e85244da47a6269502879298637db0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c944c9fc924252a1e70496280a2fe37d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad13a01b748f6b1148e9049dc6bd93491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e4f1e6ae95b6ef1ff32e3d2db340c0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ccf78189354181dcde7b5736b6149493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434331234a1cc972242aa286b0609ca6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97236631f78480e8e4c9632285047a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ededb2e434d8e8d283c27be5cd42e58496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc2da9f34fb2bad49d3f99bd87f9fac497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234fd6f5e7e44edbd05a5eb99268d948498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded1054fcb9a87e47952f046c55e74c4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e4aa6ee802ab939b0a871e97dd894500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc7d568a8021fb950e47f16dfc1427f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de96be8dd5d7bb66626362ac11fb962d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb2d6eff9f68092fad2b46384cd1de503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab3dc825ef98c6a505777c051e6197504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c6d593ece735172a64699e033613c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7585f80cb3276baafaa12d8e7affe89a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a157402466422db0a2714016e139153507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d8df2da647a290f0557fd8902e4ab508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a0e571af04d1afe930725786c64b7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d57accda0f209d4a430f01c8c1b561510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592df941c40ab8c2e53afca9cba7a1af511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b401d8b5610f2c3c4c9f551203c6b62512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6282e52500a65b81cba26fd314c4b5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a36b2f1ed955d109c9185383344f1ee514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fdaff0d504c13d705de6044f035df2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eafd19ee173556335151c58854a9a46516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4853260e7a6debe289482f9ab6d55bed517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ca60eb87f08d3ce85124cc0a148a8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a44f3596dea83fa8189cd11d63bcc0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54fae882008e3866896af87332f9004520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ce53cd5bb4a95c6d8f9c806324a60521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e680991b75fe1df632773f0730074df522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d43e37ec2c4b9362a4b341759810f23523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c461d6edeff3db686c64a40bfed57bd2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456d5fed039adca50b9ed6256f3d8b5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c522fceb78ad1e12453020d263aa06526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ccb5f87ee6dd55c69c677f18cdf556527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a940b0138070c907e150d7ea6dc8b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c97ac49036a032bd90bd00ffe7a1a7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ef775469aa95395cbd50a89f34179530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67692e53bd2f23d2a6e6579e6b49410d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ce01e268b36be8bd0050312c8ed93532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae3dab353812fe6d7f91e0cef137ebc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240c7a68d450637f6268579b0a33593534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d17032cfb8913af3f75cdfd1c4c54a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd965bc684c03f9440604c8ca29dbfb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eab28a575110883f31cf5373e4bf35537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d0567d947eb8c65d4f322d13be0f2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec661926452b4ca7bad0b082e4adbd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d9fd456c019447025828df1a3dbac2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94194133082cddff6adfaed9dbd5cdb4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c8db56cc676806648c5314eff8f2b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c3e81fab9f29ebbdf0fbd9c4eee841543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99727bc28451bf925f870216f4928eb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f442f4b9fb08ec90f5e49ca6b17b1c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7403244c5f5be4c9ec9b98b650e1817e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c5b11b9b1f3967dd95e0452386f32547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba13a7ce8de3e5a21ff3eb71e8fd59548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519cddf113f31386a2058d6e6545c6d2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfbd5133cddd21d5f81c780ca1f6262550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb424f0a35e008b56d871b6703063c4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3fa59a700febee1f6b1c7873b86cb4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8ffd45238dda089152a67caf12dcf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36efe9261dd53315c0da4e32d8f8592554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf813992557fca7c2a6506a9d98e91a2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f171a14d78c191e2f915865450ade556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16435eb730a65f35c6e5b90cbfcc4b64557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abb09aa1e6aa44cf6d1d84b6ab7d3a6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7aa3ba6dd9ba97076bec5dfd0a0486559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b7e6d0ac3439007cfd6a550de41be7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed8d7d5c39d9259354c677e9d96eba6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6e5515856e6246dad639678e477ab562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f722c74b99ef37f053f28260b4ff1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703fbdf40e6e7ca89a4d9b84b61f5b6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a27b25dd7caf1da2e31990a72816da565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e62aacb3504eee34caf776d4d527a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dec4e44d7bb5371ea287c40346effd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81147f138a8906455165e077918046c7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af113576d9427330e3c42730ca28546569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b0ff6335a9ddfc3970680d1b3f53f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d5c5bbaaf5ac71adb203851a0fe987571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e206c288e1cbd4231e2f7e2fcad4b69a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a05a59c15fab26c35545603581887d9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a25fa5317bfacae2dbc6d1358e91b3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b68bd67561e984d47f28f7e541c90575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46534a875f7b2f3f69755e263d56c6a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782a1ad4ff11f75035afe163269b9e6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e1159c4569ab03618cebcf253f4eca578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67851691bd315925bd0301c1cf370f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49773bba1b9871d9632423093ecb1ed580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb15051879e3913b1d68d50df722037581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eba322b7f13e86707810d627333ef2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0667b4b39a537e684cc15417cc9a90d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b549f2e7c5dc1e046cc35320791758584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db7344a3ff97586aec6ab4af6ef037d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c08df5d4f8543f8e366e288f477db5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed633d5c511f5ab0c19ac96ac9898f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a8d9af58f3588d4e949d8e7088d27588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b51f49fd0a4e9cc6bce1eaae58ad4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfebe04f8242c0a79084b24e1bc9e7e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4aa89985446d065f33cade5746b7f8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f38f01a9a1b4f67d9a0f96d038d3076592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a3e385e541bc8c4e8997f92c4fb89593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33396649e871b5b653982fe590332c86594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee05045bfb67b99da77c065e4e340e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0e760459d26a5caffb2a54c2bbcbbf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3682be7de425290c658c4ebb36f9b723597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb37c9a302f7962e8522b9473929872598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b82d32eb162ad9e5893cee0fd9e53a0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cffed2a3d3acb56acafb83a431f91f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea0ef5b69c56363f459832e354aa03601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4603cf1dc3636c3c4cf1f88846a2d638602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208aa54dd7d213f83cd8aa38a8b8b5c3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66fd9bb403d11a6e59ec70eb99179a2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56926be85fa5837562859b054f210a4e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55f8f7ab688412c97622666c0ed7afb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008ef46319a569a3bd07269460d02cf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b5f4d9c43438d8f23a970c688b8bf5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e406ac1b72d7ee329fc538ea58001609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75b66cd1537f5fa4ea2a483365202f4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c769b7e5c5f5678cbe3672a3c3fb15611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe4c4993ef9091f121addc807f6413c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef9297bf9478c913575790e5c00cd1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79c44db1f8cd0547e4ef8afc883106614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0629cec3c5bc3d8c0cbf2913d99968615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f4dfde3316df123fe48750ae0a1c1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6203980e5f3e2e518ed1146ef3940617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3129144c287140b96a4887b62901ab4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a6fe4ae9ff0f6cf13d1d34eb6cf39c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d66ae62f08f74e93e810e31b110652620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db3a3c335e1219b827aea96c4cbfb8a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722d8bab793e13ca44bd9d12b2af1b6e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab5c4b8cb9dab7a9b9fd7bc4d32a6ae623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f76601da42bc617c1c878f5652b6271624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a5ec58c97eefdb629331363729fa4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00096f703fe113894020215db28bd438626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca4ae3920b57af8ed3040606b10c23c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b35ade90ea0f5564488f3d1a40914628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac172ee0e6f5267b1b005604911df5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349628327e8c74cdda7895512d77665f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74514158431a9ff9d672fcd1a5799877631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e30ca73ddc719a43f28ff2caf8882dd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222cc12e3b6cab112f5051ba2a96d4f3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063204371156b3f91e25394b66376c0e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed4a3031489ae1a7eec7b6ee2fe5982635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e88c000870df6f9b241a67c74e6ea636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be6ac6fb9fc5f3bad43cbc71a32d18637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be5fb2009f0242859999c282826474638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dae37d03a6c16a50edc3ac484145bc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713885cb18b0431aca03f335f619c68d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f052cb4e1f261324fa1078ef8b05477641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e280297a27d5c9d0f064682601f27642642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e4b895f153a9d332ff53e9aa3e5503643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195c636189c07b17306bb7182194aaa644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8789354b60230862083d1f406ff62ca9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac87ff57c963a43b18005b585fe3676646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ebfffec249580d37c60a2cc0e205f5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca5a964ae3bee72f36b891b3b7a831a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5894edbfaa8f6a10b259ac0a9e2e2755649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796542c033f7db64bfd7e6b3af1a246650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9504e81dde4cae54c92008cae0ec439651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e50aa88c28a59eb0a0d56f0988bf216652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d334240a56a0ddc4730843ccc16b4c4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873447892243f595cabae79990a3eb25654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae58b7a5503fe8c4e6738b584febf0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27425fd21c2cc9d74e19a76c983dfde656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a27edb1303a24c1964915069719f1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ac6120088202e356d8e5b55c3c0df658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e673c2ee2d170030bf6dfc707066607659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f84e0b569dcc9d2191f15d9136b01660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b716f9214cb10a677f556dd6eb417eda661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc137aa19b1f385215d14c77229e25662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3664d4836b564729b67250f20191db29663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dbdb2013297282fc01fee0d62c1907664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3ff071bab6228fb24706624b01284b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b05857a7ef6cad10729aa1cfbfe8d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeefb6f196e21b4d2b774e6069b2a804667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8e8dbe623dc3ccfe446068bf806e2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd07bb803845305f6979dd016587b57669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7555c8e5c2dc3cc4e235e689fbec731d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110bc216d52296ca2b94368a4a22dca6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242cd1ea22576145bc2254bf95c89fa7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0cd27dc64480be0ad65d3bbe193a2f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92ca528a83bfc134aff8d554123038e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a038752282b65a5500c1f655537c76675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504979d9c35e9ad8a52c2ca31af98d45676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f6d527a074383f0c35132965d2c36677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5724509db1d01802dc5b6c9a371dd283678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a234e8738b0d4311fb675bdadd84a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f182fb72039a52eaad74c8003b696680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2418386fe378e611e0cadcee0bc141681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f5c555f07fa7899a0504daed3670a1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d7b604da8f56fec4fd4d98065ce617683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f792c054ab5d7519aa7ddf8b6b1c2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dcfc3d39be66d426e8fdc9e12e7988685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d4845b5cf10737727aac66764f781686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f55995002e41da66c8d6ae762108ec687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197686cf50a322a7ebfb3f496ed80c48688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0752470e6da0875a12e1f44cfe1be7c1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc24983714ed697c8eec9782ba7c58690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d6f91e19e3efbc27678cccdb29ef11691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e251199af41eb84b9a24c3ef3159b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03315ecf7c37015edc991b48d3cfc30d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540ce0df498488f262e019be5a511ff694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f93412ef7c13b1ca90ef3e2709a2eb8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81afa9b4c699e4db23a98c022603f7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df38a6bed4cd7b51f2828ea2281578697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a16ab2585c3819bb57b836db19b3a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ad83dd308d21847404f8e20aabe09699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef857e572256c4a8b0b4f1871845a9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00316bbc12bb2c12dd456bfe24edd25b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23811e228b7ed276cbac714cbea819c9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b467ce27acdc813c1e330e3748057703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d40d77c5c8add532c25c47ba4764018704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8492d7e2daa6cdeda5aff3dbb3dd7a4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9843c9314c1bc14ef6ebabfa2ed8b9a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e674b99a5f5d23e4c15a266aab021a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f2061b7b98e94aaff9857cdc53d16a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab0bfe4a8a5213a2cae2b07b2826ac6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d18fac8be7a52465a97e5183c7a1ac710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f399a230be9c111c8096a0318d175711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b0c693839866ae8d1e287ef9989dc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f73729f1a4f287db0b0c7c22c8823be713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669ee11f1dba12de46a1e7ff4031b1a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5bd98e0bc26a23bd5693a40eb0fa05715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e7deacb4048e5c12f08d966e05c6e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e355e02012162269b474bd4e9bd39c9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0a06650977b1d86324079b9201217718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb4228e4813fe08daf487f2c42beac719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25eb2ae9625d488ffcf83ac99470889720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad4f90825208ccb98b74d28f62b3c40721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b13048445691fb95f6f3bf076cde6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df01c5e4b92b1d1196b65f934f39e4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83fb781e09a60f391de12b6178272d3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a3f4ef609f02f7c9e202e8a8854c53725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b4b75f88de955aeee2defc1738a96726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a326d7bc6b67f64fa7e012df8e96f84727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e60b19ef1cdf56f4e159b55504a7780728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b768719c77d27372f8818b29fabc43c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a73d74a89aaaba07ecd430690827f8e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6512cf258a00538c0de0000cd22eee731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebda211d178596e04a90ea1dcd7d345732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3035b2b53025a1036a68e597f27544b6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5f66c4ed80358554962f760c11424734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc217e5074749c30b3bd00930ff1cc4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8086cbd0f75f1e4b78fef1aea3f410db736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3251350ce47e2d2b321138183218455737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8259b6c1f4de4e372ed5a57f5afe6398738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c6692a2b69b0938f17483ca6c798d2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e676ac43c1a5e538294e1762855368f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe8cab3f2d16b76a775282d59d8c66741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d08438d6e64b0a9c253d152c94651742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2061d9c2af2b5968aea8421bf4b7f2c3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b494ea84e89478ad0a2eccef1b28e07744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39db7354b28ed245f7188badb55504745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ad84598e5e031c3903c33f6d9111a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef69a1485ad869ca70406da8a8136e8c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb1acdd6344cbd3f0137ce91f6c30a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e94c2bbd7b39a23297995e747286d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73249b0261fcb6e72c21887289ceea2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54013c122078b63be5e6d5b200f16a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095019b0a8a7e35ea9a533a4d9d0c02752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f2bffc5528c735640ba8cf0301418753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ec5b88f21d025931e415693e18bb2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f172287eff77264c8075e1119839a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae66f3302013255dd2b52faf647ebd1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76b00dcb6fc58df736704afbc4800bc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff75c2d2fd1a2119660b21ab47f4a9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b133b72e97e6909d73bd4c7e933f153759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>