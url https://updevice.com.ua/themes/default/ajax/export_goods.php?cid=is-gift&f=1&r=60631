--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224bb0c0e2c8a68054fce5e64e2745d81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd762db40117a08635d830447079e572.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7700f34b3a8ac786d8219c45a6ea91213.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64784060768810116f925810cde21b8f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c71a41b84e9323ecb4e53388d3b1735.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f2f4c14bcf0bc8882a7c7b7787bd76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe9bd28c4c63132d1fde624ec252097.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f95f04a49b84cdfe7e925455a1648188.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e20604eed65f80b5e70e3c97d0b9bf49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e01d938c7525dde612baa61723b7f710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de18b01dcfa447e6c8986f296d2ec2811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b567dbe2b5ff0c80d3b63c59ab14a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9048428e152687600ae6f3733537e02413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b9a4f2d796471aa8a6eb3bef695ff14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc405a13b2813837c90159497c6675115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364653a21407afc2c56c6d987a4c8a5616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72bef1010af41d53423c4024619e43c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0f84d61d3f02d64932c686e8e682718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5771ae88e768855ab7040bb995d4e9819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c2a11c1d454a808f72d9aa2b77819b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325115c509e818f5dd12eb898d23b1c521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b81d039a2575d9203cbe19aae49976322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5501173dc5b9d50f91e1c45f6659a83723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f052bf7a63282fd05e53a0ec32d6a73c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa9609a4c7cd3106a0b9592a0185d225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0bcdd0cb5cfbf6f4ee38745afa41826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd1a9f5441518fd74e23f5edb6d0f927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b841b863fb04c4443c69530664108828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c195a5ef515657175ea5f9fb82e8e729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5da47d255fd65781ae347d9e46ba5e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669ef1fe7f8a82e4757ece0b71c8a9f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88861cde96d79a2920dec4c552afaaa832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b3e5254d620d14b3d955c3bf4461f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5009b1825b50a8b48a11ab71ab52097834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a786825c9de6c1df069be1a6e806235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f91e4763f807c862a999f0bd5b80a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ced57fe5519d8c5713f581d37396eb037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ec76a190d84d85867ebb94659358c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3759ceedc7ffbd750f51e2ed645114ad39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75422563979b392fce5b09d2b55d73ac40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2afa2f7a562a7ba97ea725d7bef0ec41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d0d5c498355b74161d7999c14b331b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b470da2aab250ade6889e27d7ac2c64243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025bc78814302afb03c1e287d5f8b1b944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab58cccb75d9f65c0f188067718f25845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58066a0d4d88ba9520976bc99ba30a5046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c795a6980381d4d06eecbf55fbe4a2f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a4f3e73afbcc883e7b0d8823406fce48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c6bbf5f887cff928307b948526c3b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f49d876e58a8c2ff60fb7b64fd8b150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ad27c71ef9d073595d6cb3969abba51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4549a86e43c62d31782fff24f123c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb5a4e732b1a3fb8d01a679f35e85b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b22c536041f67ceda55171369696954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ce24daac084f22f9aec7c4f81906355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9fb06ad2d8b9547052b86aa045a74056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6439d2e8aebd5d684e663be6e94df9257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde4e50d3c1a5cb00336701f7345a25558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6403a6d4b277d97db0920376159a11cb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4effef3dce8801d67e83bc58bdadca2460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f9b0eaf9a2ff77227c0d96a7553f861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4f8ed57a010ac9f09fba8b1b3fa9862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c2553808a920ce64c779b7649fb8763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef8f6fa52d0f9fdfcbf735c7bec8df64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab17d9ad930b1c83c31eec2900c0fa765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf75fc2376c7e7f4609f06eefc17ee66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9113720c5a51b92ab4b4fe97f3b4596a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6661f42e7acf9bc26acccbd7ab479568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d358f128cba6a796e9f0e9505ea3ee769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c128bb5cd78fc64117d87cca54008c0370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5694e961e705150ef4383a11e0c2cffc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cba37c023a146225873ccfc70f5c9972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62acdef98c757bf45e304d2af01939c673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60fe0dbcd58fc9ebbd1ca55aea891bc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7284d4fd30050e58c3295c3fbd351e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee53ca8d04dfe05d90d4ada7b249d52e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee7ac092acaa6a5b05841f78d4ddc077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c4937cada9cc6e214929648cf08aef78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3751abbd01a125daa36f7b30cb71ee5279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45232fb306e2979a9f2df76605d38f680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a80dae9f8e78bdcf94c08ebc1b7620081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083079cc106c63e6ab8c4390208e4a8382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc280e1a3c623e75248f9e59e53a36783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a32ccbadc537742125aa2ed00190cd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a8677ce842aecbad9afc05e674b97c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a3b5219d292a99d992cd4a16c9a9386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003179e172b39889ba7760172fd0cd4d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e39193c45922e32aededcba7e0911188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe8a97e33e498ee7e42d3c4bf53008689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6758a90aa0cabf0c7cdf96d33f8e7b2690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7fbd9501cdc183d273569a493d836591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7387d970bd308b0574a408cf08e37ce92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a3fe88f3fe4cc6389f4c225e12317693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c907fd280ee8ef039876b4870f4bfe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ee8f4d718401a8c66af3d8823634b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba54a66a382ed000398210a290c44296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c789e41a43f81db90cf3e6148c90ce4e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f0b949ac0db1adfe509083f970d31998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e33d2b663b0bfb1b9115704b90e30599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690aba02b089b9412a10a167bcea2180100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c928b16b04b942e368342d711c1604101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a202b165c0b0f630cb4de4697a36e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f980756c7db06190da1fa0f0be50150e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01923d81744e09a5734e5a09ec374a18104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d71229cd15074352fd51b45a54ae9d8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ee7c6e499f7c8245f35433de83721106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa158bf38091eb25bdbc494ece939b4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d5fe915cdd3311271f79e4adf1f5a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e99ab239b3a745e1e28924ac871e64109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b387ea4fed3a8f094cd25941b514d8bb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8678738032abeaab4c93b3063e5b44111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee27fbb526c2ed75db7934daad24470a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09aa7b037d91f833472ffa29f7e7a70113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c94f1aacd87d914753ce0e3b9767a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32211d467df6bb8daba97d61201440ef115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e7757dd30495d86d34ca03064f3e8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de525eda60446ea40b8acd16dd40eaef117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9475cb8300ddc3797b0d20b201f3125118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b11dbfa722cc0f24ec842daf0b433119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e6e8cc2ea62511cbfd6221560c55af120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d236692dc6413d7d53bf2f5dcb7b2d7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd715e20de033f6e5b76bf69e8e5813122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f964d9f626bb712a9d1840f76810ff9e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c689142972e16736c572bbbd76d17b01124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3561f3f6d4f6df9615ad7b3b2097e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ac1663aa01be927bd7fafc73ece7e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f553f2db427b9096a9704657f22dc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba52a95ecf34faac25e942efc316c3f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ea8a4a30954012fab96138b95a72a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d2cd0792960dd6ff8ebed20e208af8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dafc13f943a5c1303d4d46b13447bd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f126b9a16e88658b39f4dd7858d71282132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8979e16ab666b70aee8167d10668452f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33bff13e8da6f70d835514a7b3bf7d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d9f27e15b278d8abfe45a65a37b89135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96626150cfa236e1508add7f4866b51136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1695b928432d233416937b7f77c24158137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c749fdb2163e255e555409c096989d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e8238a8b6d6d37579864d2b697f23139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317003bb75c828b21be5fef134c6c537140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbeb9af6367a31bca4912b0d44c9851141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab0e285ffc05abd07fce664ed3491db142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a762286e4de0ef5e11cb6267cf7f80143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bfdf6bf9455657145e9dbd54faefda144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3416e0ee82fe17d57d80bf2d841bba81145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a6db79b55ed3de5b9ac3de616a683146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d138ca6924c4727dd00bbb0b7c4246e7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f192296a7e78ee1c477c786627e3d86e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010231bd63d867291ba05a801b7bf21a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df1776181bf9b1d1d1e921366f5e2c5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d95ba1a87afd62ee2b6a1441fa4720151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2f9845ac1a20c84c63841b13689d8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6fbf5d7015072b2694c1e9eb84afe7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f13ef2cb253acae3d41f77015c438154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897af68591b60e2555fd83220857bb1c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4ad7121f75639ef56556f51ec080e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb38331c4696c154e4d48e1ab22818157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ace51ca43908fd35701aaf8441c5be158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a71ca38016987f5fb2c453f77b92cb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8564471ee09ca7781c4017a6b661d8a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ac39b8e5ea50434d606cfb045742c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20649b43a378e3b15d039d938d8704ad162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf67f77fc9daa1c56fc8da962cf0808163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a75ea2e6ab2c52cef4e40e40578ef4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad039ac3f1af4dbcde64ff95cfe9ea165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c523835ad8028a03613383ec01290a58166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6110cc127deb139bd04156b0e52fb61e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e17f5d5855a87601304fa64d2bbdd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dece1dc4171b2ce566b34a411dedd4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793d6dfdee6ce7fabc373314f472b32170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967707178ab84e26f9d0cdc54f50d70171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f3a25ed3276c794c44d486d4fdd31e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1a37c10ce04b4395b35940ce481f3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0541f2b081d9c2a3210ea5157b04fd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dccd2aca1bd35528bc125f4628a8a1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474ee2c3b7ff5f4ba79c76ca075a1fc0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8154ee69e9b1a678b6ac12dc69f8e6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415062870aed7b6c9d23d8b3d782a197178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd4487b6980bdc9999f9e0775ac281179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8135dddf50c611a2dc0bcde55b053ec3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9239c4c7adb1ed2335aaf799714e19181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e009e920ed4aca9741c0622ab8edb0d3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd93ccacd1d6f1070ace033d84c6101183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e122ac1ccc08ae3f430b3bc1007c06d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a15d960249d049282569afc8f8f7d75185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2728b3268f76c1a507fc3c673c2ff8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c9a63edb7d609b60c18337057e34ae187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9dcf0578e54e544103df22683f04bd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb3fe12666ae1bccd0c2fe073ffa30189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854ca13047043276ee12cf0ebc1288f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f30d694134b967ac1d514121c6c575191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73b55e3af4d0611d69dd8154c09269192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0521db1f2b89a6e5a20c22bbe4af3767193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de58252d3b31f037fdc054421ee70d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5372e018e4faa04618c0caf7a827d809195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c9b868d6a16f644c8721d5d70077a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce28c9397d760a576a5060bf285398197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f0a75dedf20f31ada45934827f62bd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986da89f875c6cca01bb8a45553de8ca199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906eda7578ea2d7494096097a05ae758200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da1f2e539fe0cf5ae9fe3924e50bad0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3149dfb299ce8e571a6b5f8ba7384787202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4673dea7e3246762d7650d648cf64ebf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd553ac1eef5abe318d8db8e098139f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba005356d790f8b7dc9eec61288a480e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be5c03cabe5095977b2a28613d1a348206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9106ca927824ac0a8db6cbc2d603c9a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721088a7b94463495dd2586213b379c6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d80567bc8c21ae3497216dc86b4930a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2176e04c01f2f321c329c713ea8b6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf420e04a9e4c31f7b0c3f040f547b08211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a59f72ffa2aa7dec8615180a54f8b62212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e4cd58662eec0901af674e3cec3bf8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b101ad7d7c05d949be3c6606fd35118214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd22f7c9695b3087f2582499801491215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58bef6cbba7f7f0ca432505e2e68f15216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dbb6863b83376c5616f56abb411fe9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a8c1b8844dd43ba82c48810c48acfe218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c524a6a58b28706b14f165ce30d5944219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17034f760f73ea1e01a32532865dc7e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b89e01116ccd270983d470bf8814b1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593cfa2e402602e63cb04993bf3f41d5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac7896605a51ee8044c7547fb9d868223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ae4cbab608cdae8d9502767f4087c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab0ecb953aa4c1bcd9f4d53d4f1ebb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f4cead857ae6c861b041f9c926e91226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf288e12886c61f175725976a40bad6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b929fe976e54fda054ebfd5a230c14228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b53ab166171febad032df6591d5771229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e791c6325d611e9073ea36e0d5ed261230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557392a583692627f6607199d6af0b73231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a59b1d59234480116c82c82dccaed232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc37cec65dfb34733080d09f45cc6d8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff6788ebfc55a89b314ad04fcf15638234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92fc0f2a27dd7e786b010ada50394f6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40813dac7e9f419e69c1a38f84d7f001236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad41ee0c3e7f8510e874599025b0a2c4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac651ce7736bfd6c8083c4c7816b8e9f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3716bb82f4ccb314437a266e4c066fe6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6408fc2fec55d53079debb33fd462048240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70bf182ed5e8772aab7b144c37b9cf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0240450265239e0633674135f1f8e3b6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d6dcc6ee5bc453e062c65b33c0264243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a2595499c688563d65eb5afc64c23244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434cb728d53512803d401b7be2c87483245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c940d634e6c8672a9f1c20dc9bff7803246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b344e8acb6ba363decc96408e7a9a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b881fbe85a28ea9edc8370077ebb69f4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b77cdff4f7d0cfc3b20bff319c42a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa25941c312aeb3d681a190046582ba3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c07d3ac714716ecf60a513aaf9779251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c5dae4cddff43d5a04f85b2362ba1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9393d08e38330e7657561a0f41a6115253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7401121f9cc27b2858571878d9c55ab254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af645b4d59a471afe157f5b8f66ce7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893b1ff11a99401acb57ef86ae5f754256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf2ebc63ebc9f218096a4b4706b9d5d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc3192110ec9329bde04ad58d77ab3a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3bd6e6a36106e569027d521a6156c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803fb9e0ac0890ddd71d7c135acb75c3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e15d1b335c11f557cb6f1dc3fdfe036261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05cfcf02c1deb7daa23c3589b6d65f5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f668c991d456573f9ae4ac6222d0842e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c1b015bcdc089a91b7ad9956f3ae59264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de847a1cd5447d9c5bae5935cb8ccc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca048982244d40072a07d6a76e62badf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294fed928c4e84761d4df351eb767968267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1119ee3181b97bac151f2d2c4b59e48268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a6b0ece56130be05e54913e7e5ee07269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e906ae7c8a8ad744930f53a67b8370270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b61defaa4273871456d9675811baa6d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04c9a157e48bf85f1a41380219f779272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926de403473b48102c38a14bfcda722273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cb7abe200de4e2bc4f5bc111e1c44d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1cafd1696adf409964a654ed8f7cdb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a964f8f2ff5ce46a3a664f9dd18866c3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d30caaac87aa86d5733a3ae990a58da277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132a56fe237b27e975d7fdbf1d87a2f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eade6e2508868a2eb9884552e952c87279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4e2fbc469278cda24bda4065b763e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c07740d407fe606469688903042736281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c852803fa2a22d00ad957d7d65d818b6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18fffab00cfd4d40b1e9ed307bb7ede283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a71f12736a0a771b21c1d8253808b6d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebecdb8afee3446691127aa38a5e1c1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf306102202afb29746e33e75e5dec286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b534d4812d66e40bf8dd4b1e62d57b42287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f2a152155f6853ec7a1029bd34ce2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b00cb6cf746cd01443c48bd770bb7c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b76be8cf830ce68dca7b88317aabe290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440158fc6caab49a94b159fd2841b05e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486189557b5283ab5376a5efaec82899292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ae6be9708a8f70fceb258e74e2751293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde5e69503ac69dd6288c36cfae08c9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5387b0a8b4fee5b4367d18678c1be626295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd0fdbc6912569b712e4dc3b8e77a5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029d5980b1bca65d4832bf6801df65f4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c587188bfb510cd4badef5fbbfe6d1b4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e4ce47c600a9ef85eaadbf7135931299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec834916cee6d5ded2e9e9a6dd887a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c468d7615fc9b5becb2104382d51e2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ecb29d8d85d2aea2d471c5938428c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b785a001533f33a7dd70b67ff7ba58e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec6909f021eafe8785ef12207c8092304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1588f9f1832fba565e70404b1df44c0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c3d84c2349c9b1477f9fa20e2411c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593be2cfe9b54fee23f9e990242f53b5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74077a2820fdab7c6894c5c0767865f2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c0c2f093ea7cc5e65d9b194c5fb6fa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d1569013ad5504fe6287d49d7dded7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c44679af202c7a1bd827e581f28cdd4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4cb09983def0ce2b6cff8076a0c22312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3c0ad8ed0fdf58ff2e8d6d5f111d6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561219f3bdf4358ca2b32bfb9a44456e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553e63733d004145f7f3001b976636e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb91dc16e70db0f3cff7402ba08a0e63316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba141b9910965f14d292a6bc3decd0b5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e86ae2842f1b2076eaced3b2f93570318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c7e62f31e96ac10b815853f147489319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f773f65a1b53a08afdeaac7e3c05c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ed0daf941cbfedae5eab561a1912ea321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddcf06a57ffdf9a22f5f0a1a2c7c084322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fbc033d524e2572c53f89a4050693c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944fc1b331c68d9d89f601052a650a3a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951635fd7e81489ae493e7ad93f4d873325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dff592529d366b6bef0774e8696109326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c12a660869e1f8361e7fe920da3446327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473873436cc9d99c518cfbd14c8b2cef328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0778e454ae68e8add4b0fc31e5932b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb4ad7fcad78df3b035691ad5b8850b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccec4874cd501f20422d9549dff2c04331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b3a7b1fa480b740fec29caa030b978332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e6ae1207f8efee5a188ba0be82a2b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad2ce3a980edc9a53ab62dbd83ae589334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed6e51a62d66d7fefbdf97a549bbeee335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c3549b7cadc95740da36b19060a462336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff029b4071906f7710fa6959a863a1e7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c21822892797db3706c82b3a75d1eba338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fbab595f0b05c9386167d4f3c42788339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18687717126bb2dbdb31a05c5d0d17c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79bdaec9c537373804527a364ce25d0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553b3be789c33c2b9bc522c96d2587cc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66593837c40107a7df4663141ffb2830343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc926d1075415b6405817ca58380caa2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea5567ae4f8acd097b1c36f6861415345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbec6f86a5cc5c86e2514fdfd6825b2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8292418cd1334e04672657c5f6168e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc67c569ad0391ad652d4bc71f321f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c986f8a315107cfa6f5f22f16ceea51349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759afb0d34e77d2cfd976b9057146db1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b286a4452bf3333c3ce1d9c10edad4a9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e70b9e2afc95e46c780ab46ac2282f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ec3309ce1ecf332d71cc5e8169f58353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae738ffc05d409e584fe126cb3e03398354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe6d53336be545676fdba728ef63f14355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd4492844b666cc4102a44fb272c75d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da9a12dbe49d892f44af7f5e537fea357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15553765e9cae254ec7cff13ea22af358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b2f35a40bb4690625b976afa2aff17359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f570d14356abc9921234011a09ed05a4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23091c480a9febef6636bc286cb417ad361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2aad859c2f666a7c47cca2917c5d1d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc67997d5dfbf246c31819fd0d2f5e2f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7616fd5454f9e7e4707cc152212830f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe1cfca883e00e81d352659fb3491f6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4939e8e933d3a00467503a34076cbf6f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c60b20ae66e1400b59e8aeab9f9071367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed6c9ddb6d751e648334a43cceae54a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f331b92ae7361bf11026801c556d1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ded52d489a1646f7d037d8de45d830370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e82a0e618b603b794dde9bafb717f9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc9df11cbe60c4651937d75ba9956a0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a812172e60abfccd98288514d45bb9b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ac3d94595217ffa3d48d3ca42cd29374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84da11ab9e5834f3e10cd5042cca718375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3c2c3b5604500a93656ad075a71ce376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f323b058958d535364fb1a3ee60787377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f5441e901f3e2217301656453a9f22378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93070537aa594ba8dcc41f5e5e489f9d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36001bb286439a06a96906890d45841380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a91ef1bd13595b8a9a63c605c80385381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a4cc00e5318650c1ccbb8917e3cfae382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f366895d039a04ae9091c965bf0a3a94383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0115c984b06d92f3454bb3b73b65f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cdba336477b5ceeacd626534ff2ff4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c911e7ef9d8ae749717317025e5f382386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992764eb38e43ddc995c8144f5f38dfd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d07049e089c38e07ece47e1b66f5783388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7431e585e1a4aa799f4046ccb4268ade389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d4f6b137f9d24420a86f50e021ecb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ed786043464664f9f92f6afd7a5f3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e91c3d7266e9f97cf213acaf2c23dd6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a136aae640c1c7392d8d61caa8139903393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2425819e2e51bd6ef1432e8dfefa1890394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1739a0075afd5e11c34149e38de2f508395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b2d29a1b1ea2e1df9605f025853bff396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4029abcd002705fdccf0797163395e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4579c3bfa1bcd6547d906afd327e17398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b13a8777c5a2fb705f3a461913e677399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d47946e97f43cffc263086082eb49400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a160dc5b5cbd579059b3ebf88b006094401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef93f07edf296edac541b655647c5d3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f3d2d9d4899edd5fa125fd9c68e847403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef17ea5360e94ef5e692075cd09d5d4b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0cdc8d7d8ffa7355699fc1ecf24fa4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a312f82fe74766b39cf2a34028c57406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a970f4f2c958b6a8520f56615501cd9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60486d1344ba350c399277718d150142408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa764140a75a9cc640cdbcda92b69e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94307851c5951a09f7f0935abf6d89410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16117cb2f75ab0f6c34e5ec781f58841411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b2d6ec58047399d37e1a0aa092330412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e1f26572e25246c470544c06c8929e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33cc6d9323d88d2ec3c6d3e32904544414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f805970357967af85e0c6bf3395329a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde69d4950e2b36b2c5979c66b20938d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2887c54039e16b7ea5a3134d7557fd22417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d672499740b7235d3445723a4a1e33d6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65342f8a8cd10e0fcd6a856578c060d3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a323a152825537cf9eeac3a0de8c80420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893bdb60437cf86ccb27a1261902a2b8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e88eecc925a1144d1aa56f4ff0368422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab8ba0b73ac3867d2214e2f73360e9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6090443d892d94eaa87cfd6272cadc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c254bc0619b0078f19911ddf6b9b5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcbbb248b25f2611fa3a5a164b7fb8d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf027a419ef6afa5db6d9c9989a114427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714129da47408107a4ad37abc22897b8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a228f06e54dd493ba5d25bac40b04429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a514a610ef67accf4802f50731dd93430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23997cc67b1272f32428120885ae38e6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a6eb2c7b98fd18a509e888de3cba80432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a080ae4403ad2ce250f6375d9b2a7c2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e677cc2d9c3e14418c47d01b5d96c3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99484b1cbd35ee350bd2f4521316d15d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69552e9322f595bc39f0cb75140305d0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0846bbb73273cbf1cce741acf7ec528437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef176097350cc8b27009735a643cac438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef93ed84d9e1c1d870ee9a30d815a2c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33077668ca11852fd73eee0627f1af31440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af495824562051acdad5efe368d71e7e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270568756be23657c535e10219b76636442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6932752b4c8ec220b9851fbb28eb558f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6708b4fc9c94c2148c02ffc2be6ee6bb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8719883af4cbf92adc37d075b23e1052445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad3986e1033147e5f69f00b36e3dbd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0542eeb1d0aa6c60d45494a4bb0b93447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be150e8dc46230ed2076256eb1818e6e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93691f283c6f489a70651140d7b79214449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d3c2f800203aafe57b70e98dafbe6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b9b97300fa3b8ebabbacc087efe96451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd19ea0c0a8b600a2e1362ce566661a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa235acf8ee5ffabbd969f83fbcf32e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff38f56823ad9d03ed6d041bf106eaa3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce2ced4117d2c0c4fb9ea431ee3b28455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2f968cf2bb20630a75a036a96c9b1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2094d195181abaac9ca0e62bd967b79457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de09aa0d1d9573aff21922cb1ef4e347458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e539d4777d3c3fcb3ae82d40a2b70459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bcd3eccd4b29f06dd926f9d542e446460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab2dabcb8c5b56efaeb4bffb06595d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4167d744f06e3e25e635b34544ac42462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c8f37c99a2b22ddd9ed778e98a994f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace32c761f3c582515df4eb1d1ca639464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a779a739e9bfbbc662b93df9dcfd8c4f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd0782abe408b7dad401fffa0700c3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2733209aacd9d120b5bed3f1119f0848467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e79c1b32aa314a7fce21a016f591d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c9bcaa0dca7e8103a91ebf1ba432c6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141b9c7233f33e436aef65d4bc7f8123470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf274a403420e5b121999d864069b9d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b36cf79b887621de643092e273ca56472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1176adab87334dc8a5f8bd94b27bf3a9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d69147b67bdc6ee6d235b09fca82a0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ca8571cc9e7718acfc74af1d052c2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e964907107cc5b63522149ca25d3516a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaaff111d07ea6b6c722c96bafb103b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47bf2d4757eb9b74b6bff8a48e0bf3d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89995e30a7ab61cfcdbd7d23d3d44ec5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e2e5688a1d9d2ad518f419eba4397480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b4dade79096e182fd6b8a98ff82de481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98b60f1b106052e2a7c7b2436f91ca482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511df3bd3dbb4ff7c8103a6453580452483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd6f7481826c20e6fa939435cbf3f28484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607945f0d9c9a753c105525252db6134485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9aa2286333b7fad1eff00461108bbd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a7366fabddb6a4552d81d29bd16ffa487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f36b5489dbc95004f80656624b5212488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ea6970d78bddf891eb146254a9c4a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb116e1bb944103ed0fed7edea183734490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1072b65e35346a5ba8142ac5bf578491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef86239c88606be34dc83665627d2a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d813b52a08c3b713b55044f9a7c5b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c0dd6d5ec755ba7d2f0e4dde73dd5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64608f6487af8fe0456ebfd9ab547f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5fd603135ad5c14a7d980c2213df74496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea1de2d9eb9954000b90cbd33c737a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88375d9a66771ba9346a031f40f5af5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0875169e294c79140910faa5aa55463f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a9ce77847691211a5a4b914b1a732500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08529a825e322ae8136fa797398d33e9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec29be32ebb588f303b6dcb10e21bde502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250552eaad0f84627dca8d3d89f85ae4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9940a1f6839a2e5a9abd680406c2f271504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea54991423aec78e088c26b1ea3983f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad8136dd9772714982d2f1cf25e929506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d0207643403234bb1b8150bbe203d1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5610fa7d717b27f8fe1bc1e6f579c5e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f881ba65bc2e598d13b702b98e9e13509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f4a9df1bb2031bd759c4d6bc1dba8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a8ebc6d2256024536fa1ac5467767511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630fdcd2b5e08d2852a12dc975b45865512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca45be71422be61bf2b0f518b112b869513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498266b8346c99524ff7d0557b0d8b30514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe3406c38f79908a5f9b36e0f3e5fb4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38138067ef5329f69db44a45c8f8380516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b100d99971fa9c1a1dadb9e67cbfb68517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af0e3e3c1e7c02c22e2593b2088389518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4916e62108f4613a37cd1a1b5c80ab519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a60bdd743c7246f4ad0c5834cd441c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4af754672fa56586ba7ea472d35b2f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea5e4f44dc768c405dde2a8e0f91b9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f1885437f2f6fd1c7894edbd74dc9a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a533a016ca4015390a59d001b44820524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fbe63e279927266448c8658e430407525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f881e0fa977526448f1cb5b98403f34c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b910dab301258cb50894b7913b30d1e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f3f403e59451625a611ee8dc4a2130528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac2d0dbb046cfa380ffab4abcc9300c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c2c003b0460d7ea903fb0f7986779530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ea9eed565df4e6dcb8085369e8e59531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96463defbca8ae4c0ae8ff5d20746b8d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfde8a99a184c586b8a7b3c0a0f1dae533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b189fbdb919ceefe69809289b99ce47534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea5cc215ec8bc22aa70333824b4b20e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d7c8284098cf66f67731429af6f4aa536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89219032dde2fb61423c3b6356fc3097537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5495fb1ed4e203530949553986caf08b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a580c79983a96ec8e51654bf4acffa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c0a554c596bd335afdcf7100c776fe540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1054dc73d38d7c130500507940b7ff7c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e0f050fa0b6225cd991db615245a00542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65889dbb47c70a8185ed404c0a05811543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731041647820ea825d82abd4c3e2ec60544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3edda5e789f3c5a3a93a9d38cd9aee6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c761e40657f457a3c45aa7d27f8cccb5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fcd778e10692dfcc0375e667af468f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a89cfb8e271a9f8f937ddc904cf9f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be99a20ba202edaa8700095f05bfefc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e319cce431d531ded5d59c6652b1a50550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a00975917428f4938f044900c6971c8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9ee9d70f67afcfa8aa9378fdf2e0c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96567aa1cb9895d0f29635b9333fa43553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffea1242534b7c6b85c564d79a43ee1a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d050101f8bb3815935f4ea6566e9b9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc64c2a14ac9843effda10ff7d77e79e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f777f68dfa01d59b374a8abd9a536557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c81a9a0babb7bebd2c8871a9e9cbcb4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c934ce1ed11bcef1eeb9496586afe559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18235b29cfe0433b8e028798554c4aa2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f964dba3c5d2d00fdfd5ad647ba2aa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc0943a45987dbae08fcb3aafff8db8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dbb92da3f504307204180dadd6c7a6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc8d4d4570c0715e3f0a3be3bd68515564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d61fc08c7b1d9731c9d8d14ed05e96565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fadf1ba867db035d79768375fcb7cd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16db51a25fa27dfb1fcc22a551e3bfc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c091a94ddddcd95a15cf50441858b0d4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fee40b36fc77a1970a1ecbfb9fe519569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb939a2d646b1154f9273da34fdb5e9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b67b076b784a1fd3266146b525dbf8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62f89c553958cfb395f6895d7c42ef7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c2e69e510c3ef95693e5daecdf76dd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed286d2e696f80fd6acdaf862cdfc8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acbbf2541d7609ed5c7b191d8c86694575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec5757e0b4370deb6524c01cf9f5c8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2598824206ce73d006b4c6b128e32353577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a117e623b6a03139a0ac305d808a4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a123f3853b1017b2bf91e02a91c18579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f194ebe3a901829710b4d41135dfea0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5054930351465cd1ce29f5502267c531581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4931e9b717f47201ab821d347a02c280582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5707fa86693744647dd06ba736946865583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d4eca6fee12a6b9c48e1313abffe75584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6614ce14cd5066025ffb21c1150b3f9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c51b304e6073827a3c7d38ec2faf8e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c713de0c8c05e4f95f8bee0e064ae688587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6dc000f3a4ecc014c3306adaa6a742588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c82073d3712ed2502fddc49e4fc6998589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b07d843f8767aabc232a89bc97ebe2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f429eea3c520530a3ef8c11beb7c5419591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb16bd23624ca0037815764983181bf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c2755ce3e4606d64e61ee6be6c72f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8786a5a5358a87f4cb24d4809759ec7c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6cd0938396e06142130341997759be595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d34b2ab32145e400f83e54bc296fb7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea48794d928131329c4205d8044d50597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb22fef56dfa65a71d783a3e967259598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c250dd5a9b9c3f0610e2790b70f3b89599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d569e9bba0f0f34f00dddc12ab79d40600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6f3ab535b0208ff8c5c41edc3d58b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d4eaa8ad1cecb6be67771816578ac4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2bf1b6a412cea11f936fc33fcb9d31603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c3097a39b8f696fcdac0a55e94956604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48105bafe96ac568551fe241ee295bdb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9edd79c3b25a20e131e896ad73c82606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300954386f7b2fa9791de58c1e9612d9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9344d1b847ef9b90294bb631d922f2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce04879c0d0c56348dc951de3a8bd3bf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31b30d854d133dd17243723beb1c02f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b2b16ac2840c453cd6dec86059b50f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233b95ca2a9fcc36dd63b87ed228a6a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d7c96e326eca44c8e4df02c4507ef613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af95763ed20bef1080eb5be843a10ad4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2102adc302c6e094afd5cc7a96b637a5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d7feb1adff23b910e505f52d1787f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb9c0d29a454da47ea5f47c78384e28617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42e68de4622265263569bbb34523be6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a65821d8dc9412e24000636cdf742c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6cb93875ebf078578c4b5d7fd5dce7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a19b227df9385339e5e0ded2a66c6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d76e546272f05278e9ab76dee1d253622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cff5405df4447a4fbe1c5881ede4862623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d51107f4d9dde0de398c0593c2c04d3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273580151d603223df0f13ed808e6bfe625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d91824f05f7d4ac95f9e4b8ca02a8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d8e67109eed68b29691dc36c5d5283627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b93671e62b8609a1b9251bd6a7027f3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab1caf11b585f790a21d7547f23702629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b6bf133f65d15a537edb4e02b5786630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d588b03e3cf31f97271d764ae4bd02631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f4e9bfb8705b1e8d0382dabf79699e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da8a351acdb476f04771819e7c46488633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004bef0a9241a7435f109e6fb4eabbe5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3db016a339b0a241ff7bb9168705fa635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c057197719462d348d6478bc4ccbd393636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b166ca2371019cc32bc868cf6a2f5149637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a61b4d2ec3ff697f75b21e88ae510638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca621beac5565a81d35a030704936c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f8d45e4275eb023d12997c3e1412d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d68e3dda8c1e78094c60ab4c80f1f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d08eb8790a5923e736f08863934cd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b0546e45aac0a66ae7fb3cb5e1f4bc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db7ba778df114b78b210a4cccd9587644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff03ae183c578bcea032a52054158a6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8064eb4954615dcab39827ff55cbafa6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ba67185df58a9d25310cadedf75a1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a8b7febd1f5afcdd9e5b4e110295a6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d7887052498e85475ba7523ed95889649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d90a304f19d4196d06ac9b4a5bc8f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f61e76c66865fbb309ded56860d69651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ed4292139476175bd78ff7bc2a10c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a97e008f1b32977e32e059ac318b6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74081f26c3520f8bff265fcc60112ad5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a45977dcfe7d2e80d4a99b423623714655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790af6cc3336a9eba8919288a1f7a8a2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e38836dd9dcba427bca05a3c0c3039657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908df99e434039c052c534ee03e6df0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94656b304cec4d2115089c88c6cd8cf1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634897ca0370d57f1d8b4e21af015829660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860997eda0336f654dd345a684a82fe1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f8f8d3068d1e93864729efe6866c7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b64a86ec9d65f189b614976c2a1a9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b17ee403725c6092a0fa0603ccc21664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7565db26c0a540f1d57824eb35c4a868665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa5614f7c1e9a9f4a7c675ca270174e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf0fba012f0f42665d8b711aaf745e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a8870b40c991303647169dffafc6e1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc036c1e6bdd7976ed88f41f896008669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744550f3eff48cfec7b2c984d0cb2fd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cfcb9c0ce496d968b096bc895cbd09671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a7e392f9a0d2f0185807e0ecbe99f0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b243059e38bf4a00703c4c98eb84a9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8cc60d6b932b8f89241395b0b138ff674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d1f830b5db4998e127e2613f70af0e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb61c62522b0130e74532cec072e67676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8367b71e2ad5248933cec78847d7f34677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc630ecdce92496c4f3b9ac174e6f617678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c68524fdc4b269f615882d56d4aba679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a7dad0493d9b01ca3e9fc503ce969e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82994be579fe72bd6acdf879bae19314681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028441bb45ae66a0f17db6af1751cceb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ecd2d96a36c653895ec7524c3a9bef683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf259d11856eb519d96b1795e4a09ec6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f7a86a4da65cb5749ceac5981b268685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8295ae00d3917ac93fc5bbc6988d379b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f796acb0368352eeadf3823ed5c52757687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0705daa1d57d3be3c8308d0c4027eddb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32eebe80bba40981285410e63ad5790689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106feecf1a07f13e33c7c668a4b19bc4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd751e7e13ab566eab51c0cdd053b388691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b6f0f1be17c02fa12979ee90b0b05692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235fa2d81fe631f37e93e5e76d82d985693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08fc1094588d9f9392dc241ac0a405b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787659c9328d1a10a5b5663cabd2db44695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2091ff51ee75bd8d4acb4aa4bef6d77a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26967872dd03a9acc6b209058202a1f0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd90c28b95de7ac6673b2d9659a8e044698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be92809ad0d620cb177aafa95743ee2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09471905cc507c9681918b2587748bff700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfae8d4edbbe5dd64218ac30fc7fcee701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2bbb5bb07a18940922d69741fbec07702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e9c0f164ee5120eb5a1436bfab62a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36166ecf0d2e68f31ccd590a92e75dc9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1090d80668c8caab50aa76ab05b7fa705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc4897529263e5082e4ae43796b0fa706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604f698a9b3474c8d78d03b2f7b4993707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1aee0d2eea643ac2bf1cad58e23c11708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b683456b088bd912174a35cbb4978709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd8026107523fd627a7c986fb4a16c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c9c833d9c1bff186ebc854710afbc5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a01f1f3c1df65a20d1b5322d710911b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d13998380c4b8fef18e14f05aec53713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eaaea783c648172dfff70e71f71448714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dafd9970bcacc0e72d819de2be69536715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded04d7d1762c3532679a186901b72e0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809cc92211b7dea0ea09d907c7df1415717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff883196f3f492724216dfd35da1e4e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5481a0dd505c61acca5c61b23752c93719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539fc6f22a9461927b26eb964e408c5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d423e687012a81d34cf2a7911390ea48721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df922e1e10400f51d775cda259972c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c0bbf9f4cc3a5dbd2957cef85cb52d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4c2b42020dc1785ec10f900617573724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d2606c38db9432bdb3536018874de725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8493239145c8949f35cd9e88357328b4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b41cdba0328589e31ea66b1baf06eb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80afe05f26cd28e5a2c2ac8f0c830e0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0678ca3fbdb13d7012dc72543c87d2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20511429f2976b16a5d73a3c3f41be92730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae8760d587ef62ebd8b7ef699a694d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4fca7b1bfbabca7c6c501230926c5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0eb339b91ea53337291dcd7f96edb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8ffe47dc75db6f7dfa5c9a01e3df7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb430b48c2aff3d80d06cbe0aeee7451735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61beea66115efb3b6aae577a288bd9c5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edfd416fed11bc4838457c377870292737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec5a71ad041ddbc73f96ee1a58d1ec738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d001e21052e35b2d05904c315c4ed3c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf393f06b9e728b6b36ca1f2ed07a251740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8209b5b1cfa197d43418ec15b69d95d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f7cefd6aa6d95f8554624aaeb31e2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a65b1a70613d50529d3916ad28f61743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc393892d3b6120189cd7927838281744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf6dffbdd45b0c89e8e73b9205528f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d7029b643b4a833f2c157ad36499b9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8930abdcba5a19da50633df34ffd17f3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e548c12906ba90e224729963e24e3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed923d67f2ba4eaeaa9be0749d99f40749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee221b3a5851ab4b27c80024373442750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e437cfccc151843928e04932ad392751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d23c2a31becdf450f2f6b5e5034cf97752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff586f31d676d2a7c444543c6aa95be753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec57dac500a85333ddb87265237afd7d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a0b97d9432aee39598aa3ee847ca4e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c2bd7886108e5c7912d28dda34eb2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa9621c40f1056ff11a7b0078dd3167757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd429ea2d9a2c326b0dd2cb97f9c74758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42144e93983d596562d6559947b0d8e9759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5dfff53d80ed61519ef2a02fe3dbcf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ce0e59af158d8b50b2a2a13c512712.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1727cdf65b0fed55e2968ddd8daacc453.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366073d62d8bafeb32496206477ccf9d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6233e353c468a20f84d56d75e89a371d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68f3a83e06c398ab7c259cfa4522f246.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af9463c0c5a1e700b6399519268ee827.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc12d1dcc1359240bd35c4a5135d81d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d18835abaddec77f87951233fcf1639.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce1392b6e725c3a5238e316a571d0a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d4692dff1ea11aaec0d048debe79511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc199385a91f9ed473ed28a6ff596b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b2e22c02cb6c4825b745b57fe596913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db0563954cd7952310800caac9bd4914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f399a813b4f9e0de57f1b926d059a615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6dc58b5549f70dfcf96a5abc05744616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e3818855a6d6b476d1d712bfca18d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6756abe7cdfee868513716916c87cd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ecb2b6495cf123a8b03ba7a7b32aa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a203dd1a9ba00ba773661c6d0d1675b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01405b0acf2cde4559dccfe069bfab2d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd344d919c050d2ba8233cd2b968aa8b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c0b66ec25aed1b1cabe9f132aad9523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9020a37b7d9f8679024476e6bae0fa824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a7f5224661f9936b31d07344b69d425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6597cd2072bfc573aac80b297b55b35a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753faef743fa4f7c7dab0e5e622217427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1481255f0003a841eb4035ed0e32fca28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2881df4c904ec2432731aea0ec8419eb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36944f9c34086b75980129c43b244c030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b60193ca1c6b4a9a19c2ae8ee1b24d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a460b076349332403d9f23bb339f0332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048167501b2de53b0c54494542c577033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f8e00aaba465ffba5b94bce1a334134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7db077f503448afa73799f154e8e1c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95043cc30eab0c3d27c2da5f7d2a2afb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d77fefbda8640604942f5c8f3a015bc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f5110d5fbcda8f22a895c764cf07e038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d512737e1f0701be8d3ebb88e4ada18239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46644bc204777846ded1b7ad2b84892740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c81b4b208972fee1a94ed8771bde441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d277faf7364c24df87175896733be542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ec81a40ffb4a3f5d7d130f60d5a7843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e36e3b84c8acf9d90f82356f01bb9744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229378f95c37e940a13e96c8686570845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89582ff1f74a80ba408845b7b969e08846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e464ace5287569dacd88001e5ebf05847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00488481b8bd00a40ee113aee7722948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f433d84db4c26c3ba5ac88f94e5b049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079a45ea9c61cbde3d12521e38382e150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057b617c73dbde366b0308b8b30ad5e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f104a52323c27442ede3af4ff636f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa0882cd52068608246a78b2c64822753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a8af0800105deb6b32b6729ee949d954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff04e6733ecf6b7970d9dca15944f90155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b767a9d25f19d7fe7275a44a5c14156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267a60ff629ed9beb4c02bfb5b59e74f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283df435242ad71067476f61921b57c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd51d17538ed938b5a140962bd2fced59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6013cbf3400c5a64d517814d91b21a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b851bf49cf8fa23a248361a0cd8d761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91782bf0d2d38f557fbc242f674118d162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ca983ddd03773eb5f73c6ffe8270663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0aaf1139007028b778351da7882afd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c67954885b5e91bb41fa70d39ac1fc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b808afb1377672559a54079629d3766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e2ae3e8ed9b7d33c362d63adf7ea767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a3721edbdda028ab01c7139403c4a268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b026763072ab0c8e8e45a2ee0de95aa469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea36ad43edef0d68bc8ab8667a864070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb41e72c9c078391d38fade06c7a899d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebad6209a966017c5febdfbf139ec5a272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1494c18383670a494e5b4fb536b2475473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d149535e7b890d6faf1fab9023451a874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e38c6dc7665b7a7fe9f95cde3a7c175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49db66aa872e2f7491e425de6a66099e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f9f2ca9fbf96fd94fbb9babbc76ed077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b45890050e5f442ce0847944f181578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f77a462de80941fa8c483cca50b3b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8576886e206b76b4480d98fffce0551a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012662521bafb160e67d05b1503f51781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bae25c7f4a8d9ca43540484ba03c3a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d6ff158d3d1fb7ea434f34faf2615b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82050aebf4c53b6ecb37e20f4e67dea84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3feb04479a131a299d6e3c8c437abb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c9eb21b7eed0215d71c03112ccce886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a77235ca61cd8685036e24b54d534be87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31610c51dfde56e73f9504d122f1b79f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507b38692956e2618413bb1326bf776389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd11a337fdcf0e0e01b0348fd55138f790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848dc65dbb97bc38b5717e537c4fb35991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914ddbd0d2ae164ce9c7dfee9abd4dde92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36ec8fcc9787dd35f3f88d746735a693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb0589d8f40c2f10833cda774ea0ea594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915adc9c2ea69387f5217dcfacefe78a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd03bebbddd30ab9020506e82a13b4696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f00434eb33ab762a556f429b131182597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0487b31742116cf10eeb2761dc6e08d898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219127e9017f3d66adc5c3f505005e999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac2821da0134483473a2a5445bd947100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9abeb99589ad62cb1e332b966f2def101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5991f29dadc46bc396781fcf972b6d36102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5735c15675645c6f6cfdbf21214ca21103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ec7df48e8aff94cf56f927c996fc2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e50a0151e5db8b510aef9f24d48c9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcdefe304f71be2ddecef7e5f3a5ecb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c6c6ff712f990b1525e60fba6ec91d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0bae597cea923c4ded647f0ac7d011108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc611e0f270e76cb7311375086c034c5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148ced107c8025699abce83cb29b657110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a58e3a6384ec48736596e238fd9f83111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b2b35959b05ada8cf2e33ab9e2d85c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8196f9b79ed8eb18a14242dabc8207113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c351815acc3d76ded0947fa75349b3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde9ac06e6b4cdc028bb195d7aab5497115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bcc3d6a67d1dbf25bfd24c35e87ba6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff758170520f3158aa938eb2d994702117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad4ca26c11e46b8707c0fe7ae7335a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284cdd4f8224b27146ba6d4a078181e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bba94d016e43f6d95ac5aa713090c5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a70013ee557100ce9ab6c0c50dac1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f75cebb12cf720873f47490afad6f8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddebbe9f98cc3c4769e5c31289f205ae123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004e90a42e0e2e4bf56f582dadee72b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a90069625d0666cede70a0cd53223125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660cf2d550174ba1849b3673735f89dc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ebd7167746cd6824b9dd66e85a57e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8e514162d18f9c193a58909015371128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e7a20fd248c8c6c13b15c52949212129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eeb0c3b5ef1f5101ed7bed075eefb8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef6f4b39feec97dea7977090e5238e1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dfb6b8c0ddff3561b16bc9c7517eca132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb0977310bc279042ea96f97181155133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7914666ce9f27c152985b0b173f433134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2299760a73040d37cc54ba366ca4b99f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a44485f70a79b78d6b4f521dceb13136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd04b58bbcb39f36b80d90d9f3517c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be19885d303ca97e80390e771871f25a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def98d1c0f1a6de03e4a9a65293a86bf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b610811f5b67f8e6e95930c3fa262b0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e6b2674787d24a2faa984503fe526141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a8667e9182457545030887a9b15ec142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723e78791b2e0aada28c3d7db1cccc2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d42edb0170ea551ea51fbfb8928e2a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b004a166730703e98abbd31540a29f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a3735c271d3079c00e69974236711146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265b4eeb0671b3cbd22cbe829837325147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6159d4af895ea6cb4ae1cf6aa33bca64148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec7aca6751f34d1d557c9097921e5e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4aeb3f8f8eea4a0298e53526ee98ff150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce861f6ab94169ed776cc4f7a80dc117151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f9fdcf1c0b27c3a5e0fd7b651d900152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb949661968f1416f1d2729429402d6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360072d86debe275b071d4df6898b81154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604b9671e68b5f770c8bfb2a7a359ab155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f4b47456cfd9a7f6efc7c6c503514f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a982ef235ffa41876b0c426d8d7d9c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32bacb2c4b8905f84addef752782c48158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239567f499cb17a00d38cfefb9a39c2b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f6b8da4504c2bc3f9057e19c62bf5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce1b6e6d9d38c082392b0413275b61161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd4480b4ddbaf0ca153a6737def47d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f0e4feaeeb45376791915c1c57ecb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a1431fa72915cae838cb9dbb3e575164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a54be34bb03f0101dafecbbc7b88b6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8019324f0b5b96aa2372eff5eb0738d2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4c8a3ccd95b94e86377f80d6fab81167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f0078e0035ae8aafa647bdf719d3e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddff80dee727a7c8bb2bb08a1db89eb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae1353db5e40cb918baef8ded71215170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c415c2feaf62696e94a1ff0325c42171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8964426f32083a387d72a8e6923370b3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c54355067fedf64f9483d45276f0fc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6023dcd53b38a62c075458b5cf0040174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f8f971713e924ef4001c89090c38c6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427b91060ad37f07726cd46991b608c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54143b387223441e74709bc67dc57483177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac878697c19aa7bafbdb35e81457711178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c69fe6f96f38077642afe9ef19796d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3efc42a5edae765336fc9f666380ca180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73fa12316b22df3315a94d318526271181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e9244a7c9db4635a0058f0184488a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a3678706ccf2a00522c2c0a4f4a61183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf0de5749db489a9fa14fd847191225184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a15f9d7ad23dc6762d5ce1e8d2e24185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fecf72c7b533d3afebe3d050124ed0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522951d047cdaa893d3a09fb7a0a4f9f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf266fd65bad0f917af8ab8e9e7ace53188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b44a4d1ebb46a9be1d3c0e1e0512ca3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b8428953130292350ca12b35e5fb6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b81a295815887e1cd685b97eddd38a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac5abb5f29bb2de76e8ee93e051281b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a9ac4d45cef09c50e3ae980cee6e8a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e2e64698044b7a97505943839d8dd6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a2463b5e58d1d913c4bc4d99ab82c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae601ece6bb17698ad8a0db92e9e501196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88f2ff58cc273550ed4e7f16c15262d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1daeeb5ebc990765fc94fe49b6a3812198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd459c86137cc752c39e8e8e00efcb8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef7032f2166f1bb54a736102110fe1b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d2979cec0ed8ea5a26b9265fa32ad201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c5dfd44b70afdca3d781602466d49202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c407230fa2ffd9aa9391c18d34c607203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33259d58a2d215ad5422ffc82459b44204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24e737b0a9eb3c0eefd6fbd0b3f30a8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d2c7e3b5e253803a4ad0d391676b2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb9a5cb975c66634f82286abd91d5f7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d37c7beeb2367fd66f431763012d626208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a30d73ff5c7f0afcdf0ab54bad1fe209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9142090b429c11519dc07140103fb824210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840bb316c3a4abad9e407f71bd92dc14211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a225baba6905fb94b0d6e991069108212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a9d372cf3df8570d65629956ea35c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9eeedd12857f1dae9f54ca30e974db214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef6bbaeef8c3b0159bf25cf8ad25ae3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e443d82bc74d9114aa8f2cbce2a13a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba891faabd7dfc7673eb680c0423d381217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d64ab4ba85407bef05a45a61a173856218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a89b6e1be24a7ef26db9c627fcac9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea1f4ac899f200d7e1878db2dc3c696220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea9898251ebcc25982a5090faca439f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32bcc473f862aec207d4f3e6c5c6b6b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6239ef51c2af4c22756413e85a22a11d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75196551b55aeb64c869d820baa34f9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7255c19c20c78fdb542d1a2b338957e1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d19b9710a795b6793a88bf65edc8a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b962b965a1ba4fa91b92d87e21e5a084227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e2a58045d36cdcf2ad95351225fbfa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da7a3ed96a89cee21089968d3cce51229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2702a2e96cd4ea7f447bb42c348057230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba26f192a69fc8e2ec7b2a37c58fc59231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fafae4c621e414491fc7373643b7f1c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825a0b2aa1c8872b3e0faa7f6b0deb4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2052acf6ba16ce3626a00080eba3223f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d17d716a94c0565876a77a3cd82d18e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d9dfc45071cfdb2e4cca3bbffc5f0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5f0de490844c180419693ae8440d6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d44e439b86583511e158e4029c014d7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d764d6d67c90bdbaeb73557e319a0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18d590e2e0aea01db049f9d6773d16240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b9d5a2f8b4567a74550611ebcf9e97241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579cca0f218d26889e5be8f1f5a5b9af242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd28df150e2b6057056a56ddfc3e22243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348c3281ddb6815087b02d466d51fb9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540403749214c85770dd81abf069371245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524c0cb8049510258820660545a09941246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04310922ec424d86473e128c22171e2b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f82b60dd2277cca541b9e337f5b18bd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e645a4935643c0a0f96343c8b3acb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6169f1d736921f62d82043ff7f719fc0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae0b55ba57fe71bcc793c8424cd8eb0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a924a35d65e28f9df840b84070f926252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d221eca32e1b1bda7b003fe5d777bd9a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224614036aa64481dc5cad369f012d13254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0896872dace52801c96400e73193d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2ce831eea0b505434c7f3c76e2f33256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47874b368f46a6b41968abbafd8d99f4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82daeadb66d1beebe775d1f1afd14edf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9716f3cdd0a5627da631261cfcad36f5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca494243749a572b2a9209df1ea6a740260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82febdd2c550172a4e3ad7908303258261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f809063faa481f75698fac1a7daa20c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e8c61cb789fcb6ad2dc03e19387ab3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c3db9af02a918d4117094cc50fa1ff264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe89ae6043571f60d3fcdaab11c2a8af265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d0d4c63338d0c9129ef351ced6566e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c31c0f19cff8ebc7d8e7a8da0caaee267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e2d2bf3d35bd4fdfaf88468c275f73268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83fef656dc2cf0243e9471fd433d83e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6bdb900493a1ee89b34a34aea4b0de270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4045dc2e61f4c4c30e20fefbd6d773271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55714b7e928bb1a2990713e341912f0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c4ac373ebd72d9ee1f0b2e482833b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed31bc6b8478a7a588c7efdc70bc0fe5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f223ed858448f6354b6c52e5f9bba275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e018e3aa3e266849b72158422e0cec2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9213c7c7c7061ec54841745a9617b452277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef17f77242c7972f114436c16f91d213278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a4b7e946206c405860b4c9d73d418f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65734050a1dd82de1fba1a2deb5011e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e344074b817b4ceafea74601f7d410281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2bd71aa4b75ff102e488154dc83fdb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc50e8746b094525202f2274bf7711f1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f991b39f01cfd9a4f3dcedb502933284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6540a5249782649a81ba38b26022051285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47a3b388cbf370376c8939321e2471286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c638002a93620bc4c3323f0b1365bad287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e869beabe954707f14e27eb07341bc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8e142033c7d6930551765101ac8693289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6449d01fa30d20089b6adb2f14c33cb4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c7269ef09bbc86cfa09121b9b07fc5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10f869347b0826e56db8844e72ce0f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459981982f7322e3eb162d5cd7803de6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204869e59a2a477efd955008c5e85dec294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76e53fe3f8b834a07e51c63a630d32295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f913c1b321135730f9553d6d4a337ce1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65421a3a03c007dc9b17cb4584e0dac8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e21c4bbad2e4fde7cf5a4e784a158298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa61ce254b2747d101d079049bc3f63a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b4d11bb0714065efbbae9d299b1c83300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2708c5f403c270233157283d7d9325301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6590ddc0c9ef4faa9297a913a613375302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b7059ecf8e5149ec38ecb090ed01b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e3ec44edb37d3fccfc1eed062ebac304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b257dfe929c4c88773d7841f151cb4d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d855b66e509e897d23d318efc98ee4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f2e42e03324090958ffbd429cc027307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec3db7e2734b47a85ab7e257339a84308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7837ca70d6ecd933763bca98aa2421e8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a620fb1748da74a4cacd5677df26df310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd9611bab81a3809a8d7f0e6d61e73311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb0aae1378af1d176b59d89e6e52315312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee4c9bd1561d3b0a4534c988b98a703313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a855450023f57124b514a978f307a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92d1c7f0816a551b4494f8cb6521358315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c822535f912fc7c8505c77ce572ca9d0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab4c9bca7bca3d6bea08b221e018bb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28806c1557f5882bc60847b352ac6fa2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfda4b621c5154813e846ef3a3a5f35319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ec0f86d56e683cf7604871e061d88320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c2493b6558f2ab278348d0e0cf5109321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c29055d706077f8e4fe8c09790c26322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd2341fda8ef4158f1f9def653ec509323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b05fcb06a421b25640e43396edf09b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a5b5e2f78f71952d9ef3551662120325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb6021cd20f868d5b832d21f6241fc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e388f0e4c35f042769fc47aab7a09741327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf3a371b3f917ccd811c60b045f96d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f82b91f1b9b6ab904323ff51d67e18329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c0cc10ae78f7e2640594e570442ac6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34830d7c4575208ebd51ed056ffcc36e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bcf93b6e9b68e71418d870382999cd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62c0eb4538c19fa0e87511b863554cc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5555a52408bcd7f854500fcc3c604f66334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2454b483243dc4ca003b003efc7ebf9f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8511c18b45f59ea75c1c4be964091336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46566464d4ed08e39e61357e9049679337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df3224c803511cb8124194b5e79fe8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be6b713a61c6cc2c8ee7123965f1a0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c0c08e1d2eba6261a60b53d087cf8f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fdebdb7a58edc26f4faaa0aa83df0e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54727ad259a2d6cf9d6a67376bf6a32342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd5ddfe7838de53ed4a240ba751a1c2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b788d03b6e82707a075dcf9d47457344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c18e83cddf162bbf2400bab7fe2defd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d5c50b88d09e31c4bd5f8fdf9e80c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c70c46bb9542ad95e850bf546aeaf2b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421536cbec95f95eab71e5fe2da35a4a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177cdbdb3d02aabfc14d5d5c57a9b9a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b545291ac6b53772ee7319f519a7736350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4476e53ad2e479e30ee9228094eeb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df759796d910d8eef694cbdd7364635352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc18ba5e2a88d1b9aedcb15f7ba08e97353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2039ab03b902a04c54389e895935782354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8364e46349a84afcbf9ee61dd8c1f461355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301af99998c40c227f70642bd4de57ef356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01dcc8674da65232dc64d6b11bb8947357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8918511b0ee045a39c9d80fd43f77a1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edee8cb0292bf4ec85414d123ce5d52359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885c0046924d445efe150ada356b967360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6edcd3bda98afc09a292ece5245bd0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe3e0152674ae390c7892a01aea0aa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6151dc7f83733c96af10a62c698522363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb440b77ca46614556371f2fe52c66364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f3efe82719b951ccf328604b22a16365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb06b41185d32f8d78e71ea68f3f0e1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb462df29bd597e3ea3f14a6285620d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae8c10f990313e4b0c486b25cc988d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ce49a2a90858f7bb3e96b921f8460369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79118933ce3ba4b95f793dbd5173d8ad370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4975d50037872c2f0e0d2e617b2e43f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5afdc677f0a5255c88e2625213c8a6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d5b5455863622d857b6a45d2f7c5e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3620d0b8702974fa53f6d029a3efa1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e0e75b32485208551d864d3718eed7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99249742165b21ee6f551a9ef4c7624376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852fe11861974c6d7ec5c20460e24d8d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1f6e7b1fa33204401728aaf91fb0d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f4f5393b603b253f2c403ac2927ea379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba885e38b31f709e69de802dbbf96288380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378790791c8bab8c5d5acc7c47821064381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245b1223d2c393c1dfb5122cabfcb80382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe69cb04f83b4accc5866c6e6256b9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f8348d6731d82e4a81c2306c05ba53384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacfa6dfac97c999ffc5fa22073149a3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caffabac963cbf676b72b778a972db32386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b9a262770d448b700559df760c899387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4bea03ab0aee5e67c732ca626f38c3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceca94c57a93df68ccfda41cc02463fa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a018a8f8733058144305a004c861072390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8cfb2d216023c3f5dc00f4dd4d1c4f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f368786444d3c55c2972b17159a45392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb0925fe74dc0a57c79b1514f108da8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621350aef7f6f828ba66ae4de682d245394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea1d0d5efe2ae59305a9acbaf6f9cf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80979d6e7a8cdaa3481bab23c88ade6f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dacbffce9d3ae28c2597eeb35d05f4e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec84e87aad6a4e59132ada487712b46398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c286f1ae1520e9097140c4d48243df03399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d00583fbfc0e1208552b05d4be89f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c7dfe65063da7906323ef2d589127401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13207c90f588200c1eac1feb2bca940402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c83af6d4780d22012c75c06c43dc3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568972692694715773776608e8e6d3d0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b8ffa1077d11974e18b195ea5fd64405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c5d29f3e2a4fd6555e4020fad7d551406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27e4744f9413268395676c7044c0c2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46911dd328aadaf42b3821ff1cbfea3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b6ef451e41f658849d4fc5afa8872409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7863f93eda25fa1e5ed2d58d8c28d21410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8339606b0ec2395f83cad7eb4b5253a0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c98a41279621a26632fe70adab3c32412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d5a4f7572b2910e78aa6d972c9961413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f036698dbaa5ee1d0a35a2c6cb98e4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8fb6a6010960e0e8fadcf9d5ac2ab1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17adc0a804367022ee7fc81aa5b0882416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1078090c0d115dcc9716da8e7d26a60417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40675997d20a1d19026f86d545672435418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8778e2d112297326e5702485b4b7ad93419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f00b9ab7cc54bf4f40b105027e575dd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc489fde17ca79aaad17292d83dbed85421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e340da0efa80b795f41178f008e229a4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99600e889e8c7bea995829ed61c9547f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabee6f09fcf719485f7634f7a99dc79424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a8a9e3ef13535b75184312bc1c693d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e169014996dea28be779beebf023a7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3572f1c1fac0fa4ec642a0c0a50889427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2579c3b8370d072b5d9e460f6fed8317428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d4249058704315436f27c8137c101429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def087d2624b762ed90eff8302af656430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25768166f7d2e3b8bfdb52c75679003a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e777a993e9fead16560552c127963432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170e26eafa602dd59ae15172a2cb5d27433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c48b0467118dc6ecd6c619ecdd01aac434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e73d45afa6231dd7517ba190d0f56435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16052de6ba4716ed9934c5974ba3d08436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a55377d95a51712c6a0d05d8ca079e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782253ca304326710f79b3b08afa147c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564fc14a3107bf0577925192caa97bc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc482bab5ba74605da4056751c893676440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42821726e07eeace42025d5f8a6e329d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ed1cab2365206b460bbf38f91dd09442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743c28a0bc7950264c7f572c60e68cde443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01285b054915cfb8575ab5e45f3e6047444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c3bab8597548eccdef8594727de3f4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e647ca76c246c71f5d138026f588a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a51a270e2581efe9cbd63988efb4c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85163645f1b8e7c3a1b6562801495620448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e542c9ea5c39348c3b2d2d16f8a8bf6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b053bdee6c3be3d69455bab4a75fd0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97b1b968d9285598732305dafc2d6f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ee2f52d7ab89173eb48c895d3c74b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4830a9761d5f4c978af1e7183b88d94453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30c368682e3a390f037089ee219c9f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bab52d9474501f89daedb380d44122455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fba46deda55a7da13dec324b409931456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca7ab9d762053190fda7cfc4baaaddf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac79d5e2bb7da46c88ab49d59067a8e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e75bbf1d15ca65312a674a2e973729459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70491f9c73228b87a03835c689d9fd8a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e3f728de1cbe608b032cbb0ec2f773461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3262f2df243cce43207824fb5517c62462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b09667be3d35ac8001b66390b2f7a74463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40157dabae9a3bf7577e6c4b03e0b395464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52d89ca6c56b06effae233af9b48ad5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f47e59a0f4bd26ab24ec7b6fb4036b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ff4b7442503f48ff2732d56883e538467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392cd37ab5c22f4f031b7460b34d9e1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f77f7c396c33c77f9e904be4a3d5f71469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b8afda07e64b2177a1cd2e512f962470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6af248593b209a10a5582eca9f634e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7c21a6bc58279273f794f3a613c43472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badbf7b8f57fd522a35ac3ed2f2204a3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc1c9e5b2263f25b45afdecd4e70037474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f40525094d1dd53c363c78a8594e33c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c07b5380ee23cd4f92b2c54ee3551c4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda9e09513e20c4e52f3ba135705f6f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50a4d7032d175f28caf220428b88d8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f863c3a8461d7042444c234c2e072023479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa979736b8a90bc5cb966c1ce96dc17480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acec17996c564b68632c84554780a37481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6f6dabd8153b0606611a746d23985482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed3c70925f2b2693d60871ab427d14f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a538f161636a68f7b69486fade6e9ad6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d878a3bb8aa7ea2e649e8ea50d4f48485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8060fee732a06272237ba5aca2a1fe6a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b83aa61ac9f0610555976b72c818f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f59e3e1205e7d4c0db9dab11a3f9a1f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b7293ae8072a09e03c86a4d503824489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c1b9da3f835376891075ceab053cb9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a8be5d280043a3204248beed1d1203491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b62d49a64e35d7c93e868f58bf571492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939ab95491936bdcfe0df122fc7ccb6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a1a325e9b180cdac0d82f40d46059494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8321aea64f34e3c1916f9d67729625495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b10e098b8b54496c3f2c2fb99ad3b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a623ab9b3bffd3e56f805f2a852b0be5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb44a59262105d44edda3a75a32c0d75498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c903d4075bbeb6dbec20e7596c6f54d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685248ebdabb484cbf0c3f8a0d0275b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4b43905197de22972250ccf70e028501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf652519c39f9d57caf2404f2f0b7921502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf3942592de4dcd6abe4b580b2dcf3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5786512feb5d415bf9602da8501a137504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb494b13c4980a3995e362d3d0578364505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c8ce6ce17b0791aa2ce840fc5e8ee506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c510187da242871eb66350a412dbb414507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d898b14ed4c8e6e5ab8c1622913733508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c688ba4e809a31768c873c74b9074509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb638271a7d63d29d46dda32e123408b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f284c98ab6da922b53e545279da3f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7734228d4ede3d488f95ac2fc478c86512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd95a03265441a18469b0852876eb30513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea06d617ab327fa98a64f39d000aba514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c76d68142a6abf77b1cd77e861905d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbeac4cdc95b66b2ce5a73c2b0f5828516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c75b2485e53f64dcb10c769f6efa8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a60fead648c5f29a73000eb25b5ebf7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae7ceaa2e2f019a44a7188cb111478e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ae523c4d020046128e009d918c7d6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ea6608af7a264160f5cdfe071433f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c48b0e8845c46ea99b7a0f634943c6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08257cca293fd3520ef806490459678d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c632254dbcee6312026d894d42a6fa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db224d71ef1589d5a9af3f440a58f40c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241cd50f986fd7725e41ef2fdea05e4b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01681007116c582b9dd1bd13f72a5c31527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463c44f3a3705fa23ebc38c643f5cc3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3515988a6e237c580ebf05e08ba1bec8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215cce91711b8be4da1435151e2ff60c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec51bf010f6fa26974d7bf5089d3bb00531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99705f5840d9206b47ff47cfae36357532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3d178339771eba53ca3d09e9a7ebc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da545937c449ca926b1db0f9ca11120534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b7681e1f56fb0cf2d8074552f0b6f5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e565f6c4138b9b0e1a275952f607bd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6631029448925460db9fc4d6d0d59537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5620aceb1709e86a2ad683f4d8a3e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094023b84b0eabef4a71255280c5edc6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c91e0b663b45ddfe3dffb65a4f0bef540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40631d9f7158ad3c295544701c882032541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b87d14cfb6eb49ad07275ba4f9cb97542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726f0fc49d9696fd92f03f5829cf1a02543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d148b4f3c5ffc2a340b96dbbec0597c8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ff45c0935e14a5dd4b0b541049808545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb902714fb64d96b5a2ed5d048ee629f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d66f88f2e78bb264c8e4923926e71c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ce6ce7da29368fb5a1ee745209143548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b960e6cc118937d8e17e93e3d802d4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee656f0440143f67891c1a0297c2d831550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dcae84e09e1767dfdb2380daef2145551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69791fd951bf630823b4c3f3a0faeb0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec8e286ddd556e6c2f1e63e909419f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99412aa960cf8824aa3024a95213c1b6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08716130e3f91322702566adeb64a5e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1745e1c3f331dc98481725d09d99d8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aacd0a66e275ce9aa5a88b909a91abd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6c1667e1dc8e844a98e9cec88c55a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be8f53082d203a9ffc4cb6526f4f566559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc7c23dc6ed41bf0386287838c0c37560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f7e07c1d029f4c95c9f4704be82a6d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e248021903d008b640dcb24a031fcd26562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9cc7cb012b58b90c9a175b48b69343563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cad940109926c36f41613f4ec26674564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfae2fe68d88f25d7db50cb87249d28565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36b368f6e0867f3810839b1bf4266f2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7771eb6fc87665bbccaf05a30e317f5f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff5d328cfc7f6947080bc5ad022af14568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685cff1199803abbd0baae42ec311010569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e9d5d84ff209fd38f2061f10186bd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c33afb0cffd0351762e3718efcdf89571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788185467964686ec40c8bad92f192d7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa25e27e0f8149de5caa48639b89b57573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b44303a4e9efa350ff908e2f49cd5ac574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2707b0f51e45f13d65d769f1e17b6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc6392d2a653e71238aafdb685880e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdf4453dde3e222827952ca753afae1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a205c7b73f20e9319a83d8e68289d686578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc0226355f81b619cd6a60f2ad2806e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d11aca373b8df2554d94971975d3a7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ada908f80096e849f57c7638274bdf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4018cabaa4f701eb492503b22336e30b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d750e6dd3fca2649d5e3ec955c5f48ef583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9ba089a6ef08372b47cbcc9fd19ef584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d50b07103b480ff29c7ab64d262c765585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a02c01070e8ca47fe01419810c6c5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b81bc7e1799112702103ab4289ed89f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83fa6dbb5e862c32c6bb406b59710be588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d509a69229cfac110b23c7b11100c48589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d732e76cd6b2d0b928f8a7378eb59590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca049480333450096fc91f1fb784648d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b8ce3547fbe51b51db6199b7b52870592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e5e7d52f81a17b97c2bfa9f50a02a0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc219fd6d2d941eec2740a2a4e2a6a3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172689c355964ac1bdb4353c3746c40e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef30c1779617c590e6a442d79386b7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3879cbf1e7dab68f4e7a81e297399ea597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e36438215c7446475da212355b25e7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1886cd533205451949335bbd1fc9c3bb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6574434915a72c0572f12a1f678da63e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d0a4a4026b3b35baa1c33f48efa72c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a019e5678d31cfd7a572cb20dcb389602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27605accda98e6456ca60b09c8f817f9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ccf393d1d3ab08b9ae16bbbdaa3e88604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07925044cc83864fa44a71c65f7bb3c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e8bc7776c5fdbe39b0307f958ac4c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84931f2415e1ce90f646f2878f7956c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c602f35f4e01e7ed4e2d9ed405579a57608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacdc6f868ea6d3068cc2e8f1269cba4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c114fe251fd3d1eb457a6e616e6056610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c382cc29703f7b1459e32dae6cb1054611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53eb195582a5ddbf60b604d5028a29e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db503012928a8d0344cb58edfb031a1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ad3f0c3a69ee0d08407dafb7cdc8e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee94174d98f089135a2f433b3533aa7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6557b235960db62f09ea8773d1c12552616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d81f96212fc51145aba57dad439feb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82bf3677a94e3879f749878d667799b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef224c5a47a30ff84727763af82e10619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e23a6ec889443db0b869e04f39e7707620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b2157fab9cb11b8226c317459bb4de621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587bffc1f5da5a9107f4a7abf38905ec622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd07806774a563bb0c94877492af325623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0afd9502daf331e14de4ad44cdf42a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ee42ca94b492b73c01f30b8022160625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b6583356317b162740ada9f3aa03e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0251c72c05a0b64fd1cdbcd035bcc5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e29351675df210b2ad5262e58f9eda1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9852eb905bbadcaa31a27e2831ae7fe629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec2e2761a4acf679882c63e822c26ea630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c9b8899ddedd6960a6c3f58aed6127631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e607cdad6aef48c0ea8f3618c3d060632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e724e2ccc3c6021e9ce013f8f9bd4ea633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276b4be258a3a6fdc33dc2d13fb6b06634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96581fd72fe2fdb8cba894922552ac1f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9965b945c26a946dc0ac50f102405636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14dae60a85177b5db1d4dbb0b07a8d4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af7141939c72f792aed89d87af2731638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d0d843cfc48ef44723f6070cccadb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab106a56d35207bc3e3058aa5868a8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f05fbd253b6d9aea9cee8847fc55109641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78214584221f63e6b17e4bf8d02a18642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a2d0769b4edc9f9a4ec10aec6b7252643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc164747dc3d955bfc6eec3028f4833f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79499609762ed5d54c61a4f77736fd69645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918795cc648fc0b4c752fb697403577b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6783487e137c9f9ec798920339b12eb4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a96e4270df02fae1329ba3481cd205e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d91483235ecc72a40f5606efa90ae0a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ca8f086beea9d0125f2bce9b196f5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d6787c05a9ade0530eb6596ab2eef651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e2c06b19ab2684daefd230f9f7495652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4532514c9c29d145616f223bfb081a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70380b7c8ef57c5627c526f41f71c924654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930e72d1d8f9f41dbdbefe44f5e0b5b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002b5e306ef2a86ca7c2788da3789b5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df9f3a20bcaa5e6d741fbf3560938e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e2c241482b881dd706a9e1a364830658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42422ee1698928d98a9a4aa983e2e7b1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d9a8f6272d6947ac71fc3d60740933660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ced941a94725162ee9e1279e9083ff661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b456e48bf43b939d185626629c29d9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6fe39cf0291c89aef0f400cffc61f8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce93734d8225557b0faf292dd56b16664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24055af0ca8be681ad1a502f322e772665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f3a3de12191d9d072483a347ebc598666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d458862ea4f5183aacbea86aa48f99667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baabf3a102a623e299e8d0f80c51512668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edcef4b05a3bcac59fb04d1c048c79e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ed5228641339ce56be8a9cafc7c4a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146feb27f0d87c8bad59ea9b8e3f96df671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a333317ab70580bdc2ffdc1a2af1383672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d753f03c4a92f8987a67444424c8ba6c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6321dd47d71d2849f06c69d4be3c2b2d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d24ba1e7aa9fe760c6b0bfaf5d1fd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ea4ebc6bf1603cb03a4e12a5e90b7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dcf4f873283fc27d6e5fd7a2ca29c4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89985bccc3b9f78c2ad991f1182443a4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47d8c7fe702331ab2b9b3873847a9b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ea85f421b1f699aad727347cfb305680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd2e7d8dd5be0a78b7ed75eb52868e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf4c2d8e9690bb72a5891aaca19d23682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70876247c98936f22d5d2fa03c82243c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d84e6639ebca05b0a13a3aca031e62b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754edda0e48ea1d91240130323ad9cd0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fefcb0f2695c4725c401d53e34512bf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02871bdf1d011365c0334f217d251eb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac2b2345f775e061ea24b43fed237e7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1acc8a06edc616dd59728ba976331689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f420e1836915f1b7d1b7a98b6857bc8c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a623d5e0b0ef9605ee233756af0259a7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094096b964517987b5810b4b2b200644692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c47c5906bc824876332322db34d2a2f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b364eca61993599def2ab743670b6ed694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e12b33ee7372db2dc44a70817a3e1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb25bd8039e9acdcd8523093b1cea9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab1063e0b197494fa2f1d637914c84697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66386110f8417126a1ba5a31cc95a1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7559c67ff6c58e31d9c2d9403f10dc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357bdeba6ba1a58cf66ca30907726eb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9cec7b141ab9ae724a21d8cad200dd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc53e80ffb40c03a2e88b1cd36b473a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3737672b3627f2808ce84e3971122b5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2b8fa8c069a8175bd1afc372176be704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc384914cee7b9a8a14ab9a307692718705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f353ee0c357cb67d431412302a5b3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab2bb59cb23a6407cd0744e3e4bb28707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde76c4ba0d7e278c9f59800bd70836708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329f097c9fa1fc11cc8442cb2a484cb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc62689b8b5c11e6b9dc26cc5d53b6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff654e95e9d1014c9c9c568de7ab29f2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8137e7703c755d9ba738983516f786712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbff379e0c0f7d545e5247b165a94f5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e386884bc993a347dab49c503a3e11714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2530633dc527e095bd0648e334610db1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c17dfa1e069c3c3575c82b8cc9848716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad708d0b694b75a065205f2405ae0589717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b0371dea5cea8e348b8ff0d854f3b6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1422c152942da4cae45cafeb85d01df6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d614fb129048ac128184f6a91914b5e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c1a7667d0946eb9bace1646b53e4c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd83cc34aa56a0b7615cf8ac291bbd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e810290e2a77665693a71e0a3576c378723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e581c5b0b6d9f6e3591ad1b639f83d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88f1f2a77159cdbc3172e0511cb1ba725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d015001262f4e88a87045750f5574c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa121a34c19805fcf9aa066dc964b005727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ab9ef8c19001292996a8228e3247c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549bdf68fbba6a381e0ea534c4d0d3be729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cafe9b07894d6d631bada6583355ed730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b53523a07f254532705b57d033530731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82777c27b360515dfd5b2ee236dffb45732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464de8a3e706980de500fb5839bbd7b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4916edc63115306fe45b3c1097bd041734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe28b581f8597e7524a03742bc1b4ac4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c9b4e1bef09661b2e6e1896cb5d67736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b4ff0eb57dea4a8c907d64bdae112f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd66bb57934e741484bd5c1c9f518d42738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b61965fa9ff7d4813288036e033af739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8fd83198ef219aa89d29a7dedaae13740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2adfb4f74677acedac19d99553b01a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45900fc401019e83d722812fded3c99742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc02424fa4b5345bd3209fd8e6b3131743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077db9f2fb17a0f3fd743d6cca51eb8c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c110e3b897633dfee9f5fbc8fb96ab7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784685781d437d49c56d3aabf749dfbc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba6ccc51c2b18c322cbead87ef778e6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7e6d297d4170f3b378563c6e81962748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528770aec107b490eda39637e1907cb5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8ffd4252448ee14bea4d124781a0b8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f795a3eef74c5fe3bf5553e50ef2e7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f856366ff079b556321a9699a110bb97752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a34c69c2dc6c860a3903e03f57d302753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f14b4a5793de66f106f7e3059221c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba5dbc4c951a588885c8083690660f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac468bbf6cfa43fc442165055293f78a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c553a661a410b7d302c28b070789759d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc668cace7d4427fd3eb33c958da6dd8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7328127c343f2f23f832d166d5577ccb759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>