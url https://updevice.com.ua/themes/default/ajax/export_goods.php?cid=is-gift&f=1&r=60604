--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae80ebfae2f41a91f2a5b536b3abbe81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a7131e82dd9bcde393b379859bfa42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1689bf7f99d9c7b732ee325b0aa065f83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863f5a89aa0f7a3133b026d91c534124.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3fd664b50fcf4c85ed59ac03c5fb85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dab10a955bfd7430f908d775d99ed16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa01f1b633b4ae2e287046dbba752a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adbf29af66e0a00da6af7a7b07aab3f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a94be3c1c9206ae81c0e69aa5ac1799.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4dc44870b8e1f70787060e175c761410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a92d8db21e6cd4536688b65692d57211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9599ecc64ac619a149f9c65b3a97a3c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43244df10480ef382b39c0ff3675cf4013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdd4e4d075bb6b2d83e0bed6f54c0aa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda0b3c9ca7399a3e34b9c199c82ea6015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4294877ed8d7fb88ef84a9f87931703816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ccf8c585d8e4bc5fc03287f509d3d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777ddd5253661e22d6a3d86e6227c55418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc8ab9917a7ef515111cffe6ff3f3619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507493cf570dadb95ad218c13ef4abfc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcbc408f303b9004b3fc9ea4c86635021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e12893e18af140ee2d2edda5c6c3bc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e9d621a24996e14502ddb9609c5a6923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ee45c33b9522f0b5646396902408124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e323a0bc2b25fe02032672d1cab9125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee0dcf9dbe6ecbcf8693d6c0c81e8c426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ae5fba96139b212c764891796806b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b157b3e40b7682c371d9cd010cbc54e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad51195caaec4f30f6190e5e60cf10129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba1d391ce64fc584fe7f72d4e033e130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022d9b992450addf5921efb9b0888c031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b7eb239838859c5eb943314c7fabc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da25510ed78932ab0745e5cad5ec4233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44088698090c839c4aeeb3e67175b99734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c20a68f7d32f1367389b583fe0e3bbd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac629f3da1699c20caaff19be3508136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4afcd9027105cf3b090be71009908237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a95f8b1dd150c8a7c53b0461ba5a438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08757f0332b0992fe7e4965f6496cb9c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553baa74909c699afba2f4816b03e53140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f095e4457bdd354e01f8fe6e4439f441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7099cade584cc722d33262c6b902df9742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81169b68922a329b966d3039913afe5043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5bfd858d26fdcba7918edd8240810e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5533f2843001168cd3f6b7b7dbe087ef45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1b0a62a49539a56122b706393fb1b046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4abb24e00eb3536f2cbeccd6cc302647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2469826cfcee7e52439e69741b4e5748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d40d560d8e6ceaa0989aca3e270a7949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030afa48fb85e6ee5b77ae5eb0f54ec350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58919fa6d80199878a9589bbd73578d451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c491b06583c605072346d459f28ca52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a6048fc1568e9997a565fd14a517d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b6723854afde9da409d0bc86bf4ec554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c6fa228e21777a1fd9aa8b18e4b87555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90bafa52449a5c9797accd43a2b1eb956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b48ab9bb745ba161a1eed112107b257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1731eeeea239e7dce7ae5b622ce97e7958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dfcd84708cf34c5b456f0dcce2c6ce59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393dbbefd3d512d2afebbbac4fae8f4760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e6de34201f224febf9716a30db53461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b375c5e4511a189ee45ffe20db44d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b201e461ca85e2e4ab2e15864290e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14436484aa629d40c749a65b33dab7d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e799d8951d82254da2719766f85c4065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3602bdb5e6063eefb905796f3381dc066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e646185bbd73e7bcb8fbf99cb6921a567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8837f365fe5c180f5a19aed1279c81ad68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c3c73a0f31b860a8f762965a545df69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e7d7293d229d1e268f6e541a646eac70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1ccac14af2d6b6642cec76d7fb01db71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2de32cc675c393164a0b00853ad5ac72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c301c988cae0c523ccc4b97dd5074c4573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f126cace8ef8ba9dd84ee3395d0fe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd8c6e30ccda81cf974d1454a9fc5a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7133556de856e64bc2f4cd5fe9a6e29b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a4b24b1aac2c94cc42bca3fc1fbd877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02c00327165af8838fffc0ba90c94978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a0c023ad4e302f60522ec5fe1b4a8f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da429df2ce39e68a7d9cffa6cce78f780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d2ceebabdd00317ad472e487076a5281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1b43836fa4274f1809ede236ed50d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42a4108eb3821798b60f13747086d183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a8c642de3615b3b05f7a63c3b95fd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30779ca2fd312d9d9538a37899397bfd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ff1422ea3b34a2afec15c8140a22f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bca36fd46b9f6787d95c6d197ef0a887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8cc070ecb2afe2820b0acd77e0b09d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0f83f57270d9961d14beace0ca04f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea77ae49dbdb68a067ae9b5c21d33c8d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1242c127bdfba872b8e2937cd3fa23091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3884f5c0d6ef70116cb009c7c4d4b392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e9de9fbfb2267c40f896a5f5f8624293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc73a5cd0d2342f7bc019ef12830c1d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f6333a7efdddc73bf17ced0d2864895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1083c7d9d88eebedfecc9f143735fcc096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61786f8dd60e901d64a197e6cb2f07f397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeca1a16921fb430fe9217946a66c3798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f4db0e207b0ca8464c6a03edd70bb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d47175650f6644e25a74a33f2b504f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627278f51b0cf66690ee760247ed6ca7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad9032838708f5d35271a29132973b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413044dcbfc393a307b6555ae32b0627103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8323f1edfd58af6b114c7a1a43c801104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c48431d91ffe043ebf716b86450c7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff0ed1e9e79299753881ee0038e285e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed0dcc70488081803e4ff40d5748a2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35e111e2cdd0182575371756efca01108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215234d113c520f64019fbe01032a798109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85c5284c1298ed2c2ecccad4c2a00b1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98686b9436db8f2c4525c7f7c70a8702111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43d39f7b5e27ce56df99c5215e2a64112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20484700770be9896827b0abe4509e6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbbca0adba231f143dcd6a2ead8dc11114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde6174040a93070e43a1a7900c3a84f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d3d07ed036e7a77fe49dbab041f58e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4604061386ebf355ea2a0ea71e2ce2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93270fa88d398c3e5583b354d5efe69118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7767b911e9c346038bd2860d8b961931119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8152b77058c5c3f9f27103cc2b91a6ab120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61d5fd2554641adca381ef2681adede121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ec97b9fa4fd58a2804e5397fc3b46122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91223cf00e3e9db5f8c270655b87a59f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd2f74958d5acd603e55ff43a3c972124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473be0ab088b6b9ac09fb82f71aaaa9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb05e6db394da2de37ccaabb5e97c87e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc98802d4c7cb39cc0896bbd51060f35127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05869b94c6f2df769f917bf389a40f80128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aad8321a214028189df3d19df3b444129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f682ab5252c7730ffbbb2cad82d0d9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709047017336a04a762a3b9d7878ec1e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bd240ee84e7e99d3138da807119b8b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a121d4380363db48dc7c6301710dcb4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1312539947115c4c5e7780cf36e22b22134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6487a44c986687981186ad433e342473135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edabc9d584aceb36460fd08a98e9c40136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1327416546460b342f62cb1cd9c3db137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88165634bd8e4aeaac28299d76a3bc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d5a96cd4abc69127c037ebb41a532139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b006dee19881ec84d8311a32a784608140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ec3322ba1dfe921b1935db19dd2c0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe5ba2c6c9b9d5b9adf5a16b84836b0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc410a6e85e3b7bec26eb718113c6598143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7265178ccf31ff20461ef4871b79fc3e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685133024bcfb3c7ef026f12f3d7ba22145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113d2edafcc890c512aab7876746f2e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30178f2faa696f169b4b4d48693a7ef4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c0ceb191d5a2b43cb14ee898cfce1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e32b3cce459325544401cffa70b713a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b85e1c4f18081bcd27796bab8c2e98150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8083c0bff74c36a0f4f45a648324e2f3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed52991a46e52b26352ac799f4eb05152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b6c7ae9ab78e0dcdd4d21ab621dcec153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3579470d935b71768d2fdb0c170e9222154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc14cf7e47c178b8fe152f94c153c109155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc1c077a115c088c4a87147f26fd29b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20575db269601ae32ddaa2c2e01ffbd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c989a62c2f451bfab818a2919353ee3c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd28f7bbda705239b0546121766a53a1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb387371877778df734e141819a5360160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a6dfe6d7a5c565c7335bca736e251161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a59a6f3f1964ad47b288c56f0070b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a1a9129d9e85f2a128ea2d1944ab9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9577303a4a0b7d184a7bd9b760d72747164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697c0f696749ee28bfdb91e2ff08d45165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9250f10d465b0cab8335b6647a03ec166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be7a8e8fec777ab0aaca73c6c0d6cf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb299a3f0d3d408b0414ae9ce5a9287b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d35799738688981fff1af021cc5b7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821c2c0d92fd5924a8994eb0a446808170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d45e959c7915b06407efa9562e06cc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3da59d3d31bdac28c5470885b35cf4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c108111d1f6c674b9cf88cb0e7bd2c6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e89472ae0d381c7790079132d7602e7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20dfa39a9d3e453bb616abb097851c2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a145e27050b04c4bba3dfd2efd48c033176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4814c795d8a29e83b1c0edb36f9c94f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee3957fb3b12e1cd4ca40a424abdc4f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb16d2bf6b4289f4fb19606073c4ff9a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e820befa88aa0209a950676fbd671180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e9829b2d94860e9b42050547ef99d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4389d1965fd45c5a4f6b18589fcf1ef0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1353d0cf88a9e145ffc4215bbb34718c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c8b6c1c9eb42fc3c9de3e9d6f877d2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5fa26a2f38d0ad714a198d7e670f95185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5321fe5214c8443b893aa0b644c807c3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc33efc2b7d4d71b9ef2e8fe410f15e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858473dd0abc1f5981294040dedc6d2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b3fa13911d01107a693f63e138d69189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec407210557f0396bc8add4a88b260190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eeec0963779af1ef38b02bd188e938191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c12110d47865c5978f6b2a0125520192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f70d40ced3d165dbc0c92c28c27fc53193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29bbdf9d800e7cb0f41b254108a8241194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93404c9c53f2fdb9b3cade143f52af195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b39379b846975659dea4357497d6cd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da81ae524a840aea50c88437e4302e01197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afab87887b6a244173303a8c68d60f9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9920b0bcaadcca545a25c28e79296e86199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead0a95a4fafa15bd8b60ca186e0e01200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ac9131071be017afe3a8bb13bb710201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b2e03a794374a396f74f704fef2b09202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e7280cc738290185c3cc666a12b7b5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c073db507468b0d23d244a5a228c8cd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87dcf313214d94ec9258a36f15b8322205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eed7a730d8486141eff1d0d9468533206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e10b9b0feefcef3cda6700938a20b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112caa8267b1672a47f4d259fc72a53208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5872ecfbac6a738c22bcb66db0e934a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b332ed76b35b7b4c2a3f1c6b4b85da210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e46b49ba62737045194dbc4c08015f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ebbbba746db585f507ea66e988b1fb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd99f57c3dd80b8d9effbbe24f5c49b0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58930e0ad8a0cc054cbb53b9feb907f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be9f1c02a17f60b13487a39a9078168215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42daf6f4ecf4079be2246b67191e0e8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b037dc5c62bdb0deb2234a613198fa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df537346150990be950b8fddd9df2203218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e5efec17c8fce1b6b90de10950f9b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb75fcf4896d2758137245fc1d82b3b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706b0b08688fea418182f680d4e0ac1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d0b84db05391a284649b869bc7b28222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067309d9924ac09d0f3adea0fadbb963223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd215c304303833d2e2332eed5a9b4ba224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f08b68d486686c15d18af1a5c1fe5f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a777fb8c2e89e63d3750507f1b8a2e3d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d60ff0263713f3bc2098d5400e5c54227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b35f83cb2120cc3febd6c6e619e86228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c43c02bb7ed19a51980ccf8805632d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b64705c45e74d24b4af8ca5a15b8f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd1ec420c2430a4e2403bf4cda2d1a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7378ecf684571bba36ad998ea37a0f9a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2477c41e5c43add3dd46748b66ca1bb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c15b480f67af96b1d309898ce56c30234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd06c94beb8ad2a45e0196e8b125f7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77dce3fe7abbc9dc153a2f38e2ca01236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aef1ddf3728c926207ed806efd4d63237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5879bf802e9abe898fa4d8504afaaca1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b960f5be89d6d8e60d5aaca3e14e1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0236cd2c07d97836bef55a5913ca25c2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff15a7a946906a6d21305aedd8e3ac241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af21cb966870a7276f7462b6c88a4d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95feac9683ce23c727736cf3e50cf3a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8325eaebff429c8ef7ad75b121fe57e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ddd39ab1a29ce6d71c6b35692dd51245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b93db67af5b3f154c112ef44ec7c7e8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de6b11cb64b84ec889a5aa428dbbbde247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf4b2bb13037e2203a75b502af0aa3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b414efcba40311ca8fd9be05cbbd8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f138a1b618ddc487b3e7b7b940a208250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d660cf35af6233bce8f013936f8760251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b69c6efec6857bd1fc804590e36c28d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad555c6dedb03a2feeb1e40ef2977d0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144dad5fdfcb8d785dc0414c0a722a45254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907dd664a161c4a799b2e224603950a5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc0099a7e08a2a291989758ca8328c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7aa9d188eeb49f35e194bf3c68a1fb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8551da3eafe5df60cf2bf2e110f180258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849ffceae2b415cb3cdc2ade8e1ff8b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b05e3094b5242f7970f6f39e63258260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5edf2e26f7db3d9f2378cf59d0f92ac261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9475220339e47bef899c0e79cf95909262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab811965cc7dde5280ac4ff58d63d8e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e11113dca0d609dc47b7495ab617cb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd446de0c052366fd5a9c7b17ecad4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584cdea08aa14c0cae95718551c55894266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb89a0e6a4e9c2dc66c0edb1ae8a8bc2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52497e25eebb228beb32f8811e0acf9f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ceb68b0694c69995abb5fe65a040c0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3fd35df11e90ed018f72247d718295270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40622fa29a7530964a9210b668234c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15473ebf8feddbb5c9afc1723adf19e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54551903b3d577ab20ac328df142757273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce38f72fe85c763f5c7c3101ed3368cc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3bb5940a636b9da37a799548a37e9d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e0e7a2a97e3cba2b6d3f0bb3c5efb6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86abab003c1145bcf3425287c53d9e9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c51b0beb2dd1a02fccb4efbcfd01eaa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177cfebba572fd2d9f05874436c18df0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c923b4e9225e573e89226aead4e4ec8d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7acff901638f47b09ec6c9d095927a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee2ee9c2b85edbf2e5aefd2e931e97282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c5a91a07a25a22a8ba0ac762755ff1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d9d43fa6e121547735c00fb52c7ee284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb939571a1999a119567fb745687b9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1943d2a0ac1bdb013282adadb45b361286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847155abc8f77814d1a691ee4cbe010287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf9601d3a1d23a2f47fd2a935a2cec0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfee33eb7b2e20d0bcec04694078f94289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4125c8f30f12edf6b571a29c00fcc7e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc205b921c7c7c94e2a6da5af07410c6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c39e504269613d9ca49e6b074a9ab292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0292d551ca8e1d545b4d09d82097f7a6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a4aaea75e1cdcffe58444c826b468294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c4458b6676b6a6aedddbf7d57067e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d622004a8fc0f644d9240f9485b093296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc13d4d84592ca3aee336fb63ab1c7e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656378b154fddadad9df10b1afbea381298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4943c0b7bb4276dd4b94eb4a5e7e9381299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57304a148ae82f7cfbf0f73c2c5f3b5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a230d82e7066dc93dc0db2b4756a681e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d608927d1841624710ab13388195de8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982af34376bc713f57a6a2ab67ddb551303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf0acdd8c2daeff1a337234eff6943304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f723a5cfe8873d310f5a753c633eddc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f40a241f8612ca9bf130fd1144585306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8c501bdbfa177abf4b7781a3dbc0b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f397ff0aaa868bc677366763a20406b3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df107c562e0aaf768090411d53b8ec309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ed3d8bc4fb2d998fbf26e0e99dfbb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca744f338f941f001db287b2b6dd47c6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f930f8bc0ff81fde7c3abf2b10723312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc433f67fc2c2b119f1fdbaca78f2f5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9ee5cef198ee1beb521bffe3e227d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31699853b92d59a99713301a07099a4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883aeb5225ea6ff415fe4863ebd4fae0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ac811cf5b2d7278d91efed3612102317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b5f26033523efd5c738c26066e0267318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d275f41f06314d50355b7e301ce69a97319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c7fa13c69e2891f674adc11a1ee2b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6302885ed1bd0063a375067338f816321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a9aa876b6c11837112bc771f441e18322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f5117c0e8054d36947ba78e140099a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a954991bdeb3982593256db487b5343c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15196a3a0d5bf99561f2810e05d2bbe325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8304d304f6b7a99caa5f57c0df22bd40326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b58c415044a8c943e2e3a086ebc792c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f757d24cd2fdb10c45a06565303279d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1633bc0eba104eb3c7268e8e3cf5bd1b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ebd7d482c764f83d363c853739fe3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee4f02dab9e835a8a4c2c8c8937c24331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4833fdd46b6df3003a5343b9c8e55a0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def11ece30fbccada4313349d5ff1757333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61564efa8d3d6f243e22dd5707cf0b8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd12b7c909057aa164137f3522fdadd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467cca0a9d2a8564da108bd6d3f7b4bf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519c832050faee3529f2670d16794a6d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e07a93ab87feb439a3999643bb61b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb087e5b0e2a4bd0dc7975a0d364d40d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc34142fd18e58dc35c697baedbf2f0b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef98e00ee52136443ba561970a5c18d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85347e22dca24e2f0a17363a6347d288342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba839f68b0a05e0a63135ae18494741343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15661abc1daf1e2c668e3b23b6e6a94d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f3adef0a6eab80e67b9964553b42b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3690ffd55f8694c8fd4c6e53ee7c026346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ca8f98fadb6e85d05b25669bd9ede347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a8c1acc48a73957846413121d0b87348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1957814a8b0c96fef4e3655ff531f72b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761968160b68bc15c14b7840fd70c4d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26aff42d9bfa49b9f48ed8a9c526eb5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5147987d2f79c3d953121603dd96b3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b612e47918ebfb2e56a7ebfdfc0e0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdabf85564ef242a85e629cdce4ee72f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fae0bcbca881fe114273607c410a73355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eaf71ee46e38a9a9431d814605e176356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c4c340f65d81b250a0cdd7d320855c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09cc961c185e91b159d4c62f7fbe0b7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e6debd66d5fedef011f897419a5e2a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa53d1eea936a52855261406a6f3e981360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ead97f7e0578ac6c7f6c8594a7a6d6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3c2fb98ef30074fb6f502a21fd11d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f6266c5d5d9f328a821d1a32d2e30363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceccc05cc54579e8fd23845c72a6f223364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e81d61d28604854dea31ee76f82d11365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9627bad6ee5a9ffb2a696bc3abb7725f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd8cd9338c9e347ea99fbefbb2eef37367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44591200c0686b8373ef4a785861154368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1225d5662eb2cc7481296cc39b8170369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab038f340e4f3e7bca6ae398a9f145370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e7943a535fc7b7e2ee52935a57d9dd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30adfe75d8f47fe4fbf8419d8d5cb6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7f82959536203315ca3c731008485373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9272d3a50307d5c92c3fde16ea2e58d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1460836570f1e4fffa93b0ff3aacfc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c089e643897c314e253d4fc4555d5c00376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5766d787926f5b2d112c91a48e5e593377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb2a9429fd06236155f2f48ca92520378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b1df82f34f6058aa24911c5db3d09a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05156b48fc435f095679e0dd0ba33e78380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042066d980305b39598dcbd892a7e025381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f5ade09825a83b4a301a29da18ddb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1054de04d2583ba5bfb22e57f40251383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0a5507860ab613bb1e5e0d87bbee6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7c8d6c477f5132f455fed8a06acfe3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e91e3949bad2b1abb1a9ffc5160cf8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a428fc1eb8b00a1393ca0b256b906280387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281581ded04181db59413aa7a0a318cf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edfbb81dcb79da797b999735fff0e7c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab88c3f8973e0e14c4b5937d66cdb84390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505a053fe2c3d3e47c65025f27aa3bc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f3ae4752a23c9fdbb758cb159028a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a4828c19c67bb16cfcf16109d5876393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d59187e4f50865c08da96433ce825394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d520f322090f0fc3094cd87386faea8b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2959a661be8c6bb60234bba9a9d160396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d71f58e9ea295f2635a51dfe14cf7f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49218dbc984b48111108bcf520e6c2bf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78530127d958a5389f7b8e0a24eb752399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecccf417d5083c809159c344b4119fd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10191fccfb335973dfc0a9f1135f7bab401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ebd0754c9e8926261ce039a259c08402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f253ed573c16073239f2b298a75fef403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9449069bb40c5f05057772a4eca006c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb3d01451cd91f82a6a3cbf2fc3e5ff405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e047c4cdace8ac7557b5ed1e6e446b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d32c24e604e0e7c88b533461f20f02407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97096a5fd509c48ae8b302eb7121ac5b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c6142f72bab4084ef0b5263cd8575409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42890bb5096f886fdd37460eb5c931410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e4887ed85827a561fb804fa34fcd3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9784785d0bfc1293190c77b243aff451412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af6b5eaa47ea170bc896bb272133dc9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b438bb473b6dad545703100f9645d2b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87220ad16f202f1c55d55ef88f03276415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeae49813efc7d29506291999d26070416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde74e4e598859462dbe285f83f5627417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff7e7c6fb26250f37acefd9baa314e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617158d4739c62b694a70a9c45599c52419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae4b538720c4d241915303e0c4bab43420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4996e38be058e4d8d948347444934c65421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c5e45d315251a0f8a30bea7e50d4c0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c9a224ebbe7890ee3761febcc114d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96532ffb01c58a99c666cad7a11ba61424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071ccb51b21f510f2fb39c290132718425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc666cd6145381ab1d3debb290bb30426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928d46f975e246487a295d5b6ee1cba427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2702eb4129dc27c1ee36873e4558ece4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a917652bc47b9ecdc44b974df3822999429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a9305a82aafe95460b33ce9e12725e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b995f7f78caa19fb29ef6123ac4be4b9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4af99be2e6b88d0c70bb0b64bda7d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc3035c4868239d15106cd64ec1e2d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188426671dbcfaf43d9c571447779be0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d590070c9e960c9635728bc866e54435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed648bf13d7b360abce9941aeab7b1fb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c939163582c58d8f91c5c372834b2b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be07d089771be4ff7eba93ac32fce36a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4afc2d50137dc251bcc8a51044b9d2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896533b30d21d3546551fa79c15d3d30440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf425354022904f8f3068066e37a32d5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a4a76594fe217e15a91a0e617cb3b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20236ef12d29fb48f9e7ab70008c372443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0092f80f242928baf518923f59adf43444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662c9c67d74d872d0f28c832050c087445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94dae69db742d30722a2cc051632336446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe67a67114afa2c4107310db02919d46447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1fe4b10501f7fbabece048cd8bcb65448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f205aac4e5f42374392d0c5c5b9f7111449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f2922e120be7d9ff5e94b9928d88f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9769ac166e458b559f55ef72aa5718a0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bbf6791d2fc6bd7edcff4907c53ed4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c85fc8b7f2335aab4813cba2640f3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805d81301453e49e90954c67a62f60b5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370e12f0dc40cdbf084011389f36650455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d4a94d1874352168e120e7d46b28e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d44a770649eab9d4d91e3d32a85d9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08394ea5539cafdce7f2ae653f7e5646458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b805bcc84f110b1e68973af053cd34459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebcc105ff59b82f09f0448cdd3d3b9e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e831893ca9651c041f4f7c9a92ecea461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1760e7c9e9f6333f623b00be6552c11462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47459188a0bbe495c229c5b95b4852d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4885151ffe3c09b08d006092d16866464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3cadb011123dada2eda93d27e84327465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a414ce3e84a076d5614202175702b6a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d887736ca7922434e937b9066e7386467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcfa9d7784bb17873a41f1284581bb4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f4d279ebfb8b3480ab8602ef762723469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4905dcfee1133c2decae790c699acd9b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8003d4d5210707d1911b8929d8e7c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f6b3cea94c60f0645d23929753743472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1388a3b3a5802e1ca870b229948789473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5481b5f65db5b58687dcfa6c4e32c9df474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b112b5f2fd1d8d22d663c50a2f79af15475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f32f3f788d98bbf2dd3aa4c171f8fc7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d0c857ac709bdae73276b05cbe7dcd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9696f7c1edbbf9e5dcbe81c4d3268c1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5de040066e1d6cff7d47aa0f0b1f72479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2013dec6115ce6f3296a1ce2660dbe76480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4eee01539b4f083cacc2a4a5e3933c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a407a837ed53f55bfbbf0583cd2c5daf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346aa59abc22808ea7909c6df13b1255483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225af4260dbfd462187f65cc898b73b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c9837ba5de7fbe5f444f8acb8753e5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc404f8b6f6d28e08fac253298ce61486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b292eada96237111a9338c62998cf07487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e594bb7ad555d21649d5f7dc375882a4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b198fea2700d6f8d0b0a155fb597b0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9b37abff03b67b6f8ba7ce6190514490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ece7d317b9aa0725bf62db5e16a7ee491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd417230c3bec2e614d242b48d902325492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26825ed5756047bcc0d88cc3374fca37493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9332e4d692f14f61e8ee9ed95bc93494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b247beb38bb4c82100f6fdb4fb00cb98495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76572637ce7b258ba85e9f8dbd75d4d1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be5329771b35c5f983c7aabb179159b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b657edbe905e00b8ddab47bb217de95498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff5ecb9b3f3c4be46867eedb8755b8c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56f0c18f43838330ee0d02a33f2bfa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1aa068243dcb613cd48ed3d4fc195a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a0fcc90ab24079cf08a4c141db9a67502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a54886ca8efdeddf4a69b4be7ebd7c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23e13740b3b9abfc63ea104e4f481f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cad9c7001988581234a72e7b2dfe5d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ddcbc533581f3c965421386f5f18ad506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f7f0a78f4baab028c6c19b6b68f97c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba344a1e968c54be1a9342b47ecb123e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e65b7d31e1ea534c1270dddc179f85509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd584aa5048cb5770bb448c02120c6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e33e6d91195be0b90c5f576cf7fd93511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4112a1f462a9bd142dd5d8909e9a90cb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ffe9fb7aa4dadb648a7c505c42c8ef513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4941041791a0832ba7b720e581a47a75514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef64fed52620ad1b2d368727a0e6bae0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc832641e092720f3ecfd5bf2a0d17516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a72e50b5fef9636a776437fc436aa517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0ae40d8c5ef9378feba85dfc9b5b0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c13a726671c5cc48d62e5eb09b661a1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b1c754355b220a4d99b32f7818b9a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f863213b997baa3341488f6e7dfbc74521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce58e7b2a98523c244519d1c51d79d6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f807da9950b065674f2958004627b4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bed8cd90166abfdb29a07e667921a8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f433ab6749f33a940a2060b8a6e0e7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da62e7f5d4e6f358d5a477b9f84102be526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0be631c2b127120f0b07ef534863b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d540ca35680f153415a3a2df460678d6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf2cb4ca5537efd09847da801a654b3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03029d3f65e7aaabd96521c4f61c35c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c476fcc54cfe244bd57e4615fc63937531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5777f75c4a0e1e30fcc2174c82a1fa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd70c8f21f9fe7a4808fd8385535361533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ee1c8d645c7ec687be294c8241c6a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b926d09b3ee2bdb494a3d999c37772535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329bf217f6343a30c4745d21bfeb0ee2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc359b76851f12208fa994a7e6faef7d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ef342cf22a0a5f3578cf8df26ec14538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8768569be72c5006d7763901cd5987539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1664805d44212c4f74f2d65b11d9d3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a45b7dcada211e6cba1abf7f1da0b7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f654c901f42a644977539a48e34cd92542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b2a29d2d7e9e9092f07662caf47f2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f817344d4b14aedfbd0f149e977210544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5724afd7f38c528fb6f1fdd0fabfe42a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21023bea9b644f9e29ad3b82176b5c19546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329a9c7ec73b827bd2504d98eff18b1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f9571621d6676f51723d4ac847b10548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f34f0c1aeee78087935dd5fc23a2a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5cf848d6b36e3bac8daa148b8fce44550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb71f36e600482cfa8eab796f2e943551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f16fa0f41febd6e6659f2accdb3250552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61059c6dc44190608445b6083b6e4a35553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194c72df68cd0369c7234fc4afd39ec554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f989fdb6184832dd800942787b438faa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b696cd39b6044df4b42570e806c0eebc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dadaa953e469927510e10a88e5e53c9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b671fa625720b0a1253dede4e22235a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa237f57a7041fe9d052a7d7a2854c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f640e942dceaa35bc72cccc8f234e46f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f4c756eef9d8805d77eb5a99ad0af3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a165a8a076016a5f22fbcae9a9e8e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942831be9db1e7d72626c5d80db38096563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445d62e62a1ef0c05f07c1e9ff84c1e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d29da1415e742efce07a250c3f640d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b13e83fa432a684bcd61605f34b29b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccb93538d8589d71ba9d358c50726ff567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e10ce967ae87b12c3208748bbc44246568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0322e9ea0610ea08d97900f51f4c142a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f9248149e3a19832fee904c314b08a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a2a5978f9e6faa65231dbcf8ee6da1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2bb455ccc6f83af856b0cffd7c53b6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd264e24ea6eef42ce1943afc0448a5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db4f52c1c8cd6bf3ce4196e61972bc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0336f25633d2047c32a6e4b0d249a01c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097c44f554614a4f4e0a90d75cd42ed576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f01e990ad7bf56583e335e80d229b71577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e44b555588a127745b40cd3a8b6caa578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6575b1bcb0f3c10fbff190240b4dd4d5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518bbe5a4da8068557a62bd2d18e164b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942bad439c1d34dc744e9cdbdc221b59581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de171c5ade50cea3c161215ed54ff62582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f029d3220083333e86563fcc19e631be583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97110f84d82b29fc7da282bf0be66180584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c2a44b1c22910ec6df573d3e2f672585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b4f5538d0f703d215a4ea234a195f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd98e7bf038a8bbebe127ebdaf4650587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e8d727db8a6f0ab68de8a72f5b4bd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbda31c51243edd0c4274c2af785d34589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eced29f6ffa99c4c8be654f15910d8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55396ccafa98dd11dd6ddb08fcca5a17591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d2ea84531eff40e3cde0fc80bedabc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec7c3e90e8aafbd459d808022a715a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5f7273a131f084d768d35f4c9f859594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96408720ae00212a15d7c1256a10377e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b2916c0b82dd2a383baf56e6e77de596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2844b28a978f1cb35f30a4f977847b0f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b76339eabb10cf1fbe3db35db0f9c06598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de899fb181f21ecea04b155c25bbd91599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb084ee44dc0213f21969180e9d07c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da927524e960d646163cd015d20e811601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc7fbb4dadb02c3140cb7b00331e2e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ac52e6bde15cb972d8145fa2b7386603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda2c6295b043a6a567bb716ef845301604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe7e6c8770fb0686e47245cfb89d61f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c95d61877351341ec0a484c96c5b5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c1a56d2d3978a889467b7628293af607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c2bcf463f80b8139e729b15d22ea7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3276cfb1287e335782d352fe20a12e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d89eec5a05cc7fee1eee52eeae791610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2ed95340fdffc1063e3f60aeec478611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa1e71d20fbf7fe559317622b13c83a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9097113f045b2b7443bcfd844f2be2bf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236137aa655880a2e1cea851c527d0c6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4704ea61d8e37ed9c145a28252697808615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e027771ee4e76a9909d3014f60d1a115616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366d43507b35636878ba7b126a896b8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5729e875f1854203bc7bab1fd26217618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67e2ddc5ca8f919060519a14f9b3e3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6214d54060b56d4b1c3dc03bff6833e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf0adff6859aa94afd300aa0110722621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedeabe663dc3b7966d52b8104784fb8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4dc9754dae7129ec38dc04eb78fcce623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba3dd3809d4f377cc618c06d513161624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb62d4432804e8c3ef3ebd8f7673e0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd0c06a372a647bbc9f7190f06da5fc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa6d43d8ef8a868aca5f2f0d115f9e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d16b194aef3de35e76679fbed0c0818628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c64648a337b491df9c364516ae5ecb7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e1427ad1d4cbc2d7fe05fae116bdf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d97427a8323983a1506082dec40d16631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5edc29055483eba951064ff9144ea51632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14533436856f3f2354a110adb35068fc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ceb35b3c1987fc17601491c5d94be634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3e20479280d35b6e35f4cccd1f005635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca507d942529aa11c509376b9415d9c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf93896253359a045f9c87eeea26eee4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e4a22e7ecb64ab9247fe60d70ff77638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5effaa5102954ffcaac5cb0753fc676b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a3ea5638735f212314a6c9fc4a66c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448c0b50c0e69646d85e0ae962141f2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41882ff4a08586800baa95444c3f23642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2629174df88d5f6f8e85ca64c80744643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9455f398f7877f4c7c775c04a5795e9d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf24abe7fd0853fbf34c2c25312162d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b39208bf8d13b60f99a69cd2a8aa126646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e5b0de57acd9252f318a45a3872415647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc8dad29530fe5f813cc99079d67c0d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd28186bd013c41531a44236f0a9f36649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491683840c1d0e2b09adf52c6c92ece5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603dcc8fe41be19c2dc09080cd4e8390651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d1040627f6d9eac9251d95c928796652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff88a7dacd7561555429daefe1fe29c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5827e3fbfe418c7dd5b577a6ccf2165a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e3d71968dbeb5d8b3fc4ff02d8cfc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911f29d6c58a77e4b949eaffc0c83cd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e083c8da7b2f71282de9db696b9cef657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d714c1b736e71bdbe32eab7bc3a282658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a6aeb08b3e0e610ea0d80d270d295659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b9a5170541b2a9f831b5b5504e1e7a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebbd98bcc54b9d1aed5f3371df49697661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f991bcf52b11ee490f9c3472379993d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1265d17b3ba8e181569a8a6f8e3643663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f986978c42f520fbe6a88e446614e4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc90244e20a3238be1f69ec696734aa0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4aaafeae79d0b52621d900b9e8bb33666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a567e8c562cc5759d54ca93f4bb4f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56842b83825844fb6bcb8c4ac69556e9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1bd8463c6736bd0877092566845a7e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e3ac89d119cf2d58a4525e8c957f74670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae004e5a6b362bbc55707bce6dac5c1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebf3816d79503fe15e3775bbe676cb5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a54ed924dfa74207a11e7a002988b3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cafe6d4a8cc5a606cd698423eb55511674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d893f115bb648352f9bec6159bd7e773675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e03f8d2fcccb2bcdb2ab399b62517676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce215a00b320681ea4aac0f5fe07395677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb61a661b2a1242ff4e21c25d566b0ac678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8923eb24b1041a7e78a9b4e835c34ca8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae4a3cdf0c3921c493829767eea63bb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22c6892963a7b57ac59f46a5caa7e2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f0a708ba5e7fb42b71a5b95f1b348682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33102386cecadea5bf852264cdeb67a7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b81cbd026b591c74f2c14bf7a4517a9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd899481fd1b180a798a9ace9904104685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6128ae67e2b5a743fab5e06efe6218686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b3f29e0cfb6c22ff6ebb96eecffa2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c269cbf6f7d254fd4df05564ace5a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf6933b80bc062bf3af31f0aac8204689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9c57a20ba53c48567674b12af43ad7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf9e8a49ec558f16a5fa6489e46b8c2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15393ec5680e1e0f0103954b5bf90ede692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3102aa254344576d49e1b9a03129ff3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5b67b326d586f062abcbd946653fa694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338f4bfc896d2d37ec6c977a133debef695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e861d528a3dc752261c9d460327bff1e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e249003aef5d2132c76b50d281694697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ab5e885a2753c7a66d673c80e24dc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4cffc66eec4aa4211f638675ac4339699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782b8513189410162948442f4cb181b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0322898114544333f804cbb80f5e51701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2dd7d41c94ef2a90eac91726800ec6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e70f86337444da98d7fce93a8ef87f5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9240468307fece84c9ddf1c7602f16704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39113c70c8e2eab7be6c8901d52a7802705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b8e3a5d368748624d41b08b833101706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca466a287f955f36445485341edbd4f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d169cf0d919c37e7374b71901009c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f675f7a8e1ceb8a7a8e26db22ca397b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2186b592341a5d0c320b451291dcd681710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8baaa6040a12c7fbf82b2968308892e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c0f12796c5804d78b9c5d0d22c563d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9557b3646c1696931753739d6e11143713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e71708152cbff97e9ad9e338648bf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439aa092da3aa4987578649e9ab9c8db715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45825bf7cf8def60b85e09399077c64a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf23fc948533687b28edc5c1608e930717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac9d01bb52de7a3b6c7d2e7af70831718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd8c3283bc86e86d84dade3adb4abf5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2bae964319523dee5309ad55e41c2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5b47ec32fb0a12f3e2e40f56f7c759721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9505cd2b4a42db0ba0daa531b57806e3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdabc6d9ff5d12e66506dbe2bbe8493f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb6b421be1cbbb905372767f6b74e80724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a5e50b30fadb156d73c6ae737d33f0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c0876f759a7dc63b99a662baff337726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30bf6cebfcfbdb2b2cc00a8e7dae08727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2895b9b27bda0304bc9af84f289963728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ddb6f33f784ccc155da16fcdc6ded2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85540898dc10c1d265a4f418c84a199730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dacc3a3891ffb3d8a6105fee394832731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240915d7f6d54d463e6cf06327c2ac9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48bd4e47752d4c88f9db35e852bc639733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b764cb6279623674508d877e335ee5bb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c6518a8bacf205cd8c72778fcb2cc2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f3432dc7f08170724922e3a53dc41736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf70ffed8e1cc08b76b92d159ba435737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39159a580a2a7ec0081b6319514ce56738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861fddee034f51831b7120854af4f819739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af63dab951d9d22c960f66e14f8cef37740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5400396a2ab2a565319e9fd13761d3fd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bff31a516bf4229a355878dd43a761742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0df2317435ae522a7fa9a472a59be8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48662db81ac986aca316847dad4009c3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d751f59e702c1b29f3db4ecc354a7c29745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881493ccc6d3328dcdc16fdc309b594d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b170a54419b45562e9069a90ac939747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a0c8e58beb519995e35ddedd2d8eae748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dccccc474b659367947c181b3f7f50749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892bd99706596a7d24f2f14a1a7bc4b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0a3443fc964e44eb7321f59a90a4e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc53e4c886b2a6df33a43a921eea8a90752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293fbb66b62020b4beb55f6ab40f92f5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f371f46057d22633845e92fd5f725754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5698fc7fab8b11d084f2e93a34b27b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63182b5be460192512e35e785595def1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1716ff2d4596aa5c9a7d6002212acc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b773b797eecc57e2f0d48702a529c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4daf6893d5c450bbcae9c49f91fd2df759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd949d22273f90ee8bb1ade40fac3691.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af23b63171686391b198cfc62f36fdcc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e50b0300a9a2d6674235a02fdff933.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87f372b3c98e30446d5f57ff54fa4b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aaaa4910c63a049c8df6a43efadfad5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3747947a7f439469401fb99c5b080c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b6b3d78d386c43f0924deb08cea2ad7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42483459efacecbb72b056bf1a28e35f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521055b030119fba29401bd92baf48729.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c08d4dc0dc65a4b43411d55ccea497e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b471afb25322cdcda240c5266819611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70bbdc78924db57ebaa66441fda6ae812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bbdde8c8f821d586aba96f851bdc1613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5071453c89681d7336f31cf4f7cc88b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b0bdd2e6b88c4405af629aec09fda15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8046889ef845cddd833a462cff9c8616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d6763eefd88a212c201e9042dca9c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94713b0636838dcbfee212111797006a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad15383e13801beaf28366aad2347da419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86c3a54cbc2134b20adde58b5b529f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865f184270202246a3410b06bad24fe21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949aed202abb4ff50327303992612e5622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a438e9829a914dfacc634ce57268dad23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c258e3f3767f78b39f640b5e1e17c924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182e75190536408248c70545f13c5a325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e714a5fa50dd913a835a252a024e7c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1595b63b96e145f60ac2cdef826130b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b4a0d78e5af6eab3e8a8b18bc18c828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf7f8e3c6d38772c95232fb1aac757029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea7e417c4b43afdd6becf667b28431330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c0303bffe71363010248eb5fa0b02e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9672caf026f7cbcee97bd1d6324ecf6332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c4fb5711beb70cb6eed8fd638312933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befcc601f572be85836490a35dfb321d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1109e743de7b9224b03bcfe4a879e08d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43199e736f406d1c5db3ae91872f47f336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea208f2aac6be2ea2cb1a66e1b5faa437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d57ae8fca3831705e5d2b0d520640f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce54ee8c6339db4a8c0d03eeca7f70839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f197c9e9baf08c5457ae9f693f0d6a2440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94349f75cfbdb2fe28d5238f41e0ef5a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a708551cfa313f8e6c3b2a1bed3f9942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376a7a86e95db0466ad8fb352af234543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48342acbed58334f980b5f48acaabb7744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa300b00c30d8beb16164fa2100bb6c045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d171be6d63d58b2272b75050580aa6546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e852ac922ada250adcdc87e3bc2e7747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c8aae575db5f665428eea99b1e6d7a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bedb9a6000b891a66e79f6d7e0680849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94c7991543410624f88a915f1bde1f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d372e022a81cbe09f54116a15dccde5351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd512af54dee7274c28cc3411fe18552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d318711d42536daf1f123ae1c196753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed659dbfc85f5ea555613bd1cc6aac1554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e46b6ae9bd0822937fd7afd9768da2355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67789a20d38d27af64c8573f3aca404b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f2180c91904acc088accd77a55d2057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ff02cba1bb8a7e6e3b9d239ebb0db58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c86fafb278b0d16a0cb1aad2b571d4059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c10e37a309c0d755db5d3840ef856460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4434aee812451875ca10841eacfd1a7c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02859ebe77d4a8828690981ce5a4e32262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04c2db8c5adc5eb48a9e9b49075caa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7fd0033fc4dbb849f4200b586dc97264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e64ffa5881d9a8d4ff01bcb902c4dd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464f439ae9a9c6ae33ea56240a7c39966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ffdf91e5e745ba298326a997f342a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f10a199643066151216774321d5eeff68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc083a9cc2e7261054e99d2b27836da69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d75274d1d7f8bb5589f0b29a0a120070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad39e503ddd18fa0c84b431fde659e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8673f74789cc5b6d491ed6667ed11b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a7b603371a00a4644be522bd977b8b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a158a37f07784bbae708900d185f4074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7bf8daa2104a3b80a2dd6b577651475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1167a975f5d0d23af1f9eeec5ee84976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b261503315a8ed5f6af84ff875cfe277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0450e8b034c21654c17f32dbe8f9ba78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7537079036c4911295a86d723b26b079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c86ab453ce17ae6e483a8c2e2c199ed80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46166f2fe21ef2d5d4fbb0e9d20f899181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d6ef343b267297f62428a57226e3482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e21e78a79a7604840d48eed311852183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40ec91793ca3220bd7f6b3d9a6e22d284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7435c42b26e16106f05ab6ce255c37b085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd15fb5ebef35fe17d87d43079933f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ceae7fe3fc4cbb1b08200e1635266a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644bb6f8f79f9c0ad210235d35908fbc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e28948cd6915bf5664e1b87b1b88589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e6ff4a61129189ea508aa451cffb3590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7beef07cc061e0be8c5f101b4c78b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba35f53a8f4c12b1fd01c582e7a80de92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f2b880aa0ea8468dd49043abd5551393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e7c51d4045493e87bcbc26e5b82a4094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e1c68fec7406ed10bd10bf4343a7195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f78541eec53690b8953516bdcc652996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfceab9e0f6f3b71e4d1ecf4191c6f097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54705cf75abaf3f59a2fd241138a586498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f933526a6c22238b1e15d6352476fbf999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ce58b090317eb487ab1679a447700100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4ff3cebd890601baae51d493fd5d47101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89232f8bbf594c02eb8d9d389dea3c6c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19610aed0d4c95391c201d04f49fd6bc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d62ace925c35b99c56417384939bd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c148cafb9f97d96e9681a9a614c89cf4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f16c77d2739edac70cc38104a6df1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ec103eb9ca2777cd7b247fd366902107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff59e394b8007bfbaed18205188032ca108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0127bb6924928619f4afabe350b5516109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d3464218a39b8d0d91ce09cf001786110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae68d1a18c7f08d8737c68666036a2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550fc33bfa2c6d8859a79c2e4dce31ac112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce7b65d76c078b749f5df42338c58aa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be980bb2345f2a9beddc9cd6ef9b224a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3bb0f8741062e4bb15f34c64d18644115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ce452dbf0fe9c7b4462b82d576437116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e6f269e404bb5e1094b9b99cf0787c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d007a1e1bf7b8e037c9e229a33ed1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce17866af5bd8330851d58b68d0aea119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c3aecbffa744cce376e88df285bc88120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac89ecef944fd1f47b4fd3bf353d687121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb013e891b8801965cd32ee08d9612b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d1d57dd2adb5df773acaea0672a237123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab2176e53ee0fac863cba14fad042e1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f943c83eba9b83652a99f9156820d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c376042f3f2b18a5c740380ad10c397126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa45b43c43723a13160b072e6bf75c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99670e59164d4621f5a650887f618df128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e095062ac7dbece8a042224a4f28c38129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be90d39f92d9879090d6750c40a85e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb869192088b1b4b7f1df456352f06131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d202b17bc5d06a1242bfa0527bd113f5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1790c6ab33d0020125bb5d970d2a1bd6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375953b858d964d616dcab89b679db7c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a7cd7d2bf6884768a78f4592ebb77135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e3c1c329405de2860fd451a3e4756136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d6734c3e61f512f9b61bfdd945e0c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3206920c1df6987e7ed38e0404c48138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f54adfb652aa51d9ba31ec3e59a63c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd16690e0d12905b558d1feb848ed3c5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaeeb712f979b86ff3f4121a07b7679141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6141f1595bf4dd1ced34f87788c31a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f08e07861f222c2db807429211607f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245e6d6c503f55f42998c14aa10aae3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6fab88b78454f4e022484a33779672145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3efe7df401cf28105a8364143a26273146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e48ff4915a0c442903e4b8002dd1ece147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3145e3fe2fa4e55dbeb1145cd62587148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a625e7978627ba538964c1d14124e7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0f0e59452a86598427fdbcdb604a2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4717eaa808e5970abd7c25b6ae827e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936dae31ebb90506a134754a3b6e26ed152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dbd58e8aa9b795afeee98b8972f399153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d3cd0fc78233a0efcdc0c8948d4b68154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b055ab07b52c712c06228f1603d49b66155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ec176cffd3c0c93654d38d88ad18e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a109d1c5d5d45bb7c8067cdebe28da37157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14608beb2bf2b507f719a402fd054eb5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348190ad5f3d6e8539d078a0a20d52c5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cacdcee80148393588da08677dbecc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f75be6ac23626886f8c90646fc49f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9164c71d19577496e62d48483e51b1a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad27828b798da3dcfbc30c5e8113efe163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6eb8c95ac4cd6032d3019572b05a88164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c0ff139e8145cb2d9f9bee7447276165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf6d28554b1ca62059bf049da62b4b7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee9bd9e4633e618e0925a198eab497167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd4cd9a746a79cedd8f5f1a9040a21168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797795aeb80a545251a199b2b70a538169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ca6786c80842fbe91db57900a653d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85cdc57233e71fa088d1bb683964374171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd7ccf96a66976184be5e25d86ca3e4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36869e0051d8aa98c31c551f3be5fd43173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11509b8081f7be05600025437b20be174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325035b9471e5685d781a9c54e0a6f09175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56efacbd4e4f749811b201969f4c2cef176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5db0bac43844fff75464289d914ef6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b0b8db76650ef5bd2ac8843ca7afb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03302efdca7aabe6bb9e099aaba3105179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b344a50455510d6f362c1f9c2d056e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7323151fbc04e3fcbc4b55295802b7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f1c829e44542fbc28364da6ffd3f9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b387ca2fe7bd2c76f39efc58030ded183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5dc8875db31e328d93676260b61602184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f162e52995ee60b26bda22897ed98185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6a86e12db19b9657fbe7dced7dad3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b6dd125d8346b7ab277175df28a871187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cf3d9391e84e939692fabf0f8ecd52188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5040ec66899298922c7453cd6d2a0284189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711923b97cc44a2e77a9da0e89cf2277190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21967da58d9cae6bcb471fb2d0f5ba74191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf372ca77c23d68e69d8a84172c388ac192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33adecf03254353e68211fb0ff59eb3e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6150ffec42701d9925a5ad23eb273ef5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e250958f2b826b3be70ee42662f2d3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7b9c3bc1ea266c8b8be1f7715a5330196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ecb76e6eaf0180047fdbeb23f77d7d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0f10c08101cbab86554625d3398fe198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85606ba382cd6fb8cc34a50c993b17ec199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d3251d0b427da097ad080e93a0dd8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c84f8cc2f146980a0df5d2260461e0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96f336645562dd2b215c081da55dce3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0859efa690802adb12ae7e42d3c984c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae55868079f68aabb35566e30e3d17a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d9cba2bc4cf6a381e348f3c1a62765205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d98f6b87142ed55ad8a2c42c6e5850206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae66d8089f0b4679641ca3fbe70c525207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16232c6e2951ad0bd53926d0ae9ed60d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98cfdb1626765d92ee60e4b83d31043209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14fe0532cf7041a8d5994dac991a3a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b6a7da05102701e0434c3f8abdb530211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a13ee8fb6cf299c94285064987e567212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6201ccbcbe32b75763963c251c20a39f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3155997ced4ca4779e2b7081a2e55b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c68c45c93e8b8525106160613b47be6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bfd4cdd479c5773e8a7f7985cbbfea216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce1ad5e9f4b062299ca3d8138c65b8d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f4e3c25a9395095c01ed6dea95543f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5528cdbda4e32cd7d9721562539ec9d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87692911e070e7505c52c5f5cf406407220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa7b0db1bf779f4f4af1ae707b59a1b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ada3fbff7700c52b0e2dc785c3b3d1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57265ed79ee04ace07a05672e2ac0ad0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7048ae1a914891d9932314610dac29224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254709caf8d02f2e787d6c1bb5903ee2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca11a4251ab6e5e721f2a5c0a5bee0e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b2535da5cdc1f241ca0d91f23451a7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b1a5b9ced9ef5c2ea7373811a05e29228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da15200911d8b458911db50f0fb30f7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac1960b9914a008b52295aca7c29d7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6217a487982a367e5869f4af7447680e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0809cddb182d799cfd4b73b72ff3f06232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc7c8abefa2d6d2ea4e5d5c2e52ba2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead992b43ba6b0ceca4ac0b7d83c1fd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c13dbd4ff12ddbf9b1390ab0858b1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428204f28532e2ea2298f8b001f63801236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8cbfb19f5af0e15b217e04f212733f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a96f90b685a59aa4c3d7754880efc9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae3cbb081f2a1d075033b3c8a36050239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e7c14bafdbd15c8b7926705761d4b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0950e3c24088c9fbd1740c1d1eb386241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d827546f285c5bc0f65b5d08da4c7e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec705d08982d8a6a747c047a1c9aab9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a363289cd80989da7fe3e3fefd07633244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f76100085f80be35f5b28a984484d26245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70c4c17a28be6a610e22d46280beb3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a31da4e277f57048c31c66ee536a85247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a03806f052d1c3299d67f02d731d07248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb453300e4ef827f69331f4d0a5b1e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f069adeb6649df7c299f0bb6b36290250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d66c64b4a7001608720afa85c06265251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf5df5fe54057903cacd3786ecde9d7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace229ebe72574ffdc6e7dc30d7c573253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba6c51db4e2c2695a6cffa7fb3d0ef254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54146ab14ba4ca409d4994b48b9cbb43255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7eff3a7eb96713d0173a29923d179a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f167bfb3a6e471b91d1050881df8ade9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c583f1981c0569a9e19ccb8ae29f4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1747c672230b829614a38a3e4bebea259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64caec4fc8f3bf36c4d55ecba386ff6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee4b12741cfb536390ee2f578f9b1a4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d09a5adf73e633a6f36dd413505be8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef74d8325bbde7007fa7abb8b9cfc18263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c567deb55dbf069542bd7129376f40264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f397d48d8186f69318e7c3fea1c0fc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44beed884c75c1bf598fd0d11316003266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f947bd1e9ff4f6abbbac2d05bed36967267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c97f788689b31a6a79fb3a7c6f1f8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad80921f3e55522efe18f31c0c531c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b0fb0eaf6a201e139855d857020528270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff255cc2ce6187dcc018d67892d4ea01271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c58a5ba1a7f834c60d64c97fadf6f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f0bbfae3466a5fe04cd209fae43440273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0929b8b9fefd85b4cd1442a454d5f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23926cd9d5365ec79a1ab6fac79b61ab275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f38881e28af199a7d225948020a10276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdfe8828b04ae14b8ca0191a9acdf0b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b9fecd7325ee2326fdc2b80b2b6fad278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a91c570d98b8fcf00bf26d750f2fb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040287f4d7759125802e082dcc717174280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2feace722511eab95cb4f835194916281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c4e7ce6c942102ce0c946acc2017b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398425d3d4d3c3ec8d96e113e8aacfe2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b50132df71aae812ef895d1b8e65e01284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d092486f8751a151c043865263c30eb7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a589eb94114cebbb484fb33f885f29de286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f504f9f8f35d8bb7e7f61ccabed57c9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec3af6ebac1805c8328c34b9a51385288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab9912a023bb2c5e5890cbc7478743289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b8ed8067629d3e6d87e525884f4115290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f19eb09c1685edb6403871d583d1f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f532b0cc558a769d53ac0aa5980fcb70292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b8c4bb2df07eb461b67321a8bf1b7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d3191304681567c4d14fe5be00381294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dfc7d630919255f26c5d5a803501cc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d802ab6ed4cf102f4a580a8fc2994296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52b93f37cc34d7f68f7c91015f3d43297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e402426fdec5dc8990b6b6a4727a7a9d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c97c77e171b4b0dcf77934c6314619299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a46b252b3df3763d40275754f95f3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81242afe7d9e225e9005b7b4d0f481f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9187d0978d8b75fc57fe4865eb321849302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c92383c0a076339b04e67a0d0491fd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2fc6c636568a3582e8e04669039e9b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb60c01f9c3fafcff4b9770c9fb242305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf905e13dfd17e49786d7534a0e41239306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e64d874c4c6e4b43865ae6d8d06d45307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e49cb8a266a3990d595f3a110a29e96308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a597aadb0a295fd9578c6b6cad061df7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5391c51381b5403c32ca7645d200f1ae310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1745575a1abb7f4ad877503b35e13e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebeb0253663ffcaa5972935c2e1b750312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f16c40a2f33f65777ecaf441f65d7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e1c0968ffec5cc314f116ef87fff20314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e400ceff87d3d1d974a63b3b5cc62315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0cb6bf4a655e493a5089fa6c64c09316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd808d201c1a8b231ae0a8e4faa3055b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208b48bd2b2264bdfae9c1438d5a55c0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88184a95aa5041efead9778fcf526647319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe20eb16b4dffc3388c1b09a3067136320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be9b0b93c59a1de43a4531145b2013d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d791db16d70f7911791d2f437e90a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d8cb6425021240ce97f52a73756e9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f15408725cd4f609d138759825624324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e1454186716c8d9abf5fd242849f8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8932fb66d83b6bea75a2783c75757326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3239a6140897aa2d1cc1d7187a75bb8a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6042a94c67e3455bb5df6c09326e35e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668544a1ec339dbceb913290cc081272329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f80a0d0c609249d4dea5f7ff77fd9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a2f80da805dc2bded6d4389f2e9a7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f0a3914371ffb1a056b5e85ed9a695332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80d6e244c7cb9f35fb220193bdd1e0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7308bfef178bd6b712a9d1db70c01334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d57e9696c8b23ac3b91b27ba20b9b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b4f6b8b38bf9358aa0531597b5ef6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc3b7918fbb2a2c3c7180a65379492337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c454a13960a802b88575a2b5d5b98a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4809bcd18f3b94214832549c3466f2d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35020947d9a5baa319e5289b04a1e48d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52be5f8a31696e06ac439bc3f1b5ac0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7a3993858fc02c1ef39f082ca9e57342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd085c86fb282f760d879e9ed6b03a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03f384936c3a3ef15a46805a101d06344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce6b2032184b8f650679ad5a33cdbdd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0dd060f67105554c311c3b9522d5c1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb7393a2ab1bbbf8a3b517174f59bed347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f188bb257d6325e76ff43aaf0420a626348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d04b1158d1c393e7c70f116fe76503c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4704e816cb690ff5bd1e916bdec3a83f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e52ceb7dd26a1554697b415b5f8c69351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1427039d302e520d9122ddff6d788a7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a602da3378ca02db9ddae3aec631ce353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc3fb23c8ba91d5dbfe9b69eafe9625354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe756215a6a6cdf2b5dad7f92567141355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0511386336a6b9840f18c86f094de0d6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8635dc5015a6823fa4a0d9882c087e69357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c8963a30ce17a00236a0e7b49bbd8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb2e51f0d673cabdfc3637ad272e5e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a1e0e50b6f17c158dd22995fab6b89360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1296b4ab0c45af820e591a3ab51f06c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244293fa9c13ff93ecf0b9d1566c48b6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f321c48f02fbe72010b8bc33e726491363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b450a0140b98c0e54781b2107d7b27e1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c8557ad2cce404cca6da70e132d040365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90182e560d57df095370ba12db474f9f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e729d13331add7c55f1d6270a0df98367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb079bd473204d526f89404c439ae84368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a70e3adeb160c027ddd94f81cdd04369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84460a8a7667eaa461b97745e61447bc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0556b295db8b3eeb33716b41108b3e37371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c705d4a562ea6f1bbbf5f8cd155084372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc123d93bfc00d12a7a692f371220c1d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6752f7568fb2c6e06db4028eef4ab12374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5405b9d84b618b745606836ea0087bdb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676029c90f92982ece9474062c90cb78376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510a587f8272471bbd8446ad1bea19d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b937c7c90d561f7ebb21e07eacc93a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b90d490ee023f4277558bb4fc22ae5d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ec12d1c32e0c461eb834fbbf0c0bb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a89ac39de22f1f223fc52cad2c185381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3088d02806d825936c68cb288485251382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da222f9b1cec20ba69cf3e55bfaab9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ccc1739642d4b4275946ca7f3f433384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb727e4430fae9eef3e8fa425dadced385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5496579b2215cc248c920e7280ded96b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c37a0fba175faa1ff81f1fe6113690387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ff5116bf73c27e3d6fbe87edb11c9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3326f911f5a01dfc9b9772624155a2f2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0901a5aefc87679e318c05deb4ba1cf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe588edb8e2059920ade949b99c89ed391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32628114fc080d10d72575e0e21a8eb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b0f371b4b4ebf829947cb2793d5f8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc70bb10f38f9f9d8b61205809984a1e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66244bd7424b95ee5a64f0ba860a1583395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a1b113764d61e0cdaa79e0dbad0c7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4327abfd9ec8535f7125b70262f701397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e70a91de33ff266639d48f749441e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381e0e4c158fd42ab89c352f992eb67399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d79909627facfed93a9aa85f6e4857400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2bd864cbd3399b843b7ead547d5c6e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c743be323c9b3ee70590fef5e22d665f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90974f334a50a858391e2b4628edb1f7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff88e71c6de22ff1e225069bc8097b3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f27c2cdaca90f28ca2bf2f856ef76a1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f17c26c7743ddd4ea974ee04a67d4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b35adb4959ff6ba0ab0ff89520be96407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f842e4c90a2bff7e31719aa043e5422b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649804160c1bae005ef87dee2daf4cf7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cdbba5d2e80b8726a5b7db3ddea335410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e470ab8855b847b4baba34eba52e6551411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8ae9902d6b64c4372c6c5d4a8625b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed9ed13dba696325e0f357270a0c8a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1d86974fad12e2c374a225925b6b3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf6cdbc828caeacd7169134aa9bbd3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9116ba7504b340e5db0e93f5b4ae99ff416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a58a8d847a782c044463e22f045ccd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7439322b9fd6d660af00778329edba5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea4d533d7c00aeac05fe085c2511c63419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9236f0179487970890cf05b940ea17af420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44f07d19ff7b5737686903b6859bfa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46765d5044186128361085511e0420422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b190b6fae44ab61b365eabf35c99a6e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ad20dd86df9b0504c46e944063607424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186187dc3c1f52263cd6752351271b3a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c548c9b56c784e4fd99a71ab5312e75426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b083c0067abb887a39dac45725a5aa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6999047e11b868754a502ecb6887771428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f44a1dc498b5db4e7181d8a21f85e78429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5388910d6b8f57fd145bee2dbeb8e37d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dab172bdf1464a14a03196c7497c94431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90805ba2fc58edefa2ebd0965081e703432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6632a8c4fc1e48bc95985963a55b4a96433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de982ecbca6e348c2745e99146cfee32434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7bffeb44f9bbcf27bd885f1cd3b9a4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62719f74e9637e53437e5cc6bedc9eb0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441e662bf7adfad5c116d4512b451e6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb621dd1202b45b2e44caedbc56f30438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94fbca60ff232d418b1b386eaaf2d0a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0101b826c9098783e51119d9ba5af3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f8d5a4d95f0e61f84a0e8c2019764c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c5268b358301323998ccfc2f2d1da442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b0c389eac7e80d0425befa36a09367443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc470ac08793b72ae16b5dc37578a697444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bdeb3a26a1e91a63328adee51733f2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37285402acd94b2f3a5bd27db9df43af446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c491019fb908aaea4abcce28259645be447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b7aa050d2a0e01a331d6f53f30421448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40db10c4998b661b9f6937b2be7fa4e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78da55be3144e2c71e406864c883123450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ef090efadad8d9c1cd31d8de2fb7c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5023b12815d6fb2ae6e566047150778452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99095a68d17ee4fdd74254b3f137e4f7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0575c1a85d0056f48c172a881ab9831454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f73e68b16fc739787d0823db52087455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b823c51adf74bd42ff415e741a607332456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002952f624a51067208d633d0974e193457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ec9ee92e3651c77d488ea9447c191458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a633bb7db492b49e85895bab68c29ab459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f9b8f3063763557c08f7dbd5dc127460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ffc3f7da12e062fa47684056289ce2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc0be62b7206b4efdfd6e987521af2f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b441684775afc1e32331f8faa24f9b10463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a8c2752d518807029cd48d80e4dcd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871767e6d0594ecf79e48b95d3b8cddc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda0f52b9eaf2f055d5023ad6ad70fe466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54521a54a5ddc9bef8c0e9d35499e6e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e8607d0ae262eb5462d9015855752468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ad5ce72dabfdfa4240e7427ec20f1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b146e2f351565537d411377dea149642470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b1ffeba35b214d90e640dd7590647b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952674aff5c1de30d8cede698168239d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d9cfd15141565e4e9c84a943f838e6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea1d97d1bd7132c57cea47075927e9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3411bc9047c38a256dc97cd97ce81a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214fe3683a872daaa72cd807d3be3431476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad09ad2b3c9f56acb52bda1a43f6db477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33ecb784118ef0257e060fb6722367478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a8f987a5e4bd69c51075e90036313479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cad3288974975e7a89f812073bf00f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d1886b873b1408b58f75b2a0fd3fdb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e07efa39119daf069ffe3aa0f71d97482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a82687b06f1c5b59da3f5ab9a3d43483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb021013c9be976da5b6fb2e427d0ac9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce6efbc5b1adeb8ebe333f3ab92cc8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983bde0e99c51aa22ff1ddb719516eb3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d79b72ddc4f4d2d8c9078bce2f2b8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efffa09b946da14891fdc3d149c08fec488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0363fa5ac0f247d95aae26c389353691489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e405ef6df8a40ba6f8939202d619bf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f00616bfd309a137e0d82c91334a97491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1cdbf94c806085fa6c655033e7325f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffff35b93f51603530d3abc81c57307493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5191fd98ef51771af63ca2605ad0b1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e025ad2bca98162daaa59077a8d165495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0045aaf6a5ff89b2c96ad358232680496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0de0e888d3538a558919438e3200e8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6ec81f7043cd381504e6d1d8f1130498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23faedd9490d0748ccf656d3e2db79c6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d9a970267c3548d7e5d97410aaf993500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8829ac3fa1b40cf4b106946d1c9808d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc5af67e9f46c79150e692ee149f337502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec46eb36df7c9ab20b5553f8017b7a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8080928626b3dc3c978a58ba2dbff20504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6bf68c3b386970372bf6a8e2e1fb6b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457efd4b516c98a2c294ceae5dea90ad506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10baee7002df8014159038b71084fc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2103b885d93f06ce8fd406d20d6fe248508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfdfb81544f6d677e92e3e5524a18fc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152732f4dcc28c98914850d21c66adb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08968e3c1d4b0d6423a0eebaf9f5b76511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3ccac55bb38f2316e73247c17325c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a1f7b88d7875412fd228debec661ac513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead163b9c700c8d4a1dadc7e2f85acf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0522bcd1e116dd7bc1a57cc79295d3a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0f6ae0441c2c78d6ef115bcdd5068516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10dd71b47907f6ebfc2ff63dda630e2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf67eaf1682fe4e2d4e9a3c0d19b526518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a76355dae645cf8e8d67ad7c42ece01519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9192c58830cda83c65ef09328c15e054520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123228dd51ca1c23903ddc33ea198b54521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de07733f8d8c8593840b3b090488630d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d03d253a5ba90de179066f49994455523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8523a6937a15808d9839888168e7d46524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc37139694b9daa5460f599267a6b36525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714ba2cc339d8efcd5a43e3366be6b7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a08bf050ba76410f3c946b3bfd46a3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce1f3e6e6c4a0504d22338e314d163528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e963822bac1a7a80a58c0c9346014f54529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ca0f9acd968ee5e5c29eed065e1b6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2fb71a9d908c5dcb98efc5fb1d525d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e22fba0e0c8f74c8041fc37fbc4df532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3facff57c02509860661b9b086ed22aa533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f41b178496c13b3ca34dee2b95c842534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb878008cc4f821bfb068abbe31482ee535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130940bf3424c37ed36a2308a1cc7fab536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d9ea9a45b176c1bec5dd380a08faf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f247584d5304fb7ec57720911e9f0908538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89aafb940f647eae2fe39b164eb3f1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5862206401d12a069c802dc494dd0c6a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b196b6fc46f5071eb7ec6d95025aa541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12954aee6b1e32bd2dbddc5245a24112542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b040fa78feb10594cf4b83451647327e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f440fa4f3556dbf1a7ae89ac12c0d4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3dfc8b1d0de6a10f9dfe39f80731a9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4954155a95e64b19442d6e8d0733e3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013dd5cc303855d6942fc5f76a158dd8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34504f8f9ed7acf08b6651075ac3e684548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030171e99922de9d40c259c327940145549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ccb29693043145f18c0a5b2e09d81550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0d25fbf15886a3cb68f05cde16439551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d9eaecf993deb24cae15ff221d710552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e974539ba5b23a7243451f3a296c1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b24c0b842b7d228c3096f813b30335554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca704b7ec03fb56a7fd008f21bc1f72f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db9fc02984dcce940fa1fc0fdffc14556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35c27680d54c263bf8627f20cb089a5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba0ec4e4398db178b16fa44c155bb1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf3d26fe9e54610f9176449af9b35d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9067f588aee0b6a755cd9c9a3a5bd1b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a983d3ce8f819559d97e80e1cfdf6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d477ccb96b2d8cfb85286ecfbe93978562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76e73c22c2a7c33352a32636edd31a4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b924cdfed85d490ec45f227a5cd0e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8122952250251d155f0dc4610de5b46565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3d00fdb4c8ae0513258c1898c6faa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51280afdb0b87eafa851603a28f9f49567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e0b014a22d3c01c0f0371e359517b1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11eaae10f127163925e0b7d163e3329569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db835ef2cf960e9601ce8ffae2c8985570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a601686fa8d79bd9fbe2675d05640620571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb3bfa874ace766cecd5b4285018bb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151018cc56830ecf50a38b3ebe63da6e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4c9831074e09f549302b82a61744c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f7733ac3be2faeebf8b5500acacbd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7108159b5dd285f05ea8eb4188f7ddfa576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7460b69184011a87a4ef205ce91be96f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d59c5f7a2b50b01dca80dbc1ac28bb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df301bedd6256d2ecbec827b680d1f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c7b502b53051540a8ee9c328726d7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f6415a61e659ad94519b7503e7f7d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c043f919ecab5ed74ab8ede575a10582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef17446025d69054966f28664097bc95583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f48b61c92b040946c3334c6156f122584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e809f9d1b3abdd3c40b8241c4d383585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae5b341773976e7fd3a1da754dfe2e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64bd78315f2b6faa333d4a97626738f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1adf264b302673eaf05ac4b39fac85d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6071264be4ee66693f4ee1a34bb5557c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de7d0ed1fdff6ed93b2676695622a0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe9700829f7cde153e8c0742c921fe591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c147a40c3e507e978f6deae1b097470592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40684f94aff4e6d0485cbcfadc8a09593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c37f19f843a3e6d7a68583ef1711510594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0324e173c6298e1b10619b5b8dbd8b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e6a7055ba7b0a9def94d6d3a8c9b9d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f93d2cb5d88d55d3f34f2dfc9308b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95e281613d48d574838d29c4b0a31e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dcbc496326d58a364e1569f1c2e04a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192a8fc6ee58fe35b834ba3a27555ca4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f773c2aa9f9ddec5d28f96bd065909601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b9b073e5a3c0a37ac8281bccf61ad602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e027a328d131deb5fa7a5a7013a2560b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bbd92d00bd781f762fd9b8e558a807604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b0574e890bb9eca42f5bfb5b7a2eab605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5936911462c73e84bb45fbe6714ec1ce606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f32869aa6fdaed19e6e251e717ffc5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82919b2cdc0257572e24a9febab2f36608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b72f852af83def4837624085785beb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd04990bd2ab090540b8f863825cfccb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d38f0512197ae44a8ac00734fd417611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21173e5c2461e9caff2ef38bafa4d295612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17480c7b953c1a7fd3f29ca3880aa70613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7144e566b6ece7a20b99981442950abe614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea6fcba370305b6be88663f3937067615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27227611c7402f57816644048a947b13616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6142988cb9f73747e8d86183d0a05bd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce9e87f9b99acc46bd704f3d9b428c4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef92566d913ecc85b8470c3ef5af02619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff2897599215443f8696c7d5c5e994620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60ec1e01e5c5ac2e2d7a13643b7aae621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc0743a045f21a3da39ce38e730d61622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecac3b7b06cc3e221d43b9cbdcfcb31623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c04719c8e6e2b92edbe5767091628f9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a20b2697356b460e2693967892ca710625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c07f176bded2156a2eedd960e58b80d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f543484fa345e431007c68c3371eb1e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34146e44509e3f7bf7291743ac627f52628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f44c5f2a4b6de9324e887272d99372629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ce6fd592d10e80dcfed1d50d88389630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7711315ca0393ca3a6fa413cb02207631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d5338078b6b8ffb63aff42f5debb0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3372d21e30f6ef18cc7ebd6eb884e095633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef027e78484f412fbdc074e7aff01e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d25bbb60313bb51b452a726f8afcfe635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d881a68c44a98f675be0ecb36c0ef294636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ecfea32d6a91f3e81d3fc8c7fa4bb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f0dc1532f786290050fced9eb41fe638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a5b202f2c42314e3a2507fac0187b7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77474a232097646c2a43fc627e8d41640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e706aae49ed0e00ae4b797d7dcedef0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e87d0398626302e18d394583ad72e4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d2d6c8d96ce98671bc847a837dbb0b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86535d625cac8b64577509bbe4dc96e5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e20f6e850d6571e5c47ab403e8a782645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6633b52d948b45def2e327cd13d8f3c9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8527a69c058d4dc8f48d2f9930241e13647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e755cf97346e992db57ff19e1b07dd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4965d8a59d7af33cdc146a4201cae9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f1554cf693b62e2a75f3120cfea4ad650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d063bea9781a09713f0d1966d7735d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d71089c29e9859091c27d6ef848ea652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e531a63b1c52072fe3328206a7bc22b5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3168db3eb58b5a80e6591f5245c46654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f47b180bb08875f491def0b991a67655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e7ade7799855185b14bc840300b15656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14789cda9e97864504ab0c2eb3617315657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1d4ce194d163ce4e3ca4f22b7f3aa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c977c036e8abe8af08ccfcdcfb962f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f857c1ba3a5e4ccc7d5f8bff2525aaf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc274051aaaaf1a2231968a2a3b0266661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3f1f2b24a0ae4150793591e1ead36662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9102fc9f59ecf3e55effd314ce0c8d4f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e7bdc1bbd8a07b54bf234801ab6c1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138fbaa987354c8c090c1f344e402776665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b82a4fd78a8b89ebcd2805c6f2efb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b54fe574be6aecf91a7f80fc0a38a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6120b79eaaad5ceb2254c6adba38cbec668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c2e5882a91eab8e8e5e5af3f2b7fea669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b3e9f2a82896ded5245dbdac639d1d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6c0240861ebdd80b8c081eb337b80671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c8e6b85996e85e7c85d02a87b09df7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cfb6e6d1565cc2e4585b432e79479a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a2d8fdcff793b4555ca0f656468a6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b4f5bd490628ef4f24dcfcca17e10675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325633a5aa25f1c9f71677266fd4f461676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef29822192e47ef3b4b5cfd93a46d0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef778a1314b9868f26021a11fb47c53678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d1c6ead1561ac4105c61bdd4016c1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946b655d1390e8d2a2108d544d8e0ff680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de3b618a880ed4ca69eb2bba504c90681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24eb9f29b5e970f4ec863bbc499960c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0566c09a0a943ac1dab14b6827efe7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce868b3c30ee989abd1e5e9f69d07872684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b053a3f4b70e9425a84f836fc398df685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e866d3a52cb6deab9eec509c3f5a3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639640fc24664e181eca070c00f2ee8c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625af39a965e5bec536a0c7a65e842f7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad45070d4d2327f176779897da83dbb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23959c4c67b1de91732429fcf302b9c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b6283399271744410bcb198cd84d36691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c1f2559e32ec02a078476becab8bb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea578a13be142297e3780428743ed832693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58209dd42d6fadf246e0bf64be5af379694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6f3bd9fe3181bfb75062e181c0896695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624febcad12b780d107296df61a9063c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3459b13a674731ce3a8843e4d6143e42697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596fb8c0afe76829f8d5f4025f831578698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e4d5d0adeda93c23a4691b62cd596699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01abcbf63c39b2f2fc5161e94e13421b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea5bb5c7d6252abdce0a9cc21ecd016701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec1f7a11a643c7a1f94250192b25e59702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b437bd4b54d98b6fc2e5188e645d3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e53dfc4f285540cc5cd2d97b1eb55704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd899591df5aef02b02954d41cc8a43705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe2575693052ce24022c1893493299706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb3154c212308a53daca6585ba2911707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8565ee07e5def8b0baff8a268613e98c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02210fb4cb124d6b0a04932655a8dc3f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a500b381aa9db82041b8e632ce70a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4092747e8a6a421558c5e5a0cf13915711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829467a63c4fc5e43ab9cde455d1a706712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10961cabd1f38f1869047593cd012605713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b80f5a6c55200249e5718c1329a21714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e248c83cf9276d90fae758aecb83ae715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e591eb401d53297306bdab030725c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aacb0a7ba9b5aae6a93d470d2f1f60717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8dbcee60627fe8033f2dcf308eb141718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d13334fae8d52d1cbfe05fbc61935ec719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6851835e53574d80b605be78c803e4f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e523faf58c0e2aefd159f8f14c49602c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a27da9bc952652bfa2a827e71c6db722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b98fe252867a415d163c4fee22e47723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837ffa59e65d1415d3c9e6c3bdac0e0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe80f3218a3a6dc3167461b53a5c50c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ba4ee5fa67bdf6e2f79efe056ede9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c649093895854a39bdbbeca2954499e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f97c6be53e284625d05c8a53f04c08f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0b27c1a97b01f68fec3569fdf2f4e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee9ce64dd53a7ae6799b02f5773d048730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed24214f87f5c2e30ec1edc32078524731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e448dd6640f0f8f911d51593f94b7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7150c6f2330a048a8dec0dba584ebb47733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4322c0221bb6f74d72b8a58c2055ebd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c762b048d8c71712aaeb6748d358cfee735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c40320a3873fbbe54d48c0810c28a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19e16a7d11ab413c2199b07af93604737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e831177d7237d983c9418dca3a28a2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de29cd5ccff8d2ae40c5b963bc20e0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd8ae5eb77e8692f8eb0ccc997660e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b30873606c33176b344cfb244f028741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5da331d1c6f550368440dac68bad6c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d01be102657ddcfdbc03a7ad230f9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f940c276562b0660fb3985c50f097726744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f8e3baf3417d63da56d926b4ba814745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d08f9b4612f1f32bbb47856c209b33746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f9f8c3ff81392d833c7d9947de1c8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cbb271082f241f848fd92c9aae2f27748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f336a2c1010c9eb46c4750ee58324749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f30c0e4b36fc9a13a22770d995c2f2f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c8fdcf0f0cf95cc5877d9845f2a7f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54990b14dc4f309c4c41310e4e69322e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e01d55873449a09cda330fdb09ef8a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7033bc0f4e5e2d7387f3242266b44970754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3403f781c2c36bae543bf1f1ee38d19f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bbbcfd5d78c563f6e878b46485be9b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814aa995860c299839fcca6df3e6b25f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35855b3dc28448b2602b390507c337b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d3099e461cc7a701a4b082002f76c3759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>