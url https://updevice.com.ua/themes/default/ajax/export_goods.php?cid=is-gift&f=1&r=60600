--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0e66af44dadb6661c1054258083841.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffeaf1cb61aec0e1c46b8179b4f5bd22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f3489820893470284383623dcfd8c53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c142ece6196357dd42e3271f23c5d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d76a12644d558efced84b3856785ce5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9127bd1090c7c9dc631cbc96481ddcfe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e731f4c80efac8d162b708364b8c311e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74070dcb4472e7f66d10a47a56b5ccb38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f94180572ac29eea3870d8ce5d1a91c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6470192412661fea9a5e0c1f478a8ca110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d983bacb62ccee74a75dd9866d3702b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93296e4275955ff0756ea5ea8ad366a112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f0d1f708a16b88ebd4071422f22bf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b562049730d6ec43eea391837679714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e90c18d15cafb5c88f617cb09a8d6815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b273a8ec6639eabf6bf31c62d52f63b716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf03c9854fc24677aa18278230e73a217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c748da0fc08f2ca4d3100ab5259b5818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1145ef8af02e465173eb22b4d595a0719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2dab0ea0a9b6c11be3e3e63c5190a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe9b5959b2adf590e8e0c13ced41a221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7963c2574446be7a345cb1ad6bc437322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7dec1a9de4df46823a33890399dcc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af14f5d9d4beaff1768a4f7f9c295f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1bb5d0bbb46832a85892b11761d0ed25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4591f537a516858da82203d3738a6526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0992b55d9444d0e65a3c566dd297aa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ccd55f2f0e9d8e89310604f134418a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa3787bdfb0902f0c0e16fe0b8ae1029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3001ea429c18a1465dcec5aab728bc5330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae267013ecee2b3cf960b4e073183f3731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded97f02830503a1cf81624190613ef32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf2a172d258db1f74d9fd7de031fa733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d8a1eb59fc249a3476c54fdeae75e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d111203343e9d961dd04f81c62e401a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692cb4982dc40cdf41f254b0e97a414836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4d0011ce9873dcc1af974194cba8937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb47d87394d14b8ee5975c263e4120ff38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c14ada242a00bab990bbe7abd0c0fa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab8be4adf2f19d7f61ee39012be3e640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcae445b20d06a1bfba7f82e43b51ee41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10839009e50750afa22b723aa3d755442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed8da745265d1be06e621a35a4d99f043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e617376b812dcbea0ee79c6b16536744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ec48655f049a374e318b54f73dca445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95909ce51d9390bd6b8cfc22ec7c98ee46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc724a4ed0a2cf97d23a102a51be525c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e14151a79201654b2827b5d1d616a8b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b5ee656f154527b513035910bfc3c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a240c225ef1b695c355fa8415366450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4af27e960a61b49a03b71245e3904351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e5f36f3558e424255829ef5deedb9352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf336c51cb01aeb1cb844f77c38b1c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b08287f1d55ef596195bbaa5b4ab89254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a523b130a9637c04e49e46be8004955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade6b1f39267e954ae241affcaea59956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e2773569d2838eb421da769f331c9c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f66394228cbdcfb58335d78c782af958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc85b00b179b3748df21d96a2d0828859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda991a5828c2600ff2eed8807327f8f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0025e249faa8f821a3ac811c748a691f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3e5a77672053eb4e1368a1fa49c9b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8db92a43f47fca397362b975a20a6463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda8f8e64aa8446189b4d102ad994b264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad696ac11712f5db532cbdfc3a66b8f165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec556e1a8a8301ee2c595ece05638466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f971442b48777749208136a3b034f84367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a7d46b0881433a21e6c72b37234b9768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e40bcd78135806383ea4f0bc6a824e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25224766b45108979fc4d2c6c54f746c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d7f74e80218e475a88e74d98e146571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be782a806c65d3764be2ab705e2334e272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be97ee363327977b86fd97c686aa523473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b9022ebf2f66c86857779a22a82f574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117a2c4421e0ce4ff7227b76faabd1475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51da7fca750316743cbce13838ec2a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1b8b17df65dd8d5f7d43c1b947df077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25611bd27dadd06d73db73d079d9ed78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd957fb06428c74620e335dd6806fea779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a662fe908d68e6f332a7fecfdd1e280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8873cd06a82265b9d04893cfc5e0ec6881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb0d187f7ecefad39a09ff9e28460882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16275448e61c25f72f6b3112ca0ba28a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea9a3d87cf64541cd017258cdb255684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637db22ca5c7d720a627b72c281781cc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a34fda807e00a008ff6b04e9cc48cd986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e31d30b8f1024296fc72f7d8917dc4a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a7681e8c351899316dc33bf63d0d688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7101604caab10e1bc17b2fa36e3390589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097da0e88feaabc220e2f7d9e22614790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392909dd2e4b8417a718fcb79dd10d4b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ae1821a290496aa9084fd787687ac92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f6ccfca157280b9ee83c4329e511b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ddf48a5befc075f8c4e92b4a117c2494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91005fa6d46e8161a6b4c1c6981a334a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf9d17d8aa4063e492a627e5a9c13596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b77e8f1f55b5e08bce10298387c6cc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5648f119752c1dcd7cee681e0b1eb39e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc3672d043c66c67cef1d9e6253ff299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbff8c1f8848c5a8603a4268f81f173100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e04324010affaa76952453b6392329101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28826c3260555ed33d5973b2a7c4d2f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63803ee18447e0c76aae05754c5b492103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12578f8346ffffdd9f0d2d72af59419d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0682e8fcbdad9a4a3ec6f6254e59aae0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a30bca949b7e1cd71f83826d86534ab106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bda31845e970eb1aff26dcfc664bd1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d6703d60f3dccd64bced254af1c8d8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0901215462c38a0c479b597fd0a080109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edcef40db0b64033e752479acd0fb04110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa6f00b00526785827f966cde3e403f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a30048b7bb5a7d22a3fefba50960d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be926a703be4d18f920cd6f778b530113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a024c12dd7fafaf1cfa4f257b6cd9d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cade3014b1c65bb61537c99dc78603f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b115b9b366de0d142a69920af21d0a5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b5b6f1bbe31c8e902eeb94a28ed09a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c745bf15f06052272cbd93881410eaa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4679ea31940d83ce7f88358ae4b5ad119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f8567522d6f1a61c3b27defc7cbea120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af635b8adbf732ed62884a7acad71e88121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c42caa0ebca016c9cfe57ff7f9a55f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db015f203e429125f936dbafcbcee2ea123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f3151bbbe35125fc278ddcb953afb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f914bf9bc961c28286bd4556e99b75e1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97225278e74f5b919962aadfc79fb93126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7361e3120e5134fdf2bb686ced3b6612127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b6a83d4c39e138d1c1012ca0972c6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c1e4645ac6ab657b8ed786be3752a4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f877b1d46b732ba86e0f1e4c59d0d6a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54459845d665c4c53b74f4d2af6035f2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ebf29a096ce15184899d407e779e0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4a3bb5f31c3beabb32157c88f4393133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d2bbe5ed02b5e61a408d68683668fc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41877a4cb062969c59986141e09fee8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb1fcf90e4c30fcb3e3aa3b550f107136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58980ea1847be477d4e5f0c944f6f272137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6106c09b46497a15d693dec6a7c675c3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a3f0188e9474f8d3ee6a41dc95e65139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e68c7327ca601d01bff7bf7ce87f5c7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f55bfee303d1cc3b1b1edb42ed3d88d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f48a49374409fb801448fa8b8f6d5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f191bc4e016a5f72e30120744286b1e7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf2f4f6d420b6eb60a4170b0b1b91d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a796c21f7db7e6c1670ea98e3ed9f90145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239d90b896f3502afd6a72261d2136a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec43d0cb228e29dd4f07907864314f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f605449764779c8e4e161ae1dcb02e6c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6547f18291e57252d56636c02a465a35149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d28065c7fe26640ac9da8a61faba9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f55c21c72df9a7b6e0554c6fa630a38151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeedd9c603bd3d23388c9175bd42041152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645424798ac283fe6cbec420334a475b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed5b02e984208967fe3e80179d3b47a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd472703d79e2ac82dfdf257886da1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227aa7ba02c9d84a2814bf1b517159a4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a3d0be7120b74aed37ead66912bf3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a8c45f248591e2743694116fa4699158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e4f10e83174bb48f59bfd265cd239b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c62d37fc651898142069c00fda7bf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f16bd928633aeb677bb3de5d5c0f00d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922064f3388fc66dc18da2a740ff2fd3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b40794d1e1139ee4ced33b07f24325163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f9aab13bedb7f773cfd5718cc8fb4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95fa1cd00d4de0189c1713c0f1c7608165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3085371997b152d2c405de0e557b08166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d568354dd92bfdd5dd81a80cc82d2ae167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e7ab16adf323f8e4fbc1504f74272168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765065c23ab4b3f391bc3053c368cf8b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f32abdb993a0cbff2141c5193cfb6cc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb107bed229da8eb6562989a1ce5853171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ae24ea44e9f7c2b0bd7bfe835d5a7e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be430ca6f496cc8b43217784d6e4a4bf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260834ad7cbb6bd45e5f1107c99bbb79174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f086d75e283d346dd3aa529eb9238a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e0ff87f8da521c6f542bce7534d1b7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c0473d8d7d8247b3a446b1cfd17764177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c83a80553d93b7041686850199e3ed9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48db676801c156d7f21f1212601b593179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa5f6eb8fcfe6e4d833c33ac086b14180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f4068a7d679a25910f18de49ed5d9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480776aa485ac49f88e79381fb7819d7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b59a0be8533965a1b8078cc65e12166183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d3580a6cffba0eb31e5528a29a7c9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ca10140d05e20c5afb817de088f9f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3f811209bccef1dcd352b0c7363fbf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c19469395215247ec3529c01933f83187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3eac769809ab165c2bcb93bc1ccf2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aae4ebf76a57efaf2a5320007ba03d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c725cce0985cd6f2dbcb62ab9be9f5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ecece1247900f7383656482b23fd8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573dc97f8a576e4061a07f464bae6876192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df5bf8c9740e32aa91bb2127614d63193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f16c86205cd3dde568c39a9e5fe00194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913bb7541a3fa8eeb8358e078930f2e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5921d64a220dc4a188790f69916bf881196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d58758628edaa11943f96534a7ab030197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978aa648f10fd227e3041938f5671dc7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af9da74a2844711d9f353b85e9c16dc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21dfded7942bbcf7b0fea3265127250200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f89de72835e9c3ac31db7224af9b71c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f65fb6e6045c961744a89e8c70e60a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df40c3dbf9496d2495bea50d19258e78203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7961f0a02060b891b4a890fbad2b1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423dd27b8012c860d12b3d3f6136e9e3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c820cd4503fc02afd2a08fb0f5742c7f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa83e41de5f76800f0313420678fc223207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135deeb43b4564c51b8f3334c6c3e866208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf074f1eee2401d91336e333252843c3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ffa07eca25ac70b66edd6b8ff02a39210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008dc0c21b32f0fb90d1b30d146fb548211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45035f59cdf4aafe4d2d16d0a42233d9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f813f1ef245caf10801509c174afc95f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e24394e32028328ba890b0b35ec64214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ec2848177d6ad5e5ce053e3509d7e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce5bb7b803266c907995e45aa32a52216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668476e5d5126b62e69999f8ddf94aba217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1866f3d932029e60dfba09ec0e11bd5d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5305d0b662efefe524ab932464a40219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bcf4f999697d73fbb99d30b9ad166e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffbb513eb6aa9e208e6b5748a06e0cc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33991ff25beef686c1dfe7e6338a36c8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8120cd8f653ce6b348d6f4619867e7e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08080331cc71bc190c82d7789b266de5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b933a25fa768b95977e55138619485c8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c843e0df4f48b2a3e06dbbed663305226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f106f7575c1a4ed75befeaf218b81e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac3060356def284b73ba9489e671b9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3291ed529428219b9011f4a84da7f1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5edb1db8752079352569c4d1ced19d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8dced8f91b8e150737b0c5611274fd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd0aec66a86207aea0bcccbb391b3b2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd5f32ceaa5270291abd78d59ca809233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73301a2f7491dc42a881694a3eb509f7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad73213a0b0fba974ee6df1593f1f65235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd6900a7536e20ee501058f8dc3c669236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2694b952805e831c1f036598318e7996237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faec1a3492ebc1ccf1895b3a427a71f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f6e038d8163beff42b7cf519de091b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc0749ba92dc0643778a1e164989a9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f6a20542b4918b8c35008ef44af93241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2762551ecdf4afe35668c3c328d1b0a8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a0ae4de487bbd84525e185587c995243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f93060da9c21129956f20f03314f669244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b995c77587864c9f89b67f23946a77cd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c4f33f35d4529d9bdc14d4dec65e4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec7275e2f17043b21d8a0508e69fb4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d81afd9017b5604be036c91008e3496248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1336d01fb5e8fe48bf8d43dba4a286ad249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb8faee930d31f897eeec8d7dd83aee250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6809a8750eb0a3c21ae6b5f6ea7bf8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf50c6c55b3ebc93b534d0d2b103dcd6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e5a7cbf0ad39309d77e8242d1f087f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a8fdf23cb5253523d0b7adf0c3f00254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7a615fe97b5142e2cf5921f396f30255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e68ac54f6f69437a0834a8d0cf6e1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbbee13f2f779ac7cbe8870d2bb8c93257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb665585266d5d46bbc26dbee3ca7b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbac76ccb4c3a8dfcb58b4114fdc339259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02ec2adace63c7e0dddfb10487191f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b1c85093cbfedb2d28ab4e59690d9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debac22fc4a8ef75514de3574c8fee80262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f3127e49465fbf10acf22b27a8b45263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596a8e929d852b47bcc745e09d5dd80264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89cf8e671e0a35cb2a527346eada933265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5a9b9a0d0b82ffe88f9e2e7a0222fc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f98191ebb23f1f4dd960823f9a512f1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f582c4707f14bbe372f728c19d09fe268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc8d1a1c535cec33fe793fb97480bb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21827c1b8c12c9a92b09e76a7a40938270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9331bb527efd3c6a87765759dcf848271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f40fb953097fa19f300ad87d64118e3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa946e38364b605d3d7994247de5248273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241840b3d6701318d60956a9d4a0669b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dd737d40e093d57bd9a9746b360586275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13385daf47f72cc2dd8e8b93fc77b8aa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e3c7196a43d0e3d3784f004bbc867f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d4930a59fbc819d526c1f4273b0f98278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f457661e432674ffbac320a52475262279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf73c7fd532fff96deab5e07768f1f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7373c2387c37a1516729828c77716281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e4d96c12af73eb34d4b378211ab0ec282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fcf2a7a067f198a440459402041407283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e938f469c1d348bbafac8529014ef5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa90dfbb70c3c5cf4dc570e934edba9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc23fb7fcb12c8070eefa2fc5ca4989e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9584103c8a56802d4d2ca793300654c4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b37d61f39af8ab655641215aab7c3cc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31063389dd7dc813510eb03dc4413a2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361bfff1f250530a20975a43421ad971290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd46a5fc0cf2d0e5c5e84080f4f25d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b51ee09f209bdfc8e42c20e58be6be6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bbd63e08f39e5ab50c9c2c27085e28293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db29b7e1af85feacb8b1c1489555b3e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2a0112a817bfee3c9107ad225853d1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da4d1ce5785dea2fa164184828d92d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cafbd87b8cd426d9f560284b8e6fd1b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05cba19e83166aef79c97932982d7af298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a842a15b6c093b34384296538fee59299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0300813720ab83fd27f38770c74ce39e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3f52ec644cdd87a856fb92b27b22a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff763695f2ec70c1c13e6bf029c6698e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333384ed53b0145faf42091fc6d9ed3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2206db19eed07be41d24ba11186020304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e0b0b3c580ea9d96739c2cb612f9d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa698d289c2ce7631f6a6aa47d7e705306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09eb87efc64f0e4b8e54fb2882f1025307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45460dde9dadc63e05d6f243e8d6684308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b9a12028570e387571adebbd4cd6cf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bbc71c06493c63e3cf92a714525165310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5383be4f7462df1e2fdf5154515dd49f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8d34ef5970ec989c75cedae3492b4d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b231350cb5b9d0e60df7e694bc248c5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3317a47e268dde507e6ef6dcc6bbd7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2871eb83cf753d0f482ab9f8a4e61b48315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b53480287e0748724afadb9824abe316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889274cea76ccbb48fa234819951c19d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a86ecbaab9055def8d8fd843b21d9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e811abeed01f147c152e1c08291c4667319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179abb4ea992fd312fbb59e21542fe98320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8859d40824188a15abbcee25d706d5dc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b39f83d5dc73f19072ddf798aec193e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8179fdfde9df04039b134f3b55f28ea323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e00d07cd027f5a87dfc79375e9cfd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d2730a3eb8b321adfeb57264e0b087325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6bc70a7f830d20599b2052fc73b247326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37550244896480b360a6f824daa536327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dce70af59f513c27e543817bab12bc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b532e0667f7ee6843e87b4f26d09b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d7f09d2df0186a0fd7a3c6b735da97330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff35ba3042c4c2ba1792ff1279748a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae5a9fcf0f4d70939bbf014b8a6e02332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8662ba06600faad75f404b767773749333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037dcec4e2c47f29369a00b228f4d3a9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af250c8199a7bd77e7a8a10effb40e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b3970c7d52b3e2cbeca5938e72ebf8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a088f6fca29374e60685cb42ccd79ae4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2589b05902920edcebc6f45f63916c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0173afc54196c943f2b4338803a6042c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab729c218012509c01be80f21dbf6d40340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4017857579994e2dfde9c43646263e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20053e2c59086138682512803e5d70e5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42188bb24f9602941602acdc7159293343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f346dd93b8698415175da70f14870f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b48393e015b219979e6e7bd84226d44345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a1c1d23c9d47a3ae6b18faf34a040346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e97b03c300a2aaff6528f117b50a9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1bdde97be2606598595e3fbb638b4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dcb2e8da9c6db4748a8ee19a21bcc5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eeb24b54ac705679d0d2d22698e69c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a209a62b33157abeb158e4c8e9c153fe351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ee3df1bcfbd95eb38b6e2c9601128352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aff374f0fdac613c990eea46dc9dc5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6333c3deff891a8d093794e2b944d07354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb11a0c33484e918a71ca8b394e4c78a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e028f67ff54f7958b96c90f7099ae4b0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9951c48ce85f096b048a01205f49ae5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a9d78da4d1ae59a1c1109bdde8d89358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946cb045444faebd756bccbd57f47b05359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84afd28679fc176a1edc51c930062c41360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb6df82f92cc8be4c97a7744a45c2a6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97b31876136eb2d61590c979ecc0b7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcffc7dd1fc1c5f479954fca96a2930363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987469109bfe92928726e0644f5f6985364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a88e3da688a263033202b595183e88365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a6947eb715eb601bc47f9d670f026366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8882d6595d89bbe0c8d0a0ec9a77a6a0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf3341b1b56695d6e6adf3245e47cf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8722b044199828734f366a61cdad3f5f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d9912c52b3e0a35f382472b25bc78370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8332c9bb979f1b4de605239dd60b2f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9784b8fb2753f0cd0a3f6031dab2e2a2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38371fa7c963239e7c0f5efeaaed6f88373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9221188c8520caba7d7996035a4e6d54374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0741d729a04d6307fae8bcb29dd007c8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814711f4bf7952834d6fab9ba67efd01376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c26d9d37854f5c711bbc0e33707a28f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dde98f80056086f8b141d79d6709e5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16180bd007838868aa9594cd9382733a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f60ab4d9c5b80a798df4cf704bb7f5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175032b8b8bc9c8a1ad0198e068b6038381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff7b1d998b854a512ea9253ff03f2e6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b8bc49f70625bb6356908f3bf22646383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2176a25d6559d86bffa04d36a8126eaf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e4a97965729741cc838ad9cfbce2d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c0ce7c60a0a4d94352e72b97ba4c7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba7059215387baed368c5963b6606f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af313d42ac45add15f9b2908cb924645388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb34fa6b6d84ab5f91f5070f52832517389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f91095411eed6b6622b00438d8c049f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28a2634c7c15e5872ee2313b4233c4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996915d3ce251094bb1ba1818b2875d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45830d82a102098cbd050d83a201958a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8820b9945799cbc8c3e008b9d8d7614394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320151a487f4a781ef9ba4db780032c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7745e024baae57550983d9da87de3f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61992cd390ed62af078ec42eabfb531a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68afc39f344de9f5ca5eb8ee3c02cc29398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d438df6537b5863a8ac3d72b8ecc7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535400b175a603745253193f9a85389400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6058148792dc760bea15cabcae049a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cb27c77fd37577311fd8b39c354b15402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e3b6c9ada9cf6ce262a5218afae92403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9206f47826359ad356b7acae2170e4b6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa41ffcc6102485d127013a9b51ac0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c3d746349d518f7c482d1878d0e883406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859332b55ea93a7eeb3a97807893fafd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c6a548b7ae21d360b222c490870ef9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e954f5f8bf04c32910fe009624ab5ae409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb75f5a2c7d8e6f4a2870efa40d84b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e5d48a81546f1c355445ba540c023411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490fa09fb4e9c3f284c5dbe970ce702e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4284af7d68d88cf6ffb60f38d5659a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc005a0f062c15820caa6ef6cff971f7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f8b33641ac4c25c11f404882965c24415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c95708a04d0686e4957ec777b52bb9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a9b6cc139be480e7ef4820f554b43417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae62069253580f7b364194e0e3e6984418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e33b037c721b6f083eed20e4676de6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e10b7a3ab286e3e3fca0b8ff854e6b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2486508bc1fe1f1429c4d1cc1a53cd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2457b2380d3e123992a2578ad7b3aca422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7730611ec59eac8ec9986e54c3848423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea219da09c405db8c0724c79c975ba424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f1480be74897a9b7b5d9c80cf943d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd2a33ffd7cd2c1dbc7c4ed03037a5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f484c39d91082ed98e12a480d98a1835427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae64260603a88bcc664935395d6d76428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157078ea19352bd8bdaa4054d9a111c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3493b327c9b76f78ff3245073c7bcb8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21abe258ca839675f86342e58bdcc32431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b844852f67d51fb55a3ccab25fd3add432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606fe9001062c5ca9bf37576cce9df5f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daadafbe93d486868014f66318efa58434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d620f5ef0a4a46387e05b903d3539c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f7fcce6f0be88b84e96fc0b0b401a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5cb7ef1954b049801bf95e6be459ea437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c82931cd7865ff3df928876fd6531d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f0ae1b9884cf1932d36aa657ef4a9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f196d3f37cd4f68b01e48b398ea78406440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb79e28d4b9c095f53ebacab0da81553441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7affbb29e5930004c2fc92d7fc4276fd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c648362788ac2808961263fbc5aa238443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc134859f62546da3f860dd2a2181152444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6475f6da910a2e05207b1a0be58c6c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7baac9ba46b707c73c7c881199cc559446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf55bd585690affbf67f8c77cb779dec447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b221bc632273a118cbbc64a208ffdece448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45fccb83abd104f3a56a7823eb5d118449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42343c2354d8da7d9977b2c3aa203637450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e80365fa05a048e5a9cb3a5d6233bcf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f013b1f1d6cb5a1b555bd32d2881c9a3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe3b1481b9f45aa0259f9edae537f49453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a5c5edc445987248cff7a4c2eb04a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcebba7d9bd1e4813181ec3360ea04a1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de06008f874d732a1a5819186980cd3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be085eb2d0c159392ae1d7e79c26c6b7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b58320906ab51b2f40ee062940a7d7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f0c776a3a9d066a3ded81f05f8480459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e16002589b4be9ac3d067d9fb31cb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a964342d84768a49acadab4815e83b4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace466ca60b604efb6edb7ec7f0af17462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea9bdf2f00f08efb85cea679b63cf7c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0498b27fbc5dfdd98c6ea2f01d3bf15464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910167faf4292169cb0818dd3d9084f5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff11a9f65cb82911a3b04a75e82f423466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc0f337375939fb3aeab4dc19ba9990467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27913960790d2ab73cd3c51b8646985468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed5637f032dc029da1b755a459c8df469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f08ffd9fb7c953dc9b609deb4cad7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac9fbf3706b2c9e89fffba451290b7d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2abfd88c840f4c844b880a683daeba3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c611a3846419d16cd9d4516eb007c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565b1290633df0439059aed2a25b4ea474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c155387463c18bfb590adafe78bc15b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7640a3377b024adf5f4dc7b9dfa8b35476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82840e9f5e913d88eca35c78ebe6bb1e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff31c25d2cf8b09265b179cb24e142478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25d45cd6b96d61b815539a16d698e9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32eb7b1d9c33d53e486b36cae975883480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203709832b9983d422964563c3aa89b7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d248d24bfe79db683dd62018ac862e10482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25143997f275437fca1f612cf41c0a36483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b790c69021182126d7ce2f83201c971484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477c21d6baacff4215e1a9fb7a1eb0ae485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b36faf231c459425009e8e25cafc10486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4963b67d7a88c987ac2b123e1993e2d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1fe9060f0a28fea4912817b104c293488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c438b05c63e8add6604003c603c5319489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0947fe738ee2b501f0812d19867bc13b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6728ec43d136223605a5fa03fcaca59f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d5f37a79f13f1b123b556b6ff07b3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4860d8edeee258cd56b6f94a8f93e1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd012664174fd386cae0bafc5c01fe494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a827af9d6c1372279e5fafec24a55eeb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1388cb3efca641ea75775fb0dc6ef8e8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7319b6a139fe337085695f0ba3e0bdd1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52247841ff733f93e59a585c581c967f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83494eb1602ca75adb3da17c713f15ef499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad09027a2c45e3942afe8e34f2103b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5feedc738fb10ef81d8d44393dcfe38501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b66b09394eefe1d81c4289d125d32502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e1a23ab3f761a3fd141f919ee3a72503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4555d4cc8cc4154ebe1151357fa5a4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad23f5494b1852b67ab82cc94eedd1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f7c4afec97c90be4db0640ef8f19d3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8befa74dce979225e23921121fec7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927667e52a499955bd4e108acf327abe508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d4936ff4822ddd3aa8b562fcb4006509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d5e436067766f7d03ac664d9bf002510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b24a3797e794ebcded574eac46755511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc94c23f6bc6ef71879305823f7aeb2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769649969728290e9759129f815ac416513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0790534211cfc9fdb227794dba5270f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc883779c6d710a266fd4afcef1974b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1edcfec876dbf997a08687769fee02516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7fe2f4fe3cbf08def7513b31f17c59517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c88defe66b6ca32d7d48a7cea7eceb2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74d589a86ef85820fb3e02bbc88b0a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca35e6af33eb75f0663cfd31878e20520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf07769760776a9b021974f97a818e61521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695342fcb80a627bd73bdd09fc89b83b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb407ebffde874986c8758b69b2ab8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c19935474ab974fc0fd0daf91dfbf77524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b50c63fec210d4d789d6c42e4e75e7c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e9d4a83b08682e107126f8836e62d8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32807caec1b561eeb30a5279b1eb112527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e7fd8afa3ac70379255e398b7a3c6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4286c14702d5df625089e9ecc9cc18529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4be5ce94433ba941af1ef8159d4d17530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ca2e90258bf795a862fea48b49eddf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b37f3e2b3a8d896b0ae72cdbb89c215532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236548633a516f068c387ce1d6087ca533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b79106d5c01e3b918a02145b54526534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b306b33705525aed3eb8451099af018535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd3a8d17f80cb6e6b11836a33a5008536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de5e9aba4100f5c1667dda774dc0b1c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b8297ee0ce1f51baf8c4411e7cf34a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a439d2e3f1d4ed05e8fe71de2d37ce9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433dfae719e1e0080c51b6e8dc96e9a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2139a6cc052448e0c0726c97194d94d8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b8e25558aa8c9290f92a977d10eeaa542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e7bb0b27ab2b95d4a380a9a1ad7416543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f78f081abed03a40629f330a4f5231544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e1149b731301385970c63446da2d4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50681928cbc73d45ae31a1cdde2508d7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb307d61a63602e532cb31f0a7e1dbcc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a8a172529e1a98a619fe767a6693c5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d4e40f48eb1643fce21aa98d61b5a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd8e818becfe6d6fd9b0d60c9df1cd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c29dd6703b24a7abe012ed6667329551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d355626fb8f1d2ead8563dc018733552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e147a9e0b486d767eed4869c1d6ad6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1107f65b5856f00e8ba4768cd1f4f255554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1272b13ac4df3b87447afff2d8d1df0a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c7754076d0aa95099afec47283724e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c905216f9ae6d5420d26e24d0910c6cd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b3aec98a79190870a1e806f11854b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e596933370e7deb8bf326771ccc573559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d950c0bdb357ce250fc554a2b5b34de560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfccadff01c18bcffbf66f74c8ce114a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d5eb7f0ee9283d82a064eac72cf00562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2264b7c0e865d65faf4bd3c94670e0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae299244ccaa1966d4477cf079f31a98564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1981c1a78485286404626a9d510bbb6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9f3c3a09759ba25e3826fc0c1d650566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd14bf3b4e798881fe1c3a9a2077fa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d3bae44ce8e2f1788b1f202e4bdfd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef2eb6b7b6ee7b0e4ad05ed6968a856569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e458421b5f47046533944366bb191e5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c3e6ff1d120c226d6b0b6722ba43af571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02122493e756ce32d0949441d4be892e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc94acfef09b97209c52ad5230136cc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17413835342ae8c029a7b26668ec548c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c97e0bafa6efb430f105bac6a949b2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f85dfd6fac59d9993eba705c613c559576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e47e0a7fff2b14f529857986851c1f8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d2a4ab843ef05909273bac171a2037578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688dca19f28d88a6971d4072c40f6138579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6673007042b6acbd77b3c1679fb557d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db774a46836b8d101e7c82d32595be42581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d1e7a986292c872a1ff583e3556c1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1120475c1e6869014ff90aedd49be24583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb51c187ee5406fdafad698883cf4dba584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5135fd1e6a1352166b0ade8a21e7c1d1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc4203a258250458bba6ed3650ff6e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7387a6736bf028430a9eca2e17899f3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c2a2501b6d95a108d493020827c95588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b44b4e9eab88f29f29555b16c3cf1be589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60ce934bb85a31b617a3181e7c0a799590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f1b56d6719676ca362fa700f9e7f1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7681ecbb5e1078cf2f5896f4ddb654ac592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ab5458d94e45e1dcb234d281964eb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ad5c4fa09951dafafeda23fc88b5e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3fb8134a10b62f0fe0fc402531a24595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5f7a09e2ee9e449fc6c953f701f7a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221f21788af66405454ba8a0d81ad37597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b39a77e163737de9fdf0af36d3f9f2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61017ac6830e25ef3caaf991e0c46b6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d83750fab63c5725f23ace6bcd7ea7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1209c5bce27168d04c7c88f56e04b4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd904021b61ff333f06f98d20c258c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400a035ff6e868921cbe580e0fbcda7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192a7cf1e738ba4e04d573ca40bdc3f3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b789e27b0a2a28ad3914a5a5b81c5cb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac1c5324ef2775f221d2dedeb0984f9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63db0508891c4252c9fd3e293b9c67b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5698676da0fbc8da023f324a326fcf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf822a8fca2911f3ac036b781895a8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7147954924f17bc6f61e496aa73edb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66166bffcffb27a637dbdc8abf63a357611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22a382b715226f6a2e32feebe058f8f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15625596700fcd24a0e271e5d25d106d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd517bb9a2218c44baa604bdf07146b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac0c84f59fe1a17a4e1a8e03ee728b2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55270657e942bd048b07717b7795d73d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc55dc17840d7b36f919741b9addcc9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5404f692f97ace469b66a1a5a89e15618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d665980408b3330d5218fc18b1a5b957619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2141ae5678d0d89ecaa2fe8b4b7f4952620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8033306225167202bb5bb1da6254ff1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef62d3fbf270b42d659f2f92b47ca05622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8229b1cde1ab24a60f7f4d0de642b0b2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f859b574a9cb660bf9cb7083e3df5f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f4963792dc8e4b0862c00f8e9dc1f1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0997b8d85a57ac99dad189ef75fbd67d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c42ef0c3b7aae49a38fa1a62886cf4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1036912862507989b4d03bae00cd44da628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2690b1f1e80fa7aa33fb2331f402c629629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8670e0b480d2dd2f59f75fd01f68011d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55057095dcd121ac007014edb0e1e03a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d1141151278336e891af4f583a3ec632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde3a768a8991d736592423a88f4b37633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f67d7a5b97e8843f7bdbc050a16d13634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004bc9f874c92207fbc378efa632f1a2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208cc1cd9c615fc635e74c702cee33fe636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e4dd538b3fc4e3bcf73a3076327b1c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85cf35475d93f7235f5e82f09d0c8d1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a69d1cba62738602c094a1ae0363b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae219f09d26e99b1aaf9e3e3f83459640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f4b392fcc5b635948f408d3fbdbcc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0816a1c375d740c94f8c5fa794f2e381642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce51e145fcceb383fbc22bae90778d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14da930aa0138f04e5a5f088fbb2088644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a6d2eaa36b23259623338bafe5da6e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e7474889327c4cceb02de31e03857c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f9de117c6d5da72f55ba0b164dd25647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb90d463ec8971762a5a8aef92c7ad648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87595cf803b2601197670cdf147c3dd0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58af72f484453c059a6f2f71df02ac650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a534629f3c318596698659e940a4587651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1613057e50ad1f492723cdb3806f5c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a464443c59c0e8f041cf883990c99653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd11c2c1c80d82cd509d24fc292851654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ef2a927a1ad8a94ebaf54dda65961655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74f8af709e6b8cf248f76f2a39b7e6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e6ab502ee2a4ccfbcbb02f7e486e34657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4580a1214a0e1c3ebeef9436b18bbe19658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6330cbe139ce7fd0b4313647f07cadd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4cf7ddfe617e2af15bd0e8d154e27a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0b04bb4561eb7460014f1bf787102661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b4f58ef3271958096a6735d1efb267662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6df710d99ee49c7a570db6a00f1ef5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e6958e1ce066a958a289981c2d38ae664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a84e5226b562419a926b53a18d59ff665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d474cc370d610624cadbac6e160f22c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9448f2c4aefd9d24897aaf7cc3b89ccd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912297014f2ff565701b8a073dae1c85668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86644d03d3fbdb2ac9caba05473d3f4b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c441f3ece0dbcd61975b01e7407102f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a91b754135959edf79d1e64663a9fce671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9bb5fe41ddcf3d7ce3b2760bf9f2ca672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba7729671218c64d26375547d8a6fd0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44166b86670444d9410b82b6e658806a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e63179c10da3df6474cd44d8783b5e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e01918ddc3dbe41813d244bc520833676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31037bed6a843045cf3b184c0283df3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e255e31b9bdc69d7928253fe0fe53421678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba8c68848e38326900d4b6cff04929679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea6820ba091c5bfd15467444c517578680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5191e4ba3cbd8bed20705ae1b16e7572681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea87ebe7de4c222ad446c6ef0a9702d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c177c7ef91575de53a5a16bcbe13c8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d6512166b2149879f8fc89a244ae5e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e90670b37bf9a18646fa1fffad9e0de685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc53b063aadda1b891863f618f960fc2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70be6be18bccb547a6bacd659d6f36687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f49d368de67f78c61ddf9611c7430688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aadd36e3b9cba22001b66793c4cc556689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f8832b9e7bcdc0b199975b804577f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9fc8bf2fa1a5dc1d2610979f6d55d5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc9ef1e8627df90086e6fbf5be5ebf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e172f85f0953ccfc8677c2796835c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f9269763d39f09ed4f4e7971c8bd2e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d957450ed3f34a62dfc52b879730c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c32a763fb448249bc0806cf3fce6009696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423bd70cdbfbcb20d19c92134a8480c7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b51e5c6fc7a77963b56d1cbc3650a8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ad03247e3acd8e228366e01f3c74c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d267054c53411400271ecd5c787a4f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0341d1b033d07cdcf3fdc915d4086446701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b74c5811f653518a5134da90f18006702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d344fc431e882728db08a8dc10a42457703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838dd1375b1e7cd978c094fd48055ae704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb06f4c704d6be413c760bb45fa2d7c0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88b3efd5eab2d92f92d75a60484841706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b126192e6b323aacc4653c301d906707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e051cdbd27d11adbaea7d9fa2cca3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9976cd7818cb79cb6cd00485484baa7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc6a1bc82dfbcfec13db131e9a0e0cb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b926002b5a203d546affd99b53ea06711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148542c5662c27f9a8e8aa502684a64a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf8d772f7cb7a9d6b7bf3e845095cc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a265079f240f5376148c87978fc44714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbef97a23f101ed7187008c336d5520715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55aa8e625972da1d3db62a7995dcbb1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002db50f84e31e2bf285b2ab50820081717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f12b528320d9673bf318d7853671b4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a4df058426a5df1664219edffa737f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5222cd62acc536275439438d8fc7e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd3c7bce6821c3b643362d91c95f809721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c96441301bac66f7268337563f6c5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98327fa678a22ec0edc7d40e5939ac21723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b2b73e088ca034e39b719e64dec5f5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ad43981cfcd72d61219b9a06d8c96725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e1b49a0bbd659d2fa8f0889f73bad2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00beca4ccbc2dff28b538245812b33fc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c0b720edfc9c96e5eb5af6f1fff1a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc94e66fb96e80d05c1103e130e53ad729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddaf72ca8d2eddbdc2dd637f9181aa1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404dcb36ccc3c1153d998c80662075e0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a34bdc0099df973fe078e22a3c6fb73732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1b7884dd57eef54a30f7bf694217a0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09296e7add7d05d26ef72252e52c2977734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68bd110e2e78b053d8f2087a9a2c935735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb456b7ea29a002df572767af8ccdb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb66b1cc8c19e7ff5fa6821037a460737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b788e9ba37e8cad5220347bac9ff480738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b3f343999d25e8e7feb439feb828d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff218997d0cd93fb20c0dc804cdc4c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d309fd1f7379416d479d80bf4a490741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b9df3a89b07e2672aa2db73e3bc78742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a58adbc938b73f93554c53f4393094743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab67550737c13c5244752c11e9f072b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8806ba87232b4bf1902429d02217871b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c843b1fea51002b7fa7abaed6b0a991746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a799c3f3fbde3bca697b3039a7ecde3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1994f9e5bedf7af93155f576de96025c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff50c668bf9e77a0254cef7cb19461749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd36eb8bbbe0124fd267605f235179a6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838d7a6231ac3ef51ea2840df7aee6d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8633975eb655d2ae565b93e906c8481752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70dbd8e03c29d9782ad140041e4be53753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d59f00d91bb64177dfb6032cfe2aa7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e92ed06d47af512406896a7e13be5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5672d59395dec27f0a9d38150bef4b38756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353aef9ecb56ec5488531d4ca0b1eb2b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd1261cf26785f7b484ac2e553b38c9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b1dc97fc73101dc992a3a729911ca1759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680629b0cf40ccd21f4e7581a5f452e81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c166559717842a6145eb7da7675c012.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6091da1a7319bf48464fe4fc9106b7873.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0441a2ce6a48c1f774bdb7fefb4a68d44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c08e741bded1cf15a9c5b6e54f05315.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e46b64042810fe88acf2d193f3cd56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af48b6ebf0bfbf239c7519a020f6257.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d556011c3c7c1735c8e676a62fba472c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db94cc554258b1fd9b87ae7419d7eff9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b575ae7e697409142558d78ea991df8710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50375073b5b5f6c6af1a34c16641190211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ac282a4b8732be427e31cb81648ba12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4c7edf133af064e398608a1fde80713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda2b14576da220382a84b776fcde6f114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ae5c7fd89cbc12b68e8f4d72755a215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba40992b8548aeae0fd0bab4cf3050a916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b198cb8bf4890a900c207eb7154eec117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1439b16ea719d2c542aa5c42017b231c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec4cb40fb4d422d6c5ae494fa7b515219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3368cb4d5719f919cad8b8db1682c48120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3217ee2ba7ee6e2ced6a820f3adee5d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2728d09bf2cd1027622ef71500b67b4222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94355f696ff8edbab73afa030e67ab5623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da5e4e509702d247763d1fd63cfc4124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bfca54033260fb2ad804a97a93402c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17680596cfa3d46eae35dcda32064fa826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3653fbfc7eb2af510f0c49febe0113c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ddce2c77d2e1c01d4699239d4f6fe028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db04dd9dcb0ca7199ecc61c15eec9829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdce193a565925d1f807943371cd22e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38d5deddc4e52313f63d956730b75b531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed2a13ded9225646bc0cd10b677c7e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c0752caa6c1b662633b86950d249c933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e3a230f9bc8a2d862485c4a11ea2434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7fd8c9225aa136eff3bd4c1e31d88d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433da9da0c671538b99944e4a260068036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a1b665629b772127f0b6c0f8ccce337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085aa54bf1e650009e4ba2075fc3413138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3898bdb399d44fbd9ae26b2ddcde88c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa99bec2ec44c9870e4eca0ca43706740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764dd3c1197e17d0c4c485c2a87153d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f31560acf4c41e1e7e2d14e7a0f950642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1decea80194fd7a24a55851dae62751543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f23f12df420ff45c39e15009f260e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eaa74861bcaaad58e3ec43a32231f845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f7d5acbf15ec7330766f34f9e7689546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a211bbad83862600cad71be517f6f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d550c609be6763375434e72f3d77c148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12d8020b57bc4f05dce7ad1c2d944849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032135f5c8f8cfac9a54fbd116d146aa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5cd2b6c8615e9f3ea1cf2f89ab3ed051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054cfd29b3bff976a111a43f5a6b8ac752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad03ead15871dd586377728c18b7353b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d793f35feb413e2115ed72af9d7ac3754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb36d4fbad1145d501841fd54696ef55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3389ce706ce514fcb035a11e7282e456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4692be76b39f85a47eab0f8c51e2e357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d11e04b41d7674649c1e737d1a550358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f9cb6ecdee3a2ff6ab7ed544e318f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3d6f102ddea89bb658e0743c64ab2e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2188af99fc6edab0d792ad38b416b161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f480c3e9709e399c6538454810c5d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84246761e4d7b01bbe06d7a97105de63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf8899a7f02bda23375c7c05cc2e02f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47507f0a10d46c9824706631c9d80ddd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030bf3ca917dfca16e978e478084aeb666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e925540c934f450ef2a5e6088251093867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3e47997f1cfc4949c3ea1c27f647768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6248bcad9f279f57eba8fbfd2e653e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d18a7f62a86643bf041ec0020d9731870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c6270bf0fc1debccd774b24081f3471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e57fb15b8c6964fc3607fa8d619582472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ffa9889619c5875cb5217020f84cb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7556bff871fffa9a99eda9b3584db95474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b43a84b3a3a9d4d00ecece8d0351175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bbccd01483eaab80e5783313fadd3776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d870b493c7244904312712e04a4fb477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f8579cfdc6c630fcbcc6f9d43d0dc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a9e37f81f08475895750044c94b8c479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6767c440f7e4cec7ba8889f89d3db80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c188acd0b9c2c32e428f62795d384a881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea34fa50fde98fef98d3912739859a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a89f0bb99c2be6c2db3f0b5856755083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e92999c2121dfe43fe1ef069d2e2e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17cc81080397879c35cb8276b8299285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab08b3298444c4edfa274432b7c9d986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07539698cc4f02a32f05f4e47a38fce887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf52d93ab86ca224b897d16c6279773b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f463c909979ffa996775b6f80c41689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3294e57f058f65290c74f4bcd54d74990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e977f169143b62a001124ccfb9f83691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d2993845190cab2dbaedd4b4d947f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1151a0c17b02c7d0b1dad62aabcedca93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08361c8eb21cec8b3bb59728835d1b1a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c699282c28a87eca4e332ab36b0e4ebf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e389b7c042be8f81305e7da0f4a83a4696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a3fcd76d9c81f81e57758dcce4bec97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588727ebaf84603287377ed57f9f93f698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff5271a48255fa9b84d936d12579a6d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c940d9efa0105253e152c5d0de01c9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a30447cfed1ead64c4676b812930afa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e8d6cfb41ec8bb766110982223631102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f87b092efc8db9959d7e8faf4dcad103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4aa225d6bdbb65b3ef76e242fdbb2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1da92cba25793d7fa8958c4da6c1cf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee13e12cdaffadaa7ed81eac948442106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89379f1e9945200c0e0d56f65eca40d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ad0f842aa8e88f2369554b8fcffcf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb714c34d4db61b3e45db0171bfe4d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce5137d767e2223d9a90ee7c32aca8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e2f869a3d41584c57f8f190477a73111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce5ba9538ec7eeb0c6501095fc692a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c2230a3daf394d965cd1ff2b177b91113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b44323d09cf9718aee3947e39a810d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5cd25f7af44de0d9e2bff579822869115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31188fbd278521e3320095257cf3221c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554364e781dbc9fbc2131fead9d81653117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d80a6a6d495053b2a0fd195bb2892118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d787e71c4117fb42341e7f5fd4e374ce119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0976fb951202c9259d9b591bc01d2d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27478d2e116e532b9efada0d3407fe1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1bdc3b92cfd28cb52a31602898177a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f59d811737713db0378ed1f63db01123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e8b2abec45e24a879915ad5b065518124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05445be1bf2736c1942947012d9ed7c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdd20b71514470c2d1cebff5a66f24126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7bca380aace0bc8618bfd66ecbe02a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92860bb9c6c1be016f6e1b7aae65834128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d5ecd3073c6511b52d5b213873a369129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba17d7a84cf0c0e6d5d8db9a958c8a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce54997ef46a5953bf32e3628dcb7a21131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434b45de7ea9acfb1b5edfc30c902a9b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582b32840ce2517bb12d5051fbba4f55133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb168f95cb29b2c967245cf381afbf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bcca5cbc6ac0f1b46e1066fbbf233c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bec0838fc4a60b6933de0993629b5b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0983894c3a29a8d0ff9d34e70d018a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8132f056b0de5f3f21cd84a5d67acc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033738096ef732617c80b086a240602139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f6ba36a178a503cc0d5fcb475f6ebb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba709a60fd9469d784471ca3097962d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a8c2a3c6ee170c6865296d48cc342c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01843d0fca30832d98287bd8869789ce143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f23d85cf068cf32912b0218df4d26144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5998fd2d0da53ebc26b879f1f9db42d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a787b98c92dec38c181815ddea4a06b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb6918e5a15563f70fc91d6c99705d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921926363669485d33090e53cfbc2fe7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3870c060727b9262cc0ab8e9632b27149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db0fbc774eb8f5dfceff7ad542ac56150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc8c73e3b9165330cf2f6150aa8cf6b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a92c82709a161f013bf8901f7445b3f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e009bc49179d7adf75a0113ed38abb6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20939f935c862387c802f2f19b6cba9d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b73463f45f47f2c100f924515fd94c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3d211e5b8bae6b49487571c09fa26156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e984de73a9b1892aa2b67b4c73152ff157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e26e5f6cfecbc14d7fad9e793141c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65341651cdb6a7e099837df43feb917159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc70919c489fa47d96cece499466719160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac9f8274f95d280988a945a644eff0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3b3ba9024e58a8a7d4f40545c047e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4804782373047b00f71431648df2809a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca05e940d69c9e12c90cc84b36989c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadbada29aff8f5cab18a019991fa966165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76867a75f3c5f8092345fd89fb48d4f8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d13df45c063c3b22c701342b57c9db2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d7ec8b3bc3a9a9c823994739ed220168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3231776b16729dfbe64bce359856ebaf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9bcc1c932d498fb263be7de05bdc5a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdbc99bdf5fd8aaba76863290861e5b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2485d6d458773e5edfa7cc3252d2c937172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eac61e2339ae96e4ee12866a45b6ab173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943d9c74edab5f09d42d87f5b1401a7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6382686d92d7abe0270661706dbecd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1033046e99abce162ec5b43343e86d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27361cfc24b4d76d9b99070a949ebedf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6dcef7b5a8b1b52ca686f4a139ab78178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe8285337cbf06f7046665120b9d33179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7911af21cdc4fed59e46fa7bfce31e9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548b5ddeb0ccae252da8452978b4130181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec55104c01b736fc10d89db0a8a9613182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7726db67807c7b006f59d3a84c0e50183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1015f3671eab7dd61568a15ff8061e3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ec3ad201fa10e9f912d6b69fb662d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca483c23dac136dc2bb4d4d568f138186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f6efda69495cafbb058872a237f59d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb600761b509efb0d85a84d16932ee188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b523ce2a4f50d1ace1435502b5cac763189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ade1dc8e385b86d1217365e90117b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f0088b9b53b9eb1bb24cd486bada6e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a1a36b3d9e25e18100348a96bc04ba192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f76edac6107eac2ed7cb419a248da193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a053f5c6eda316d13004b866f6b366c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fff3c52059fe1884d710e83dff1d1b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78134367775d4c88228cf6b08621520b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253528acee1e036bbd5ada4239ae6ef197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc659db57c9d38653ef20899961273a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64d20953cf9199b273f5e7d42ba79ee199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95614f465f4acc17db3e17470216a5f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef3e0679cc03d3198a2675eb2cbb24201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871dde13c188eb90104856da7c87e04c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68355c5f4248985f1366110907e4b05f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081cee7c093107d78d2bebf97bb647c1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd57a3a73bb9d3759cfb5841277667205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ba819ed5342f92f94156d4d2f9c406206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe54d97b182ac81482bd73aa9ecaae9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44bf15d048cc47f6cf28c4445106566208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e49d09ac65bb79b75f45616053ee5cc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868fed35369ba78eaf237e0016eee0cd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac92f124d3fc64ff3c9b0894c92cc48211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044474d7bcdd4c330cb763e4c0cac972212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e120974ae2a820798e131b1a1717f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e109491e71699e37b7f4de7bd02fa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f48598c6a26a00bc20d05bc4e8fb66215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc84b98e2cff03243c4bf73e1ead548f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b9cb1fab79aadb2bfebe2f641e47d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc0f87077c51f7f3eb97da0ccb7431218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab4c34ad3ae3e5a1f1968ae218359ef219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a87e5a966809719a7c4fdb812fa1ea220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de27a9a7e68a67ef63b62bfd7a653c67221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1f23b7259688db6b6dd7a025793e4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef9fc2d57fcefa800d18e7e72c514f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba6f03e62caa7fe1dfac514de00aa0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530662309527c3c1d4500d732beeda96225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af433b6cf54a8ae6ca13c11a4ba0c0c5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69db932cabd529bb95c991f058082cd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e74dd1d902fec19ea2d35bd9748746228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f61655de0c7728dece2d9f462cc03b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af54ac54be6e980f7f97ef17a9712182230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4edaf2bc5fc8fd34704c8ca9b15c1b9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab12a70de6986df30705f41d0a6bc3a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85514efc566614b20d8fbad136138f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf01d087cbeea06a7b8f3a66c2ce7a1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b038e4d5227f40e80ca6b357cc3441d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f65273e6374e7856a7eff106fb88cf9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce934386ec397516a3b03bbaaa0f80c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da7d8ad78f7a31669f213311651752238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee7c498ff1ec436d3dcc075a60c060e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb40030158787c4086e6df2439795e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b39a5332c933490d8af650e1ddbeba241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb2ab872f3cd67a9aca1021d240ccbb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c98243d0542cf232eaaacc5c9b90cdc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744be23d18872d49e4e9ff5576666bcc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803b1ff250cbb811c8d6da6c8d9de5c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47267f08f073c16a0edacae78f9b5e16246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b9b1bf764118347225ea36e403e67a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac523d2052896ffec87bbc15879464e9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e2d62dcec23851462fec5ed2a1fa12249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a75636bd985fb59f732576ff8f0cb3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a800ef90e8717aee8f3c575a5a84b4ea251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa0feca75def554ea8ce8358f56365252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e225f764e1a267a8c2458c0aa9113398253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed86028df2046582d71645a2f91878254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f5d2a3ed2985479e9c8aeeabb932fc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f69a76d687e39a1f157e23fbe1c8295256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a41740b5d4e0049982e48a06e3f9e7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e3209cf010b94969350e562096aee258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98c8438188ed98377bbe7d5ddba283259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcde92aad00fea4355668a68c63941e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1667532a01414dbad1c02183362703b6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35491175141247539f57f256bbc3945262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62543f620ed7e55cf95752157f8c4175263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e7e9c812b0925ea83ee8e3488ea30d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d68fe2876dd04edddc7f826355502d1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b407e9901df9058f8949f2274a829266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bdad7381e56097af20d30bd4f73d27267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f9946fc991b57a1e10806a7cbee0d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02efb4ced8cea368e453fd9848f2e647269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9e758efd92d4517a4b5b35775f18a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050110090dc7a8faf0dd40d16f3f1541271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac5703ea72322f229ae267eb82611ce272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3bce84048cebd42c5a3f16bfd11fe8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca955a7fea38a4b1bd480e8d0535821274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c43162f4a2864a8afc9d03921f382275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02bdc38c0c944477b8d001f60bb02b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb59dc3967c70f2a899198f12bcf69277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d297a709565dded80950dc18cb2b3e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108d15be03250cf72c8c8a3404caf3d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a0606d2675f98352d3545522f14a5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96301f6be61e0880e1036673e6896ada281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf72d8d28da3fdf6e712a1755eef87b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e7357092eb2dfacf2d63ec6fa52bd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b734bc699e96a43c6c2e766587cb6a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a518af7912fc4410a27ee7aac93f642285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f815037aecb81d12ac31cd396ee1134a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d87015656e0f7f9a6ac0f22a8e723e3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f6a848907159e1be5082197a2376d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d9760953cfdd8778a3a91b9c07923e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11ae32cfd68dbe82e0ee9ae943bfbc3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78448be13f794557bd9b89cbfe1ace00291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c808eaf8078a411c37858bec6fc1a3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259169785491b399279798950c53cc4c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02300803aa9647869a26602c4d6ea36294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7cc55c4a835f08f0a8daec41447e01295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf50b7cecde9b6865c113e42af6c3a66296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef371c9acb2ece11854ed38fd3207c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f09fcd803c32bf1d79bdbfc27e369dc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ebaecddfdbaa218229309359541728299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f33faacabf0a3972f3e4db3d0b6e450300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b9611a7b6af48be0c93cbfd3ce757301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae11e0d84ae6fa9f29e7727cd38703c5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bfad876604a9239564e1469e32cb3c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76379899fda6541d8e9f7b20733725b9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd495afe0def44259a3740f40ccca4f4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e24764b194dc0accac758f4b078ba306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8889ca668260dfbf58aa5bd2014b5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b71d85ec776e28c745e857abab31688308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506fecb1dd7e5c0ef8b66f7fdec621b6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd97c64af9682d56e31111d52256019d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca9d2a84611e22e1175787022a46de5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224ff3f07e255243c9ef42be1b93a91312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d8eda13583d62990af634cf38cc82313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ee6858d8c99cd7882581aaade4212314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b04b59596f937d4650fbc74bf80513315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5199f61d7e627c7f93e951b054c2a535316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7969532a9cf754fb31b554461e39a7b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35acc778f4751fb50ed26c7e2d644c25318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0255ab2511bcab0253ada420ffef3c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4b2a5052938a4be3e525f30638f31320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0906bb5fe1f45e135bf9946d1c06f44321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c6df8307a408902295640a808d3d6b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daea312a20b6dbd1f8fd8e48ac73ff5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff7e0ee5e4bc787dc90a8587e3bf1ac324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a58f3edee3f5344984f110e6937dc3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d37051195a270c9759b77377de33e3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5706c4b2aca4f29795dcb28528f1b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a800d193c7566c0c5bbde2dd5fe091328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d0c8835f786874258e6e741c3e30e9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e34706471aa89fabd87df8c9175e3db330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d2b775aa71aeecec788041ce14f94e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fca8dcf0fe58af40aac125073d49db332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded0299d768e5a518c19470ac58e390333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d648c5a215ba324e0ee164faecadd7a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2cc6c7decad55dcd30f3f9ee12afab335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a742985b0b14f8f3faddc26ac57b8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d6d174a99dfb3cde06b9f12f692bf9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2f060f2b07584c2a25da1bab2280a5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c516a414f8749d1eaaa6fc39981625d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c735ab719eb7139811239e36ad9856a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b9a5241463d76fd1f8d56e5d2cccf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638758961d1c2b62086c468309b7963a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a82a053e4a313cafe2ed5ae68aed1af343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d3a0a8810ed2e8cfe1b1146a91e8b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7cc33fd9ebbcaf6dd91aa3efe2b7c4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b55eb5f488e5d38fe5bbf60e7e167e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f5475de06a1d95fbd3937b5722c492347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f2c2c1fc46f8f937288ce4cbc1ede348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c61d3c8a6382643d99461261838a096349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cfd29bfb7f3be52302d8b6b26aae65350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953257205cba5b98510053a0b527546a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6321a5cca9bdf389c8bccd36f95b389352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87201352203142744c2ae6f048799ed6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5725deef65488090e2e51ba4faa4537354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aac2c62b300e23dda778f28ca09353355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d17c92b6a1ec075627d883f2d12a9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace786c44493fff35a4dc7fffd62ab6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1cc2c78621c4270aa724b20d9e4093358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff1a09dfa5a36973db56103ca62765f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a7854ba478324e2d97c11325ddea5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c5a4ce04ca70e38f16575fcffec75361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f031066734f8c26e424fe2baf19b7b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f121b68f19bf0e46a2ce64fd43933d82363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d91f70ed66804565d88fa02d28719f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97354aa8ff9e5e0ae799472a048c1fb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b511085db01db17d8a09389a088a60366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c31c593cc32bbe6a7d5e8b698c32c3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38efc50de7c6d050c6538f4f4a6352e8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b400b6c1ab9b065222b20260028db72369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6cf247e030cf916217e8f891fe86a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a584951e0b472995db23b1dbe7cf5389371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe88de61e6044e8061c05a57ea3367e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc82439e709922e33105ba158f58e51e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab33ac8de74c960ba27c0c60ca73b5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8bd8e50fe88c3c84eac7877b5a4e59375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47bbb13ed4b89566782ed1ebd6b111c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2656178899e28b7f80abe5f47d5155377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bea424120b81d8d914e56cf22dbb73c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b160d456c75d540c3021e1fea2bb7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199784aa71d46b9f115c2eedc32a231f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c362a6c217896a992b4197d8637c146381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2737245b70435ab68ef476d8ed53e96f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a5e7e6de34899c4e859a38d2af403383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d74c42491dc6af352daba1db25e635384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b3adffceb67f7c20b3e254144d0cd2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbed4f2a6eef6be28bccf3a75dac32a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e549927b63b1d662174d0edcbdb38b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f970f15407a0291d841bfbc1aad427388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef617d8205e692136faaa59aec49b2ef389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec338f5f69da3f86558c4b8ed22dd84390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcabee0019e3c47958a511802656288391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c58736d562cdc38e6d8d090ab98c1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e5cf5954983e1dcd431bdb8278f06393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f12fd7dbde844b8ee5fc38a8eba7f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c360b7c60d61da67a108ad88f19f72a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b3f2308d5b58a7cbb3cb5200772ef5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d0b820a60fcc65007a831b66647623397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc03c92c348aac8618a3ebfe4c90e1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe320fe9517c07b83a3bd5cbd4f9dc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11874db7ec6fe0e67ae164fc2ecf8ea5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36abcf1ccb8b0f071cc46e4503ae0107401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f019817a26fc687ceb4814b103f47a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a30b46d269397782629aee98d96b7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72ff7f649c25467070294d8776dd74404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148f9bee026f9314b83f99bc663b1fa405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d268344db386f40263d72e35ce8855406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23cd88e2748f57c4aa7235437274288407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b947f405e75c3484eaa2f121c10d286408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e169c4755cd71b6a7de8dcfbe4969d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe372e66e2133191398aa7a24effb591410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486abd58cbb840a8e886b50c51ebe1c0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2fb7706f17e1048a4b6345de868382412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b721a2544734ba725b1e776a3a5442413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce1c586f8184d4ba4edc5f4ef8e83f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2066325ed54854e8c9bdc923fdf26415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51416824c89ad3a6a78d41a7106acc0d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f4b60cbd11b9a27b615d90e3de57b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eafac92aa80f8cb614b0b5274d9968f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a196f3599381ea03811076a08303f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34008ef6e1e15d74bdbd378501a794e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2389d36ba469db935cfd5887146c34b6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9ddc29d43cc527f4e884f4305ff87422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b74f44cfd5c1ebdd2e4316465d3e64423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45aedbcc9c1c0eba89d17a865263103424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca12f25896e22de3e301f6d4b98ab70425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf7678b49e96e10caf0745aca1b9bff426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62949ddf4d60ae5e76d7f3c1992f1f7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ce52738d97a03f720e89d293b952c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23dabd7141cb5972f2e8aaba3bdd3f7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee64dcf10395149b1d8278a2a28e58430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38837fcbb8c1e920dba097282dd434431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e79b6ee05b58cd348a5842be9575c0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1251f31bebb92b9d8885ebf26fd9340e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6bca63381c897bb50fe140fd89d73b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f091ea1a0a975d11d4e630d1b0bba3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69cdee7108902549c1daec688291859436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a64ac8239b3ca414ed8e9849734b4c5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d678e3668962f43e9dec70fe67b52438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe234993db5b982d843a4dac943404439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe9da35923a8a3cf357cc078efdba58440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b82e9ea0d96f7411e65fb0c3ffdeb24441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b469617b4fe1c9073f545dbf63f3b49a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286778ae182856dc21b900e483435b7b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ba9ee2d8f9e334b261e9f4d6afc8d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152273c678b2a52910a458e4d0cc38c2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b302544f1a304ff8da50568996edd3d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bfbfe35809512a9a207b3e74783274447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce0adfc010d625402b07adc9ed80a7d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab43b18f816e8967c94502b5d863747d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286079440a836218bcd306f07d39103f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80760d26c4ca6e222ee9587cddfc6385451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a89905875c3e4e4f4fe312eaa774a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b90f882fec9e0494eadadf3ea8378d8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c99c19f3f3f7b77661ad1cbc845ec4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496ccf3ecc91a197882a97d8b04eaa9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a9292dd1660db53caf8c8a5f0de10456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96feff174ad1c962618e4539465272b1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3279c53c968becafa0d6788cf42abb93458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182727daf1662b5a6dd1ffb9611a675459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa930f87c453031f906e957549239623460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45935973ffb2780fafec20bd0bf1d1b5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f0a99f12bd650bedd48753c79f0e1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5cbf5612661e802fb545565878e2d7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0207559547f64d4aaf6d532accd869d3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcdf7b61ef53a2d1aa9ba724af9b0d4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cfc034396bad251d4f2a7ae4b3d416466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b671572b4d7b9915b8de6f16ee5dd6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3503a03fb372269c5926e9b4f5b15f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de51f797b313b9698cb34032f82c7e10469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a143aec0bfa5129f833a257e2bd61f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d298a0a344ee53f604c09bcfbb809b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469995d11f9cbd73b322585fe0bbe9a0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fffebe592bc4937fdd58a0670bbc16473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075cdfd09fc09c317c98dbf488fe0649474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b1b7b6cc465e6f15a7395a6cec650475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c8dbd7fe1c83347a339251d92b77aa476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f31270670675daf2e7dcaa5eeed54f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f6047c1849384a038a99294827a1c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad1fa7651222560d348ddfee3aa139479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a947ff03020d885e32742f55103bc7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db61e4f1c10ab5f515af6c917c40037481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66adde64c1bd009342d1087401e8bcc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc2162406a2aea3453b9cc21a3c3a63483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a8553c024027519e25187a720905c2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e874fb0ec13d851497ac9cb5e39c71485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a232478853ab33901831a04ad344f78486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ac9b4fd5fe42122016aa8ddb601a4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46866d7a68fdf910427836d99031b2b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ccb90fb8659e4244b919d1495e524489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e699a55c90c162e3e62d85defc6316b2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d580d7ec96ef4fb399835268ec8f1b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b2057ead4da8ba23742e48cc216a0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0234ad4d4ff5828841f868e96e9bebab493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d64b039e8abb5288f0f56b2d027c8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ee91006ffff80efed92787628a08a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351550f08a87f12cfc6b26492f87b2b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff3e1673b35f8add62b56ad2b7af0ac497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ae54398a5ea8e140cf9c82140d72f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1586450ad3b030e55189543194c47ab1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ccfec394b65a4645cd9ebbdb463229500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c57804daf639a0b314f52ebfcf99f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f40042e89f6dc611d3f19617d1114502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc371a179c6ab7613810f974346a2a9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6678f1c773dbf613a6342247aa94a789504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf126ad7d22410feb7a664ac9fc4ab505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a43ff65e9d6bf54d3308ddd8c3bf66b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf58778b4c51dcdb9fa75042a044163507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aefb3c672ad90c3c223b1b6c3186116508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb51e318d49c58bcd002b564f5d98d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b5aee878d867e488817182d723eff510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03121f890f6e9dd6016c1f01e35a484d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa25147bc998c3de7cf3a634f05a8f2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a7bd9bbcb78709a5aabd238c15294513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4477c6ae65cf29d3b29ac41c9f334e3e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e842b5eb447de0292f77b07f8fc61515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c6fc5f994c87cf42c98b5879cb6902516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e4a65a52f6556002403027fd5cc5a1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a15885ef86bb807ca55f84d382958f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eedee8de35d30c9ad9924b28fdddfe519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e5e22f20dff966872758e74cb4bf9a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37975f17ba5163bec06da30fe3e206ed521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d982b06b810c8ed9eb3f2e389d5182522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc6681cb2a01d515633cce6d2431e8a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0790cf0824abb139532a76763798111524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ca9acaebf16326c43bec7ab7cbc08525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd114f61c3ec5b87f595c5d7f4dcd58526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b4ebfcd6d78a490ebca5abda141e3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b459a8798b21d6df60a959b7f645f61e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8773d90764d7038a1e26196d78368796529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b2b10b9c6194e06dd0ab6d38a927b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f92891305386d7dab5b713ec1d778531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c2720c068ff815e685b3769a6ef78532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a99f9328f639124b333374df590878533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fba74f9fe9eff1a943961b1cef8469534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72471310760741554dc46a315097092535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e227b1b128144099422eb99688314536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c21912463911a27994d0c3e52ad90b9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f7ce7fbaa84081d7c88bc46b5debfc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee54d9911b6fcbc7b80fd22a6f2554539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037df3fe41ab0827d900d6b8d4e0336c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b529a39146f7cca6240def18c441d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f2ffca60f2a9ea42d7babf53568aa542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7face904e644adb68182c7cfc0d0c0a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5acb2d9dd610d100789a13571bd0c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b7902c6b48e7ea12fc6877488a529c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e4fa53eb131e875f5faa511686a72546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40206387d1761fc9c11f10579c9478c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f7609bd3ad6223e17dc8d34c9be96548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd84e262ba4de398f55ebf160a3ff233549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3f469c74ae47cdec7a00aeeda0ba7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6a717767aff302edbd81cbe35813d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c22b8aa37b1fed1d46aa76b11a91f0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0cff466285686247634e34ef28652e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd14596d02803347325fb3b67094cb20554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb501c83c5423b65d5edfe402a43f0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0258d9bd72fb954df61b47e778a6623d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f825cb74a7a4e784fcf63207fcbe5ab7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9237abae9dfd240918bb4f50f34026f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b48564feb6b700ae13f1dec8df900559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ea115bf15790bcc597020ab3dab47560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b561a25d7824f2c134f6961c2e3a49561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d0e19d5db435bd9691fcc3b63d207e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6347a0292104219a75645a682fa3611b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af97d78840d3b6b8dd15efd561395aff564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b617254ba53682338df2c5555526b5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c9929a4dcd40fa3cfc0b34c1d3ac1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618903dc378f56876fa5eef4c5d5ba6f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914606baf2496dd96c120611b3197f9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a9e7145036027d8f6a352ed3fa4ef8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac94552676aab3503afdab413a29c6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcda19598249e127514aadc5b90604e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d914e0ba36de7d414ccd32fbbf225572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82de7017023db30cc9c25a0042c3d0f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecbf540461d7825b1532e8afc7b5ff8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb6af8d2e72192ca07a036a4972a35575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d5d9a9492ea1d93fd95beef8a5c3dc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc272c7b8418713846b1ac68ad240970577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b376bdde4a64e456ff20309846434381578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec00575a5072317c0485ecce092ab7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5563d78099d6ebe71a4b87f91e17c707580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b094ffd9fd096bd50e3b8e8165719581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c4fac6f089af930d0006c674b6c827582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d413e47e2bb3dfb0ccfc685d1a79fef4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cec3e1bd7c3d1e2bbc8e8aa236ac58584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a733603abd4a1e5ef92854ea8dd2e6e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab02f3a296353565a31af3c8eafcd6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5b4b6413e63a5190020b97e8063dac587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce097f2cb55b6efb1d6e1c346495c53c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50150680c67fd25d10eeaf1978659ab2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3221b123137f22a1f4418d55f7c1e042590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ab139b716bfc199a1827c74baffd2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de341763bbf68170898d1dc57b9b07b0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e17ad162e125de781857e293a871d4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d095e494442e3922ef5304a02b933594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d5b38a86139b41158cd6a60bf4a619595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e21f0ed248db593d96ca225a9faad596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf5a45c75f1c29d1e15794c276aa4f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbf933cda2b1c407cd379f5373e083c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75974a1930e9353f89ea3e648d6a520599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a211e1b80c1103dc832245c1bb906d53600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307f32816053e85770e6b68a28e2fd7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f90de1d4cb0d90bb81603953925c78602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2786e325fc5579c0546984795cfa4674603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f44ed129cd39974dcb451869d5da6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43518e2317f9eb04c66f76709fe148605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded47d3cbaac9991ddc843af69f8bf8f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6062ee1547932c52ebfa94e135c675cd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43dc154c89503a6139f10519ad81c6e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79532b0142b4a2bfc5cf4941df720fe7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d066ebe0c0d3fd79c48df87b2081b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb42d9527f8da3229817b6cad62cef9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ab12c037c86612c0a474d5dd1fbf8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd408885acc5df81cc2a4c9f4674c7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa483b6bd6e4d46887e0cf2cfcebc22b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ab20767d1804feac44240c0de232e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c50773a364662d9dff587ab0141a060616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eba879469be252f1086a5ba939d782617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb1234ca47810987219ca747689ef8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d50d709727a96b138e917c702586c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3f2b016be92abd67b3009e23fa311620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec82f84f9caea1f59d1c181ae605357621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6d702f68faf0d9d2a8301c5e36c073622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff996a4cadbf6649e3ea2fc0484ed99623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce649ba3252ae5373cce475502ca0c2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8fd801affc1900cf70e990d250a6b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e0376c70c5846f5c6a2148aa3f6e8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e252b8441892af29459e7f993d8541dc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c29af0021cafcd9dec2e1c21a7ef8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f19aa399c9cc133fc3a5c0b6c83caff629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f1a170b393b544d4819a931601c94630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15361daa0c887d3226d317e4eb7798e9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0147f9871640fedf37c75d27958b8788632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e621b6090156512a9ca6833e74da5f7c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed8fbecc5d3992cb703add10cd2d68634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea998da6cb50e46db71765aced917377635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c79ff2530d3e1143ca3c57b91a884f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96af7dc16870d9708367c28e2c0df3d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6452590551d4b39abe3436a624ef920638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd738b900cd718e7816763723ff58ed4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285fcebfc31083a3c819fdc6d26f3248640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b218881aca73cd9c983dcc088fca96641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de1b6a852e0ef25c925a6f577399b8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b33ef96dd7ff77a5109ae61c24e002643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e307eebedc17d8805261438f626e2e8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e9b96864233e020c8e451363a4c80645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f2c9d692e576c1fba089095c183522646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e7aec0a8b89e2695dbd9eec0b60d43647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ab15b4346ce610f8e1aeac56aaf3f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4471a0a729f01d164dd2280d860bf8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953749b7dbc700c9b8fe622f8040757e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b027ad7de6abd8fe99c5e4662c14f98a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f556bdf48cd1bd9f6647b8847649ace652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a4635a0db44b8f2bd2a6b17617225653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18593607b9a426dfc2eba6eeb66229a3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a56fc0a64a3f0fb41f699359139d53655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5bd56e9206147c86b5cebb5f5d0858656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e0f7da02499e4c7387c5061e32ee3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa75b6abca37bf165fa115111792718658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b608214fabaab45b956ff9a1e66c7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6712600a091aaed1c44261166db6ecf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e9a548c493d1c38c5087a08025242661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d1c8ca92f39647478a9bc102bb564662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55989ae3f62c6a8add650a17b64b3b8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0edc2ab6007a4f2351a3fe2f3cfb1f2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e01af6dfb6f9f91a150ba650cc025665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf6be641e972449b41c06ef2ca32761666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101aa57cc15dd4a8523072f615f037cd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad6ef96e55b6e3565808e0f5e2234e8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab5e5bc7703982aadc7497f4c94775669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba696550c8937288c28e74ef3ce63f6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c049bbe6f3ca9d4a52d3bfb9aeb112c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faec7a755fba444ffca8c97bee84648672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f076a7209b992de171efe4e2cf6f4642673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aca7032e61c7d9b38fe14ba134f306674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4ab18c07f2943f95a9fe506826807675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0598428b72eb76a4d164ef8acb38a84c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c05517b66aa84a41132768fc44c0f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d0414c35da8c032b0b36d8bcc77fc0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c8ede5fedf829a5772dc058e3f3d2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dfffbc220c983d6ba11205d119eaff680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d997d9ba87b36179d3d43318defec681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef605fd27437a14cccbc7a794d32828f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a7d0c2f3cdd982ee004c972bb205c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e25cbb4a4968e9731b9606a9621d31b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c597de4f2ea48963ec0edac9ea9eee60685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956dd94faa442d1915f8decd9fcd712686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cab1d7783d15ae530d6e37d1e04968a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d1f25d4f5708aab300f33b9ea89fc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061bef7f56bdcebbda4161c0bb2fd96b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac0847d93e9284900342910c0dbf7ab690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f2f73ace2da305d80f5362d576ad5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ffcf69f2f4bcde2494f42ec499227692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df10d54ade34d1768049d5b249ed9b2b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a214d82740296840c3fb32db5039355d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0eeb36f1763fead0776a4d7f5e6776695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6268b8844c9e90e3cced88a7487495f6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a1dc31fb48b820829991ebf344329697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd64dea016757561c602422baf9b93698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ff3c78c47f897d5aad41bd742c9a3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c6c18368b3db9ecd69fbd1f117705700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b64447efc4f5b760d0a5eecbefde85701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09861b011f1dfd5282666149749ffaf0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba8acace572faccbc7482a568523a02703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ccd12339811c3a0c81a5167f136f8a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59523f74a3fbc23952d4175bc4a17ffa705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c6427abdc5b4fca1254ef10ccde09b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a5cc6ee84e4367317ccf88daf15ed707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba76438b5145b53168d0ec46940914c0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc5e926e80c848f3ca06632c99992d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c12d9b8b494957ca101db40bfa5ab42710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2307de2681d39582cd3bc9ae52ad2d89711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b6782b739f3a56bdd9959cd469a80c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb2892dc711da7b08a43bf0e22028b6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922353865416c90f19fa0315f5485d05714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24884da92be43e5320d0286327a243d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551689041174d49e469975c2aa1b4a59716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9aba414b8bf6db65f10feb75631af0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a961f07f2a77ee2a119cbd461e330d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe4a6bcd0ef18c5ebd17a83dcd994ef719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc57fb8d53d500c551200ed195da2c2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc624119a8c9cf50e6a5963a3e34b495721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6472eeca4bcb10858acbf1a8206174b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d358b43e8679a6df6852fff956cc6a81723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f31fb502f46517aab034422a76055724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b0789e4eb25c42d88dfa8e6f7a85f2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a690c5712700bf9b362bfba47f90c0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ebcc4999439322449f4ff13acfea7f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a973b03ea426024ac10cb1e9046a2e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa45d3a74830523d85314cf6ce23ca8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da32404df92a4a85597de807bfe8ad1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c34aa07e927be49a769c6fc589604731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4acdba3ae82f7b89579457e0954133732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98472a6bff77432ad3ca9a22ab2250e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d667868da0e14e5f3f1d7be01e4d4482734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc263109ca6145a60996177481cb48ad735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8cafab4364bd9ed36d08c6589ff4ab736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f622c1148667782c00d5982dff064737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c694e305756ef24d219dd7e5a51741738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30caf638a7dcc8881b514b1350af35af739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf1d96a1c71393ac25c384aca4c9c1b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8469783ad9fde1fbe1b7631fc2389198741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d8e95aab0113d55ac840f6e463641742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b25992ca76b8ce96db449da061ed2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f64fe5392c4118f06c2724880b84e1b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aeabcd9f468d458d6211a93eded0d4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd426c5874f1fa3a9cfdc70caf34c4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c05cd6966f9b65b172c43ae01ecc570747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da9c31d1c5a75f75ac6dad2e66c98a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50c2c193cf741e06fd2858a14b4ead749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b8774991185366eb3108e251bd1065750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34800b04743d58a3fbd111d66ee721751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb097e938a48d1079e22bba22094723752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac2242a3b5302948413811eda4e0e68753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>