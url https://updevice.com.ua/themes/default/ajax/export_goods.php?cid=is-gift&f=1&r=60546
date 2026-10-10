--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d0e5e92f7f3d64b62eeec7760758ad1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94fbaf0e9cd263db52505e11e7162002.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96009e92a23f08d16bde8b6712285aca3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6e000afe5482d4a8becdb9006d4634.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1491de1cbb091469c93c73b91defa29a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0823598cc7a6e4af3e1b6796729e02ab6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f8388f002eb621ee8c02325cc814b97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be34efd6f4d8cbb8f4c92d3d675f28f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15df51849263759524b3ca62d212e29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a3e688c52787daeae3ebed92ff43b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850d230a6c9f593831d739a7f91326b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b541af41bd6a949a81135085fbbbfa612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de3005ad3808f9dcb71f3a32fb158c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f632f3cb0d9163a7a45fcc351461ad14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3496d133aeafbd231559f20a4cf93b3515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b394de18653d998e8ba7b4053bbc0ba816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a188d8415042a1a022bd42761fd47fd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a236789ec7977307b4e93f54fcccab018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecec4410a62a074dc54d6177456b30a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e138ecc63b1dfb49140c53e6c5f635a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b483c6211295064f1fb33eebc017118121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca7d5d75f69582ea7b25a799ceb35822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a29bcec864f33def16e764942224f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e10b481a17b7846ed94e5f7f554a2824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1197ae5f7da1a22dd9a996b079dd731a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4cab38cd7920d0445ffb5453b8f16326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df6116d6a2b3c9e4870766956596a927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec05a7c0b2fbbb5ae60034378142887f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a054a9af87ef3feb71615087892824e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9040ecc76584146b8e12f26060581c3b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1158f3af3ab8f246745ab069efeffb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea6c3d82d52176e31fe2db9ee231da832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d85aea849ddd1ffc401f9d7d054d0533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a516324f046d1030407c16336e4cee34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a2719d3282658c0ad1e299eb4a279f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1c8369288080230d36a9ef0e62fc236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e412070a0e0fa9d5b060a365d42ab2937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4133cc0ff30af722868c0876be3231338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297bd8d93c5136533436b8ca4ad5c29039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15594ab69b5b52b467276b0e114695e940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ba418ffd286033d93a4835a35248541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a044ab7206da8a806b052d51cfdff142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f93feea8c75e70c27fcc15e68b97543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5b5c2244a3676dd08d72e00891ae744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a6bc3a203d822ae9e1e1feeb3acda45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11bbfea533b51da61d115dec294bd246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc699444c4037429fbfb5939080c6947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1abc4d2a8952510b57402e20fbe73148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b145e136d4d678633bdd04cf21bf6849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5217f970a0a8bc9b62305ff63b9648f550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a02284be8e3860919513a7dd7ef4c351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a76c9cef4731dcd8690b6a38dad564a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e3f521c9b5d03dad527c0e8d19504353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c873f8786795e3f8de19fe4d56bc5154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344bed795d8fd50826b52c3101d5917c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42aea972caa576a3ba92f1f5ae8a1dd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a41b002f41adae30e62ea910b883b857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281cec2b8337f439dc4561b5f1b151258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b17040e95c82ffab206e5b317d71f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fbcedb6960489d73c0636744e2158960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e60138b3530f10278d716bdcfb63a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b208282bb793795a6d3e3c820baecf262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175d185a1f22ebead594042a335531763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990845fa4e3e43f5dc2c1dd2775840c064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a71ab26744a33370595afb7df36b9965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b3d0bcbf62f73122e875a20acc5b6b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6536aeb5f0189c47a1ae4e32e62f58b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a855889602ea0fcb3d1d7d5c6ebdbc2068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11748993ae7cfe892d2f7b5176a7e5d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3071db6b90415ff54fa112073dc2ce70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe1f3ef6f116388b41afa62cca7e0871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410be3d62af9b0a6493ccfa3ba012a5672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c783ca7134841155196e5dbe67cc06973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5713b0eb9274c74d6cb3ed6c01173baf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1727fbf267d662258036525c897e33d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24cc5097847df71cf07142c961f67e276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff21de4e34eeced3f664de6cf3e654577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5568436fc9a25c336a3991895879e078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dedc8ac938d7efd42992323fd649a379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2839e2b2e0ab679f6cc1d0c234d49a6980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6784af5472a7e8e97eecafc651b74281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac1a6ae811b7ebe6051887c513448f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05167607dfad5f4a59434b8504c94d1d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eab3c1bba74c09d79fbc3fac22ae2d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6bd014183235866ea1d66d4837eaba85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dba0b1836d5d14c84543827c9801db86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196816215ca0793b0ce8b188e3dc9f2787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65bbb3de2cdfce7a7b8107d4f58b7388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edddc9a0c7cc41276acc93a304987bfc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1537ec50748bf1ceed24a8d7822aa1a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58138974a1faec75b71b8f4973e693591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa28b71c326412afe87835003438f0192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9684bbbf76a031bd57b9438178ceb96e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6129c20d0667b951834314001506f95f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c9f3bf6f6af81fe0b3db3452fdfea795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad6621ede836128a263968aa03f09496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2282aaa944e6e49a7fb360f6dc19f5a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393405a4772bf36ce2999de28fdc949998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a1d0de0292f2cb2a0328f26c4297499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60688926e1463829b33d8cd209e1c61b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e3fc3b35da2c062bdc3abe2ce05fe101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b4ddb9fac243afd9a3fadbedc17584102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69cf0fcaa7d28daf9ff26cfd29da79a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb87e4695c47abb1bab629efd2a7fc6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60929cb0b04cddc65e2a908eec4538105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048768b7b2dff4a8fa72f0cca5ea1063106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443f7d6e676ccffe06c32aa61e8b06e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb16fb976c5492473801b7dabf22101108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca01a64634e0ff0cc00284a384f3343109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b737f7224f26a5c0fc82cb6f68fc90d4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e93f5be43c1a7af8fd21987d78b261111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7154436728af2217e5fee513164989c4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34239119c629b7bb477080a5ed587f17113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db12b993d90156b84aee958bee51ea114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab556306b1ca2928acb7b0f985b7ba115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad322822205e43ee08c434b08ced0ad7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb81efc05905c428e601be0ffe870e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0fb387c86de6b9279e34fd64e6b52a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e3c9523d898fa276eab2f7f9decad119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c893a40c2b581f60bcda4064aebd9cf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd2803a592fab516c496d9edb191536121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333f654d8a336e28991183c1bf7a30f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7009d5e49de042b0e21957f7a8ee8bff123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b2305d496a5b52d9f2d0cfb2cb0428124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe92ae9321454016fdf2d4ea1285b8dd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1061625d7b920ce152df6260f5801509126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e389155ba7a94721b03b8d4f2d213998127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f07dbd4c8d6f57c86b249aec2fb4b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5076706d59dec9dda33cef8e845e60129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a9557094678267b79e953dd521cb6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e930a541485ab5d5c8a635b1fba751131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaba5adb4ef80d253e87e124f8c3e4e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce91a06b05202cc8cf28f3548f0f1a42133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd91bcd89bb640766a738d67fb6dd04e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4594f727aefb024ca95d1ccadb2cc15135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c95fb89527bccf717c03a8a42c5992b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bcd1be5f6dc6f6fa2461a8a0c06110137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f052f26167a0a741c8b2fa91334e762138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b1eec072f769014619b94c35f24d4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7621ef17452f03bf02355a6f9226c69140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d0d43a78d4bafd547a5ba778059275141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6708598c2592afdbfe61103aadc547d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96018ce613f466493dd280b6bc01cbf1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc68516bba78c4376daa8b212c8584d3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1ea49b0f209153a403dc99e7ffded145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f844f48eddbc6d01979ab2ba91678146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda597831777110241b740f691ea2a1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2148676ffb3465884cce091cf0e026148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e04f503a339e8886fb0159cfeb20d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3783cfb6bbee44f41c52d4c0319df150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7024c28cb76149d360327fef3e1fa4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce4312af35658444301c9c148fee8f8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6eade18f44dd9cf114a44b179b8533153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ef509a0a225d096295277f0672f4c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7498250b35afd57db6706c32d330a579155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdf166ef67bbacdd738773249f08538156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5961f8d937a7a03e4ddd3129541ff7e4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6fab8f5180424818fccc51ef54a1d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a539911f9ce297f302cc825a8f841835159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d38233b91c3ee8f1181d334dc7f6d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10200e64eae7fb19579aacd6671e179f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c1044ab5de85eabd8df23f9adc51e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2759c9e178f0e8d087bf4bd5df5dd72163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bedb13c4d506c0d72041b97ae25a3f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ca6b168199a215f3c9591e1c42d8f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c861cca13b9677928de3bdaca7ce074166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c7519902ffaf2ce2ba25218bcb3ff4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f6e551e22326ab64e1cef9086d42ca168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95491cc24c8e28f31d8b7c97a72325f8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3259f7b1fb4759dba93048b11068d9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40890c7feebc0d54a2141da1533e4504171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b33a2931931a295a8ac9ac09613b7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8267101cce7c80cc39950db51ef52b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e4228f862cd38c324af56b94e2cc6d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd3284a4896cd3d9bde464aec2fd64f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b3cd8eea705a40e65baa8971d23e7c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc4bdef329ff8f106cc454bb50bb07177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6bbd4894cd18bb0467a793a32f83c4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc9c7cd083b41c9ee9159588c7255ba179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9fffb49111725e85e9392eebe38e6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ac47761f2a179e552d1cc0349d3e8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5458965e01cb2f855f12ca5b2a4e2d6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200aa0bd88c876c4bba71b58129d1ef5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3395b17e84f519714e5a04bd46005d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe81dca453615ccf1950b92a0ac7930185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae7e420483931652faba8246f698b9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e74d57222a33ce1de0677d980a893187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e02447a7616e6d3581e5aab963af05188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f058aa9b8062dcc28382d92a8f17c40189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c772884859cc49aec5082d9f4a4d5c1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5658adf804c2ca75d91ab65953f24c0e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa875d551b9d5707cb1ef77f58a3b2f6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5cee29e2567c0410673657dd05cd19193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d30f1f77135ded0a3fcc86c64095ad194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b360cfd15dd3359da7ff75cb0e68363a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c2fecadeb64a7186c200e61fbeb98196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73745503729f40dc2a657478989998d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21731ae2fe8c3646016ccad97a73b0a8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d5ef5c4064ec3c0e856602f49cc703199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2a12ffcacab98dbbbc850dc8d522b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b4f1d1da3065df3499c37bab52f978201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ddc403a31266cf09453a09751e4689202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224796f0b16fed98353b60a12540a56a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d3d649789a9e4fefb5bd1520589f53204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0176c0c2f086bf5b0add257f5769ba205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321c8980048ff482568bc6142872342e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf39ea9403607ce8088aa53ce84928c9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02796d1de14c201dcd78c0eb2a87a54d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a58302f0df33d0b08890f190d80a2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776fdc87148cd49e9e563256fa5b1c2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710211003064442cb1a4c33119bfa2ac211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951190980b8e9a8f4a98908ef15733f2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c279ea89ed15b7fdc71beb2e9d1cc15213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18857948d100875d137ae08bcc94105c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be034e9eeb225839e5a6931da8e5c24c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e0c7a2ecf3603a3ca9b95e3959229216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92fb4ecf9c08674272d7f9eb4ada2c9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758af3e590cdf472f249a4f84a0947e9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921633dcde7a8aae3877eac9c3a174ea219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f830f553181666bcbfd262109829f5d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ffd69a6f8ec9c30bf521d34ee901a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed377c3a192648ce95df3881efe4dd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8939c2a93e164517bffc523d56e15bae223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ede458713185d7c6a66e191906a806224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eced744e7692027ea05cb1d0c6a38e3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea080165df1ed1c2c349dad062d98b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04029c3385768a3b28453de5e6667a31227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c528631ff3607841cfe14bc83bccbbc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbdb198a363ae1044a636ad21eaeba0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de6b08caa524a11f6f06597be07f801230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b7cd753efc870eb650c7fe2eb95bb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d656f8aadf26b197d6f2d3f2b0c78e4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ba928feb594d7d334447176d2c9c8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae5a41ff93e62c1c1fdc26a4bff4332234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6bd0cf0eab6cb549c38ee173149287235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105183bbc569ef078038cf4beee1d8e8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b219d1f6bdbba61b0d04fa3c76f841237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2116b9895ede32098c2261e609eac3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3034677ddefac6bee21e12b4809109239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618a34c3c5e5aaf4b9abb4f079c0f05240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f405b31dc8ca73312f359bfbdc47b1c9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb532f41c3a139f39922daa6a1b518b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47891957ffd860d108b6f66b677a55243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e2d0d960a15b51a4916356872b15d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b8917b6edb4eb6b85c697a81d781de245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c59995ce6f850fb96997a73b1ad95b1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d1725d46a2699aab1b53137a94215247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80477eba429f9edeab318da63d97f672248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a6966cf86821a3e267f1b53074396249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc79cf6afaf65bdca229272fd8120c4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a00461a419edaf29227a12047efab9e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e106e2b22a9c1eca7d7c9c85a4913252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e39ef626514491966d4ba7fcfc212c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2046060975a607fb9cb8257e2f89144b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1aa58c49dde073bffe00875c3af99f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759036ceeeab4a3d83b9f880931afad5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d95f4b87119638909d8731d7ecc23c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc188e732011636892949d7d2f393a1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f12d75d049498e94cd31d684eb46438259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c3775d49761cd3824ee05bd2f0483260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4138590587c7542feb86300471eb1c24261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8201902bff5e524c44f0bf434e7af83f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa962625da54c56b59649c1ae0a1daa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc111d7b982858c070074c3bde21b170264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7992a8bee4f63e2a3d934704a2203d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab828b4fbf2b657f26874e06d944dc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ca9ceeb4ec570a4076aca9e47d605267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df52b16bbef1d0bfaca58035bacc4010268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39254f8b8d3fc519d666aaa728d24e12269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1829306b0688d843ffeb7932a385c7d9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef30a0678180d885f6cd5e5c837325271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646bcd5965ae80c386c02bddb4cc9505272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e7145decba153963f4dc97ba755166273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a108744aaaed301be8cbbfcb6df41274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7cbbc5c90f9f3864184eddcfb73fc1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e0c1355e4c4ef1686b6724816d4cd7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be1be56add7fc55ab022669d6d050f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e3a6db63cb3519011423641f051f71278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e299931f7d9203e4da7cc3b6a95faf93279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e672440e0f8775b9c8f44f6eee1b89280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9499ba4dcb9dfdc7a85a5c5073a3b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4794a81c9de9f8a21841dcdbb7df8a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d975672206d00e601eae9d949d3d17283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2420d57d93f1c115cc6ac32a3e77d2a7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e25114229c58f2ec5e2b8813b184444285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d66a7d818d34d4bc5e16d961ff1023286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a67ad7f51334b6b4b879069293e77287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81dab9b78be98052bcbabe9914624ff288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e153d32e4c534e16f92d60ab701d4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d4b2d2475c6d0c0c582da7e78817b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed60b05cba68bef65ef912528a033bc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ac56240877af451d86b2365b22baf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66582ffb8657b21b16ab35447e0887fb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d31beb5a5265fa76e5526b7cce39577294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e20285a7d6894ee6dc0b3a44f6055ff295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51928380f156c2a3be0abca1228ec752296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c874450c3a9bdfc8a86e093fe706b9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79c459d83f0f26bfbc51221b9db574298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f8ee2f47ec46812803195bfa28fb71299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb6d437dfe6e3ff58baa423d37794e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f990fd2e8b90a95e03c29b93664149cf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a45173cf4510de309a81d755be38a32302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d1a84050b2b93f51bb8e398f12775303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ffb6cfc360a2ff7e5f569c02815c3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b91e3c2516df5ac3c9163c4e094e45305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b28faf7f9d736c59f1b21a4f6f9b1e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b164cb5da7509ef26bbb34038b66b3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430892880e3982af3ffedeb32c8d5ca3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce760eddc9374a74f97ff44900490526309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dabced3283434a86db49bdc6a0f163310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b9a2723a75b880a19646bd02e90e16311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca011286333d2d78042d93d84598bfd0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55405a164064b8232778316c2952e21313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca78a19690ac98be69cf7feedfee36b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e803a2c7a65735584b1aff6e90831315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231530d518721d1430ac041d8a7eec40316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51045153aeba27a96f8110612cc4c331317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5374705b754813ba17de3409913473f7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c088c8bfdd99685adb28a58a7550b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a66d0e22e38e341ea72ce97e7da775320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c2e19eb771a629c0b68920234fe9a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d034f8bf090d48386d3b2404891539322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad22d22e57acea686635663d18ff9da2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c1bc8949b98c64e2f39ea7d4e5b8bc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c645438a89ac85fd521f9ce474207325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e901bda8c8e32aafc6beec1e0a542a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b989dc087d549e7154b44b907e94786327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66286b35e058312dea0a95ff0c2460e3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a3fe781d56b0544d0c95b16d6e00e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab4ebd709d359d063610decdf38e6b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8992720e4e7f9619495ebd0d23cd0f5f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee303ca8b8be156e922026ef1539fc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9754e7b4d4012ea93d1aea050608736e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df048e410f03dd752531c02cec762482334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb11fb06f25bc9b5dfde25ec456f7f6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e8aa075c78052c647550aaaf50c66b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4495887c069ac8584234cf63bc63eb32337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48304dd20dac39d1c33e1e4e32e163f4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74837958f38bafbd3e00c85079a010dc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be2e5facf0d15b5c8c4dfae0d8bf41b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a849149439a77e65fb32dd12cc51f885341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a861651bcc182e1705c1d47b867c6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a45a53e519ced90b2d35acff7df35343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736058fbd15ae75790575cb4a1eb07d4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d29ce7524de0817b82072bac931a0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d95ca507e6b60b0e43d25087c6a8d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932f14bece4f70979a738d278c567795347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc524a86524f385a28c5d553bb81de0a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f2ca3b48c10ba03d05fab4d851b429349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e98dd794225e4750d847e712f47566350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c0f7cb80cbaa009fffa502670ed44351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4dd14905421631df005157d62e4765352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f445250aa45144aa87b48c10303128353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de5a18dd1f77c7f7e0adc597a96574354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f6f24ff83ee25afc0bdc642be307d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f9988c13cab0b417bedc6a6822b0f2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c9b148816156677dc7aa0d8eeca8f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ca961e2cc8784d2c9bd3d8e0362d3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde4a3bdfca9c9fba69f614b4df8ec9c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c3623ebdeaf6be0f805924553c5fd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a930fab631fc16116b28f20ec7389361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cfd985bd62576accb6937d71343d39362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9067c5ebddeed4b12fdbde3c8bfb05e6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b86e15873d7d1e835a9cefa7f2fe78d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceae1668fc23c8c4178fcc4313140a4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c2d764aee59ea71225139839179e18366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf946a41e75ff1f02a4b0f54b6fde41367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c5ace98e4553f5b65ddc5d3a7c66c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf57859ade1a99af1fa1683b0363a84369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146085a61e9764a237dcfa5ca09a1ef6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc6d8168c5372eb063e7627ed13e77371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef8bdc74b9dd07eb44bf52e3e7f408372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23199d2029be21aa75ffef8f3e631d7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eadd87947c021625a1deba70abf32c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04854843e853e4536508aa5c1294db7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c549bf37594be858f7b5604d2e4d92376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa29038db57c568976ed9e4e2b765c7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474db3e021c2c44f9091c663825cddd0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2822f8fb1f7d8c8604a344c5af385c4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65129d6398ac3741018af141db08b843380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3daacac9f13627431b8eac6bd2a894381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f516f44d27b17d6c5b7b02eba79f7fe382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d64cbb7cf9fd3e05d715946751dc7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0246c942760d3aecb81c589c746fd3b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb9d4c767bae9ca49407f64b0bb9ed4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f89b3bf2877c562734cfc03c232cc4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0320086d796ab9f5220efa50e8c260387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab9a2d84b0d47287519bd95d3a31054388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43edc1686ef9f22e73fce21fe2a86dfc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8dbe03f3a496fa2d11e19db7ebb407390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05749518736f05917705d4044301cb2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4be9c7bc679bcd3f90ef094e591671392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5801fd341d43b21405506e57baaf94c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27116761cf8c617f1c07dc5f86bb9753394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb386d84fe3b5b181559e2775eaee5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf44ea2fb23d2a59338fb4d5472999396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76851ce13099b0845e36327ce7481192397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e190b74924fd8d7cb647ea1746f7ac98398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f31cdc1128b687007252b1c3c6863399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a635da5f47308159b66b27036021e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76bd5ea0d8d04bc5bb6b474590123a8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e835181e8f6998b2108a9df8d5b1936402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c6b651b33d07bfc368ad328d19007d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b45f54dc3f9339df67e2e3d73349f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7a4a914c2f1583e4066182b0ba589405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a038fa5e443278a9f313031a47b991de406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba0f14c877890c331289612e621ea9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93729233e8077a749a5f09b202f4f94408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4153c73dce598dbbc3b942249090a0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa67059a22a8e6a82d12598c3c268f82410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad89e10f6c5f118b1d3ffce6850686411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c911cbcba20f8154d5b9c3fd9da8b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f3b5039f45f046aa479eecc8f3f64413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770533e91043cd9a588336bbe67ae275414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f0dccc80e070a38c979a374c61c54415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd542b6bffe9f6c26c3050155ac07dfa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b762d48f3c9e7ca4172728f59dec4216417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613674d7750d3cb0eaf5feeb6acb3b9f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce086e069b8231343200def3acbc248b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f59ef4cadb8091c033b41f0719c36420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b91b08493cbc73c0cd084544377229421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1363c8103635d83a1eeda4c0a467828422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06741cf6e49bd669d8d90d956ff923a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2adfb22672e08fdd44b63030e443f9f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e878587f1b6c8c9edcd7b82ceaf31425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e5050a73d997854ed5f85c89e162e2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206b2b4a2e02c2a4e31e436cf71d4df427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ea74270d3f60045ae594cb65f1461428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc9fd79e11c461ef8b79798af27389429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6536965908afceaad6145dc3bedd55d9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfceeb46b07ed2e32b7327fd739ae9d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88f5dbb07892e8e74c1d9782a3a32b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2431b14c8949ec48283084a53f6657433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a196e6619bd058cc6c2e4631130d1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c153d8f422d9281c4b3a92863a04e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d59b508dad673f5eba858293c4a880c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be8b5479af8bb19c40c14a4ee0e438437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf1ed10686f9f46df8db667423bd18e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35faa0d8d779b317da6945f1bdba4215439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574f8585a446d6b9cca33ab1a9dfaad440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db187c8d56717b279ec13c895dcc7b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ad0fee27d0e30cdd81d6729b59701442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088629b8e4e3f8ddbacef8b41d314c4e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2861550a221dd7d737f89d3865449d5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a14492cfb2fa69c73c100b54ff072445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54135d09b2b8bbdf134a9a03a67166e0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb47e53174769e350a0dbe2986d032447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b399e9d075d83d9b47326375297dd5d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e7081f99ba65d1eae901a0ea61618449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c095a9a7ec87630d9fecbf3cd1586450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a278839673d3900f2defd80432ec007451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e2b0b598a81cb24bf869cec35be83d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f7e7155e35e917ba27677cc6e7f741453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c033e550a0648ecfa4c300e94d66fb5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29fe3220f7f6ef393b0d5e34ead7af6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad659cc74e93c041758bf56562f07e1a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b1e91299b1219140ee75ac69a1670457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb24178224e3c8520980987b5ea629f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299d6275315406ad1d54d57dc2bff5d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b51a1ef40125ed2860ee183223ee5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811f29f75dd71a277e730f4bedc336d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fefc6e631b6bc1e363ff8d9b66ce2b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd8b3ff05c491b8017742ae0dc2f7f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ec10c76b4d254e0867d500e480540464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339be6518bf4d11974bab00a4e16ec3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be6e41c83466e787da9c2f508bcafb0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2816fc3d639a113f74d9347e66df89b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ff0c7b8b7e8c0245b5d86eb372a95468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b3729ad4243d2494dbe02fa6c9c71469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd48d27d7195c2bca0aab8cf0be180470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd0ef918e11355c2c4671298e6251e6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235211cd37582f4550d8875c84bd6526472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e5b363ba5beb821928a034f454b00473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b883a9e0a8a1fea5bb3ea08f6f084816474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4163c1bb0ec1ea34bf25bcc75434ea8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c0fedb66bf8642a178e0dc358ade07476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d72b20b6813756006dbb2209a1f447477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e6cd1c5cb2c5d20242d9757db9c19478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a9da25a347c1e64adf646c8a13ec5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef46eeaeda6005ae783f77f64eef0ca480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703fd8459bf000fcaf196a7b8d037f88481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23394cbac798e199a326e83533abc2dc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ac31d1529de4151db0d8468a674e0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c896cdf607258d84b80ce4bdfe0f05484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5d4715ee70b0c6cbca6bec794b05c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b439869b9d4457243815a9bff36ea486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe092dea4b18a84eccf3c03da1de370487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc0aecce8be37d6b103e8b3fd7e8b9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800fe2321f09d11414ec7c7cb2bea91c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be70b071cfead957364fcfca9d9d8cc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f94726f400c7c56da113a70126d9709491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcfea4aed9dc913a8083b080f0fea11492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd61c9908e223c2f415f96c04d40bb43493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cff6b5fb7c4b41b36876e37c9500f5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49678d92aa91f29549e93db746216254495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15644400870be57a54e34a32a6f9e46496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a97f87ae6355b29264aa616fb1d1c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb3a0230e8c16232a85ccd9b9ac8c5f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d186daf7a341dac82ec6516d7fef94499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1188cceca29635977ce9cd3f3f5165500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2742622320518a74c8ca5a765ad0cca501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e89f28e7496c3f4276ac21ba35cd1c1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0112dbc2a1a634110a9f9b08faf92ce0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0795c7144019737d7713a738895ccbc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd53d9f6424b7a5d7206a4cceed6a825505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6762550bebd9ee9d38fb7bc2e5512736506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc70ec13c28190b7259a2c0913b306ec507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb03e50f9cc70aacbcfcbbfd7e60fb36508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56e644282f147573d12c32c9a89e280509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc34615bf62ec50a26a81d134c4f4f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684cedee2506aee7fe96b458b3b90d39511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414473b05a4c4ac6e58bb13bf5f13310512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a5db4c45f514203b746f0b8c753357513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7bcb181aa88f63768782bfabdef4a5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7fdb5c0571627c928d282eadd7495f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7aa6278d2558c593e4feaaf22d826e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95118ea803d93423bae350afac6e9a0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3823a4d0c43006b9733e77f85e87d19518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a65c5150449adf7ec3cb292f33067519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f604a45cea00204ba99364d5c9b49e3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6847c88603c2d9f6e74d001a454de8e1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c5430c49ac367553a1524c29a8449522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ced2982a0b87704ec99dfe43c831c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0673404361d7b696647d3374c15021f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bcc46a991e91135853f360df28d59e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732962f4935d38bb741906a150264916526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea91ae13bc93fecb81bf7d33c59f7dcf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec6450d7d7ed287ec5128b17bc4f772528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c62f853afacbdaa0e29c6ce8f37bd51529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad79c4952cd23db823bc3c35b3ed11530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79d3df3d0e30572398db4ea59fc8747531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08024bcbf1f2de98183e5191fe507038532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d48de4515b9e2a4ad3f61b4a57213b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e80bc6b9ea186e427aa16da068b090534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883585f48727bfa7dbac7a5c5154ef70535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f7909679317c28634b74e73fb7730536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8c697a6fc57f00241b8d917170438537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0932bbdfb96c4ed0b9d70007bfeeb0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d92a3533bb1f54955e189fc47ec201d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8758ab3eba588212f72133571ec477540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ffe4882e7105c8e8bce97b0341644541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609be0cd5b0f03a409f9f7dbb6871a97542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b5bcc45c70b2c29f2d22dacd34adb2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b3fa8ce3046b54b1aa52fa5fb82715544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ac78d10f59413083d641ca706c0f5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f613ac6d04e795fb98fec0a9be2eb8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2943aa96afe5fcbf90f57315fa0f6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fce2237837eff113751a9f0e4af4b46548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10853ec2cc57e169692acac33ea0f474549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495425f1e3d9256ba15da61c71db7afa550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1252d2b2ed797bf6ea9b3ba743dd43e1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710653f1d3ad5b8c6e406496b5a9a2d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7f7b995588deb89d8efc758aa49a5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d23aa3900f6bcc4bbfff5958bb0d672554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d19108f65879e1f3af24868d702473555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef2252091330486fb40f144f6bcea4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376806e5a91cf205b1b022dfe1d9a104557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f29af8cf80ebb1d2095287fa27717558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c0c939dc73890c0a55423e2339883559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa4afb9d46f02681d04cbffbd5ef07560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb2b24e60267e19e6c4846044ad17d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a158ed69bd96a027a80b73451d0ba08f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5123324536cf39380b38242599040e7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e03bc90727d2fd0d456db8693b5caa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6b9a44d4b1393580dc4420f510274565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c986620e510a23a896c52f8341e17566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7349aea08b0906e3f1104e2715bbabe567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3973fd97a972f8aec17f2c0f10404e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48206716a0c3fe1a4a21fd104e596f03569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ff30ba4ed3ed130d7796d5315675d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d572be6ae9deb2dad944850eba736e7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648928707b98975159b18b87ebe2febb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea8583f7277e4b7dfe94b5180e28062573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d128c9cb3e7769950eef1b125be4b8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea80ea3e53676a9d839445b0019693575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d05472a4142bbd1197f150b57909b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96762b886560d257c10f611f60e439f1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb88d46c890c467977a03f49af49216d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e8f2e809a74efb17ff7d3becb67a90579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14740a8d9c922bcd28882c64549a9051580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0318920b2bd08fe5dda3095fa2bef6d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da905e6c4361172b306627685cc1d1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e8d3639806820fee2b250854407c0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dec255f9120419ab30ed1fa5e967dd2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51352522bd65d5982a29aad9c3a635eb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202284a16043f6fd12cfd9572ef5c8d0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c625fbec7bc729387287542bf13800587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c61bcdae8ba72956e24166b1dd0fa7c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672a4411216d12b79ef19a344dcb9dbd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde9f89bd24dbe5cce9ae42ba0bf35e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dfbf6ab4d2599c11a3efd78a6fa80a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977bfb7ec8a0d264cfb82f988dfbbfa592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9e16ca3e8acab62246b09ccbeace0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184104a2bb86f35c9416dae24f2eb6a7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae800a507380a3750b93e0c3c9007813595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d400b19038fd23b8aa2048678048334596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b377a527e4c9e4c8487ebcd2bd473597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c28232d730df2a4345fc6b37d6f45598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe25e498c67c4ae06df4d679873a9aa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e556d94468e9f09556e9a9354f1849d0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd3351a733f89417c20e86e2e4480d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2016ac077c4d1e55af59b1d3310ea8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506206a7a27bb1b3195407c87d97f757603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a3ede1ff00edaca3c17bd5e32948ee604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0d052463017a1dbf828d43095b875605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4136f1ab7c0837d21240a7a1169128c6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc484570a34808304a87d5a38320305607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a91012a63daf32eae93d6db857c0e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c5db9452f6004ca4a4e9190247adf2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdd5b66b8e153fb87928c67fb0163f0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce4c1fe1a7982fb3b3f1d6b9ac13c6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d844eddbb5127cf5cb2d9df6a99891612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f5a3032b280aaf7e66832ee2314fd8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c66e851066a498121649761d85cc7a1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af1dc6394c13ba3e8486182722f626b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8377e0f93b9663349348a587f433fa2c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80aac84fc42e162d1049b6ffd943bc5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de2c1e9a9847994008d6061477503ef618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaea37f41ce44be09942071ee48c2a9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9587701a600914c9eb4065647bcc861b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58649f16b638a432ddcdad7af49d020621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a7c188845e4983724d37a57b8029a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399bcf24b72c7ee89628e7a50a3b70bb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe12fded278fe90965efbd64cd8801624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f963061d2518f39a092639fab4cdf787625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe856b62f99d65292f1fec024e8f40626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630e6f8cad5e7b2a6afe3406eddc061627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca53fc41fe5c7c998f6dc6b7bf419d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4622a2e090b03e09bedc2bbedc8dd8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe7b644f9f2c2aa9633648ef6e6ea81630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e75bbbb8c357d75209bf845cc84d5c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ca8ddddd62d3f712ab4ba923b00c7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b5f5c6c7fac039c2e39da245abc80633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d20d201176adaad5db8183be8a8be634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826040d2e59f55cff115157691bd72a3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495375040ef217fcf847778eca0134e3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bfe43357cfe6b50881954510e221f0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d74afba17eb0e70df4631a75747d484638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0338086e95c919e2e9c51b977d45ad639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e75fdebd28a83e4d5494080dd711352640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c675971d5f63a85d48e5640da276dd7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a725b52023c8f06754e96f47e4074cb0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f805ac6af8b68d9950632e7f8f477643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9edbf3c2e66f1ecaacc40935fa4c2b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95aad4af8635997743a1c3b3ec3feea645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3da655d1e1aef412a826dd488fbc8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be75c4c308b908af4f0db199550e01d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb614fd82bf328b6c715de1f7630cef648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d0780036331df6f6b09c5d31e12637649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f709a5d61aa2798a536cc80d53a01650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d00bf523fa9daec86f8632a21e6175651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf0256bddba00535cc401e9bb823c3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b123ba330f4a1ce607aea7ba0b6d5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c5020a32db9d45a18dac27befc501654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7559d6d746baa856a5882f5e938223c5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d619072a6c2c3125134b91b73393051656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a0ae4bc3b7bc8418bddd7a3239a41c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed4db2f0d8aa73b47b239c4851974d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266b2c495978cca904ec5622fb9ba8a6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e6caddcd9b33ca52f3aed0cf68210660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7ffadea1600a78a8a60ff75b2dc8b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5969bf1e7a7f4e584b482363366792f1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a894a917a18fb94124191c17abcc9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f048d1418d46eb283d3e49b0e93a09664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b4f8526fa5a2f12af07e79556efb36665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b64ac20887775695d73e0c4b23612c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e7767c68560d525830eaf3bdbb94ea667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518d7110f5448c7f9b1bdf567c71c72668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1fdbf190b1ec69525ee5dda3b15ba3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc4996301fb8135049feca1421a990670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bcda968ec5f5d5a47db743d44d3ae1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c58ca793673a84ca2551551b8e01a18672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8995f19555ca3c8c4fc6b2876f4dc296673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a1ab9c8a72f078330e92a209951365674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290439d07b63794833f9216b5ed2acc1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ddabab57b5a18d2cdeaa5d677e476676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca0766fbdecbaf9aecf83bcce17154d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc903ff23f7fd8f70e4ccd95248da7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3e37490829b5b8b88b7bcce3cbd603679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7effa9cba8ad0412a101f7d4348ebd73680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f54387702da4e9ab17837b99c927abc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a06d653415c1423b069d556561be168682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14eb0939f68be480453cd64ee55815683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b07c2b955d6e7c3210ee0d7f4d53992684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd62b149b4d586a775c701aa09f2de6f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9cb63b80838e1d183d1ec2dc43f9d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a9505d2e1c02ee61ad02ca43306dd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28291b8dc50d29bdfeef4dddfc7a557b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db92b9ad7d73a1a6b2187bb2cade3b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd99ca6672eb8ba348abe5998ab6be8c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ad93ca4ac86eae68b71b7b38f06e4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c4e34ec3e9f07f2f060e714dbbf7a6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b0b981117c2d88bc5c729baf1802b6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b393e8eabcbf7b4558f30fea57e13e0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102c86e7f363aba79ee37f44fa21632695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f12719aecc1b50cbdcc21a3585dee696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b534fc9e35c4dbffc1ff46c245203697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2bccf9d75065b16255f1d5801fe2c6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d3cd0b7b125243511a4181a6823eb7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d0c8f9b9e9048e6687dbaec1f09700700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4998b53259b74c2412c1c46b3a40a3d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b6330cdcd6bafded990de18bffe81702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a6b0f7d9d8bcee8726c2852abc425703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad78e28401fa5877c11cf1f6fd323f5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceaa87e73da8ddef4eac52467e6e2c4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac25c9063d5ae0d04ec09346eda0686706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85747150c1757b7458358343e74e3310707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608435941567857eb15897d9951501d9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e030b84d610f5ad49c07ba891ff0c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d804627b297ded3343c6a347a5616710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e4b3002d641d85b7b2420645d5df5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e375c7ecc4c992542268af222dde8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b179988ab10151128bdd08cf822a0393713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f0543e781b23b322680d742ee93e7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11580e9be215522eef19ef7e2afac1c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c7fb07fd5aef589da9b070602b2e81716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fbbf9f5c799a0809b5778204b04ac4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e87d6f8e6cc48915f5fc1dcfa057bc4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6fae67a8ca07f6311ffa1d9ccd6e57719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8fd21b96ccc12aa3b4148f4de40372720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a29913f284cb5336a8b564e8c9c3042721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad1f3662635db41d28a30310b7298a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f7956bd582b470bd59b7402ecf155723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d800c2ff737d9a1c38172d69bca07b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53fd1258fee33f81fa27882bd0d92ab725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57987aefaa784e973c42f873d00fb18726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0edf596aecfc07d1fb7bbbf970f7d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22be7b6e0a73cc4283439e8be7cbf7c7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d058b42a01f8972af4b45098f216812729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1b7d56d98d98bde8dfa4886914d32730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e0c2f988cd022ca8614654ee1f9ea0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df7ef7d1c9621175351e46511720fc7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca34d9a8dcc12060434ba04211e0085733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263c0ee437f8af15bf461e3eb1a9699734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99528980698f07ab83e4c8af9a445b71735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a548e71683db9b1a2bea72f30b235736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e59e14784bd0335314e3cf4d357a9f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f600494ffa0824f02146451868e89c4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa73b4ce89ee3dd379fcde5290bdcc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0472ff0eecdf42e074a87ab01bcd57740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701cc6c28b99640d0550cf6d21246e3a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd418afd177c270874f6fdb0427da5e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd4e87cf70aa87f395c1982d6a29247743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8962bc2126c9455e49f0d746930f6402744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c8cab132d2e8c8b716e9b23fd97ac4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad5f5ef8394515ea47b395bbc320115746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1c2b312fe533e1df024ba369e5e83747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13445e2d500da7509830e9227196131748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2138bf7584128da0ff187aa385909f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9b1c2550b3167706835b8466df389750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0c0b431cb7e864b2799aa3bbd920a8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a0432d1e88b63e86124a2786ae64d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f476001da1622cea02a972d7c765e788753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f24491405051525d957d9f5d498a7a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea352b6d35beb8ca6f94f4a0e6040d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d751c6ff21451a00cca166b23623e020756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b3cc966a78d2bdc9b1fa252c085a36757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222c3605845727d99329f4e600e2a68758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8add5aa882f706f460b80630d86828e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01096d5f4c9c7dc8a57caa58adcbb1151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53005e701f948be4dd6cdf374341967c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a86c2af29d4c8a8c7f8b6591533743.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c654d7e0ff60a966697398e8fe318f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea6f90efa547729e21e2de0f97c02a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c01315b3cd558dd0999a3ca611ef2a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3669ab51b31c1d919579be52e2757647.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9fd4fc637dd8fca7d87855246c88998.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498882e4fa71d8e0b8776bed5b502a579.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068802d13fac441c490316632d7b33610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce73055ce7e8a72df3b645cb14fcf5e411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d8ea154f3e4da683b250a4661525512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc85a3c3a8d3969a1ac1a9c5cf6cad0e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae7aab3d7b501226177c1bd89c61f2514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6f3906101fd2bc085c2c5b384cbee715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc63f6160ae24d3a702ce9aa92be8df16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcde76f488d98acdac48a5f489e146a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c5f1be69ae3931b56fbe9c536bbfe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc4c4e3e8acdee153fd95841ebc23d219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e4e9f57ce3364ab75f028e37482e320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166715b8946007819453bfd61b9d67fc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a58c4606a57835ab5bd6469927140122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe2df4ac75978754a7af6303bba624923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e9fea44dd1b908d67403efe215b5f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2593d28312eb179eeec887e916efdac25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef3ec490a11fc46a6aa4399e40394d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27310451b9a7a24cdc9eaa32a1bc5fb027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7392a1f1974bca7b09b2ba67d6bc03d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6834015a3729e689c2fcf589dd30547c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2444b303953462bfe8a910a5133e8030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d2912df20916c42f85c3332f3975931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4243efd1a545b894dfece3d1428365e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6755a403e5ccdaf9070892dc4307b233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f97cedc2e30b4cd530f1e6398b589f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4036d9ae97a772afc402755f8b3fb635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1347e8319913e40197528ed4341aa3236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b9291bbed8b520f71a9f00c657066537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f0f318fefafb25702bb4bb2057fc8538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd5dec60728123a8fd720cd88b8fdbc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c765de0671b4ab75bdf34b83a843f0240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655fcdb231cd3cc544114d5d640c33bc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb52b01df6b11015d3a9fbb8e6b51342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e37bb65712bb13ca94d8c7a89aa6743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520523e20740820ae9d822b15cbde03f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2eea3815d6ff6056e5fdcc2b602b5945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c5e8e0e5071d65369fe388e61670f946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9dbff8fb2bf4f314d2452ae679b62447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e6955e83de7e1f82d2f2b9c7637fc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdada36d23dc69a133ba06451a00c87849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a29d88aaf856f56ee5e4e81b0768ea650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3083c465bdcf3a6c20def303223416351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d9156628f003cb051fb756230f59a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c3bf7ad99804cdb71296a47f8f1c153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51854e97985d2836cadde811e540d5154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a082c04eec11f29df171371544cf4655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb75eb26fce4a51dee9fd852640932d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3da83141117f65ce2c75b0e2b3f61857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a70c1c8b031fd4483a2a02c0e677658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea1da145456b5e03699c6b41f53461d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d41c697c69162b776094d37fa6360e460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade1e2c6c631d767d820ab107dbae9961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4344fcfec995102faff2007d8db92962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc60fd42692aa621598e3a3d7e81d15263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee0e11e4ef4bc8741d179208e50b27e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3827ba3c6efca9e733ad87cb6453fe1c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53817f16604dd8ca7036e9809213ce966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488d028d927238f71c1fa7578349f0067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ba472fb0dc4b7b1c0906c4195d77668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa274d990d15c5098fc197fbb872f3a069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09335523f2217b6dccf8a68844c850fb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a5b85333da6dcd2b2f02e344fd4fa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1772165fcf0fdaf1d29ae824a8e95972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c071552f68efc162dd1409cfb0ce14073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51618153b9e00e94f661a77f1bc2843974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38cbe9cf05a5ea5446f43ad98bfdfaa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05a475b81abac29c429476143bff3c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccee8d750da7eb0f39221d084df771f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475a508621c319ad1dfb70e50c0d3d978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f91d640a66987866cfc51cf8756e2e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e52da93901414d833661fbeba1dba080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453447ef0735ba30513e945caa01357f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dcb66c6d70522d240f186a74c54ac782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b5603f20a7ae457dec0a0852dfb8483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9816c0f73a2179ac489dd8c462215c5784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cefa7537057b6e7a665a906e8c1727d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e21f91a3bad9f993558a5c261648986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1daaa9b1fa85489bac6df7a79595c6a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca8f991c7e2b667e70be1aad4cac20d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50210fac16cc8759433628525040e07889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3555fe757d4dbe80e6e525bead4d227e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84f5ee7eb0151f5103c018b5c36bb391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31161a1ce0f237bcd6e9a4f630abf30a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f3035f69ae5e237a765e47dc50ae293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6133abb8b87cd81944c44535ef439aca94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a953cdc5e1f257d9e4afb74f7dd08ab95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0bfaf29cfbd2adad2d68e27ca3be596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e698884448382fd57aa09a83f0d8de897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d185c1e51fb7d8f1fc4afc3a6663f6e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b69c18b0c5aa46866ed97e4278247e199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c15ccb61efa7e190f76ef9d09e8831100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2545086f54690597cc61d81e5c4a49be101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b370725d9925951b676dddd23635aaa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a84040d1c812f8e383141c306c1c2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505de004390557055f8399d65e9b2b0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e05f78f43991bdfcea770a940f8c9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a2934df37c913c500d954d0fbb913c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf198335775c73a9269c4cfbeba04c14107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22390f07ea532c0ce6152f890638231a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f23c05c2ea41de38cc030d56cb1eb2a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee0aea3389f821dfd6924222fb2015b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71dd4d66baa9451b8b4bac125c8b2b4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e0433f5cbc849873ffb157b9ba5702112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca87d6b8fa283824321e12308f4202e8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ab7a6358d3dd43a6b86c486848afe114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de6ee40779fd404e59f453cde2f9d5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096a5ce91082a796d6e8e671b53d2ddd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a0149eca4e7848308b1a4022e60f26117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d39f0dd00086211561418a35f99eac3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b3b44964dad7d112dcf24e7b68e8ed119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3365e7698addde84e050a902e1892fd6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb1add348f27619649e7577bb870b9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed7fa3303e29c53cb8e038068345af122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e981bbb80c2e46c689a6453ca3a8ced123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b5a1f61be8a82037b242d911821627124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d25dcce33f2a202c297f2324aaa3706125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672da853e3fe69100fc62773909e5c32126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3a717f8b5f8c214b666be4c400d26127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e285ad11eb45bfe6a83777846d3e919f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c4831302c7e1e553aa7107386ef51129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d7ae0fed8ec420334410f395bbd1a5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac193434f78559fbb9c5067d446252131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e23039bb27a770490ea41743da401132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a92e9c0b0aba8b442506b04a3098fbc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed737474ee8d6212e13a43ecd619604f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d60cd14a3f9f114cd605f0c80dc4741135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801637e579705764912a89c19bc7898136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b1362b755ce7539c01fdbffbbef6e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ada74d3f7ad1f5be0a0cac31c10fa6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe965eb4ebc222bb1ba57905bba3dda4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a5063635a01617cefd754fd818f6b1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b441abf22289942b60fa8d08166f4f28141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c51ca50e6ab701446e6749c2fbcf5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d653b0415cce312c69f6c4983cef78d2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c5432b10d42d2cea597448f0886a6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3ca0ee6a796c3435a7f6efefbb736145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e0a5904cdf4a60d073d4602378de01146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb5f9b904c17b2018b02e693832f80c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c1206457c4079b8db757e98b5f7af148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7907194eea4b962bc0cb8203e4a0909149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665d3931cebf2c5f9b88d04206cee6b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f273a3a5159ee769ca691469c3753be151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f3c414fc994d6b5067690b386f6410152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6735b171bda09a0e675603e26aa0dac9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65558113dffc8c8d7870663439817b0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b80cfd19b1b670f9fe13e386dfe7c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c629909d548ce304e27b4c68cf7b11d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4d8472fe82cee73243e18034b90eb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ef46e4b4b9a6c16f7e42940d83daa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f07e772d93d296c572481931c5073159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c17e7f81f115edf07ea281421529c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10daf30d22de711101160c73126f4128161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a07001a3d2f405152d992bd735f036162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f886867e4149d8a59d0979de6e30552163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8574420ccbb5a7dd0d1960777e4c62dc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dadae7ccf03403694aa9eb03dd91025165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8707fa03d5c9bb2417f5ac61a08f94da166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dfa3d7f02ff940b582835d66d7c861167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a626b3c980b919a764e6dac1baac07168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe68e101fbebc6ada57cbdd7452a64af169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d84733679874ae2b07cdfe3a55b83c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76817f1ab8d29d3f540be2f6fcfb63f4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36df3c49cad9d8d7db7155c3ddfb604172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b2fc16f5cc2b8e8d0c176910ccc81173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8a0c30261c1bf0ff8ff9da4b3670c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cddc65da58bed8ac53aa776c9b6c84175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742e6ee6f21e5091462f453ffdbd721176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019203c9e17b3d10ffb78912c5cecf67177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd8fd20a256b7643ddcfde708fb22f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd68de2be1be82827e20ffbd1b0b20179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca461228988e9092d151106ba34a66180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b03814eb143145ca7007694170b60181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac3efac5ba84da64c00593ccaff4c0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b243f9327ae204f8420c55020080313a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000562b30600bbbe08fdfc4a31e43efe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d73ff18b1d605f67fdc14bf88e3216185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e359bdf2d04ccfa29334e93a36985a87186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80099f137bb027cdada92e7a7676804187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d0b919c61389715310ad7530110c6a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd6aedc140a334abef601a7f37af64189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f29a2f48bdfd671c909dd563e8392190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86fd25e2047b610d924d9a1fbbe1495191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2741975232176d2e3e00fc0cfc8b9488192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db88ed7045c043008727556a2c3750eb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc31e313cbb6bf68db43694d40e833194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9038980cf8a617f9f1fe29250df58195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f0da66ef98b55102029b3d70a1864196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75de64604b7e6687c6cd2886e0e0d5f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c4b9de56e436a78777b2a35062c6c6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6fc27dc2deea68ee663e81639162ee199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d7529ca074e9330639ddd317d87aff200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a3b053bb5b351056e54968424a67a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d958c405a1260f77c75adb1664a9ad1e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edbb7cb0956b027c01175aa07934682203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a3a4a1705c231ee096671054b8956204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750f2b41c8dfccfe63d23e9a3e68cbc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e0220962801d3d4716c4bd29826d5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d5dfcf1ca044d0972cfd71685a703e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6198dab4d7328c03d5abe5b5d17fd3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d05d1256f86ee4ae9ce853ab11053209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9877d04d90470ee37745d803a04c5113210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf242eff8c12d23e5e027ec5f2c6b88211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2da4f033dc94ac5ae56b37319fb7a2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ce17c9915f629a8c2026db70856ea213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259770fb13b806691177bd965470192f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38daf46b272ad36c56f566efc3ca3bdc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289333f51f518950a12d67c745f3913216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57fdc70c098e5923a5faa7c35d86be0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a70b8f95a961d936b13b13758d6f28218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc6f5bcbcd840e4b4b2e24ec8c03de219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca2d317a9f0f641432c26612170a1c5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb4d4fbe09ecb9bf0e3c7fa035aa537221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f7c315c1ee35fed6ee7a6522be9163222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b237d0876c93021a317b5f99c7f431d2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f348190d7ca68f1e808aacc1f4d978224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2503551a6015ad2cae5e32845cd4329b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc74e0d14947d6802dbe8e5d03357dfa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3058aa73a6823a43c92faf3d021ac8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b5dd39936732c5eab47b0875a05be228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd18d4ce61959aa8402b0670d407e0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271495b36d8c990f5918d653416edbe9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e657c762a1f84225bf1f68c941168231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b85148405556da23d129ce48d2785af232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918bbecd3f160809df3ab991b2ba5796233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5911e9ec129d949342f735a36eb67bc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0631efe6b4b0a0495f249890748b045235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f157462f72d7513294ae3ecb9119935236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2350103b8fcfb23071a17a0e7115d9f9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee5b51cd28fc8e09849a0f2669798c6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5966ad148b91b527d47f1059eb6d4a3b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2550c648227f036bed397a4a2fbd66a2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bef2ccecc4824d5a9ea082ba696a26241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e90db00b278357fad10eea4fcc0df242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d697f88dc9b3f3fb512de5db423faf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c945f04f1310340613497dbb550a608f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2e2cdb3543a061536a5f924a589c2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7359f01cd512fef3f7aecab119f89f47246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb8330a00627d163a3762590caf3562247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c62a0fd5782376d8ab85824853d28f5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577794cf5f1072412a425067fef1e26b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb891cc5d602b1843c285f82ff16ae8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2f7e69d3135e0f750156dd08a08790251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b4f2371af0e39bfb4d80f8691097b3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc286ef2a8c3fda22285905037b67f0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed88b0a7c82529be8b6763845958ea254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d0147a60c73d7f699293b9d451a98c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b53db8a74d56f51d11c641383adfa1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ace0bab4cffea85cc7c35e87660ecb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba170f0b1683b50f74da438681ba3ea258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c977f7a14a7c42fec24f51d574a2c7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391d8442542a5883d4e31f25325c11c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e14f070788ccf03c6893ffb89438ce261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0929bb24b038c6eb024cc57f6919d212262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6079c0f7d9e1564fea97c70a018e5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04009658e0c8b13915cbed4fbf4eede9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2bc542f8c477f18198041dfffde5da265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2110c12b4545ee8028944162282e863266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a931a8309ef66c2cc3f8e1f12aa9157267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625067ffc371168f058f913407bc4ca268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15136834926366cbab771df8d648287269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f8018c589e04d031cf8b67f7c41bf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846a199515f06eabef757ccf434aef2f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5059b0ace2c1c59f962001b66e00319b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee306cced9701724f419b856603b372273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ab81b8ab519878174ccb00cadd361274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7770304abd4dacf1c795991197c7ff6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe2db24bee943a81ef62592149822d5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf134465cb5da709f3a73500434d9de277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e886b2482f246b1cbbbbfafa6479c4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98995568179b7ee577e8fe9304e61eb5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53610ec8a6bc07a6ac8fedcde995ce03280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e02bb87f6b9965f67b972f9061cd2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d945081069b8f7fdacbc8798c67de5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b303c2d47a3506e6f842d9f4240e8dbf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17764d8e88cd17880e5f9fb87d26ef0b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9749e3a61aa23e1102458458b523c7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3af2a0f0a84e72e3d0141752c551b6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2df927581d54176fe89db5514975fd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f171bb682da22a1d697a69b737caee288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59392365ca315c191a8e1ac28d6b12e4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b32c3b0b059e0b234ecfa41fc7a0d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf1937e0bb3f3dd21e23401ddf69c54291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3640ff5f0cd388dbd91e53cc850b72ad292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e0599394b404d5aa6270b9cc18e67a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0251ae7e476b1dcae00ae5ce2eb6fd6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e82dbd7e1a77c404e6c3d3b90f425e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651b492c4d9c2ed6934929de26ee9e9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ae2b365275dbbe23fbdfeb4649ab4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9b56549b41d296db198067eea46b8b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc624ad453c9d7661a965cd9807321299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3cbf0879caca34100a4ffdd1a056cb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d889670224d237a075ac2ee41573366301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de5e93927327e6db540a3b3de584c4f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b002e9f8ac30c7c4361962b4662c99d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9936998fa30a2f4b3384249a13f6bdc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3587abf12e79ad4c1aeba17c513447ba305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194fbb8564385fe5a9b7f17778923bcf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f1000dbdeb761d36255bf324ffc22307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d401f3d1130448622328714d057bdb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9426a77379dce850a0780c977e36850e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3144372c3ed26f8d17e2573e6c0556d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16291627897952173aff63d6163b8692311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5283028e8aad67258a1f377102b535312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c03041f6ec2082b70dc00f618662d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631bce4bdda6409f44e026910c25f104314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ea628d65939f65fd342a53b12bd97315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa05ba14b181068b425105ce7429b3d4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f5eced2e0251853fb34ad034fa833317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f085b5d0fd97afe3da83c709e737a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b5cd4445cb6b9f0cd99276211f124319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34bca12722d8c00b3ba679e6505fd0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f2fb7e3b790d3a9e5d5bf05af29e4d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e997eee0b9741621348a49916cabdb30322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e0030c1c3bbde280716ca0c7726311323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef79432682da1db0d20bdac5d1b30d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b824ce7cd5f335e8cc1a6fca8d8532c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d62a8b2e7ade3994be52587242f769a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ca36330d4464cd049d558cb3d5748327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8356372d7d9d49a397d4b7774d2f8f50328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c3fd95975c1f86bd20e38ea396f21c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a90803dc76a7a1a95da0c55a0bb9b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b9564544dae24b395eb43ce6aaf95331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b734e2053c573f90bc61edb25ff28d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae5b3ac531148544c5dd901ef141a4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9c258c7ee31180d47deb7ffbc3fa9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ca08ad8ded0d135493af23daa8b7a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff15e5cd97029d60a1b94ca298b38dea336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03797b024e9e168243f502c636235aa0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f704e3725b2a5b44bcdb1d2e165a7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e24786a4e3ef36953e55e2f5d1f4dd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d083a61f1c117b9e2fb7292a6911c56340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613721f7477f821018a0e6a9ecc04c2b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c57987b93cd02041784aab896cd23342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0791db0fee9fd73864fd701acf4ce343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e33265103c557314379063807254ceb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b559c2677262e5d1e29bac1824f506d2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebab9b25fcbe90138f58376f737ac4e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a671e1e6e8b59b82fd4bc37a4be24e4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7333945a9d0faa87029916997112774348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1fb784de89cd7f46aef3dad3b9c0cd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8639daa46dbaf12098b3c65cc2394bba350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e503e5edbf1d1965f614070675e528351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9284724cfc960de4f11a591d5dc584a9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aea64c9e55c96485bfc7d88a3f4590353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e347daaec063a0782db86ddfeca49011354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aaf05a99cfdebc6e796ca438d1f231355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b76bf9c5a33d8807b4267cb07eed5da356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a40bec610fe29f395d8d5014a718776357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e818f079bb5c018ea5cc62a2bac3415358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644196e76434f0afd450fb54e76f1430359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2796b57891c2a03ff7fb477891830f8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ef443d373c912b714eb23a03de2a8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f137f3c96dd5782a3b2e350b646fbb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92098655599932b5c56f7353ad2f1e72363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a80adb1f99c94eac0a79e5d63104e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0236fd3a8a30af82fe6ad3766be391365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c29eeedd0f854ef15630e31adb773e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d652d35cfd79bf09a8d5a86b594da7b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4da07649618652cd420180b42abe6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db7395f2bd7918a10e6185d07c7aad2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a5b67d6c07ed0137a7a5a53a22aa3c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564bb1a39e4420b7aa1ba080ddebce30371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f22a64a33c4ae9ca6652872743a92a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec0ccb3f54edc56a4c142d3706e1f3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc9ec4a53837f2194b0799e1b3834a7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a6894a9f97277794ffb11e0a0198cf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d678738e068eb6345bbae0c1ea8b4b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d4b0dd114f6b88213ecb33b97971c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb38d166db32e3c0e8633d95d64888378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd0d71ebae600b2bc08a1f14dc04e5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec64137f4750e6679fa04b0d4bd62fe380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5366535f37e2992d6a18184f4b302b2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c23ca8de766436846921a6a9035f2f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ace026147d82ce725c9ebe591e9d0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74286b8c24788d9099ce939c455d6c5e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d9e90f2fc9c45e3d05e797035a73e6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596794f9d438526203041ae8ed874edb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf56217a90e7711446443a87bf8583a7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c71dac6ccb8c797450629d2a34560f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe1c9ccb294911a18d9abb28ddd808389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a425de2dd26d5c68b6b4d7685e44461390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18203a495ac75fa3c2c56e174e466a2c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c2e40f09a9bccb9303ec501bb53b6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae2e4008c78de1e3c5905c3dc700b74393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0297e55c0101c74e716fc230db68502d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b19a226fae0c397952ec5b64a94584395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc37f3bcb19d0548d396ff2cb138bad396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac4e5f94a29a7ce77567cc5e524b336397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce68af1c6c32c20ba22a38e1a0df81f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870530e10e143672c7485998e14be7d5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca66a1bd2a18fa9de7bcd9539d650322400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf486bd28bcf6673a0c37c94a9c4d8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b2b6c6b0884ad4ce0f4984c9b6d5d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04123d37a48d9b5f5c9ad030a8842a39403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7530295cec572637a756a6c600521404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d759c7eb59941dab9a4a535ebee944cc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9249281e93e89690c656afa813f1d358406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2881c4c00722c4d45df27975ca1c22be407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6615e44f6ec029ee4acaf120e12368ae408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b71d475decaa6bbb182f59ff3aacf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59541e972a1d95b8356361558203c861410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae648411fbfd5da8c098c27445e94a6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8330d9130fd4994a8a9e256d017bf8b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff815c45350a7bd79003761d700fe43413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7def130e3ba6e03ab96d9b6afdf35f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec2b5f4dedd6ca817c4ec8899d99ff415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b53ca451c59bca0854e7f4dbcd3425416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d240cd51d1b1eb5b427280c637745cab417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d7351c648c859f0797d8cf333cf15418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2781c47f4e59f7ab2d93c991ad6878f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c438268c70ea1ba29e57468e4f0f617420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01eb926d615cf8b78e206788b28656a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2231be85591544470218412290869a7c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b5b8f43c9d300f4b718ed36ceb7111423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bcdf1d8b09f788943a6f33ab5a0f4c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639016a66cef5209254389cbe378a666425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b223e90b6ca184bb248888bde84bd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6321e40c160da6b5457596acfba011427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0599f0a14df2fa59cc458d8d78d05baf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991913f71d8c451a75f3dac4000a1e1f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5caa40a1885636282d8b7e9f16cc212430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b61079fa72597ae24ea878917f654de431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3840d293873d677844c72493eb7c915c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0427acdf14e384a8dc9f231c98fd1d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9028ebda607c0db33c1bfee80a0ed8fc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e2a8cd468fded79061ea9b572e1379435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd32116b5b50ad28c638342625b3a52436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c6944de998e6b09c523f7609c3ef5d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1185b84a326bafea1de85bc81a8e079d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cc29992b51d4115ab5d03909c0556d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886108da5250603b6ed667ad53c25c9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4eea9cb3d2a917956b2c50bc2aa05d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c156ba58d9d8078a5f1260e35d48c94e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc716c703312b9054aba4d2730e4770e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95adc6b11632f700112e1f478703fdc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946d8ae26f2f1da062d4118e3bdada29445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e63db4e80b76a61bca3cd73828d5455446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c26387d7b42008099f76b02de0a44447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a553eae0f3c146a8b1f5453739be9066448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408537d25fa96f84c3310c6ff8104af449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90fd92d271e5dad256920c0f38695e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3611500560108c819da3eb079a4dc6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27672951650d8ae29a449410eb4f1c3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbae44d4694d075a580e06aa03ba12a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a422efbce976da7dfa4fdef80172654c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2458ee281d627b28985df676d56155e3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6032ebd56dffea26f946c6a0ab0d4b10456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3cd19152900e64b4db134ba6fa8f5c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8fce17601d5c463b106104ced1bd9f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37821196ae5b54df86f457d557201421459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a787f8d454df48ba60789fba4b5ace7b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684bbcee7efa2c6b980ad0a276ee2767461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079bb75829fb5f73c93ab0599039a7d5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248e44ff9c577e1fd4cc377e6643b283463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa46911e5ba1e31c2e4fedecbf736b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315cf1580d0e6569e0f7fbf6a3c01933465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13593cfbe7b4ee1ae5e34138affa2027466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d130914d0e588e7b071bde8495bd700467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17726c56900ee49c6605856a9afe276b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34fba1f1ef289885f2df136cae4e6f2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe28511b7744277310df5fcb0491a0d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999db70fc8f8bb572424efeba5d71e57471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe853337db4506e195357f492c04bad472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bec39f6e2138efa35ac5a58199e661473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d6235fa21495f426d8757eaeb3107474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8aaf0d20d1a85ea8ac3c9e75e6071475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92facc3b71a82e09f7d0d019f3c7118476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b67c66718336e7bf8f2dc4082adb3ce477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d07ad14485bc3573e977232c6c20e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f1d8b44b40a76eba01a6f6a7f236b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7a8d1154bd0688fdf2518fcc83eed4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4dc55ab4cf155bc15147c675b17494481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb4b31f46adf01daf5a4e5dd49de8e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da419c2c6f32d17fa892e75f4d72f6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ec5c4044d6d1204fce860dccbe79d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffadb1e25ac9627ac4d1b0b4a0739ac485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72efe8de4aa2abe6fc05beff05fb4ac486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90f8078b7a847466bcd823905f0ebc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e50687a852b27107918293a45d644a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366b46c43e571ce39ee89989c5fa2d9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf9ba69a8d9d69aa05473492417c9ef490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d401c05fcf91da9516a43fa43ce4e700491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116d9f5a99cfdb1a32e29109c2ba5e1d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9045a07018eb7731f2df1ab08b2bd70d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0492f14e3ac56bead3c5270df7833aad494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c02b95335a33a2c59100fe006787a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b54fc9bded218537639da74f9a1a0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8de86243008266bc0e690ed20dfb1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa9109c7d96a070f178d288cbb0aed498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e3ed8e916ee1e629047028fd874b3b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558793b4905c7a9c4ba361b827a27fa5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92055e82e30a9422bbb416f58066cea501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3806a80697b19aa2ed43a2ff03775502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da8210b486339438a9c0f5554f1b78503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68145da564c3adbd5bd70870a715d75504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb465b24f46f6893b531d8ad0c4ce3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1a8831920f8a3c200f9cf0969d40d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670cb9b707ef1c9b0c859255e99e41e0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f658824c58075577a285dc22e98eb3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b48b897c3d69784d8eba2d8ddee58509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ca870c03526cd323c1184a793c8d8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9cda3486a5ccd4ee0837adbea3f8fa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d9d6ae2dede82e9bb8bab08e4d2fc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19243f1bc0411c9e720030bbc669b6d5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0518d580913ae59b3be694e0ab71ea3b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a08e7b94662670a9eba4e43efb5b1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91624124c2a032b9be4da4bc59c7243c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ff56b96d42c1d2ee4eda9304394ad517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc95a07b0dfb8a4130b294d071d2b26e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2273224d913cbe2bfa341ecc60f4ab77519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a1b92cb968ce1efbee73f614b2c05520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025e699ee353b26b090fc4a18d9220f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf339762df84f2aa64f47760084d6b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807af615fb427a2b0c6fc7d0ce6ec1bf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a3123612741adf3c80507f9a50516d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd4e7ecb4581f0e196c2960f793b67c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc7e442677fd11465fe6350ffcef50526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498cc119975c365f54156aace89d44e6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e025ce02d274d4f552656fe8a242d87528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a36f69d7582e367efe1876dbc74864529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c26426cf21d31617598c4b7489da6d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade24fa043c8962aa90065fb559cb462531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc3404e5b783068804cbef22a7b6bcd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64610ba7bd7b3309f2acf537a8ea1118533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe310c9fa68d4f05b944e686045933cc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd88abe7e0ba5e134148f27c8578389535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e7dcac397f31890b187cbfc5400f27536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c569324638c1c6a40cd11c50d092b513537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065bf45a86b8000cf55a1b11e360f178538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89975aa18c2e1c979eb62830f43259539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc74a3b54e677c485a0ab6ae96a0af540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42574a2580e07468ebe3500bd2d2f3ad541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19553f89e0d65d020138a4b66f95727542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9baa28e079fea55eebd8abfedcec70543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b2f5f136bef06bf3b98cbfd31e352544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a98a24a3d96a47e7a8b80fab3ceeb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888d1544d7e521c3bf112f9c6f4ed39546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7419cc27db64bb0db310578d9ec0834e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d30d9b392b21e1989f4c48e2393e07a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beead2bc63d7da6741a3f056c3768fcd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b61c2c43f5903e0156c2d6a0958281550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e6c73b7512aa0c514f9591c06af48c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d0837cb7c44d0e71ce5aec9994d4c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc88f470e08c306e206e94f06209bf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410dc7c4cfa03a3eae435b2b3724eb3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af0d7f1adf17a9d2ebd61260e738e5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0892e8ba77bfc39b14445c8deacc8ea556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d3869ba6cd92145fb4af22540a4c9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef0d5f864c56544ccba6d9ff46ec2e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e6a6a4b9e94d6e196e8857d1cae1fd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc37fb14c550d819cb0179c6d880bba560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d219ad7615158b8bfbeb707f5fe1cd5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373333307db28783ed0200160fc06d13562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea04c24dfe309c1c7ec9984b7579368563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af660ca612c8beebc09e780e5cfb03564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017daf24b95e200b22f933b0015e49ca565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec18889d3a6e5fafbbe7be096f8b43ac566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6680b7d444a7475f271a717eeafca74567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902655c507aa7f4e817650d7b537a338568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a32d68d9a06bbffd7ae03142a846e3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fbd6e038343835f826182ddb2c3d7c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692aca3af43e667297d1ce227a414439571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de719f291214fd1177a3cd99c426b05572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc12b09e2f29419ef50ec2ec3511ff96573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9193a21f95bc46351700f84b77444587574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57120814b1fa7c9f715ccc997f7b685a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44758915c096b5752b5e56cdfb6c9db7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ca27059ac96314e6d169fd7911f12577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b165e0621d771fb7ff6ff6cd82102c7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d43a6b15bf8817bf2ab0414c1a20687579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4136c65f1b9874e3d7c4495fac7c30d1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e579eb7e417af5e73cab5c3016402ed581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f7a8054fd9218b895df49ecca1bb7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97444d7d23a2283aaf1930bc0d9be1a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c908769d2d19cef59bdacecded96cb4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee52d1ffeaae8f66363248f8779490f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d7ac2d6f34465a1d410134d4aaf8f4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c596e8406f832a656b40084d74aab44587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32256af7d37e773668e87e332caf46f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a176909730c00f296d74d516f2b0d199589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b89232007d13e2906282a45455df41590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc1a0cb2a55c6994147dab3c03afd4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74808dfc08493518fbcecd8abdda0a13592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d51280b52e1fb4b109fc726282252a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ac255fcefe64d00da02c21cbb5179594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eda19d733894b3a43a3248e4be290b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baa20b9fd69c541a7fb42f3b97b16a8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988423434bb3f5519fc880cc98d5ed84597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb8402be43551ce398de3dedd5e2f57598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e011b830d3f83dfaa6b8d99db11217599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c153f806225a012e4f8813794d5cc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa948fa22de95741bad6d14aeaa78e4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e42c9f3f4cf015ec6f50975d081f2e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f699e0933af758ea7b20527fbe31da3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd29a95e97491822745db008e3c7c9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c50750250d52940fa99b8f878f8164605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2725370904638c43a81562f1f381d5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935dda73e4026f37b15592c2b9c12ad607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6583884c8487d1d8f2ee3c745537937608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c3dfc6e81dadaa2a1961c999887ac609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b8429050f88c6c4851da0ce78976e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ee52911016f6c7b1b090fb4038fd3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd4915624ebc7af8ee50ef3eff3971612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f1a67d42bda48b2daf7b782219cdf9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98469a3c20af0fc695d7c09082269773614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36566115bee1001284999ee2fe204bc5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d62587c6e17c712349985543e73e49616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be93f8971381bad26fba8f7d242c02ef617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee65b2e190f0894178a23ac5e2c5a50618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c22013ad9a2993c7d543c903ed7ef4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca5d92cf63cbe667cdbfb299cc46466620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0235ca466c03862530fb660bf875733621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ac066b084a9fb20d4a08bee58fccc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed2ed22a87a54d4b31dfcc6ff09f810623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e515d2a2712194738be5a129af285624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6d9893c8391ef4dd7ca2264b35d8e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0860dbbe9569ab0336b48983238086da626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98baf3dea4b3ae24dc3f34837fdc1c1b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda70982d4f05c7b623739a1aa8b46fe628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c9f2aaa103f3711e50511b19ebd2fd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a21d02d54061ac5c2ab58985daf235630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8645a076ff3e9f61cb7d2efb117c31631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c849e4831cef1fc6754bdfc50f3f73632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8206a3efd1abfff09bd20bf47444d8dd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8fda934e57d0798fafc7a526e858dd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fafe2564d4e1a809f7b3de100b21d0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb1963b906675de51d330b9e81556be636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c1efb0c7a058c09027ea6150ea906637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3445f255d6545fd47d49c5a2f62fbfe638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18139086884c6d5beaa1b3d344e58be639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf245ea9c7c2a3a7e62bcad5a56e7549640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d4142672788aad45587e623b61be2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e031e28575f6cd155639fb13d51aac2d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f62d5b885bb91cce4a5fb3e082a46a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f37f85392a0f7e1efa91f0927d6aa644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1198bce365584fd788722901953cec645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a99562d5600a41aebfaa5236c9c2abd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7573449f88262509cb065ad7ad6a88647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4afe278b4df594f7b81cae3e8e3c0b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd1ae1c6290116ff55546cc1e85e697649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a344781a164b22f3a97efb00b732e1ec650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff0c88bc79447ef521b60e7acf09969651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed054db02c601bac701cd8ed35dd736652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f98a9394ea3a80142ef70603ba3807653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe853c93a074ed72829d548bf4aab440654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b84808011b72be2d8e33687efd829655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e9093e58c4c4a19128b44bac9da87656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe8be022e690be88ae4369e80f977f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eed906389ee31e6177c75e93b8449a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d1ef9ae5fc54b23c93fc31ae02c102659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01adef9e9e192964e114fb31db0113a1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6014a535a957da35d67be2eb53a5a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bad0a9a5746ee7aeff05f652ca2bf4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7163f1ecf7a35701616ed3b8d4545413663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42dd571cdc449812dd935a0748e9a66664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc64cd0c2018e29fc6e4e33b9e44ba1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074401181470162ac2e4d45ba54211f3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a16cea164f0d1467b18d8355c89bd7a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b2456f12c5ddc894f0e127872be3b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b8129c2c1537f8ed6741ac07117f4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b10a7e0a2bf6d91be7a447148e62e4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3791489b17381aecc31030100a3ecb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338445e408ae993cd63ab797e3dc38fc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db96012b74264224e88f1ff31fea6094673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e455eb6a4ee51763174716fbed6bbc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22164c77ed6f458f4afcbad961b000cb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec830aeacd1452f251d5cc6d976668676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d241046b8829025d0e6a7a824ef20e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7035bd2a2e413eabb2720dd472e98f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37060270b351b726358e32262e216f67679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0284511a74e998db99f2aeee9443c85e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8bdd06396d94b356788d64e1e747d3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015953391d58051166b1219d637f1716682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea18bcf8a10fefc94f36c2d0f7ca44e8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac7ded5f474556ebe9e2f1db49764cd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d4a87ee54338bb6e0b18e62286c196685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa89bb4dc6d829401cee40ba6383fc52686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6395a41b347218e66726ec41b3c90e4c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f30ab41263625bc93e30ce734bcfe688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915770bab5b5ed75880b06522bfb9f02689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2950e536d3b2009808cdb17a2e1e248d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b0f8e42d16d23d72fa1c7276060ceb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15449a956b7f62491de0cbd7741ac101692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f6506dab2429aa75ba73845d53b6a1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096582acfc611e915a6320b0c5dbcc69694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0801e610aff9afd42d3011762021121695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa4edfff2b43f1f57e38399ac839d2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa38bd33cdb31fdb30eeea6e25354fd3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbca86927ec6d2cc203b65e347c889b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b99ee0c30539153660c49e733c5d4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1846f34c481ff001360ae9b3e9bf34ba700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6341a49ec13622f642b5c225bf70298d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6fbcf09d83bae5443f33486b558efd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86999c8a84a15c52386f13efeb4581b1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b648990b8cff404a55ef2566e097e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158842a04833983fedf380b8601aa577705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d55201b10dcee432c36fd6b2c188d8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7846c8eea719e2e909b1f37e6513909707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec16fade71c4a8c0a3abee564d4502708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1204d10256bd15684ddd1b09ec12f4e7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40bc8b83773e4c3073444c87c71dc68710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a9ff9ddc6b9d18ff63ebaedbe7830711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7fb74dbb55281f63f09903fa71452d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908e8eb4b57bfa26bd956db274027a9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53cd53c8ce8dbeaf649c28b54a10083714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ab1b0b911f35f661c633693df2f8b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2067bcbbecf1d1e6ee8ba655d48b6294716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9525e3481005af64d89db93b5d6049717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42937fb1406b966f16bbf6c8e7a62f2e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee5279797e39e34ba8797ed24d69094719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739955476608c25ef36593aa12cd18d1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86248a74d7e1e549751f9e8127458ede721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71bb76f99b058109a5fd4146d7c8e4d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4c983c929395fb1a5fec535066a29723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140e60fc64ad2ab0155844ddafd4867724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab27b2bcccb2c578479f19e787de40725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e69aa02d7f42e9dfa10b2d199082f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6cd08836ee2b5130e8a63b6e83265727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1feafa5625f8f169d19d24aace72d2a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea830fba146c69a5241d145ad86ad42729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9cce539f69ba07add32f96b88baa7d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a264a9320531a41ae4ddc35346ecebf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1164b2d84500cd7b8344182ff371e2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185915e21eef8336f7510b4e0fee9806733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd0b237fb8ebb126e0216dab5667a2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f81e5c51630650c1c51bb6ca158ce735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63eb6e21071119b8d4de59eb7f7e615736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b549439cfca3a90ee91f3a33867d9a08737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434cd75940b683a0b6a1e8b55f4b5139738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3134896cb392f809a51dedd6b0922d13739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa68fdff0a199f67b42b40b7bcaa273f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd48f194d9585b7edfea07149a362dd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4641775d6a5dcd0c84cc8dc149c86742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc685b239cae22ef1d597d6a374214f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be2e99b1204e8578f1dd41f0fa3b10744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340221c3a4c1809070b2e50d5d6b1e3f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7865687c5791307af60082e94ad9d228746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850bc43445fcd52f89fc786b3d0066f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44187923b49f7064eb7220b65b4d95ed748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76fda277192dbd4acb703ba37ffce99749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf0687df228644b360f7f836c14638a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d912d188a7f898a968ecb77aac9dfcbc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d29793b7a4cc609842b6017d47eb2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ca62bdc3300d5097063ab72229621753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184bdad87a1b2f9a29930f843e32ad0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b07cff71af5ad925f88d73ad7c4bf88755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dabee78569b26743e4ba13a18764802756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee00bc2afdabf38045334f9e046934757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b32aa34ef35f4cb4409b182d450b2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc870186574c29021a1e198b965c4df4759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>