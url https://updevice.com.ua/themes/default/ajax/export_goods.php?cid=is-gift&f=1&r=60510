--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9773adc74f499c68de46ba7e079acf31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d918b67d4b51e7ffbfbd4870e58bf622.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d8b59b2b24a442b3176157d805f383.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2084273c48c5822731d015686c570e884.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d03c6e24f53a3bf1e377b8d14b08a15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed61db6a9dabe9ae931bb6cd2f2ab96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb9e6fd73ab28c7bcdec7b3d6a27127.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e64be6af44caee043c7347c2c66d9c88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a6f04bf5a1c9a2840448ba60ec9bb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e714d4f5f40a0699e7954e32b330dd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf7fc3a2e95aae17d56b77abd01bf1b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c1cfd26f71e77efb29a6145a08a4bb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9878c9eddab90c1b6e142a815ba68f313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0297836baa7c9a19d35b9c70dfcd42014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0a0156682c62b5d14d20c2fb0d73715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf0911c292d20e23d81cf380a2be80716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1ef28399a543341456682a30fe28617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c33921ac29ce3b3b18fc74054a78d418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de932a9974854244aa62f4676d32f6e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb33348502705f52bd83b0a3e86fc120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18905afde3e1203cf9eec84c98751adc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e283c2831eccb677fe982f4b5967c122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b81f633c6008e2468717c70c14add23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a907754bf0edbcf09636a00b75dd996824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65624701ac1152a18024ffe1029b61f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc157586bc3c6fc8e8e994335b8e0f526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd7761a52b23b70b704c1075f3524027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e09e8fa8b243e124915d1bbcd3e58528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559df694eaeb1b36bdc243b091c8540b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d3bcf4cb9f9283de70ef281bc70c830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f277fca34844c9f755dab9ab9df3e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd79821f40dc14b16b9c18737e041f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b282fa878fc7db2c9aff5f205ef829f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2504c3dcb735e13a39f32a4d45489a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd92165a15832dd9d10fe7062f83d4d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5364cd695f4e354045d76dd15662446436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e95f6ba887543a0bdf4f9335c49a9937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52230ad37e90a677866c5058f84311438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2154676fffab8e70433d7a8ac60c35d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b456a1a2d06eaed8d350ae016a804e040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef37737236d2fe315f847f83f99ef541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8920d24b536c77b0ee4e931215ff86a242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9931c626a5f5d00b7cf72ea4bc7fdd943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580cb42e83344f6f11fae0d8520a302e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861812a12d3d0d36b3a4fd800984f46045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ea66eae945438a3ca285e549a5ed546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66e928d8352216373a278a0500de6547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd9c8764fd3ad060097b460032e24c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd67ee133da67569e39388539296031b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee18ec5f9b6d68b1759f1a734a7ef2c350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e2ea41eafa0862436bbdd925f179d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2eeb0a57b025ebe8f3b3c257fa807e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d089c376dba07eb75ca92762ce10d453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6997d5192dcc980ec161b6631f45ce54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa8f335ffd64ff29397eac1a79a947f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3cbb2cde9ca10fd59e7c004222d20956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c4d6d6f93e931d354254581245da257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b42b840a84c7e51901b797d65bd964a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f94e73652c83a1344fc3c5c4431c1559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f16958dfe4dce3f3e3852fc633f7d6a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8acac363e89645527af7da63ebc16e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4984486130af60016d4d5b1e1f2d05fa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc131303083a95456483742cecbbc2d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf080c9089a97666b8aa0410956c497664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2746d7ce790255cfcb0c480b00407f8a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5740c01a994d9ff36540c1634177b1c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e50b98fb1a171ef63474a11f9232bd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a29f3953a90a7f72d84f586bc8de6668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e0fb7207e4a244dfa4fc7585e66f9069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948faeceb689e80a29df3b68d5cd10b370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f4f443dfc4619cd665b78f72c3a32971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a2c4ac26614259b0c5743bb132d39372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe78fd78a681e2b49f3977174bf8634a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04328f7135738eaba5e8b08b052c1b1d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48efe29dcb7448574b5225f87e5d78e975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80951653ee814c78f568e90f5c0b88d676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f700ae3ad4373ea11a7223eeb35b58477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56444397140c0e4909a98002f6b13db478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e450f1271e20076b27b4ebebe3429079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de77eca39659c954a4ad2ec0b0a7c0880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca6e1135517b1525f29d227995d16481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11766ff7fb7ac909405347fd61e8cf8c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121eedaa271947b71e818ff41f0357fe83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af232b179a49c14ad65794d5ad2636484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066a30fcaabaafc8e5a23c7d2c608f985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ab23aad7ab996fa1def186603d3a286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bdbfcdb9cbec1030c8d6e0ac14740387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ee671895b73840c575bd5aab03f4088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c26b6844274b6023b2137be1d76d289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5739116ee7f94719b5939ac00810090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a8a63fa316eb214345df2f962f2ad791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d82a6b9856ddd9861b5b9b9c6d3477592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d46d3e159ac95851bfb49734a29da5d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf22b9b6b68934b687392d47df8cd594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ddb014ab47a571ad2c231cdb3feacb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a04847941de1eaaeff5583df774d4296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a868a4c64b38327f51d72efe754c253397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d03f4c9801b01f866ba27681f87499598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c336fe083fa1fc52960cef47ac73e8a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc155dd95d36629b2f1f67822eda12100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3784cb9ce5631b8f7a4b9ad0701625d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0636d4dd580b8034f44fded3c42d3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a307a51e6c109dfa1b159c85c12f5f54103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb1e956b49aa706ceb9ed49d50b8111104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc7886be3c472b9b8c56aedbe4a0fa7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c644517865f8f671d70a77206a17159106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef8bf59dd1ceaf123ed53a1b1f82a3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1fc1b7977133ded6309e86975f2faf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75df6b1d6242b3cc3e71f31c941e7a2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db4b5a49a847f23b50ad09dfcb34728110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e020b50379e8ad4283d6d480ca312502111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3182801375ee3e500bce7a7aa1056ce112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b94da4b98f43d84bf92d89b653c6f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e4ab9da4f67bf9bcd3493f423f56f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db39e92128f6817f5a28eac1959e72c5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd608c9fb1ac67161b4b0d9e11cec40116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ae286931524fcaa27640ecb819930117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0897280be7fb932793d32068d024b20e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036a8bf347dc05b7005c50d4dd8192e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be2e249ddff8fa800125a52942172fd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5147cc5dc620e5c0b2b35b3d37535d98121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc807083d82672d7521bd08262ecda8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f933df3c781d96fd55fe8f7d936c5e4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c9942f82a5cfb194947f5c5b7f3f7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d21d92f999758442610a89a8c0478125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b0da7506e105fc3a3c96a575cc01b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28818e04a6a9228a4ab3c3ba5c861116127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ddf6711d5e40b8cf5f54754dccbe4a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c920dae3a193a54d508e22a4492079ff129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d3ae44bd8b50c461e30cfb449691a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f0047c649c46d3617d3d5b446b4ba131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22cefb4e96e88ed7752c9bc9eac3c8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f762bac8f3e36afc2b8bae1d9e5de9e2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe0fc3eeb1718676782522db0e5dc6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3202e59132301d424d31d777ba51a1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ee3bd0d5f825a4a72ece53453b4c0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d240f3a735c3883b1ff6189c64929137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e8a22d772ad6035d3261d0dd727de4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48077d293656ff0f0a5f5ce7c2265027139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db59a01fdf342227321ef67fefc78b4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1dd93c50e3c080037bcc13198d499e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277d9ced4a0ca27beb9a839eb1cff8ff142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb292b1462a168fdf91e8c3c04adc44d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18074bbf47246d5bae84cd03ecd108144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589730e048292b036e59c253c98d6a85145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c24944c072a2d4806a0c1a3cb2de1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9161bc7d9e292868ca02c946fd46821147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2be63acab7dff219ea8a6556273cd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be63accfc7689500b827b3b6819745a8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb950ea3dd90c5f04693eb2e7c38c7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ecf8ca3b5dfbe23992cb8bfe6023eb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8049a3a198d0071702bc05b7eba42fb6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75861646080691137fce092b835dad3a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd477e61c76183268431e44fce5b57e0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833dfeeeb0f9ba37cf6fc6c4de5c9a26155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd9cff327e00fdcc2d4f85671cd3509156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f64b6b52b2c026129184f046efe48c5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0ea45a1ad81f09b4e04404ab46d736158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce81cd87ee556255c01b89fe8142cbc5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a254e8ed0dc93e5961c2e17de9c8e5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ddd4b66e8b6d4ec8b71bcf0a8f1ec161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0429f470b99d7e2b9b3e6777bc402a8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee5905810e902602dafe03457745da4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f418e483724b3d120001bca2f1763532164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e02fa81c59ac4c46feee6a0e2d969165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c64b6f958fff8d6e4cc3657366858166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c44b50aedf2b466551b57e69b885d5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb52929462111571ccdb5ac209a188168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b94546f1a4bcef99ae470e99a485b0d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175ce165b6b52de733a8bd186a75c74170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c72fb25732fba8e412a78c3e43c822171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3518a2866fabee775c87e86cb37bbfb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a047c316f803760db5d27e121806a846173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8889d02863be9ccf16f583bd5035a42f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec29f35ea196ab63919aaf54d2601c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c4a83132697df78d4f17d2a07027dd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673db11ebe832e11d2f9e105582f575e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb91983c603d8c50dbefa66395edc7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e6f4746aee7e8bc2c1db764e5c701d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a22b9749af0eb14d17ea9a6ca0464f1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf420d419453e287c99c9a387f27fc0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b993df31b013e30a39adc967ee967975182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb5f413019d9e44e4fd553185cd99f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a8da76231ebb46fa77778f109f70e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f85eb9a43bfe688c19f1f963894d9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00609387a4750a2858495c5dd699c1e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9cd8a56cfa2b4c772baf4b43e928de187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3cc4e7b280405f428b0ecfa5987519188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec25b5866721c42af80c00e70c096bf8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63886799c66f858e36ce0d640b250b63190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff09f365312fdcf181e69ed29c22d6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9812530bd6f29ae538628554a20712a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a2fe4a4e46c12f29af00374908149193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e58fabf97eaec6357bc7f4d9434d25194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a6276b4fd37617f0892334802a4f4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aae0fd57fcb727e96c45b28fcec795196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7668f06eb006f39888b9562c1587600a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d490d003ef1a1d36284f724d1f3bcf7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc26d8340dbda5318d24dcae824af07199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeb75c200f502777c6e8a8b7a4e5de4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbccc68b71d90dc5a6a0a059f9954ae201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85132e661c1addae6ed72f1b1b78c14202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31721c61bb1a957303b6a57fbb7ac109203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7896308cd635cd2b40bdaa42f3589394204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beaa679f2433d4fad26a3c7ea5430a9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c7a1523869fe01ca11f50cbf05579206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ed578b20c883122cf1b2b9329338c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d172c43a499038247f188e07d70bb46208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425de29b17ef4df7d479c384dbd41984209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec12cfdc38a493de8110360f9ed69a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf2cced42b68eb3f1762ec8573af284211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062baa675136a3a1bc42441fc14677bd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b4485c3e7e5839620beaad8f7e8f1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd6ad1faa02d132bb396f843e326f2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69690230129305021a45942f23bcb1d7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f68e098789a058ec4502e17fd4bd7c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc462cb00f121cef024557c2823df42d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c09305267b07e3a831396f0fe88d7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd40def82ecda4334fb518ac1b14e7b7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7190305c6b84268c5d8d6e785a1f30220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e772e56a3cf7b9eb7b370c3b2ca5ec78221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85735c93b07175ed154ca57fbd945450222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe809143e059f6c25625730dd068e95223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26192f3a6417ca75aca472576246f2f0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae591ce9de3d0c3d9656b9850dcc0e37225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f1148f6b1f3caf9fdf6cd8b79418f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1007fe0c79429c3b597babe1973a8fd7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074992a6ca749add10b420f3ef3ffc49228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c8abdcf6fbf713cd16d0b4c134cac2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4b13949688f8243c84d7494cf2885230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b8f25ec03c645f814bb546672a4265231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3767dca56c7cb0a1baaf791d88d5bdd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ddeefda931a15ce05540e5319845a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9525da1747746da921ff8a8d8c357a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea3c9bff25616639b970e7078ed837235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c496dc41d50da81b9c8719dfe60d26f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1babdd19110e9ae1c3b8c8c3197f1baa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1939218bbeaafbf62d33925ef491cf54238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b74742844404da73d0d3f986cbf8d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f43a278cca70e8e1582101b4b95ea4c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ecb9ec0167a3409829583da226ebbf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd35892a00005cf6e70fadf2a4b78fa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd96b00e2d7c333eeebbb00ec520208243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26196bd40417d48a746ca868b06bf42b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab71a11e6afa7a483f9b90b87c0d36245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3206abfc70f06cdd9ffc53bcc3f396fa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde37259450b4c12a4853009951771b4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d74c2ec9a890dc93898bdb2ed478a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669bb47743d3ae0eb6c5bc61183bb440249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c993f50bcfbb7710b3811f6dd0401a1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae4c36fed80201bba909e348274f873251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aacaa002f8df241847a91a3d1b5399e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca0dbceaf5c361b5e89a99230271157253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b869abf200febf856a4f3ba74144ff2d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4834dc1cdc72ad9f0407563328193453255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d0f3dd051845e4b91ae8aa53e1bd23256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d95dae2573a65df0fc1a0f098642e9d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da323a9c058bfd53e22d838920cfc50258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5258b53ff2ab427e79b211e691402259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39c26600e9ceccaa38006f4fbb6148260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c901a075a6bd8f822d2add215a20aed261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea06ff007dd9d876ddd272c42ec83a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d9e95b6b85cd18a6c17e6b5b9ff970263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58340ccd1296b7fbd8f6b1fb2e70f39264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fe6498fe0980fb9124b62cf164018e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb12332f8caef3a3be315fb891676d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a4fcc5d889a20d91d6b5e6c2778d6b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18941f3a103effb1579f47657da695f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a0aa49ead0f8c9d15690fe8a6db10b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc54e7042303405a7091177882fe99270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c519f46380f9de3fe1199817754328c8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd7f3a1f3acf40800d9d619ac035e1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac0ff3c4c105ad66a9904ce7023617273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d7f5cb4bcc0979666b6235721eeda3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4eeb60cdae674cfba223984c358dbb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87f05f6b58dc6b764f0b69fad42f4e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b7c262cc2bb66e1b7bad553677c124277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a140c89070a06d4e6f7aac6c31ada4d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8c3749d192fe4b132df0dfc69c5c8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a7f785495ed5d67d6b72fc37f55fbc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622fbf5ca94fad747f8ead3f4d834a4f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea976479b3cd8006a77645050b147694282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d33d35f3f9a61455676b4efb2176d4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b6b50d98a700590e6887ddc685edf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc63bb2e3efb8448b9071f66a31e57d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe65d1b83830e7e056888293a5ee4511286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d1772c5f8caabceab22ee8b2d9616287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe2f205f788ac30d076a4afb430c0c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d9cb7075398bf0d8e09d34bda813a4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16720734bec252cdbd23e06708dc37e3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1801eee9e403b8e0ff251ad57157d5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d423f31b2bf23230a276cf90385c0e5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e559ef8de79b4808870e4155bfff57f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf552c7c902e5e7663fa476892130f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda624617e93f865808deb570236beb9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bba76168451692d35ec4d26c261aaa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87efcd2739be8021c1bab6180c41af4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5eb2a1d157d91b5feae4f92d66ca39298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ff9dd574a38aa288d177d4a66385f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7034cc4cbbfa6166e7b6fa7801d2e754300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f365b7dbfaf35349bd7a6ad4b9b66301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d293a9f5938b688f2d7601e7e9bc61302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde50d2d17e6cce0d61015da75e694e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46709afdd5b5da2f89abe4ca4a4b31f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5da83e8123a4a6cd20e69fb46313e6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9518902efa51e24560ebdb0bb12293c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d796c34daf9c00a3caf5e4f47c36f40307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ef35d9fd813dd37d5574ab0968679308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f1c910850de5b76a1bd82d2903a77309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd525c0d5f225a79aa3208cf7f4052b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f80334897618187f4eafddbd34bf3e1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4692ab904afe06347129ca2aa00af4ae312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd2a61ddc20ef83f45ed1b9de05032b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f95cbaadfcc6d64dbd5b636d8cd94c9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b248039832d1a48d5b20f9f1376aa3b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c7e4f6d2f3eea920a96d3c072ccfb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839760d4b0ee44167cc4135692d3f01317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978255daa5f69f077e00cbd325135f27318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b2663b96530f6b545442b8effc70c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a24ce056d3f2a0ccd6078bcca750672320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08abdd070801d4cae59f4e0f4f5b674321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93b8e4e27efacc318bd768727888be5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc256a5efad03de0f7ab8aea883f3749323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be93ac0f7ae18054fb8e1161dc76cb20324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0489f2b30b179d6c51bbf90db7b76325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57be7f57d8602294c182fa00d68f06b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e62e40d8579477f182d6d266ebc7cc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f784c6a183a7316dd0073694f99fc0b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba50248eaf474cc0e63a6c5f1d201b5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0506f09b26cf101d8f0dcea45af87330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415cb3c471237d66e1693c1e3a3de5e4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6452a2b9b4bf92eac77b2e74068945d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edab66d7e008b3fb4f3b46cc5d6d628333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d0574722f6be097b9974c8e99aff46334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b33f84fc40de8e1b69bdc9d30d990335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9996f4fe6733d916142d87238fd7e6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2028a58d5c6a63c85e25a6399ac064a0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b781e090f0c4cbf02fa0ef2b2633a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422503521611eefa1d5abe6c918fb931339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f17587605e6764d663fdc8aee70b4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8b27873a434c15c1a559061846f59a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f8bc62ee008c754b11ad1d5796354342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc3ebe654027840717a355112f79866343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46decde2aa6182a8fc90955a201ff3d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05291f949bdd416064f89416798caeff345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0326b350cbcfaf9b57349d154094e9f3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dad2dd2f59c4f8c8d4fed9338be451347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d28769eac1a44c86fe1d1f15eb4057348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c380fb7c65c2381064372ef46878b83349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d2724ae52b624974815a4260d3e21350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e2fdd3e30cbe68d6e8cb44f7813344351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88807c9d2d65822dee3abffefb1ea5e0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b064e739f46207a9ffdaab56de26e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b862acc6e9543e0f4b2d84acb7794ca6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b26717a8a78956ac717cccf7a7f78c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbad7db5d9cc404f9fd1bfb76373bf6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b9c3475d0564d248ee6e4d72ae242357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b233a4b483f56156b69d08dcada5d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f2146583b07b176d8818f4b63e47e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3bbb59be262dc8d2dd98e82319436c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b95d2a3505dccb9aa76e98e270de76361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea162e0b3700b47d68f605d7231792362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a905ba89025c49ed5325ec0e403c05363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fff0f133f5ffaee12c47c4654c2445364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe8284ab009cec05ab4102bf9224410365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea47d532c13c2f6ee4850016025694e8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9bf57afa16307babeb990112771f91367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf03f86859b082bb70d05372379537368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090160b5e78042bd91b612a0643881b1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7caf8b9fb790d8f9d29c00182d64ce2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658af8ddf87f00e85051033016d1816a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6706399bba690a3a789a7036fbc309372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f0e3e35289bd01fed276156d8c215373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78206ba83bc30c589717553c4d3a257d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a4f052b4e1de48934f284e2a90897375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb73d60b3ec0b31feb8eb0dc5cb251ef376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924fbcec93bda3b6ebaf23a00f795a9f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd07302781ce1cb8415e0abb60bbe0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0122cc392bbd627623299912c40ece1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcdd1ac00efdbfca6bb62ec3b9a2fa7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0848561731fb5f9b27e9fac97911a6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b5302fde53be63e10c60a3d5ea8c64382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b4c9311fb746f831191fe0f735e36383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd990f90015721da40a9cf36b64047d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0911be55d7937603ac6373b7ac46958385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d55bedb80dea99bad9d051413796a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a27f1351abecc055d17020439166850387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781cc1af46c34b96fb80be9e76920e5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd76ddc890a01a119b706fe10fdc97389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bd42f891a12bb11e72f2dc19118c36390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2b02cf6b2ccb8c0a6019f1f2bbe70391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3040448816b815af301c5dcd1baf5fc8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef863eb74863cae1fdcc66d3cae0d655393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2529c2738f147806024241d2d2f4ee8d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db62ad0b9717d1e1391d5c236d860c28395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac6d038a10cb5adee13afe60b271e9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80a297064b7930ce0b2e7ebc94f0ac397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de010968439183fed62a3eb33f7361398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e993c478a42c7292f13f881baf288793399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b07f2d9690d0b0631d1500ba28041cb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd1ed459564e2d5161c444ae2771eea401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df7b9a7f6ebd9d40141a9384aa27e9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8953fe5c5fd2d9e17e0429c103a9b45403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a13633724dd21915cb7efd882a18171404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4956815c14e595a39101725b1e3c92c5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f88614260fa19d56876e235083b804a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11479af7cacbf7fb6ed00054f7c64413407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e58da568ca39c9fc5084d02104f58408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f86c363e8ce9d5b26faed1756339b06409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc1babca1a998f94d0be13fa7de368410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc93fabd5f7919a023b7693da59dad411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768d972294f7d8d9c3d83c40418101aa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec77ba70d9c2335fe19348488738192413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe3a7587bc367a179e8fca1a6c8cbc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c864bd5beb89adc92860970e099a4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868d7595291732856229ec4cf10f02d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c0fcec07c5c6b48853910224251d2e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd75723e255c97963c79cf214614a6b2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559cec7b2703aa372e2ae80317bb135419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c3c30211bb5a356229045c06f528b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea1a708b0c6e3f368c4ddd6a8bf56e5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44bb9431424adc80e1820d002dc1ace422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37b0dd170e01fc919b5d9a3d5c8b67423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e13f6ae2c4309ac4a873f0e23bdcf6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f025fae9fa73ae237bf36c369f2211425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141109f137d2520d14fe7334262aa50e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a319f56fc8e0a2b0b1f4c33aae8772bf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf19bdecd0ed9c6e9480ee1e2d423b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d0696890aad17bc37121de66aebb7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6bfa4140c91d61b29faae6c21afbd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85794966cc74f5c9f737936c15d5247431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e8fc81de212b3461123da537a77360432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab408a7b7b6dad6bff824bb96786dde433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abfca6ff28273ac1cdf56f4ba6b2f97434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a6b67ed03b27df8dbdb9a99fe6e2e2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7817aa7076b8db75549916429d92c696436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e30cda8ea7505bedb27b481e5b98d4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56e72b8ac3536850319bc51c3bdfb4e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c0e51f163f12ab803954d6988910da439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32d6a30b2d05fd57d0800253e85dbf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3751446bba47f15adc0c2e54ee44a011441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed49249cb8a9dc2d314c882831784f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc2163acc2892508650a82c12c6bc20443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed2c60f6ae4695b36f129475380d83444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac30ed9661d56ddd4fc64865f9ff45445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44705a41cdf3c5325455c44ee7b24aae446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57631129f165823f21c79008336d4ca447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e57a42179c77b9952c38188c6c5472448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b29e4b4a37a03412cfb1bc444fbbf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e2222ef30a4b5530dfcf9ccad2108450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc377d9cb69c262382dc4508d700a69b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2590b2fe088f6f8c859b95ec68e8bc02452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae69d298fbd0a92d1a9dad5c64cf85da453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05977546ea1dce162d302b431ea637bf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ce63954c84df51055fdff52892826455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9bf16dad035655cc90cd6032d4f82b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7ad4b58db3fdab0bf24ca5b258736457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c83468ffd39eb21386f952e5dc276458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e886a78e03863eed291f56ba7ab4d20b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c854b12faaa437c5787d9a50a185ae01460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa1215bbe0c4fd5103202b83639d81461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2986d9dfddb5eb09f42caff962e899a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff16b5b2d6e98bc87a1d4b90d82bc8bc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab078853229779c4e75df436cd75c3e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc9c2b1b5d750930dd3de946ea7c80465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dce022f85a9cd1bd3c0a60c8f6aabe466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b1fb70fc1bd94d581a46a85bf2117467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96913693b686e0fe60c12f92c5f8df27468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe37a5623a7d58004f976be2c189f93a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f60fbe05b6bbf1fbb8b57f1a127167470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac28eae4ae914359ccb2d2d118068dc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea3c75821e317860b3c884c1122977472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9110149cc6bc1593cf5e1b00cd87b065473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b809fc9e56607544c46dd3eb9f563562474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f612825993955d58157e050c62d11475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc55c5ce5bbee6a3a7fef22c4c4ba0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf374bd23cc2223230bfe4efebf4228477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30107346a1009fe2b9deb82516ef26dd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f980da1f1c1f43f49cb83cf75673f6f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d71c214373199532c2f8b4264406dd1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d5dc6124651cf69cc848e68a86ffd4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a29b88f356f1bc160e0733002e66fc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf6dff992e051469cae4259ece2e78b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed1472b154b53eda337516780a72b81484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f78f40d72e58b59a2143f222779d52485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28192beac746af4dbf80852c8dfed69486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b605b03b87605bc2fcf985c777aa94487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e33fa129f562ebacab9d6a85dad93db488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30053ce1629576741d7201b19e73bc4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca171bf8ff881f74cece1c4551ebc00490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d342f75a8a3a427ce758c2c655aa57491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e6aa1c7e0f10ec6802284f8ca2467492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df2591db73814581de125e60c9ada4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a5ed0151656e09c3412ce6f6ce6cca494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a684fb0de5a3163174f84b03344d74495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e517007374d1553175367748165c9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e62afe3df260751460973286e205020497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e4d544b83ff1fae99440b0cf602de498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc779ee663741c805a01c77f076bc7b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda275cb4dcf51cc9e90ad4a59df7109500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a880cc967a727929062fdc6bfae436b5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c352b85e9c2451bbebd1409e4f200e81502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f9e10900382f0351c1efe678e58035503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c1122375d2cca46b64dc82e00a91d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44901a7911866ddfb79146e9884e50505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc539c87480fb1fb3ead070f3f4d9b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a348b3a852c1874f99d39437b2abb62507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd5abeab39f536faa649917bc9b9f6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd196f198bbfdfa0c7f299e4ce71a76509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b27196822b3d41df255c0c22f2bd56a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542355dc91b32d9a99981f8900a77d38511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b5809c6b4bfc57976ee52ea7c1e7d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017924879aefcde2074e0cbd653d0a2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0076cec9a88db493694f372daefac12514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea511c904baf15b174fef4e46cbed7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f136178ed1f935f21a1a08f4c715a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafbd5c3ebb41d166fc1e45fde288950517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac7e367329217ab6d980baf00ded6d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f022515f7e8f1d1188b4cdcdd39d7c42519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5457f34453e28573ec1c57bb07d5821520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbb927049849df93482e332cf2d1623521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c367fca3f7f51e9dd0a6a37126e4d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8dd6bd9f9ec45c8cf71ae14003f45523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e70c7217676927287446f297ffb049524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e97f7e9204f18402639c9a90a3781525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f88c075aecc5796502d5540d0187e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0eb304355236a2fa3ffe11e851f833527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c9fcb3bf7c6cea37403bd465748b3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243b4998cde227c955d8d26a487aec6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5463f62d4793b566d441a79a5b5868530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa6ae78b2f68a256a305b29d8794b4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e214be2e98319b88c2e30726c45e3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b85ec70d45b3f08ffa8b0894d20ed533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5862c7ad7285fe66cfa63daf99be89b6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955530a464b1bbecd89c7a602d99521c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b21697cb7b9d1ed3d865a24d6b8063536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d3994349794453cb792eec3efc990f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bcd3a93bf1cda642a2584f091e0257538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e543ebfae6aad65a5eba4f9445e7dfaa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1377aa9e62a82e59e30dec5271d2560d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6680c4b7f1211f1bc1a0ba1c8c4c5d2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f25bdd25603880eb1f331c64b93e3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d99955c8ffb3171459b71ea08348a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb30d9ffb0a85c0527cfcc5a13a1667544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1c55e954dc7b69e44a7153e08c5ee545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c94c19c39ab3475b1d123e2525df84546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bdd7a35981a5c6d34c26d295f930d7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d502d12c0aa6168e1cdb9ae3ad5b4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28103c552014523c7e32b57ee8d311b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b85d180dc80e3673ae555cf9e7450550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22738b6c8b7027a5cea2d74f53d43833551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5577aa58c26fdf6385c593b35f978af552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eaed016b38cc0f511f5404b6ef5659553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f9d4a9613ac52ab960bb991cdf8a7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c06e3bc947f6628135e02b5455258555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb28da364cda22e5ad8b91775bc22f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0eee029a80b0e8361e4159327e898557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d91a08fdb8abc660ca895dc88c16c8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0be483c271a265e64c77e76a2f37f3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0441690f43263fe4f25c5a8b9c2eca560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7704cbc2c0213ee9f966230cb1be0c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab551a31db2aa7ba7cb37d59b20b07c9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45285677b75f1f1e33fd4f1b2bce161d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7731db8c80e6010c71748692b7cddba564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d2f80f6b7188c2379101b8d80e2185565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae924012e62c59dd5b6a72673bee718566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5806a57f5744613161a50d70f83c8b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243265624841d65cb8121cff4aafe8f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74de200759124e3a559780e51168c46569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca8155c189584c3f720223085bdaaac570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35359b2ebaafaba5dad3c2a065699f3f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e48f83b421b024f7f2dd3e6d4bfa7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691063a2fddf11d5f5a40ee55018ea2f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af76c4490128204eef3b881efcfd86574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ef2fe711cdd26bc0580ab94dfb478575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f79c586162aeb2d92eae32aa20c5bb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9194c24cf4509a925b473cb1b01be6a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82f18227faa0ed0326bec4716ce9ab578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28947fef5d911ffd18d2c75246a1263579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2deaa74fe805ee4b1c15ba34d8c1c96580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8905d3ab0a4e929ed2fbf71b37943457581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a0cdc9f9b8467edbb2c34a9acd964582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae39bf21101e2bf20cb2e5e0dbab9e1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb599dc461b079cd581d673213173f6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca2af670ba595ac104296edd3e2624585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb2c0fa6ab4244d1812d9b7966c3804586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1bd660fc25e3390bfd8feb7b3b2a4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5777e81b2c7964ff3a6d91a953952ee9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e798981ebb899046f0778237f8ff12b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d464fd8bc360e6bc1785c5d051bb79c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e153d9833e52c885dd7c73d6ce66a14e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c81d78dea285d838e7b481cd9f6da592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138383126269c6de9d13d9102b353cf5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e15e77163889446f5a5f6e2e685ce1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293502d6f38a67076d2fe85f18b2ae7b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb01a6772a25c2b310bcb9d9a3f7d2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb535994120a94a1399376dc2ec8ae597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9699fe8c372fb55ff5ea4dabcd4e7a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad588073aea85601d0c0e36f06b612e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce02a71362eb1172b679a62fa1b35da600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcecc416459adb176cb48ca5a9da59e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed7a1c7545a0ee4384402064eb8cc95602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f644b841326a4fdbde9930d646aaffa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4548ccd8f0eea7f9368a1a4735124d12604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1904e541ee34d8fc630d648ae8a37435605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73baa8ca77d26549cfa032f33de94440606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed5f8dcdac997949e9f6b2e01a0f13e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c68df2fca1ea6b760097c7fb2392b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb68188c75c8a2a1e505a1e40767643609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7dfd4dd93b0975182b555fe4a854f7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0480cfaec0b27c7ec377e64000b8f0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd2a10c5b57d252a6fa5f8b0de995c8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b907fc5b68a36bd70182e091b3d5fc6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f907a56b51f1db40f29eb7a27b0ae677614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8202e5632d6bf5108f473e1d92fd40b7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8336ba7b61b14ad7931f20d2fb908223616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae15f6e7ba265bc22f614ac376869f2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60215516b80ba97488bf486380bfc124618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0089e72f51f088b05f67ed03c25342619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08363ab1e9e8f0f75ad3b04798417a2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899dd6ff4b73544ba4d65dc3ab70cb5f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e5badf3b8684ae437fe33bc1e93a26622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8e668d14c5253597a317eed774cf03623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a92daa41a22024568e7f1cd79abf4b9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0ee1bd1ea77d5d30fe0f393b73d0f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8269be3fc8f5ff24cc4d087463feb28b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e26cce52aa31881cfa28e634035b2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3975601cf5e118d129bea2abb14963d2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f3ae963edca0c54746c7aa54b4a87629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42e598c7caead1df4e9ddcd752e7323630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27382cc2382f5911cb5bf9cbb62c237b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeaf51bef5d6c949550834aff606478632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e849ea724e9aacbab11de3a1cfef35f9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f91bb159af0b18556aca1e07da63df634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63362f1fe692f6e27f24c191968027635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a75fbf1152ff1157b712fc61a0ea4f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f19b9b41957b701635209e36432c723637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75b7513a4099d10e669e4f713a2794638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1617c164eb151b173148ac0f1585352639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ab2b8668749f673a6d8db7c2980f8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e4289a78320ec720ef5292db4ed9b5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e40fc1557963e85f66e1582d5f878f7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc8d6c7d579d35cc8cbb0609909294643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1063357f0240b1d4dc6659afa362df1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e4669fc26cb3f7afa0d88e8d0c0453645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f51b5ce6913a0098edb5548f8e54d42646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa1771ea4f0857ca48887308b0b8aa8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5357f4f58856ea05afad7fed04ef4f6b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a36c935e3fc8b116120a6d42a5d60649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc6148bbc250579b833e9f6f2bfdb0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b3282e0727e096199bb90ff3166ef651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce25ae851f79dc0e7edcd58ee726d73652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed314b7872dca948e8973530b727a54653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52922c4ea8cbb84119f47752cdcf4eed654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0063a6f17efe8c117b17f9999be2665e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a356e1f9715feb0a39b1f0b6e8ff5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e333945297019aa17b723b9d5b26609657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed446a199024dbf327f42aa87346dc5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f2c86d4f422d037c5ce1e035cf6a1d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e322a1e0b355b3776e6884128caf7c7c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f5fa9681a8d08dd107cc9d1f76928661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c0108757b92b4521f8c2a6eba7319662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41ed7b219a1fdb7a9dcc3abdbcf7b1d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb5fe116506c680dd74bb197188e326664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0947771f60aff3aaeaac071007eea462665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e3ab4c28505e0193b08d8e1d50aaf5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e215ffce948fcddd803741bf349944cc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed44e0e978b3242025c7f7dfc8da6c8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe6af39b4dfc9dbc550475ad8d9e2e4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8854b856a3abee7c0eccc202ecc5df41670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5943849e45c987890a28607decf5b99c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ddb437b32cf83244278bb0445547a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556948c6c0a9634b0c5ce16e961bafd5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc76b1d5f6fc4adf0798a300675e71674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f62ffbc20269d4868441a119d7b78675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6d52cce880549206d5b1d7dc93440676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702c3868bfc82c679a17768b176bfa4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae09c0bda209c177578cb0690749a5e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3d98f4a4d8da0a3b2c4afd0cae386679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caac8cfc09bc50b1df78c253fd7e505680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e023883298823375598b08714586fd63681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62477819a02d51b5afe44ac3d7826ee682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d7ddebc59c44aec49baa65f465ce2a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3699562ef7a5e48521d44fa9b362378c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac257e2243ac7b12b4f5bd81573ff74685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f6a82b078f39318890544e407cff7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531cf322ed44e3346351f6299fb44b3b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210571f38296a78f6b56dfd9fcbb452b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab0c4209179ae60f9e11c766f4b15b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b592b1f457c0f61b40581bbee9f282690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55585150c657432dff4dc01452ad589a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e913d93644bdc6e82a2cfcef448489a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd705601850b9e508364002be518cb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95e36f0990367e7ba19b7eddab8dbe9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaeee792c78321c235d2e0e751161b1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b1aea0d2bac30cbd4d7a7fefb0a3d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef52e44b4d56319448e6b452ad55de697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f7f2553c93d48df89836485b1fed1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f929fefd83aa2cb15b379f27cb48013699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69cdbaa259798736fdd247e233a22da700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60413af9d28c7372c4c8aca623eb8558701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ac0e2acaa2c67b80c5481a6b8004a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bae162590195dedd6a4bc218adc9ff703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e7a20b36798519a2f23c83c038ef1c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba498f76badb50c46bd37b05fef54f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4205ca9af83445e83de570a58f46b2c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad524c4b30e71e03f92fd4a25b1d097707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa387bb24e3a1a1478c17ae82510c4c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd6f1879cfbacbc7b920495406bfc7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d74b9d71722aeda46b0e29f852bc9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951075c6d2db26ba5473953043d71a78711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a936b56a449f741e5cb5c4e2a01f47712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ce5fddca93f7d287ca2a695d62331713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e59acc954e7b36d50a647516852e779714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0950fec257518e8654de2c03001fe715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb049cbb3b014c24bdbccebab0a87ad716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8414e3fcb1f177f4ec38cc77fc456c0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e90bcf11849a5d31c668ed154497f5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58856d8240722ffe2b4672ff1c289aaf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b6987d0c0e2e5671078ffca016c13720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e53b7d806317f1915bf9abde53d344721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a30a63a70ffca4a9f9ee9f7454d0a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14993704208f27a2a2a0af7c09810e45723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b662388c126dcc3b690f4025560abd74724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e083563df0f9bc035b129e6696b1d93725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c2e05e7ebdc78d9ffc8fb3e939c90a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8318a52bf711b0303693ccf883ff32dc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c292899f16397e5a3ed69ed199cd4f5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc06bb346d60d9f843f162f9910cfd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d5f8419d697c3208694927742e23a0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95effd94a233b30fb70c9f21188f568b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b29e9046df677d7f0c1bf56b8839d4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdebe8db0ffaee03384e46ac322441fd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e2e6d4aaeb7dbe114bbddba2284c03734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01fc467e0af8e853a95ff90fb42f47735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb5af28ba73ed4602d85e7cc5fbb28f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdebbad9ba8e554acf0fe4ddfb18933737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4989a247545535fe26b05a1e675bb1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c994201e5769e84fc0b1363635bb921739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88330ad2c5ffab2b98631175452daf0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b60bcf7e82167c0d67f2dc579a9f558741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d37d9d6d6189785f8d8bf7636337d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7986d1b78979f31f3b6077022e069f83743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189abf879c53166431481398a6de2d9d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b9333a843686a503fbf37db7f3183745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37445032a8e0288fd66e783936a4568746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7856087c37b879080989e049f59c0ec4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c3f8b627c66508a63ac29f96b0d705748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a29fdaafe9489a631539803a11f7624749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370aedaca2ff38802c65b6c9aba99e94750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c610651053b01096fe35d67e8845963751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c346c0d844681d5dda680fe2465a9ba752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92279d897a84263fb6b6c05817d1269d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b1eecd5ccaf43254a169cf985cbb20754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70afdaa0dc13ad16422990a0cc73dd4f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f33b441274f298ce8a109e8594c9b3c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f538601a45fce160f43c2c9b67a83757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee35e1477131b958bc030664f1d1af758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d44d181ce878a00f0e62bd5b6e6aa25759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189e6e4c060664f95244253b5aa71d311.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4370844b309daed4c63b98c5e4096a7f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c334cd1adffb5ae39a85f1899e1a33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e79f93732571e925988f5fb6d8a164.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef4da7c40821f475f27b79212228905.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19296c717d24db7db655035d9249c2b76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab8c524413dc0cbd8233ff12ed92cc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e831701702eb69db619c015fb5f577748.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e4a2c79282ed0d6d637ebcdd18ad619.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5583fb91ea5241280292f4d3f908b6d510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f42c6ae11611791759c6c784eb3f6c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c0b52aea1c38f323020d75920e97e512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aed00578b8cd52e67aa865d424df3313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d524754235126f1519968baeb8e6ae3f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d60b05febc543c72db939f6c1a00b615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec2d3fd4ad87cd23e74e0b4f0ae36116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab6cc8e12c98a2f7ed555f717a8b6517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba74cda521a2bdfcdb3e46c3a4f5db18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08be3d84a8a3d67c8fe17e5522e4a8b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec89307efbef48265bef73ceb8b6188a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee8d6ad8efbb3483b8ef49302b759f421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e25b517e276672d9cda11e52dfa2022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7a1cfc0d45a71c2084dc6dca5a94723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de8f29576fc562c6bb8b02ac3af4fc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1e6cc78296aa695972642e3a20aeea25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc54968daba377cbcb70d736d038b626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658ad34285dbf7c272ed6dffce4cf16127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407d3c606fd5ef2daf87fcfd489f97528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c35839dbf2a3a56930017e139aa1a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f728b8b65bda07779e0244381372630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8021d84fef1083af87e51aa5dd0d531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a31faa778fa6c2f8b5e4f98bbcc47b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef50cd9be414dda627e807f313073333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a3275731cf58478130d72a2da7b7034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac570d99a4b045eb203be2b7a8976c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a9ada0232e12e84cc1255803b5a7436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ac7921efac8313674c251312c79bc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad641ef474fbae393e0d0edf8c2cff38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64472bf0e8c1d5c795b1a149e0e666ae39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc8d1783e8116068860d08fe423d52040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd1d179505c0e1b1c210affc20586841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe40352bc3fcffec5750c8d84e6dcb042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b851d4f87b6691fff1e49139513a343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a71392c7c9fbc3b1da0fa58c44cc31544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35893c98296fe9aabcd9db8d58ec1a5b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00f2f18a4969566f569308dd53db4946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddccaedb28ae2fd69458f9eea56598d747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb64a0d251009b7cb0032354ebeb353548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580f9b57e962840d6181f15d46f372249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b815b898b1f20dccc5f71c724a65850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fad4bc2e91397f46ce434e962ac3cf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c7163f62f10f1ac0b86cd4d37c51d152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818040fcec11b3456cfaac3470319a8553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7828cbb219fd742ac755322ba923e454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a31b3e0d798cc84dede9b0b7793aa455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e6d6fa120987ec7b948f91efa01eb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b40d149ffa12821a702c5d3fd34ad557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da0ab6bff6ec8e5a417dfe90eb9f77d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33afcf132b40a117c7bccf32eb66ced759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d7ef3e64ccbcbc520ec6df1e4eabcf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b14848602225794c3be814a83ec7761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f9cd225a4a14f202aa210003a2ab462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfaf91a6ec7c0d7fb1e1ca222840e1663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb356f02160db8b544a18c2c70c79564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812749ea4a0a6c51d65686baaaef705365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e28a8dcc13a168d38f67540805262b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e94949e5f9bebc183f04045122c01e167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56debee1ff667f91bd02a7275b9ce15868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5042ad8f89ffb627d24a16916a7108b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd763a34fe133d847b9d2b8f7d2aff370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810458b30da2966f98ad91c504d9507e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb2405c20db40e2f128270ae208d78372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d44765fa48dfef20b9fad4c8ea1f1d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba11e99c2fe1df5f71133f4d0bdb70e174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd7c9ae83cba24fab507670c5d0a90875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97faa0b80da7f545113488dab6c44aa076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90470a4dc2825ee20046aee62ae480977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca2c629ed606170bf67a398e3e51d078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1dcab3e1144f0fbf2fae71bd0015a179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bdee3f0d670799c1cdc453830df64d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1538a21036c57c275022e75dba5e18881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01cc93cbd11ca725281ac34c0c99ee182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e11dd8669c2d6cf9fc0f43ab8c52e783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc8a682d6c19c44583a1af60f6542184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74846021f9fd856051d577ebfbc1eb885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca561a8c2d52e91e00dfa87ddb1db986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e314336e78aa34a30112acda4f59055687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d3a6c37af3544b127656631e031e4388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8def453ad5898e305c4ade11f56bca89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca528640e586f77c46f4f3369619df90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc3d5ff41b0175bc3a51531f742b06f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecffd169bf4da736697a76abe3b3ed2492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f90af7f1be96d51bb3bf3d42700a2d193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e172911be22f9c60fd397d47f369f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d10d01e6377e0c8a3e602ea71aecdbc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71de7ed2e219a984cfd826e314ab19e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e063609ddcaded2f20488822ab62e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db96b92e8f0f3b13fe6d5e948d89ba98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ac0bde10b44eafeb5c66bfc6f366799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e100aa563ef642d0770bbb518f9aaa77100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5f02da789c73313ad3228a4eaf748101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29895d126755e93136bcda210964077102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc6de3cdb670ffcc5567d4d192c4619103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7bca5e699ae36a6ea30a49b9c800fe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61baa748e82d6ffff3b16723ea2ff6c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b03bf88e216b4336adfcaace9d95c7b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f45528a53a8c8770539858cf293bea0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf0d8fb77bd03443a1bba02ad78ebc7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53dbd58fcbf82e04a3fad91ecc132fe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86099dac215aa8dafa4cb6a82ba8e784110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952806e991db4ae775bd2f5d6ab5e871111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643fa332a16e4556d8b7a3617966a1ae112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabd5eab100be7c789b889d8d1d4f99d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c54534d624dbf1f969578ede7543a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba44f165b428afedba9f37414c418fc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c23cc4b17df9d7dd02b851bb44a32116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db001a3cfe931c68d39fbf2c436196fc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1931d7712c539b1c1c0de28659c1976d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ee8a098d3a39f1e579ba2bfcc2eed119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4098358b922fd186d9a104c4afdfcb9f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a81499f0c35f607678537a5d7dfdb3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96a113925cb87a6b9411974193b0a3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a678c068e813d137fb2365ab75a58b7e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f44388c781d77b50cbe2f27dac1fa8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca37752f61cf8df4af6e5285cd04a249125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982548b7c21d0855dcd57d7dbd0c862c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb07603471de7a2787dc2b23f4db2fdd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce18bc764e5ded13144c3bd76b85d8f5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ab1233df6b4e7edd1f692fc9cef9c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1870db4cc0dabce890cdec6ad67de9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f01f182832326874a62b3d9ba0139f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da0e3062439fd61b30497bf20117055132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25abab2d83758dd970e731d69d70f48133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4413d1b4654a352cd3cc5a1da572c02134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d21f3ec9fbb3cb5cfdcdb7c3d6ae8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a2c8802319f2080956c44d8cea520136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce067426340b67411c7ac4eeb08684137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8245c3c0055a7625ea0bae5e35218fa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8bcf98fe7b8f50307632a6dbf8fa5f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c5efdf5746ef9cc3a95975b320aa2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e9ecc66cdd87bf1cd6d14e7d3d0cbd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cf4de88f0ab9031a8c1b441940f9af142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c9e0780d243d99561f9e8d6cd3c18143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6c79a20a94b868f2f885fcb3c7e38144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d4fa9922c9cbdd3195ae5a7c1b70c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03957dab89735241b67b4c71271ffe90146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4aed2ab75ab8cd4225c04c46880e7b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec3d1342ed9ee2f4555682df2cde0b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a29e96153c39dc5f3dd41b648f4e167149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c883c26bb0ec7eedd4c2048c6a9673150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33ee8a573ba84297e12046529c75bb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fd6516a1b837d77c4bc745089e3a30152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf7ba920664dfb9ffe888292a1ca9e9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8871b364fa5e4e2adef8eb39f1d1a48154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77043bf39667bb9a2bb333ab3a976983155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e08cfa03a240114fb5109b88c1594156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54584f1fe3856bfc7ce2bc81f4fde514157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9500256222c235599dde4d7d6936ca158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b9eabc0f6413a77061597938407e0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98028ab30af6f9431a95b9acea51e463160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7640a135d89b943e23b2562bedab263161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf25485bae78b357fe4f1421e8d89f84162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8221df470967c0c10aa68af7d09098f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6febd02a54bdbc4514086f5d83bbb2da164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede7669eaba44c6b6e6e0d5c8b60945165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dfd845040200645b5107e4b142065d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc1faee6ed39fd27143e5260776fb6d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a6220fb50b3f3856f52a1638e69ff7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d13937aaaa71206e1b5bccd1ea9a7f3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d634f7bf1a3ee5954f40b951d38b860170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b973bdebfdef448af5f8c8f9baec50171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9120d833e8ee24a67ebb8bfed2103d1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca37f11d5f71d07c990eabc6edaf56173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b1b699b1ca3cb1e7749c73afdac38174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b788378905e19391c1dc9c229642663175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7bb83279c111d8984a529c19d14d57176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa83b985167ea5c9e756bcba4ffd440d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ab26065f060a4b513993e2b43062a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb51406431d3879fba77918834edb50179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea3193f477b6722cf78a17cf08361a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d9ae64dac3a772a0ef45bff43cd371181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7963af6596488f4ef08200e334a1f5b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc136fe0a9ddb48c297ae45d90199aac183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8310b19d31760c96c0e252a17559ffb4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3087be27f3e202003216a60e6ec404185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d03546c6718d1913eb1c9c39d5ac8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029fe7762c5fe1637ff34b109ad9b31187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cda8ad45d9b3163d8a1a7579925255188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f9064c74d7c40589bceb24807cebd6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef8d2b8a4c88b8c7d756a50d5c374f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652452b14c2347a217e65224613ed83a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f581b509f6c3c40bd247c75dc6d39f7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd06e2743c22edecfadaf5031c2cb73193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6dd69d6a356dd8b5fa41243f4c7b17194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913cdd39965fce61b49e1f5875d0089c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c80cadbf34ed9e094dc30373b9f315196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741710c8ecd425c70cd8d4a655fa6df7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972c22b94fc8ac092a43048381ffdd1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d274457405a1ed42718d06828d1c184199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05077ba98c41e720c5dea1e6bd22beb0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d27a1cdc775872b1708c340d72b9a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21e38a9cda3857ca2862506755820a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ac5a259d1542123f7437aa01bec19203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a152636df4cb97777275a9de776223a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b398bcba63d06bc82138f16cda45f527205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a43f845cadd0fab92b83ccd792ea88206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0609cf8cfe1a651c765ce0cb8fa86b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217255a1a20e73b55c0580604842db2e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2117991f813b25ad5661cc985b21d384209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776107bb876eb76ae7e4f899d04bb26f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce695c4da66a1d10fa42b8e2b3e60d57211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b4d43262382b4adf39e3b0e21cf588212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17acad1f834821a37fe5b2a9ab39c96213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c4c35882a9b8d16bfa9f943fac12c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8140375169eb132cf4e9da01ec14d2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22efc5e32b367812e697abc04e1dddb2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b5a7edf51e97cc80521453697b0a3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c104160140e2a7b51692f5a8f802c959218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b297d1c1e14b5d05453f5a6644308219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317da74439445fd42fc3f88d4c6a5aa2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e220463843da75ba0e8f1436d84df8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b23c1451e15f86a7b8bf52bb5420aa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f1fe9187a6a528fa9fafc18146d82223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebdf6aae9c0b0b56d74b171a03dcf77224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4948fdb7f04a4dc5a38af82ffcb5c7b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123161b7f3c464522d4d64a7a6e239a7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8944ad55f1e810f8107aac9f577506227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a497a53c1e5222aef0602c297937c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38578e0f5fa65aa0dbf53edd7e4db2ca229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12376e8920b250ca61fed4a63286ecf3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febfc3cb35a6bf6346346386f70abeaa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e91176e3071a022ce30217ea5639b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4135fc6c08c4159bc96025605696a1c7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40948d598b8effd7011da23f8f2f8039234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9cea4efcf3e52dc451d4ff9db7ae6e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eff50ce6fd8f9887adc70db2ff9ed78236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb9ccb67ee4892f6b951545728e7910237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c598019ecb4ae72a5350fad432222be238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a515b5244fbb8b84be3f3633e2c62b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38c9c290b7061121767b1a9394d8bc5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653005403c84df2050bed3acc56b4042241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ee7996136d312f4c1767e469f7f41242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8fbe21bb11ed95b15541ab89821cbc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c6781fb78f683859a5589ad10c10b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69553277d719f878056a083e63eaaa66245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef4a9ac4b7d88f359fa57c2abaf8e4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc5d6333824975af783461e52b28015247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9373e66449ffccc63b6326932a9443f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e788da0ee20490930a808d5b42d6b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa5311f70db56d63ded88329bf559f6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce4138499e3997890fc846e0ff87197251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2025f11599534bccf916ddf924b9ec252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19432aa5f03f1f5077642b099db67b0b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d9fb4eaeb4d86ca7dd9acb85cf6ae254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c8ecf34f7608b13e9ec70b86c8cbd4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c1ac025210b3ec8f3a49699fa18b45256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b7d10ef7375fa2ecc09f0b90d4c3d8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa73f746633a58f1059b6bb7ecb897258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc4861c8f5bfda7f602ea9849f94981259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d77d60466d3409cb42654c2d59309a5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c766171402e62f7d85d59d8567a5cc2e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b282d2c80b20a17e2e6ff2e6b4255262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50533c12154f7cb55bd9200af75753b8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38c4d179b82947988937d99e9750be264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3c03146626c2b99eb5465690f7a82265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38469347f0e6c52be4c36e918e0ea3e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32342b3a96e247c47ba61c6b219ccb10267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e292afdbd1f4f74ad3a96ab6e20167b8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b262e1618200535ff030ea1b2057052269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd798788f62a4815b6882ade6ad851270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a7d41f7845740267d91135fda8147271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0445b6a059676a30ef74e19ee59938d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59663877646327326642d2e840effcd1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e60eed4165d5f675a7935307e48ad274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c4462276aa2a5d3cdfda9df748adcf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23602a73b871d70ab2755fefd2f35c5a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8773f3fce23d44436690fb1f4f3805a1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070cdfeab815b73751dab541212df940278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33be0bcf103b22de5156d6d901dca30279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a665327e834bb48d9a96f8bf7d03d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f6409f2b7bd3cbc28ee0ab6bc101d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc28f603d13624f4532b0c2cf913f5ea282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912db3d08da2a89eafd3e4a1d2803e34283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b82aba1633aa7b62243c526cc25136284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369be29ee316a3643467e508caee6c92285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d58ecd12e08594ec81e0511ffe1ca2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b84731712f9e8ccbed4a302e6c8f9a1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb3009bea6cdf9ac846dc8dfb74eff288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb00238316f0122f796ea453473fbc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d334c7781832c9cdeab90079d1c90290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c56272970cde4f1582d2719eecc137c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe2984cbb335c964f0014b38dac7bde292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff93aebf994a2d3c693ee6d5bf32466293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d8b8914d3cadd512fc8bdf25a5bee294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a5ffdbad2488c96ee36dd9d3e9fd4e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f56e8f9c899819a1c7889e99e0c26296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f0d87ed2eee12a00fd7de7676c1ca5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce2320196fdb33311ab30fa30d6dfc3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e768decf16bb37bf17eeeead8be7c4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ede2c307b854c0a16d85e8bbe1d64300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623660da73e7c3a072cb0473f828e4e0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28aef3d87acc67aba445d94f68fed92302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db0e1f21a003d1759cd3b744b3dc287303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2848a074ff09999e1ebf8c02b586c01f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f42881e5a6f0dc0616e8f20ff3d460305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33378067cca952540f1fbec82b063766306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4394e3daee1b3a0f7560d2b3d8bd1089307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac6f09b138db0ed82ac4836ffcb0e9b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f3d37f2e26383b2b9e0e1265d07c31309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f536cd640832bda2172bc38cc9028768310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed40075ca3165ab66e99b3e5686dd7a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234aee80571a5636bda2b60a9b3fd59b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f3c0e9058f1bb0d4f5f0f037a4cd45313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3783cfb415fed400490d296ddf263d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc95c5686ad697650dbd8b2d46eeb59315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc03548707b694b1623748e1693f9c1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a9f63494b3c8ac810426f643cc888317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe5e0f0d032335d014c4ea11d73af3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff8f63f8c78a4683948f7d7895b943319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0cf4396e78499e4508aa2a8f985fe1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e841aa0ad114ea05f7272b158f7f80c1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c39311389f8e69cd60fac87e48145e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4367b74b4ed3e1bd8db97f70cdd6cf57323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee369aa78a9d4b184d56cb7769bb53324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec6f327772f286c985def2bfebbd5cf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a41cb5b491d329bb1c0db83b11d141e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5840340fc0dcb1bf0b714f940c0a2c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc7ba740ed416227dec38849eb7bef328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7adf1d6cede28ae9724cc8f0b96b5e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df3c8c18c78027e99492ec5d8da8e7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40add9de10f70cc72fb72bb697076cec331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c82b7f1714ae405922e1c3d866395bc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f87348e5a66cdf41f2872076d9d6f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfee6cca0d1873b561b42d1849138e0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d72ae5a8d02ef8a3b0bfa851675e107335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f194f11c751dc2befd180629dad24b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852efaea13b7db81699422fc9298cef6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357bc12441564480bbe6cd598a6681f7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b445402b95dff28996bcb62da654d6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcaffa2eb7e86a809aaf3de6f245027340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8220becd0198c2e06b69f474c15599dc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e2da09a6fbf06f9a7d85aff2bf56e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1adc6fb2740956fbef346ff8c213b7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2104f6fdcd4a9900b3aa46af574c8736344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae37ab3adefb3bb0d75ff977a4bfc09345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d1f5217346fb5ed37687efc724bcf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ae6a40170727c4a528dd87a034aeb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c9e8b042aea27d808f40e4186fc7d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493eb27f39300cf960f5b058fb6ee9e1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886bab4fbce53fa97d25def545ea8804350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a22fa01b86ed130cafe24e354def5fe351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21866fa0fedf174ce1b75594513e7bd2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aac4027e3a394fc359a2e20542543a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ce0f816accf91491463e416a0b74b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f72dda77b143636a2dc43ee0d3a73355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc0eb1ce3f883a6c9e90b2f4618f3c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9a0777153b622f0ca2850ce6601f3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11d0d3d31970699b8e467bce7b5e37358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb0a1d6374552299e99e66a92d11ce359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ab01226d7c04c0e8f82cc3ed5b161360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac4b7b8a3e0b69ff054bff1eaba9c3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651edc7d87021ab1d331271a62c1295a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be98b95d6c0c6fe2ec92dfec0fb012363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874dfdbf5c6b18f312ed35c47640189364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c571f6f49b4c72fe79d25ff942b5227f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f409f94074087887e6fb695c9b2b6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08dd04bdd1fd7be86a55a77063329ea367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a85bfd978f4cffec7509598da70c3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e86809140ffda4601b361dd4b233f6d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9df2333b531c66cf5b7bd248688d94370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a131939cd03f4cf7a40b0f8b6a00e25371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f7f1c8fb067de1f08f8807dd2b1db372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756712af19197e35d55f257f6dfd8efd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b878cb51abac72c733511957826330374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af095c0213437afa9de4cea9fc56efa5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f835a7a36cd807da7958513ea249bf2d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36509e416de640140026bf0beedf0df0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f533616704ca893019cd69a2865475378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a6d05eb0d14d62bb9f65528613b8e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08122b3f36fd1f9052108596f8a62a52380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ca2ce0363cb9c443afc4ee30b998c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04389fefa4ff9d1bdfa8aef2d068ca0f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d739989ccfb9261c53dac646af6faa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213d24fe30aa2275a055112cc0e038c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6087e6abeb2ee56c138741f2b96c21e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb2ef6ccacaffa1b8360339befb2184386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b576ec7a6b003ce416d8cf1bc8b39574387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e67b01e48f55b8b4f404e34456109388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed99a372578a4f11930d4c2705209f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e3a8eba712f55e8f09400f8e439e3f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f9635c1b20b6dbeb1189bfe93f18a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8ca5a1c916e8591305db0308b2087392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a2c32504f61f3169cb9602b9f7d803393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2991c45ec0efb1e74f9a69567ee71e75394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d189adad31c13131359bceed9f37eec395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f9707e512215c24663054f56286323396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e27c8959d4cec6281b28517b3b17a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7273822c0fa6652ae71e0df15725d3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170346fff0c3f2edf5d0b5974171da24399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d6415795cef91228a89524b6d27525400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3196a466c8f97a13403216193058be401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370fc17f7883ae9851c4b9d0dca3dc41402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787811f0f47345ada9be5779101fa498403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a8c0276af0daa3b5c0ddcef27a6edf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528707032da91613d4a809415b3bece2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa5c1b5f0474e10ac627be464ae35e0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f676e5456d16134c323165c95b8bb4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee2d69beb12bb5357332ce1e9a67dd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88323456d602b8b6deecee3089434903409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf0336f86d8c86fcf4de92df1228d7c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc685430ef3e812b5af6bf737e8d5e2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce76c2eba17b4dbd0b259454c997bf4e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0a62e574acfa2fbdd0cd53cfa7608413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a8503b0a95503f02b2bfafbb37dc13414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46abe8bbde40b719d0d2f0ed89bb74f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d72de0ed0d1017414f23d08ee993d12416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c228c3fc9469783bd0b9af7e8f3336417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c14571fc884b44e3b35c7bbc2503d03418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb13c427896baeef7991fe64411e5d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ebb36086d2ba848eba742e8594fe9c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e14d2e372112837142489f1a56654421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e8671a985e1107e3c5b4c8fcc1679422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da7706b429ca59e7a6a0af6a0ad996423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc519c4b5ae2bf3dfb782dd1a8d8d107424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a8718bcc49fcd7ff8925f8fd11a170425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8489e81525151f0f61a370b23c3d2b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1bda3fcd814f448cfc43da23a96282427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd5b35f30e233416cda30c3d73e39d2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5425dc4e120ab0e93b13e75a6c4dadfb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2bf920c80bf5a5b4c71c97f3add26f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f7dce560801c4539d9dd20838cb10b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea1234cca53e5d135ebe5375ecfc038432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc247d0504a1d8345443d9427ab5e7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db23329ad295ca5f8a2c1fa88c11f7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aafffd1b2f7ae45bf80fbb2fc3ad1e6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a8262b1a41e00eba38a7dd57ccf55436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac7c9de4d7f3d9722f01a67c3b8df2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794965bbd6b7079a4d5fd7e0d7e11e54438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6066a4cdc033fb19a49aa4e884d9401b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c981750ab69d51bf9dae0f837fc4a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f480de5d6f282cb0c1d113fa4042f1bb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d145d23dfcd0c2760971cd1d88ea9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a094adf3e72a3e9699065f2dadcf6d81443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7807cdae86f2a3a77d7a669f36f1a09c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524cfd8aa4ac4d1f9e0c08f731ba3927445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc4af78401ec1452cbc83328110e1af446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44536cab84d6ba931f72d4c733ada6d1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59076f17abaa42bf7b73036783556e68448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30405af3d5e38ded1e9bee3099f9ca96449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52872bc4223fe01e0a1a924ae743b0ed450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af3f37818ca64206b3f94a62330e00451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d6c9688e1b2e3442fcd9a2049456b2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc24964cf50ece7ca0bd4c8d5f0432453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e4d530c1f24e2349030bb178df07d0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c0e9e518963cece6c1e35f61d99fe5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75648c3f53b4b2e207ff1e00d6a6a383456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80916177def3613cb4bb98d02959ec89457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9a5ce48623037c402cb29dabe77e8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e43d915879fdacac5719129709139459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b79b70858b69c34d809def7938b928b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b114fbcfc0f74cc9d4b97c113da22461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e15d443404d1d88d316831896ae1c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bef30136072cef13a7a30870520c88463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d461c6842c4a70e99ae1a106dcb6c2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f64078e5d9516ef986675deb52674d2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba17a2d82bc9f137d632c93b4430b2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baeda0272bcb0ca39d25401fafd479d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a131010dd429a3aea70176ee4dd32468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044872b265ea1350264400bd4d62d951469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2117bc15cd7135a4269004d6b1a8c9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ef098a5b924d7523d643dacded5b8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc221edd25c7fe92401816b345c135bb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4591a3dbade4e7459d99980732229210473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8586e4f7517aa0943cfca0dcc15b5ed3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee47d6e6af649dc540f11ed37c8fb3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15508cf8b10ec34eb1d768bf71abc39b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855814149f2066be4eadc7a0705a0593477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064808ac0b0f07e1a314cdb08be5cba478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9300f67f1b0ec389865305bbfe0367d5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a15f7e40bf9c5923dbeebd20cb1342480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f975a006942a49cfdeb6538db84a6c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a1e90ef6a704aa87518471e3466127482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad33585851c0e3215cec6ba5eb6c19b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a197e3ac52732fa5f7d0604c820c9149484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a784f956a69688466784443ff257c8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec26d6a750d6044a007fc775830e9a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d86422d0d61af15ab09c61e31299723487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7789b0215a65759160c37c3609fd9b93488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb965dece44a49d5d411b506fe7e47489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f55ca6e2dc41fa0bfad68e29fbce76d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d626bbe4372d0b7881acdd763b9d539491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda0536792f37af3d0f4deb63122f488492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690ebadda1bc146d9fee4bcd7b6bf6e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97caa6a1a6b2ecc5bc0b669e67ad9395494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba6c5a0e373e4140aff188d076af99e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a264d84ced71a5e409a2cfbcc27cea70496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7534cff6fcc78f2f5d05c53aa303708497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81604d6a4cf2b1718351f7485295f2e6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2fcb0858e2a40adabacb65b81a45c4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd806236316bf57b4efceab58d363fab500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06164287920fbfd4e68659785e7cda06501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db81b59bb70855c815efd7f780be24502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef77c450a6a76d46f62095ed3b49c1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d016efb3d2ee0294a42964255eac9262504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ef8893ae8d42b7821727e5e4b6575505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2bdee9482a48d9fd295a91dd8305ab506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3275973ba6a7beefc060bde6f18ac8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aac8451efe8e8076dbd7506522a195508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de44f4daa7764936d04a0c0b0d4183e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7132747b3dd1cd356f89ea3bd20a2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa98fb3b18c7c17b62cbf76f37fbeb65511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d38976eb664462bdfc72b93e5e98c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161ba76ce5801a282ceeb16d01f849d0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d739ed8dd1471ca3647b553c50b88514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a79a59981bb5c894690f1caa1b30989515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a3b6e79375720ca7a2dff5a974d35f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11220f8c8522f2de96ced3d5d79c463a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2340e5982f6ea33d855f44b0d721a000518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b4018dc6d38c41237f9123e1c086e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c1293928d68629afb398595a7013f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973d0727f4a9fd1585014daa6db2981521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a02d66e27037757b8762641e83ab7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3509914f15b6f2fd8935ac0edb10e3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b278502f4bcf6d662d1f23770af31dde524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33705885f4b5301d666c969502deafbc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9283c707293ba3f43a24c0daf65eb4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5be2055baf7924f6fc9bf25ef42fc8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d9df23b1434868bc62100a82b30398528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e63b1f67e19df653c5013f34a2f2897529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee99c3e3c3a481bb49d4a7c9ee254b22530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31413e6568f511b9d8035664d59a4832531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab952ffdcd487ebd874e14561f5b6f38532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce193dc6769ff57b23f587137589611a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af419e8ff0607ccc3f64bed7092f7ae6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b175b43be522313aca711794f11089535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc97b947274c8ecbce52947abedc64536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0331ec6d362aac9ae0f7dec30c777ebf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbdac6ba3286bc1b64ea6541deb0824538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1010324be93160fbeb393ab81ba919539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa951673f44bee53f14765a39446190540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5449d91efb5c818cfd72c13f2d36638541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1548b162adc8c1adab04b97c73c63542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f5ecdb5341a1781de4c10acdfb4dd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0552b7cbdd8b0253e58aac4f473d4915544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026318a61b1e7cb52b5ed345ad766832545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb8c0effe10bd26d4318c3098472c3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c9b7c51773b7fca02e8aa41647264547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3005070478bfb2ebc6ccdd23b342ffd1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37d871a5456fc67ab57c3a528b57288549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2109c9e37025866dca497bd119038c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e19e4a7eab5ecc880214a343e9b934551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85264692873e278245887006e29cde8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68200b4b46424c79569e5c4e2bd3de553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b903cd309bf78011877c487adb9c0116554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a2f60e881ad150e0b715b1de952d8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52f2fa225fd8fcb495e5042c7851ef556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf268a527be0257b009a1b339c18ea3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12874c857009a6685c9bd9cdc1a5a7a7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c454aff99f4fab8fc7a03f96325a4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6afe2e4c577fdd6641df59be66165b6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff724f0344c44d0344c257da870aa5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad6f934183375004e9cd3122be8ed9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46286b67e0aa7cfa693e4d732e69b621563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4292bb1b14ba496d4efe7f9971a5587564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90894e7e737adfdd16085722609badc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186af71606cdd38c761cf638b6ddba70566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1497ca47358bdd637945bcb447f3a15567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c347d9daca4e512428f0f32e0c2fcf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c44442030d0e7a3dea11da8b73567fc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0114fdee21dddda3f09955885a474ece570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b3a4a3ac34773841a7fbcc9f7bc859571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616509c8ee5f22304b11d02af0651c94572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376378fc5c68ae9079a3dd0e0b1d167c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85783d894afc34ee231ab4c8a99a3f48574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c8ae53300eda1a43351fc011b0bb5c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a51c86a8d802496c77b338120ad0acf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee95d573f98a799e63caffc1fe7594577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a744f3344c0ef1810f4de3147f59e0fa578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f456c6fe887a61fd66a10887eb65e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf90b1f49cb74e673c490b27b702f1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f354d32541fef1b620b3c4caff5508d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8488342c210343757ff0af598216bc98582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d1ac0d8bcb11f51ed1c2db4dbcc9f9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a360ce923906a5f008ffa6e7b7aa9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd3d7124399bdaf438e57336f394c4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1874c4af5770060ace6a30f100689db0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c3b9ec4b81147a6e58ce77aef0e488587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a145640fc27bddb9aaad88c61f308a78588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4599f76f690df50214b5a6a5062551ff589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c628d6f2a6e6cdbcb8131076d1f98e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da135677d509de1addccceb42eed51d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf96aff171df5bb0dc1ddf6546e777592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5630dd27d03bcda660cc86958ecc0f9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca802c96eb5829cdc374b8a27d6ffec7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe119ce41c360d75995dd9bf2d7f7a18595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd35bf98f500ae9e731acc13f74f58596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe31e321f15d8ea96da95a9ca1a6294e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c8c66437477e26664a363805a987a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc78d4ced02f56bae75c933d3778bf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50033708206a77acdff96ebf534a6ca0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb891cfc694f5bacc4408ed716188a6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852313afd0d7150f3c469c2160b17cb0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f23d6e06ce68492a33fec2c76340b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fbcf95cecc66446c240182477fc6b2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88199edd0daee44f9421883f58dbd09605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ce388edc408be91a4c7f8a39498b8d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e948605c9fd668f88f24ee188ccb15d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82031a6185b8781c69687ddb81b73d33608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd4734a290c9d4f256b7042f1bbcdd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d23ad6a475970e4aa9f57bd505ab3f2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b2fe823ec2dabd133cd24831ee308611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f1aceca08e64bd3b5996bede7a5f3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96483b6e6b642bf310639571d53b97ea613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd84e8f09717ed95deef533339ac91a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0281e820f683bc0cbbe4175a2e99b41e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c99039fd88d51f134d8e7f2b07846616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcdc582c6ea9a2c06451a755cf71e55617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89219951fed0bfba5b17a789f1478c64618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f090eb8a494e2465d164428fde919619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e162048135d6cff4ad698a118bdc41620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b952ae54b515f2a3a53a3a75a8eedc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a599e788375e510f72945acc932cd1f7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f055e01ba02e5f604b1b814842c94623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a746078d4f5867d61c1f7d76e9c487624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74feffa3297c841e57b8ce7612d0d3e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3afa1b01ff949d0fa9ebef5326927626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef8d72f37150b717cb05bb2a7d2c29f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e30cb8d330ac638fa42f1e6ee68db3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903b6b25d66c404228bccdc259680f6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd1bff757986cf75eb4d34b6041ab9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d03822cecbc2a8c4b5ebab6379820a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5851bc805695a01b86958eab0f74ee77632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e1eddba96cf3a7622e8605c5053f12633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378609f4ae0adfe292af8a7b73befe75634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be069dbce26c56503013e337fb0f1de635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ac1c04999d7065ff052225bd99333636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8006e67d94951befbae7dac517fa5e03637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bbd6372e79b75867206eb62adf292e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659de55c1898ef7febabc227c6e183ad639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e1f1b05a2f657186ed0529a987afb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe9a898a4d68e98acef3b02d79a94f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f941e3e064a874810bfa97188c01d919642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee14fb8bcb86b3bda11198d87c4603a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f9f4666833f553e257f018eb6caee644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce6d9f2767b92a2d962583fbe97579645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee40a74204e5945f9c7f0119a02298646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b366f6cb5d3ff8199f9c0e18596b8730647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1269c635ef5f370daffe26f25c0eae03648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea1c77d151cf37589ba6f97d914467e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd19dec9ade7293443571420e08679650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f259d4f2b33941359a31f7b21f5fa2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e3497863cf3de9e87497c3c4ae0110652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae0cadc0d36a1b5b052122b3eaf4df653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31317e2e996b71dc5b87e19844f7355d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a2c7a5eba13b57a96be3c650b89a1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18101914efa981b787866764b1f3474f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd6785d49b8b4845bc05fe36be30cc5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7523a7b9665bf24f9d5ace7f1b47ee658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe466bf96e787ab8ad989b4d90587e50659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf78b96d77d9c099db3b6c7e3995ddd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb65d1e76206966680e156c9a23cc7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc70a17cf52f5ab8d2612d35e5788a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d592f119cb6798aad535a19ec6f27664663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f60b94fce1453b52e2a63f1ad59a40664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e866acf57b52648ec4e0a1b5f2bba661665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6232d3ba39019c271f44439486a90e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571bfb202a2fd1d0c6c475e4c40876dd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb8c6098e96374da77dfe152867b2e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc14a0144a90594339678da2ad2835669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00eb60729dfab17d985cb8c2dbe53e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035031016a014e1946c5ddacb7809f1a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac1723855380e44d84c0f9a2cf973f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c1c263ffd6052cfa3b4ec3a04cd5e7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a617284fe23b4d52a938bf3cf77ea584674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46541a8eb9a3a057c5bea4e1ef562284675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc20fb2bbb892ea5cc7bed44fb2fc6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fcffa01022aa6ac6e6dc72cf08a12f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43946aa1dab03d6a0e8149c98be05b2c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb9046d64578e147b14504e6930ac0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad393534c8e04cee4c77c9373a36d981680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3133745ba22cdfc72dab7db57f250800681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5077f75c00d603256de400ff6091a309682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10437b572da659618223cc95f59540683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5cf6e990372e23b92c912c6f49e3c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae5e6a57964aee1e2df067f97697c8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42745f40597bb610660201ee0ce5c0a5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26435aecdd686f1c6479888731b16ab687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca14bacee7e2b21daa216fded7c1bbd1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c178abe85a143fbe14aaaf3dab6cf2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c8dc53fdcad861c2c19d9d85ac518b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049db47d0fb1acf012a3ac2b97ab09a6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee2d77b141df61e6b754be696d9c871692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9677a6b716a9a2d02f28cdd5ad9735f6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef140260a24ff4e470db4977642bef0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd22e2a12243c966f2ddb3e5c6039ce695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d7da1dc956ecd381f9b3e099829b06696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3700c2b3734f6244e751bdc4b62301f5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1594ddf101bd2ae6035eb3fd3feb7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b367ebd68c942bc7d2308c6397c895b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd401234c4f7dea944eb08844efe72700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62f5511953e5a3f68afe71dcf3989e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60227ee9f5400b2e4bd65ad3c56d459e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa72b718ecad0cf61ae3056faeb142703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abef544ab1fbc6bf501446bd4c5dd8a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aebb8c738ca42f2c5c905a4dd1c8d1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731894013de500da4eb011fc732ee987706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f8d3e4d320ae9bd0cd2a817a203fbc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c66c0ffe6c2f1fa120c467c0d5f81708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f133a4ed230b51b9d638f445eefcf60c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656fb9bced9cb8a20f43e82e97e1d7d6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b7e38e284e0afb0be596ac1d0ba146711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea57003903f4a48af04042793033c5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd0013142dc2b7c6c33e48964d60097713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d59294c910957b71a491a00df8ec53714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec902cbc364dd271699e11f9654679ed715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa1f4c5662d620e1beca1e57ad81f78716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df936a5c15cdc487cb422a02dfb67e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101b747a455e55f5a3c31da0ad07ae7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b924888818c07c84f927384f528c4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4b90105ca1c2f4d2245341a4969bbd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ddf5580acc5b5a6a3305139b0781e5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b3646278544681062432c20dd5ff5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f59603591eacddbccee075f2d8034723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf666d9a1572d21efa8f0d70ea89a6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0558c2d7ca286444cc43768ea3defa2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808c2d669da7306481cfb29a1482b2e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7774f39c429867469237bbe452ab47f4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b5dd41937783704659cd5974bc780728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4295e9741658982dfebf3cc50c83e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807cde91482ed2f97655ac82efbb9894730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea0abacc869d6c6ff2f48813b0caf7a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23434b029d60d0e3a6477eabb3132595732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e37627c33341c20648494417a81fc1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d476b4535e7f89470f394ccbe779093f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6555b60329e72bbb053394208cc13f4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1181c74cfbfed0985d004d879a64b6db736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19bfa268bf4631ef7961de0a806e458737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56df420a7d9a5fb84b0dc5dfbd38886738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d6fc403069c9958673696fff409d0e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa8382c15c66e65bba898e4cde3d27740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c5e372d4fca36f2c092d48d4aac7d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd71c4fac094814099b499f9e9bb94e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe4a21ba0b769c2e77a566612cc542743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc09b3eff0aab43a7ded348142824a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11018204ea7a8f6b61ad4161f4807fbc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33291f6b9654925c98893390dd5991b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd173783952e1ac279189e33da9a3344747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0576fb3a5c45ddb4693253a52475d9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7bf1dfb32d48569ca37b9f7e546b2c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137bc9ce279d40648b11ad28a049a99750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a4938484eeea43d88e30493ec4e25751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9a1028dbfdba84042b584ff786dd3b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ad79ab93d1261bc4a09aefbb0c1b0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a851489e750ea4cb2661224a913a780754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82109c5574d5dba27758d4fc84f836e3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc1e20f9adc940523c28496e6219e36756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec32b6ccb3b655957dfb1f077a7485757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c225c6ce1ad2a1e3352df498479cd233758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed767aa3d1014d0aaeffb3c821a55f7c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>