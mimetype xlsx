--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89025660ae5c96ed66b0607e14922ec41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d3cbe00741f586e29f26daf364a022.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a031f4e1827d8470a7370ea265fa49c53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1bad633627178bf29438b6723218bd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80434df46b6631dbb9680ddec0f9c235.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea30801191e4f1e9c8c35fb5fe16f166.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6817910bf242868be6907cad29b233557.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05ec1824417898d7dbc2d460bd2d8f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a795c6337175e3905761bac9eef519.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11379ccbb39cb9df13cc8405abbd077110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655b2608f37ae46de7bd9fd166b870011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a50a7df9bdc364ab10bffe88cd276812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab9dfc4a389b84d56473928e95e4f8e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f93cf8c265f007848b4b577ece80e7714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90926ab4bd3c3dda6a302227b094acdf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf5488115cc51bdd622a9948a7c002416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51dbfc4476da1f806abe4ce591a106217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a502ef233c2c56a73191617f8f735018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178dfb6f4637a52ce407f43f4567c50619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679411da7a84489a98c437bb596c1fe820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a80acddbf6275bdb83b4cdc4bd9c4f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27783a3aaa059100d41a1bc4f842685522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6182cba0bd7633e2f61badc4978de523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa3cb3c789fccbf06946aa50a92878424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869fe32d79938e5d2438ff456dcc005225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a315d07a44476dec6ecf000f7aa8c16026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f238d5a838f0a05eba2933b38d02d6e127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a1f08192dd35ef62442629d019b14428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bde9693382607e73905ba14720b6e729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf560eed6700394e35b9ebdd2ef526dd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2263dac8641b68993bf99e824696b1e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594930d811b447c612f3db2c1d41c2132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935182cca01c6858cc297b38f5759b1633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02cec36c6fbf332c8f77077f9e06a7e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4768d3601fe8b987f1c44f6315f6299b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384dab4f361f58b94683246aebe4c19a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e666249980c8aed5652a76cb95191ac337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189dc0aeac6be3273aba5a8af3e4ef5638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e2d0e6cce631590acf4dcd1ec2d5739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb1cf162cfc15dac0650fc17209c9e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedadf090f76c1b72d0609ad2d60593941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab14da28a775bfcd95b91924304bb942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817d94ad2e6cbc16cddab154ff7931043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc93ce4002828b4f7dec52b8bdd87344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173851fe955fd85e97d1633ec132eaef45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f733e7071ebd22279bd48351a1c2f6f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f654652b8e19ecf6c3aeb07620e7b4947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9a8608407391d806712dfedd22fd948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928edc538050a871e59ddab588d289b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06abbd0340db3c557c5a830c1a4e979c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61486696344579321451590afcb498951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e3597ef2c95f1eede7faad01f1d6c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7afef1442cea2e28bbea414bc9e872653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1da3923f325adabeb19cebc751331854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb3c8bb78f80bc28419d5a77f1878d655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4149ebf0b6f5311be4565e72397dfb756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da0f9fb39af2f99f729dcc0f6d57c6457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ca6fbb0d7e44b95d6d5754c37e09458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea9052d133318eaff9188d6055373fd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101fe61a96e94e1d8000cf441688997d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d3a7615a615b9a2d03b00bb452ada61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1c25a1f012bd21f2a4fc896b8cbed62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f1a9eded162f2c9b2256e6ce7754863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982e3b4ba4811da77d19baf84edec5264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb18b2c81b297555049702a261a4b365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37641b68a690c911b1074e091a07e7466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb315587ce32ed11d3c9c17eb41a29f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219bfad8c3a3220fba22cd4a7cc88f3c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c1f6d5ff7c1da4a05fec719985ce669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d403171e649730a5721551eb870f4c9670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6301bb5f310927e2f7cfb4ba62f76271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7176b631463e25e46cd16ff758ce1b4c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca92f095330a14d579ba093cb736cae73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700cf253ef65c1236f0b6ce02069be774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa27449c5ebab8eccdd39ac5be6b892775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ab9af317497c011fb2a36a2d0d20276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b1c23f37384d9f04ac4faa33a3a2877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2324482e5a64bf56b73ea8c78fc1e878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c001a19ea9bc5ac44b5649dc4bf8979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eb2b77a2e61f6765d84e8e90c0c45f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd3f846121ea9236970c5d9df28db581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a5e130037ee665ba46780b707029d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09db04170cf2113c5068b0f3c69872d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf7c77ad361d4a23428b438ace98a2384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51af2f5ad789202f946f5b209d247a085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4f41752f8dd3c38712da93ca6ce8686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac009e25bb7555e65b140ce4636ccf8a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1fbdc927e59961e3f730f35cf294688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c096a3bcf73f864c20da678fc4421d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53925bc19018520f5c2a0a9cb4708ea990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f497e987ca58afc64f6e11660fdbbb0b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d85ca67710948be20aee8f4bee8b50e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee8c01fb8c78c9898c9c5f215d9b24393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb691a5f93e2534b2a5d515d91b1778c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f689afbb28ff164f539e2ea055658695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce58eb6907c7dee07e7462979df52d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8891d07c2501410f7ef41a83d96f9db697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29630af4873546312a9f07840d29a3c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b11109d80f27b69436974df37ee0cb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d06e30d3492a67c04a0907b64da9c6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e198de2da686cfc3825bdecf0781c34101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23623a30dc1580faa081091f54fd9eb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b825c5faa5bf920a9c4f50c4d74978a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41e3c76f8fcef4d5c3313c6259457be104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae045e3184d7378050e73d78ae4f1a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7232b671f991b1e8d2500a128263e8a8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32848535224e3fd1cd039587bb937db9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae1701485e54bda384c8bf7071b4d3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b421ea9160c97f3f6ca498e766b1f0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed8f0463c8e1465ff177f515c46fb6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22088dc04a75f9013db615b1fbe0e8e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c372ef693d0a274c5eef3c2d06bf1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d18d793b5a0017763f5252a1efb78c5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b25df30fcda410cad42ad5d387d310f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc537fda7e31ebb8e9152528cb75daa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c88b024e04697434d815bb213ee650e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ecc825a81a7c7e7e85294a0b661d5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8d99d541de4b3957c83d6f7c73d20d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e52ec922b758f34d56627222b71b6b9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f5be41da5ddf2e9d806928ec1d6df6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38542cfeeb34076c076f78633d3c83c5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2158367aae137dc93dd2495a34356e9c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ce1cfe9a6f7fcd022c26c6a06c059123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9519e490b737de68f26159444bf96c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b9510644ec2dce71e8495f06f6a086125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a733877c26bd0d0e174d1f040b9055126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfea3065dd5aba46fc8887785e79d7f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bcd4bb79022553b2e8c91546a4c824128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23501b2ff96fa7e338a24044bbe2824e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802edc1a4d2e95648e736b75638b818a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f488463334666242517e6d414127b5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d7e9fcc27b308c33683b5d74a73b2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21456bd3c6525271e42c841516ef893133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0465b038c8af001d96f3ceb3359f951134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d903bdbcfec8d44517e1cb301be34135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4b203bde37c1b607a4e9f24f31351136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c34726206aaf71d9b9f4c8bef51356137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05cf93aff8268139a98d054c10e1bc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb45942353eae49fd83087c1c822711139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc033212f33c5c133b4a6a76ec332847140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947db25876097eb5ef50c471e397d092141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f3d1a7fbe782d4a933bc3762c53417142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f9113b2b4a69d1ff02fcc15cf6a58143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d81a634fd3e0afca3b3442d0431608144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cdde52c845be25cf0bacb2bfef4209145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e5a2cdf6d271a2ec5dd06876b19e8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd0e758f69d27ec8664304129ba438147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6880401b1c7fff8a2c116f094ddbc2ae148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943972a1692af4dc33aed9846ac0318c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a791a66886825117b0dc8fc35a080150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508c48c8e5c1109da0bdf5a52df482d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cf24bc3c3d2f751a3f4d4adcfe5a7b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2551430a91b100892239a5cb59cc3b83153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1516bdcb5163fd22bae43169be30dd85154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d84061ac9a530c721c18595f1b20688155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b73ee4d799a92b7947894fc7d286f6f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc698a1f80bc19237fd8fa0a45a8043157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98d2685b7471fa793306f350133f4f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c448a5e07c8359d54bf216aa0a0e7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d5d71ad8f7e4bf7e9aaf67969487d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad063e819a192f39c7c846646b2c34e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763514ac23438e71ae55e4c29b9d0b72162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0389f276ed62e66f7baf8ae7ea50613163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3804b6c90555e19d1493577cd320dacc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e52c3a913b6d627ae02b782754b7a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9cfb4afccf5c0d8da172bf6aa3aad5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e5f380a370911129b25eb18a28cfe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e153fb5ab8bd0cd110756956997155fb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f310124259a86e97c5246f7da32fc9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62873a0049c019bb686174b723380dd2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84228d01e7e4b49f0b684ffed92c2cc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b1c05d71ae75cda18dd2fb7dc908b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b61a191489c96aa9c6a0379250d4177173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa2665267ad92d4ea976dc4d2d5b885174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcecdc379f1b87e2d77d48e7d6e0373175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7660006bd45e4b456fbc8e264c102c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d30e8b01f429307faabcdf5383215177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d93456c9f0ce3f36a3d8a5ab7c252b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c3f5fe959496814cf6b7032ba9e725179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d218a3feccb526646abc4486c8fb5b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c8a942400dce049b7a15faa89b8e4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9751c8c8fe11300ab2376d8342754c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d39080159454d153fd1729c4d81079183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb6cd57047f9a96211ee743f6a8479184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae1a9c8bc6055122b24fd4381ffdba185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1870278ba112aaa71144df46552dd3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a38cde057f2108a61518b83f5d8078187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b53818414e33ec4c1881e3c344ecab8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f69e3ddd59ec6da61dd05a3f34c79189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0832f9e7b40fbd6a63caee42a9ca42190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ba3914c1fe647b1a61f55b92ecd6b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f250f0ce9bc3abb1163dcbfc2e61355192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d50ca5f4f20c338d41e593e4cea5a8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add266c926ada327fa6d9728e5864e2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe8460f00ff5f4a42ba97e082fecec195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2dac5610279860dcde039102d78ee0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499de44b4a4424ec1132abccaf640957197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b067c6b09ad1f2d9d97d07b7845cb324198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022db1177e614053001ad6a1ba66cc7f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f442b58da4053c27972807601b4162200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e408bc599858947240ab5575537b66b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9462d29412bd30ec81f8dd9047a460b5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab47d5137b9423acabaea143b81cc8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7244e66a7271304ecd670ca49aa45479204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75633a7b8d1dfe9ed612f03024e631ba205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d056b2bfef092cdfae855679f127c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb4ba27f385b0ff0a2f691ec93babf4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a368ecb13debeafeac2583d4bee7ae208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd73f5bda3c2eddc68899839903590fd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df73fdf6f46531da0f2e48eb6114dfc4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a504b35d3b2d99f9e17f087046ad347d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7345d7dbbeabae0cde5fda0125c9df212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96db5b8e5f7c4144a0979a5c854047b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091a85728e0e5165083cff631ec25f4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff5dd3d7208d43643e9e9a26ea86bf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f090770e12cd937f55c20f05621bece216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b569bb8601eebc1b69dc896977deccc1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845012aabffe1350e424ef4b7ed95cc1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d15100dcc4c298ea8a9f8d7390b076a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2dc488649783a24ac09abca011f869220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb798dd59caade43a1e2440885e0041221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef0df4dff30d6ded1a86842b4340a2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6884b17f196585aad4485ca3dadcc28b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a1b5543e23f3fdb1eb4fe1dba411e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c8c2a1eb214ffa8fd2fde76b8ec312225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb4d7481540aff10bfb156f9a920586226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2128740f83c51806801af957c453d5ba227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32823abbbf9458db8febd7cba7a42da6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f74a2a42e41c124442d897aa7832d7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8456c16c0b12f5dbb3426307bc7a3fc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eced44efe362344478a2486ef941c02231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0389b4db73e746f400d89a4fbee6fc2b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b84b8aeb5440c29b5b2bb689858dad0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900991f2fe3c3388ec4edaf4a7dc6a36234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f1d50adb65f04dd7fe14f92497637235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075551f8bccc818c2a8e3fa0ea39ada7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e039832dc0e822ad06bb367bf075e133237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7cdc43fb987905bd73db914440e6a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f49d4c96ff3f89f5d5dd99cbb2c4026239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2183d77f7569f36bf98b57aa38f0c8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7986dcd6a9926a7e293c6a8c638b3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a2644470db4622d2a3140bc7ed03e7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aeffd18e3114a19176b2e6356c219e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95518be6a710af781f98c83d90c37e88244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895656b70e93257481e20d3d5fdf622245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1545d2f041ef761d60f1a824cb2269bf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b19ffb079fc5b5f1ac325514218a5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc62ca6070431b08ea1efc659ea435248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e943fa08e0a550b7b3430168c7a7f22249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2151b423294918d288c7e025fbefe1d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3db3695329de207fc38fff662c0cc4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633210736ce5646ba59eed05a33ba550252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a02a73c8d9da5c2cf8c9294ef0f12a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc4aee007438dd0e6a01f9669ccf5d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb090ecf66596aa43c759c08af7d36255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15be5c1f26fe7358a8edc7aa6017095256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c705a37f322d40081d4302ff8e37d051257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f46a9804f3e4f6bc33e82d64359ad258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f3488d20add42adb96e3ec8c7a9a1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e267d38a02f07e72f03062c21026258260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c03306cbc9a7b1db835f3884607585261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc096fe972601553d224957e3cd89b26262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b477b3c5ef49b32ff8c529da32f9718263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b6d96a2041c7e1dfcd6e081c7f5e6a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d04c5bdeef652e56d67861a6aa3135e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a44b4426870c34a26264ffa0bb1eb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f88e311b3adb3de2c1f597165cb24267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c6e8d95a35ec57e3c0611121d3b2bb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95438a3ed07054dfb7927f769082b18c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794d6be6ae44842b29b963eb083b4d5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75425cd8622c881ff046e174e16702b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29216a563357f74fb2b8f4e2a9a2bb8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea538d5308f3314210fbd275edfef0d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50308fcc3d795ecd5ae2d3c298421744274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d11cc9798e53fda1f0c0c9a422bff275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8890d9f2dd7a4176743aab4196961099276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfef311d2881dd6c736814730295c3f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34182e8c725a5490317407c8614f088c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c26d22673e3003277b28cc6adab3b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf7fa3a744436b5d972b0b8dc1138f9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4516d3931c3e0754bda095a63c370e8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5505a7ce7bc98192671e2b24058be282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849b0c94f47705369c8c1a8d487b65d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b5e7edce7d9fc83257bc4c72e0d877284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a158d399a5da1c26b638174224001c1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cab3dae32efcf97c4dfc07dc5227a6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37691aa7d9b23b8089f98608c31ea40287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b9f9103d2b6a8dd6f6039df18f62eb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d305b88d35d75de4ba4de30b7c5067289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6b28f440b1b6c61b409b228ab3366290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b79d8b0021e0920633c1f8a7de57a29291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c03aeb194c3c3ad4ef3d215ac78bb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec0689036ae010bc670e2fc94af4eb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ae7e12a99f691cf9fa79cdeceb9aa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a94fbeb3d33518d439d42a5ffca901295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231d72dec96c4dc4fb97f7c8454441e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb22c852164c70889fef0ef72c90d73b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4edbf65bdce6196e3f1b073e26a8879298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18a394b4df4efa9c64f55b1c30c1eb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f43cfa021febf88408c1f68bab3223300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a271238dc3859981845798e518695dd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf2598d46d9435c59666c3a8cb680a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d57d3c27b25c29c84329724d31b80d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ca0d98fc265804f0130f8dfa3999c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f538e349ae512c49f5374811438594e2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea3b3de18b041b0341cea09b3be34ab306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8855ca2c32ebe28de936910810e701f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2864f3eace04dade54eb8d735019db6e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a9ccc2d2783f067a6d5a97b389b6c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b688439bcfe2817ac8316ab4e80dd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f9fbe97864eff8c3153852b05f205311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f292e67bc78e1a8169b6abe504b88312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222996ac6c90299df61f6d6b0f37929d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b965d57a0b3c6de1e7f71ee931833127314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ace2054b2b5636a83c12ee7d016b8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c39bd92b1a6718d44e4f775bd8d16316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab8d0c025cc69aa058c5b3f6d5828c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab6d251f91ba53f2996a0f52ac9d9e3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff21507529942f68636246d3364eef319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a66a1364a0a3eb8faa08b1d2f975779320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c68783ce356219169726f4b8af6eb1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4446e57fd3736104c5a9d26b2c30c8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d79b664aa656d76255648bb9cbe5b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8826e2e65442a883256c8d917c9aee324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef59541276afb0185200e5f349bd2a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a6f34c8747e63c174895c8f6335e9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd49a0bc21433322b3e42448f27f528f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e651ac32be6c800f1a4fe72adb073328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd39d905286af1bce86666ddd5aed154329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eba4faf0f652d2bd31e253866ace93330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9aab3f341c268e0ca03c7c5c71c171331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80034fd3d1cfd86f34f32f786d3b9641332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcacc58c42fd1b240aec948801032983333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06bce5e98e0324721ecc25ddbc08dff334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1461cf2887ce847068d6969bea006bb6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5378dffd7d6c45cf744da13f4e283dc1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d9b3377ccb25cb4fa768d55e8fa60337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab5267a2f4bb312b93136379bff4fe338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efbc15da9d58cc0d549e42c3835561a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d567b074a2cc60927937d63d6bff7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fad18a5e88606d4c15d391d5b96937341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96cce6006910e96c038e39d9fc00d24342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e8f0914cb893b66d04dd501b7e05e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00564949d03c9bd54870e7d99899f7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4204828c1e11b8b8a8ac1d4d6b01ad03345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ffb8b01e0eb08d69043f9c3094e233346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f37795890a27f900d4bf21dc064f6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf06c5c891797c01d42d9f4eff7d3cd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5824caa91eef9db782f905b61db3163c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c3249005f21fdd05f4a8508cdd5747350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51790c8ab9c098d2d44d8d37de9b207351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1bbc608ea8bcea4b8d4ff9f008af23352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfca05e403f6334452989e5b5b05a89353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d614d375dae54d0fcaa4549f03451ed354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d1b9a333a6a65ecb557c48c37c0b81355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff524966af7e14fe63ab6e75c9afd10356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fdc8edb64b8dac531837f8b22f8607357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5708efaa773476a6158e1921d13ad8c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f39b8f055bf7a4cf0274a075d5afa72359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c60d891a0df8abf438230b59560e8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef09857ce3466e51976bcf30d8ba90361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc10894cde07e32fa7d4b2719dc6e1ff362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62372fddae711c676575092ecc1026f2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f26725a9a7d3bed94c8aa544578367364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967cd93929caedad9ff930a38e25ace5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc1e8c49354312f6f86859d546cde74366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa5793c4d293297a61163c27564db74367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fad100009b31bbff98bb3b529ab49c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a9f5f38844d2dcbad6c4e5ba67984369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee399b9582af2dbedc260955b389ae14370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edaf57bcc365c10087d7666c00ddaf6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ebb7717d6bd6e2fb1d0f57a664f3d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f700ae4ff878cefd5c3010131a2d3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f644fc312d2a370205d6b538a1e5b2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a931d80cdcd74b48d9409a7dd50153a9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b2936a4dcc4affb7aa4cdc0be9900376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f918c1fcb08e46be30e3956767fdd366377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0c78f7ce6cef94e328887e8808dbf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3f8d8cfc961a386ccd1861ff736e53379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c22cf9a581e929ed8d781780d87e30380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261553c06ad40d5483b20b57e1d072e1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c789e7496fa574a83f11e28756aab80382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c884b6dcaea78f47e7a4e5a1cdf82705383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b00cccd9b53931d8be85ced183617384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c53186727dc2fd784999640f2b6b582385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c87b07beb83d9f8e90177d3fe0bbc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5042e2f9390ff7d6fcc7ece5206b07387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c948b4219ce11fb6798c4e0b73099e68388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b18cfd73ff5f322c3e0ba955e519f24389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff95c141e76ccabef5b1ab6a7dee40390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b164c1381d04ccd37797a04441f3baf8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8320ba29389161a95b2b69e3f323fa3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4499637b5472604947ca9543a3e8cf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd6879f1fc038dc2c1c074e867fbd2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ff2d3f6b96c6148c5b34d30229ba1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45165c6ebe7c4671a16b6e1297f2c65a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc49eedb29fa43b899f3cf36fa36be397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282150a04cf003b6659e996664ac81b5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d08b1c75fbe1d84cc91e9c0437d717399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f08a49572078871c611365646876d1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb9cc7d03a286fd6831ac2f9335a667401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e375a861ae0229430546b75c805e3d42402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf7599686b88eb82ba4d5640d42d91403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b8d58a50263bd73cfda392ab34658404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe083d6fe74c80d630e63192905df28405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8877c8becac3f2fdf0af4a2db99db8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5e55a85e5eaf7d360ab115067846d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a62fe4f60e22217cd34b8f84f21d1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4042d50f13b244ed3919c3171e55e0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d9ef81be134a82984bb3b6a87e7578410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1168659e8a4e3bc964faf20ccff8d468411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335776b400d1b9b539d2afed7d688891412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280963f5b00a4ad1288cf0e098194bd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4fbcbd3b32837a44b5fcea2c3947ca414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be71f2d3f3d74c22465e87a71f227d33415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa83b04369e6a8bf0ceee8dbb22d23416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731898707e7de7402148afb1582321a0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a017c5233161ef1844594f052584168418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba73e362180965e384a2bd86cd8f4c8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46bf132b8cfa158ea5e8a31d608262d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024589d33f7c89a40c0a978621bbfa68421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4d609a43712ea5c1d47da94d5a74f2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74615f74baabd91b75da4dd895390a3b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9a189aed285c917611106c4f477ae424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ab7e9ddcb6691a1ad0b3be4752663425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a8a2ee722155a6227230ba256ef2f2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa96ff5580491b461df024c38a272c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e39337dbace2b40d56b667c854aed428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd082d5b70ff8acbed584ca8805419429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa463f4de3ab215fd7f9f6f4d2c4339430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485124be58ca82df4413bd051712535c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e76655472b183a5d1f658da364e6f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb468a91be16e8846ffac56b2ed61d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e491fdaaeac01361597c2f4837071434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbdd92d7617929c152e46f8cee3b38e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd5135dd310c629b82dbf3bf407b4a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2945e4b7233e3d9874b52f9c84331bd1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c4eefa075e2ea75b89d317825199a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c3e898523290385cad307c6397d55a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f779f332650d66544680d310c7aeb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d20eb6479d5233f5c36f7155bff4f4b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c5d556438b35fbad1cb24d14c11e28442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b961a851bdece8f0c6f8d01807756e01443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bfac7ec3026471e18651925600f714444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7cd3892708a9f3e4f3d241577afb94445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca312b0f1fac7c715d65e35d5f208ae8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b53ea4b6ee242ab90f8c4757753fc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a9a3280cba33e6d9fdab5d5bc5cb8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e2a931c12e5d817f87292b66dbd99449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d208fec4b4948362f4345bc2f34ec7b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f455f0d3c51f778779350c41c4ccc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e7aa3a88bdaa02f4ab189c53b33f1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95074818be2835098eafda36967d2318453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58960783217dc5ec467d20f3b92586f4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10230ee895656e4da645d53a4bd64cd3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f834df4b66d6900562949791dd975456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1358563fab96cdd03e05407ff93513cd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f33082e2ae519a74d4758f97cc6b4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ef882d86852082ca39dfcefdb05e1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540c0df81921a11c9a6d15068118a72460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed5aef995f4a1e9205252a0e5811e6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d63aeab93a0750e4d4d0e49787500462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f09fc2fa2cf81c332eb49447877a562463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8cfed4556dee0df77d0d175f586d2e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980797860b29366cf436b92e51588479465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b60f8a0536192f391c7c8f7259335466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6dc87caef4c88346a4845c6e1fcdca467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12ddaddb2a07f5ce62ecbbb763d886468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309370d2a8a6996716a56289ccddf28b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20270e396c110249da83eecc53fa3617470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d51141818d177846410aeda205a49fb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc7969c0b3470895f57296d7565086472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4cf17831f08fd4b5ada2d35cc82cc3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1730fcb7be9f2da172944ac10d248474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2cb3c18046ea981ce6e21c580b211c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba921ac152b4692486f338e68daf33476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787d9fb68122f02c98364089c5331368477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd01589314df78afa542d2db621b8d0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c203459051f2c0fde9da6589eb83df5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0c4708fab474085a4c7b320e525b3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d604b4b8e7961e597a9412e70e83b92481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf45d84589b55786c7ca719d18fe5b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead944d8476ccd70d2e2ecc44189d07483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be35384ae1fb15e6b314938e8e1fc810484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5108ab6a781760952f273e2cb16bf7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6425ee9489d9ba652945965b18a85486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86beb4e098256d756de4616b621c27ce487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c60cd9f75479a9c632a9f7a4c153a9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f47d4eee14a25c74960936f45a15d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34908d9a51462d4e0c43a6da0defc900490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b33e9d3ae5bef6dc62a4b292e714f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d632c61eeed0533c02aff704a683cdb0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d84b63c7af1d405d0b127ded2db35493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a5637422e1ab8310a9e9cbb91ae77494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbccaab598137f36e0b59d47b2f9c509495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725fef0b2215e8ad9c9ba6ee313a183496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fde308314e3fde76d3ca976deccf3f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c4ab464af7c8b146ab8e2b7f1f261f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ff83f60f7471a7123498e9101eca4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e873fc153b42d9c74355c929422417500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432c8ef28fceb4159cb6b723296e9cb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a45867f474c44f24e1f1e36698816502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf3cdbab1ad821eda76e6933f7467b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6360e865db49f50080aa7f9c6a7433ac504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85edd62242b940e7cfeacfbe75864cc8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d55257ac73405101c8d57ca4149434506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d183baa3380f79bfb2eaf6eee6c1d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b07093815c0ea779ed32ad81b2b20508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593ae8f420ebb78ba36d8065facd207509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094871dea32f8ba3dc2d232f9024ef07510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b219f576ec1fb8263a7b7f9c34c79116511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ede937f428aa20ec18fa77807a01b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f50a681461a00d02b2026e9408b426513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee2751497879babfbcd55b3fa2243a2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f114a2e17eab7ea53481442ee8a48e9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ae94221dcdd597774e861e7d4b0ed516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f938e65f007d9e5a9dacd950b5e7c77f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87c12fefccf2bd26af4ce60cf5adb18518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0819dd5ee28d22f47056308b5979370d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f0968990db79a851c01291a8bc7bb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56ca9c0b9f0df6ff9121702b0e7176521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee6c20baae14c9c06e57c1c9740ac40522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a4a27b51008a3e870299fa83e5909523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98005a6671a50f33bcfdd2742703b29524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241148b3ac7dbed18f2750a07df221fc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf4bef8f27de3510579ed1ef679c63526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed1631e7266cb8f3ae7669797549d1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a787964f8e618647823c5a86bffb0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3452577cb50d64f328f23b410abd8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8992649d66d2116bea335fa981aefc46530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2615f097370307ed8c718f8ef2604b9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f16c7dd383debc752f2c996abfd5cd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7580ee65bb2d492ef2fcfdbb32deb6c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23b46e15861a8accb5edca784cb6a9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5cc4f4d4857c64195f5b767dee1394535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dde69b1d402487d93e813f9f6e59f7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea7a574d37758633652ff8747a0c83537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e9b2b901f1c678259c42129f019f2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c492f9d6b5edec7fe8f7eba235a4be79539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477c4f83449c773d8a92e83667476c4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c10a73a80928f1a59cef96781aad2c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7224d1e5f319a307238d25ff6cd69a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa26c25c8aa3760973ea8fd5fe3be11b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a872fcf054c1db4bc1da6d44d95c8f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6139777a5835cb0f963e32947872d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c861fe2235256a691aed8c25334bc8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99626d29323e5761aac0820125e07501547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e4d65ac5a6fd194d6adc69d9ec92fe548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f1546652279320763e08f5cec77946549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b6813adbd71785644cc127377d4cd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf06a5efad247b2e21c2fe13919e5cae551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951af07cd6c4b3879f1cbd593e2392c1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e2d3b905d1c364c871b9bfe0b4f91d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc867b383e6c3945f39639b267b88c37554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c622027a40c4b35ea4eb31100f888b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c3e9349e7d5fd0f7a48fe993e93ec5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a7fa133761df78db5ec70c7ab6d48557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b401661becece26b168b0e54df957c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aba8e3f5fc4e5da8af77a8fe1e5fc1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a52985d25a61836b9fbedb7133b9c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f6d524ed235ce8d98e9445102240ac561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91322e0490d96c1be65ccae66d5da25c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5bb20fc38426c5cbdcb5d3333d722c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03906f917d3e1115bc92103adf122294564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc2638de5130c679954f35204d9215d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8451f6d6c2e154ceb287569a5da99b45566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b42f21b693b51c838a128bd390804aa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e3f10c642a8744796bf7fd53ee570568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694984fbc5eda221f54c24149a8898cf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582fde740d453075a72ef671acff1f91570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8c20aec9c03b6d1f2e1e148cb0ff65571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbefeba9d07e78f296a7895c457a6586572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbeda862eef9c15ab22e76f2f729b70573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d6977d0adfc8da38be1fabdb59a1a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b2061f222ff495376074b85f091a6f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe31799daeaa6345b1088f3bada1025576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3be33c3c15b9e5a63b2e6b422d9484577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dbb3538daa943c55fa1bc79d20fb1b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c43bf55cb41000f1cb6601d6000db579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8658d9180e3da9e7ab2ff8d2fa2c5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c39f8996c2807fb46a704e5461673d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46931680434eba6b1d9437c7ad13544582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd9c55db5e42134918200ef082cfe1f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f1f36ab9f4fc89da1c4e39ec79782584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a5d45d89ae620ddf08fcd30f583c9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54951e2e5e48f7c147da3106d96310f1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89352218b354e7e0c4159d30420f06cd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d8feb064704d4f1da84296bf5e17e3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a330223af845368cad9ce9cdecb3bf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453d840f176acf41199be9ea7cfdae0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753a6204ca4d530724e61f93ab73236591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c0d872e6e97a361ac00539cd55675592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad3476604c3426717098d1410a3fe0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b06b77c333d0c86059539af4d59b5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e44efc6956230fb3a8d1687c8dc2ca595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38731f8525e2e1770e82d48f5c1a4715596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d0ab7dd243e723ad9365835222b199597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe529df69497eaa702cc8f8c78f01a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01171236d32df5af0ad00886ada5d432599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f71271b35a78a51d0d388337fa9c93600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9814516ddd7e54e53c5e59e2c5b86965601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f95b6cf75f4c1c04f787c6dbd05130602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de400a136050a5af4b7236111cc522bc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2472545b472a116f4a9be811a64c55604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b8aee28e646c87106df6941e032ef605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8478fa24a4879b3f6828c15bd84a732606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27af3d8d7d248fc78baf6f11435c1c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa9f3810f212f47e5bf0b50eac7567608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5accc330bd71ee7647eff1888870f8c0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6755079c90ff4b3433795d0e61649f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f75afc7d035e3f6eec651d2291b3d1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0080af59656cc4bc1ac03010b4d3a55a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a61b40842a047e6fa824060ca429fd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84c255dbb8c298c266596ab5e11ceee614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a18ff255c4ff54560ef96b6aa964d5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c303d8bfd59cbeb0720ad172877b51616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9b132c177076cbf69333f4727a32d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5397dd8a992144472fd818439ff5452c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d0d83caff39fb1534c19303ee9460f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508693f1eaa677b35af8f224d98970d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb71231cff962ed645f967b9f14e68e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553135e6fe33c37d2d716d8674c30012622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566338a717c1b4ce3e95ea4bad723aa2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade7beb397191a72bc352aabcdc9bf8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0342550ee43eb4ed7945f77b12ca4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a93daf94196f98d1406c8a0907eae7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f25b0c7c8861fb07ed9330a6e6a24627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed3d60a89486aa742504984ff4c9ed628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dbfce45fcef6b0a01c5f682fe2836d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c39161cfc0bf5459452d0a568a95c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df00eecd615816489f62e7c93e65c1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a99f3a05c3f93432336b3423d36f46f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab0b2456abcd6f1626e593b82c1ce38633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef29647424ab1a9eb841a81313b61b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72820c3a4459eaacc545a93763e556de635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc433c0bc2dd2282a89e514406f31d1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1dcda6aae241f72540d5dc61a812c1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3f503a3edc8b501b0fdf4365916161638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec0e588aedaf42a6d04046e919e2e6c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e846b9b16274667b73db7bcea386722640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9eced86612ff06ec5b79e919d13b9b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7907c7b9f6085b869ac4b2bd9deca346642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ea0d9bd77dc7f564531142bde94dc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5711f3458297f7f8f767c238121cfcd3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba6d1b878f5c4b340a70bca5734454645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb745fc3651c435a802bb3c30113b5b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaa58d83eab6e2982fd323f83062a69647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501835fc60e0fd508b28ac1371e30c6e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b88fb23640fab9f92805c26f3f240f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef65a6993f72f789bbf5b7c60c41cfb2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce49a0947f05b25cb7aaf511131ff50651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449513e7b8c2e067b29bcb5ffdb27803652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ed5c98327554bb7820e13fd7764a7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7a863d2a1d31841232776cace1d61654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d39265b88ee786d7a64af59a239836655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22314252f3d6e0f9d29d202fa573d209656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf459c603f6bb3d7a8e94a74b88eda4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b21c1c267380c5a1fa34432fd4f69658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07b9658180fdb61e5eae18fcdec0f2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be739b3b7771c0c5236fd1aea1e0a24660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f00288aba6f4339f036dea8f8d1a76661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1c44c16f253e112dd983e808ad9eea662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b7d321b65a8df9896a2183647c420d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f842331d101a7895448ffbdb6e886063664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed91f952685782f141ec309217fc1c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959ceb2893a721de1834531bc2caecb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd57bc5f091eb39e4d38f6d5948169d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369c3c995418cfb12fb05e527727fa95668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb905b9620c6e9035ea6f98884ccf329669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72ad2eeda56f84f66a0d5425a41648670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267efc5f1e6f934206e55dc2ce74791e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e711a2ca368cc21892e5b095c11db9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a92bda0ee2499770b0212d9aebf862673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86501a3a2ebfcbaaf469d57d0c2ece2a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c848eefc72f4f39c9986332574f7083f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d0ca6f13efb32ae648d7da54c9751676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3075aa9f030dd554781e97187733c998677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f757ea6a65edd001f96009b9ee4e5f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dac36b47ff33eb4f9ca56c5592b2bbc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c8bc212f3d1acfa834ef0c175c9ec680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f6e1e5fedec67fc825e3d49625069681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa67d12b79ee062a555e368a85882c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b38b46448f26bf3103a4a0679b139ea683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026a59c24509083922e692ac7a6b569684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b60eeeb2990345a20f24b51623a26e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eaca0a5171b3fffbe2b6f4a521b27f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0fd40816108d4b2967996c470d475c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d1bca3441e6f0d162eb475b41c205b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d8ba0c9145a9aa6d3505a4976a947689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec97f2474e335a304d6bbf11ed92ae690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8809c0b5db1d46ddbfdbe3b19f387613691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf58f86f19e7a01e9159e652796f58692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de82e74ebdc9de853e1fc921bbc0675693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c74ad5466859c702e26330f464f5ee694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa052a130c585034a88b35e71667f9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bcc70e4acd02d886edbd3e6680f597696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0020e9eaaa330f2e5bcfac1db10566697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6208db0cf447b9d49a0b5971252ffa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855375b33626aba618dc888199612fb9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b099884d47135c24f0b72a39c443103b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d49a70879aa3cbc65c97344843a48701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c7aeb14b5b529330e4d38fa22bcc20702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6346805b0f76291cdd90190e255cf1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b7f618b88c5cce8283fc15cb8c18de704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00562854809b74bd3f4dc1063382ae705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbcbfdb6765eb5c78c524c0301d556b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b547dda5d75e5a5aa9b87372aae12c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a33592d2325677ef2bfbc36b171fab708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd36e8e324a235935199a325be9e1e3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f4e5365328b9c86da190ad571068b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5158c944a7fd27416537291b4689ce8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bfef834d58ed30352c8cb355c0fee8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d77bd6f8b6438856e982b8b04d926a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff9e611bbe1c47b1ceae619e78c8f2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d52dba25f4339b057d649e241299e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2cca01d75b525f4a0d182afeccd62f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2bced2daf6d2d188989767502f78a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f17a4262d4d7d1d4b6328c9b6a074718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c661279edd864f9fc01e42831bf57fd1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdbecb7bf4cc5f43acda18fe7c09657720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054ae7ac0633de86b93248ec95286fe721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d82bacf21f8112f2d70c8d6773f8c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b7e93435796914f7f2ace147ba000723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f691aef4e8c2880eb8a1e070921d6bf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d33681eae1785ec25a6b926fa71383725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6be2e0ffd464e3045b133f927f35b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab5addad32c0f0012fcd0a9e8adda03727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93745ef27ff2603c7823b816422fe98728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a9d109bdaa5adc4bac979cf3c37b88729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789618cdbc36b1a35fee9124c6d99028730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e9f2a0b7b474af0d467ee475687c63731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1fadc3babf3890a4636c60b6ad212732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b960216ce740dc448072e13e0b0f191b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353e767766f47a3013b4d003d79d90d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52552d0404780edde9415dedd17a80e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13562fdfd9cc2eb848b32ce2059811e5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50881b1a9d3e5080f038042739d1d42737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc9a87af4f6e6a9e350a942d27a160738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcac3e2f690130579f7b5ea50211bcc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed49c72ed5e7f70f7abf9a81c8011678740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f7031725e78d9d28f53ca18bcbd6dc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f2c47e37ccd13577b444a15dd7d0b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee5e6925102896caa9d4cf2b6aedc65743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75766f4a04177bc285ab93bfe01f6bee744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf40e460e4f87de630410d91a3cfee56745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef2a5d881ed14fabccb9311c9c59b6a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd10d0202b2cea47a99e75bc4bcc4dbb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91e028d773074f1331bb4a2bd7d491e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca338760e7c85336b0814511c3d4242749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0383430cd977975b19b4b8bd02e06424750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b49cedc0496d9e2c612023af31a70751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5526197be9383ea1cabda3de39f6b57b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d679935f01f2da31f01b51d448c099a0753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f85d004f11221b34e4e907ef8a4d71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe1b7c2e7e176424d6890d98f105bf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61bc42126487c7348c1ac983f0dc183.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de13a767863d7a3ce30b47d5ebfcd874.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c030dff5210d21f07c7241f3e3bfa9d35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a75e46f79211e02619a8f3af60f40c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00696340e3ec544bae14fb5b3cdf170e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86be0c1e2e49747f9f84402c5373a928.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcfbd06cd8bfd74d482d66159421efc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08820e4a089f8bf3daa746106284efa010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9d7ab813fdad1c60c5a4da30036e111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c40242d4ad26a2c11c46d2829b142712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f10c81c7d6f5f74dfc783468895887513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c6f2307b5fc16a2ab491befff0abb714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc793fae448448ac3c9cb70274f1ddf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e36cb91e6ec4503b39a66db939b1716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70080f52f53b0b3772bb416257fb635f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d8ba20b32895761aa3b278833a1b3c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770def07668e2e29d97c82e31bd759c919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e29461d793f98e3492858b785ea86320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa3f762e86d6003d8c69d3838d894121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a638eded0a5d87e97d593e323cb3522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c956f42c2aa3885d401171670ae42323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a77a810f7a35016ae2b26314fd6977f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac5ec899c313917288f043ca04ba98925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b7ee9d998fbb2bc2e80d60a75dea6826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccda968bd92e27f216aea7bc237c90527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca90a198c0b262d8b288f896b0c02728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4372317408dfe63a186d6e731eaba4f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff21c95fcb3ebe743789054e31701c5530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f7faa7183ed026ceb3967935e3328f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08988c62de9a63b6d6ca1b2d70c4022132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f4127ae015f7445057e74d1faf14333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3bf8827b9cf730c704d4b1e38c266334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318df0d159e12a09739154c6cc40e71e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a65166881fba4d9c7a6d80a6092ef36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b9376e9834d6e410ced2ed9acef1c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b09b0a836dbd7c13dd96259b8afb24638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0979f2da2b952627fe43837bdc3df7839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133cfde99e48dd426c6cd43c144389040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5937e8952a9c734669069779f90decb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43001b2574b7bd830b33a0353b3333df42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba237969284bf8a2217ab9d784f16d8243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a5e9d8c09fb82d05a997f8c69c924044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c609bda2bb9fb17fbf7260bfa4c99845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f68cb8b6d655ae5bea8554607ef63746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff797e73612aa436f67192cbee2e538b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e01df6658de05816281565e9621890548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7700bafa4b5aa17810a828f0653c57d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de902039291c243ec5f004ed79b1b89450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b49df445ce9301efbb6d2bc755712151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a0084daa53eca77a70136b4b3bd89652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c583fb05ab213b0a4f43825cf6e7f953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a74677121d5994b02be5e4c88bac254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ba0ed06541cddac6775b98fca557655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c20ed6b48a6e3d7abc073aa64cb1d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341cb9743863e238438ad60a0916700957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4011809c08730787525f70c376dfe558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32820bdc98485e2b20928f42e398d37e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f90845eff5a4b533951f9333070fcfa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96d2e6a773ec35088e69b5d95f5336661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a61c94b4f56df0c674eb79a2ad11e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba5e39854187dce7f2255308eb7343a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fecfe87174c994abb4a6898cc254e3264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4363771f8198a867d4e5b33133d0ac165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a1b4a769158d132ad935215fd50b8266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bcf82fbc6fc1445a12f6a76d7aa90367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac6f0dc3e85f4385e7f789e9bbfe69c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c491375c078056cd798e8a2cf92b239669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebad29a853e8f2f064c9fd5cc58d8f7870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7867d66db1adfe38a4d16f9bc06010ce71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1830f52af7b5778c0846afe304bc9e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd3fc1fb11bb1e8dd6ab6e902f04fe73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7876ba8ddc3ec2736b78e725d422fa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a44f8e5e6be454708a33d5730fbefeb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce904c8063ae2a0b0051b2fb14bcb86e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc918bea29f22fe0c3f62be140b9a3877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0081dd382e609e2e92de3e66bb002fa978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd058fd67d7525e9ab24da3e14dd7f079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43d4a804c4581aedd95a2bcfaf050180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2fb0382e356afec87f481806d521a781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a754c7bc7c4ea4ac08981d71389de282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf88d5e007834d4471b21fb9818e4583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8963484c1c58a880e071e3f898c370d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe16d42002b1129e9b55c5141a4fe285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b1a7b42ce4b90201a3dceb01d8ead086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76013723edb4652b68eae43aa05c83687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05ae33d81eb60f2b72a29ae71243d588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa4d6f7402fcfb98d0ca886f78efacc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec528a58a0ff1d35ca5b39066acb8fa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f780e6d9e683b984d6b7d32661a84acf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff44ab450092b6ee3818481af87f6d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0381f2b7dde40131a1af9828ba7843b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308bad89a161585b08efd694c7ce6c3c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b89cd4b73bc64e6a4d2247ce99fae3795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a71554dda1b422414343cd4ecdb19f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f557cbf742a1176f628045b7d333697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c66ad8363f73f420f884c87c1c243d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8885ec1af1bb20caae21a47a45062999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d30c840fe804e9f82a86490b500501100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53dd25c099be4c931731577159888f9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc363762e8ce148873771109fcc63d79102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f9fbdf62bc681117f940998ac241b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd76c2f1e8b81bb0e75e540f711778a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d62ba7dbfc8bb2101465a10ace623c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8264cd19f78e9eecd3a398ede406e37106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbaaaaac35a3cb7f0034b53691aa14e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b803082b802b2d3ba9ac410c4471f203108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32355766b52de07b955f3af6f84591b7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cbaf67cccff1cc94ac0c335e5cb45f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94293890215cf6b64d3b4992a8fb0306111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead094762a85252bb971aa8cb61138bc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9a81e78757fe263486ae1b84ce9427113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152396f5c0159b6b170fbd6c854e389a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3508819509972917901e5fad0bff2eb7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e8e4b88114933053a0b525f753d0d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43150b72bb4855816141caad76d8976117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ad3c5a0bf1e3df8d6a75423c2feb5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf0675563be5c472a43969e65e44585119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d755214e20a46a6e3ac639444da59120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f1dbd68b661cb01ec90852ddfb2f1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ab0de158c0027d15c15e69dab6321122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0805ca9b0f9f74dca74e545ca169d4ff123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c3ffa177641f41a1e4a53622cd4a3f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3445c3fbeaffd149b819aec87c2344125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb9b58ac40a561f3d6c140621dc58fa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb6fc8d2dc5e081bb4fe2f30bef2df127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb475b9546a15c44d1932a8b919bf4db128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f88a8ef3d0c0f19a2c0e9a57dc921129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17290340430639f2a4a05f218cc2a9a7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef97d8deeb0651ac2e72d16de899b8d8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80efb7a6d890342cb762ea879c587660132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a52a923ee6e41597ea56b115e9ba76a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a2171834352b4935eb718a388ffea4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724b1ee2301ff55cfb682df8b7a235e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d767edc4f0dad5120a493827a5fc5d5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427fdf0afed8c91e9533fb57cbdd756c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72efea6e509032f9f3f4446ec55f0f5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23077fc0fb8021112c92b9c1a6238d17139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc209410395c806ba536f5ab2808519b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee00d756da8e84dffe1fd1c97f98998141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4faae98905904a9e6ab542af3449d5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5305430b48f369fc226c7857541d92d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745821440e2d84cfed3122c4985830d9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348beebee4a75b272ed370a411abee73145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7633df81a8059ee8826901a42cf3bc6c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0d715d0f4bf384fd9f648d42e44b7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899734690c85050be0e5f4cc113bc90d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13770565ea702781eb26e3decaf9b86149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b8185af83e8656bae27b366264001c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926bfa483c0c134470f3dced93e4f1c0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b03c2544624c91db7842bd64ed88a93152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc8273e84e71abe4d2f294f0f2b9d21153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed71459122baa60134371887d2d142fa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54a6fe68576f2505f9aec2718eb3c5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd5b7123419266d56ab62592f7cdb92156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed2503f0d019e9b2b437363467f1480157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea9f8ab1016c1c80345cc0d929d4bc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0214d478b7a59a7dd1ad789dd9fed2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b719cb00c2bdc8f3d5e5cc682752c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc4930859e6a7490458613fd39a5a5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea0d0fe5dbb4b6a2d33feca82baa97162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc7502857e3c150d8f9f17e6994ab6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80eb1779f381b95bc2f7905c2768410164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b261ea8fa529b103ea4273166e4db165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587024d55450c15691589546a6f42a50166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6aef2b186ab26d079ed573da3ea2b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a1b49706629339144022d23edd43a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcbf4719d91a5f62bd488e46ae4f371169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6cbd254c06f07c7141899987cc6a5e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b53f3c805d1477ab82e7b990ad2fe6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb914d99799300234d33393c91f1c6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f4a281c7ee226151edcaac45cfc0c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33254cd6d8bdfe88ad12b741b81d90a9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9eb180aac57e8ab4e975a46a5bfd88175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef39220d644511ecaf4a94952fa2e166176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61120a1b4175f758d1ff0dd80b672c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc31a386a6dcb6311a69c925b5c16a3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd73fa3bb84c8a45553dfc9dbad840a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6783d514fe9b21f89d62f755beb419180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676424bd887f92982ab287b3010b0b99181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae8594f5795ef4be53e0c23deeaeb3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6fd807e88a297234090a9dc158d597183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47029228a474bafc8ed1a874fe2cc0b4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca5518f6cf93922ef0c3326717770f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06665e31b4aef5eacc3a16b9d5f49e99186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf80128b5b3c037d6efc98140ade87187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e72793dcd487a40f24b4a60773b6c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae503b8da294be02277d25ca5772bfc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf271c35d6f7a6dcf60f311df3c12a74190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb42803fae7a06c39cd3606f755f09191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd50fc973d7de438532639ac084946de192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c4a8b541fbfb03aebab2d19cbcb77193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691c40b4fc49849d9db4ea7743b666d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79086b578830741b0f02cdeb0f8f7f8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68569c7bc2c6a267f6c73e1aa6a3265196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e45ad6474b9047ffdfe20396139c48a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f4b65afb96dc084e8914365c7e1e03198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66defdf5c1ba0c26156857ee8fb98e40199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcfe077a6089f933e5af8dcce0b0d00200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d476bb79aa55594716df30dc981ea2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e9a46ee580beace6fc341f2d09930202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4660ac913c3b5bfb6199071de8ab9ec203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b7bd2d3c094e145d7f55d9ec4cf20204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3264ce43aad1270226ffc355ec6de07205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59744bf11ad1fa740a6c99ffca4714206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43b0656bdcd4f1374d771f0b9ebe29207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2880a6c900a460b0a88372873812a5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8024c5b09f2cd87b33861e40b2d07209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff14fd29b88653d68194230e4bf1b7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f406848f0df427ebd3a8a7fe0f1807b0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea80dbf658c610354ae79593a16872212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8ac7882fcec08c28040ced050ab62213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0469692d7da43e33e5c1a5ad3707dcb6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed000f2aeb86c301e08ff51b516b732a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a35266c5f79d026a71209c248557d62216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1bb82198d560ddd661f50c2855a247217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8464c29afcff5c98f1ccf087d6e05218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204e8b95f96e4b7b460bfa643ae40d49219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f2775c557e88eed4cd40da4d4b2a3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea01194c8d1066941df09206712da86f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109eeeee784d2e12f2ac92ab86c7bb66222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139785441894f656b0a138fbc11f8ccb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23029bc32841b0d69d6881b6d46c3f43224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e2dd4174c36b2d8c3288aefc3798f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a34fdd9127e5cab3837cfbdf44a6cc9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6355053568d2e7c6bd4420b5a0af1099227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4132863d9d64627bfd545308ee68c806228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02fc483f0608fda7864f7c453c8109d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c141e2a2cdcf65818eb8be60d3252230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce93d651c7c42848881d91247adf08231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ace3928314f5ab0a055ee489e802e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06530669cd29d79c7f0749c9a95f2d56233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e9ae2b94102c598731a6905604396234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ebd687965e562af75b42fc3e7274b2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dec4ca42ef5a05db28948a19205998236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accccba78de2692e489e392aa0366818237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff98d19db6bb0dbce204d8e976d17707238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e03e56e04b9c92467c1f8d280fd9a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc61ccd31a0ece32f0d32bedfe70fbb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3930458ba7dd1433c84f3dc523f3394241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b442e209f5fdc8842b006e6cfa1b3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe948b637a9094f3eccde0de231391243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63c4a0e172e12eb7d9b73db216a86f5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e28b563fb5e16104ad90238124b242245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded0a4ebe71f904beb6cf76e76182a19246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de6ca0ea6c4fcb2d80f863b7a7d31d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a40296788097bb9b2a2c401337f22248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b929643f9951f98b2ae960620881b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ce37554702191be202d46fd513a76250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c954414625eeede851be8d304366ba251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0602d7babbc607fd5751a0c77255d671252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb007eb7ecb80761b7db69dd5062d9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb9b3020b2dd59c5fecf52277e9f36254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611da9b4c6647060fb2e82d855e9af7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da33f14bae451d722023631d2bb2b59b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb22bb09905938eac85ce47ed1e549d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f205b62cc25035187f4cebfa293fe8b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756931e1d2b01abd113479847fa32b63259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f3c2a6df8ffe12772941a9df47434a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81623ae6f21299b50061ac4622c973f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f9657d042fdddc207b3decbf2ffe84262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee854479d08e3df74d99b9f7065b80263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be266192502066fe61ddb4f2d512c844264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87cba141629437d7fac361d93f981c7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a047d40f29330ebe5e506b1b55c934f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4f50757409c3ea4708db24bc02f55267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98589e5fe71b537f3184609e54f53ab268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e1466c11ee7b4e333c8914a4e3a4dc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead3602e6510181723405cd237864717270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eee6b768ce15afb9326944fdfb3f07271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee0200c0be7138e7be4d4e1c22ed42272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4539af14fcc632e4d228a70dfa501273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c1c35fa263620d7c45d65269e4ca0b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9daab3d1629f03e8de0f64174f69ec6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108c8c15afc553b955d42f8cf4f819c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a520571689b8c410c64bb86b4f49342f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed42b12759c19d737fc569daadb5703278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca117711f0f087db7bdf6b8d8fea227a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2514b4a6b1709ec86b11022a9bf5a88b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e28fc3f7f898136077bec89bf7b8f9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace32832d233e97f7a844ad67329e4d1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d4631c89d53156fa6d5da4aab4b10283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c290734db5a3ba36bad3b7e4f62729284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d7a412c8bbfccc7c956cec375bf8b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de416e310afdfc65862f3b5bf06a6917286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b883db38969f630d6669a4429b829a96287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab3268aa283831fff74bb7e2d418fe7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87fd32f9467bc52c8af50611b11059a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbbc20cbdcb7f3fc35689658200766b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa7af40839b277368695ec626b240f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd1b960371ea6c2ae0a78f5135c0b10292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea4ba6ed38b4c73fd398d47b6cce9e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72477959c014b091761ff2cf5356d4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8295db71d382744524a0de3fe0e5bfb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e773aeb6f0cab2c237f696be3cc850d2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b59a00f7642b42ba3bad9b5857810297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec788b3a73c8b5c14f7f28bae3c2b2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7077dadb3ccdc9ed0b05b788659c8518299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b3b3789502bc3e986e6e29dfcee329300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e6ecce59cec9a378d4de96e2be849301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9c0b25a2a634a769617e8bafd1ee8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb08750090baac72ed65002f8e15fef303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb53cf0201287e88be55383551b99aa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08dc202a9ad1a19b8c8775307a5284a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e99dfd31b6a7ae1ad6ff7cdcd7606d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e66ae02c5d2aab7d5e5418b748d9bb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f4d150a761b9818c3424f1a44cca93308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb8d0ca265ccaf997c9acc87983bcf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cbc372e7062680f399b71787e4ac65310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afca5ec9d44673da315712b90fcc84a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f193e60336fe49414493af40631a4858312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2dfa2609f3d91ae836af4697550b2f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9419fd7c7c1fcf1142c5702d48364b4a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d674eb54ca43071a85c556701f7355315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f4abb0bab6c7feff2d170870e196f1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9440810d63f4d060cec559b46cf96b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283580c72ecbdde25b5ef7ee5838abee318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48dca55c61b68d693ccea1d499179db319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612bc05d97c4eefc279a1b35ea5de377320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf4f2c02958ae3dae8013435371dfc4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2841f77aeda993006807a929506781de322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307819756d4853f0174fae261bbea877323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966464ac4572a3521b77dd0e20d359d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a761d5cc6021512b67cb56f9da92d6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee007c8329f1e0833295ca83b747053f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a198613cc62f95eda06aedc16bb317327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb08bee971fa22a288992131bb7d8ae328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4895cc955b386f930dd4a88937a1cbf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec39fcd8eb7945d9b497cb01e1a75bf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36360f7d02cb10ea8f7430204529eb9a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5bd6a04bc3afa05715153d34d66356332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d22f1f2c6dbd510f87c46cea450d9dd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f006d752c3640b1ac61996584ded6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0583627ec33884d75ab2ca7a77c3bcef335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f227b4963dccfbd64dcd30402dfcfb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199034b42c4cd780f2411c4f0c238da1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169c8b0f0bd1db39115dfcb621a24e22338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd15a0c64f403184cc9503aab017a5c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae4d6fd21d5c2fb7863eb0bf7380d3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2408aba206637c32cb0e300f81e8ff72341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecae5b632c692db2e6554782e12371d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7807b51d00fd8e4f7144b96e2f981d2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e69eb750f11f2ee871ba7f3d0990b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f93c899b697397767e59240250114345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb219cd86c7dcbf7560b812ca10771346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ad0aedd8b78025bbdfa468e5aa86b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c494504531e61a22e9056cce4d6325c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a820b03062cd1d087f2d3796d8f9b11a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb663dfe8a8aa6311b41da36ce205b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef79adc8b07fb7f1c73686af50aef0a4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12ab81d8e6658442cc0cee103f4a845352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be53c560f54220934f9b95b4a2ada4e8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f3b70b9d83861e845ff71d9b77a27354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3259b70563a89194e55efa2603eae3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ef7fd172eecd0c37c18be252a82c3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a03908283bc0287c3ae55ffade5f2d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df6b72e13f58c414de56dc7f13c71f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cdcd9dbdc60a0557671f4fcbd20707359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f083a3ee0b2a10eb6955ca81a97a70360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d9b5e2ab3b4ded559e6854b11b559361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634802c1d51015459bf5c24513eacc35362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90367e5b2ee0e85c0bcfdd668fc52e36363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af26089049a745c3359846b08d7af38364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e850cd025887e18a9ca4fd32fc7d11365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f77a505f80cd911ddc2de0a25f93f3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aaf30632a1cd0cb4f05509e161a57f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f935786bc94d42f0c86a088adcea4ff7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dfbb8702e3343d6daff31799e0c0d3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff1308be7a7108785617c53ed38e84370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9622616a8bb643a2059ea25a6e39c1b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b41e5f2023727a8728a73aba53faab372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a398256aa4f02ccec5030937630db6f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd2f1bc138bdaa0abc5b1c8d4552969374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b41b84d72bde7116ef43b75386dc47375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4388e1aedc1ccee4d33e2ea92841ab2d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bafa3a4270716d6b32106474b758347377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b7d8581849b4d91aada32db3c8c1d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2199358d4208664a9ff0d802601e3343379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b619b8165ecd35850fd8937b86cb3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea60f25417d194efd8e6393cecb10e9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a6f0c35da076fd00fb8c75a9f24a6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80dae59d5dae1f0b74b6e393b062e6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c740a127cc72f785a70c633ce422c6e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b7fb813045d9af8aaf4efa0ae05ca385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b5bcab8d5ae23fd29bfc0cdea66d6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf71ed571d9f372b53c6b99551e59e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81320423bd040f355cd69029a9e44534388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697338fb88cbdc4da4c4aec72570b2c5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfbb33f78c93d491c39a3ca9258652e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443c20dcef88a76b229ff6d99701cf55391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36360de5ab60662043779226034527392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d78b383b5b3721d18b3684696f7400393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5891de8e63ca236d1c9081e84832d618394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d637ff28ec4934c23c6b7c64bfc6cf72395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e63becd9fa1ca8a995f1de920cc932396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb0b21233fb07e3297f9293716ddc9e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a923c81d83031a1a788bf0d1ca412407398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa69b684d057ce250e18d14a62e0262c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc207c106c1fa7947fcaced8545f0c98400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e341734b07bd9627db16d222be976e2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a66deb1636c2e63be668f2ab56e017402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a946841ad63e5cd7bd2711c1bf8a3444403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1efef8d79f58e45aa49a7ef7123478404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc81ac48fb5f704fe9571badeddb3e37405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b21e4e3939abc074371fff23087017406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f8ce72f11eca1ddf3cd3e8e5f8ae83407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a1dd0ecfad6e2d13ba42d00d842a2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb0d29f7779529b90c48a407570e8b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e5c9eb577c6fecf41b3cea47d22ab8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c802404b8772da51e0b7185248a80ce411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e72e5499b1daa1e3cf5f976e250e5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093468319bfd3e10f924c71ee4f9449e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8082bc4aa935a267d31ed3b9b416dc29414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ad11406cc0a11b3c04e4d5d516c95415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb4b7d7eabf135e1dad67c3337dd4e9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e428efd6e382183f0be0f2cc3e409450417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deafb386c01bbd74fbf80d7b7963441418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bad9bfe5d07978be26e49fd58d38a0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db8b46fc744cc6d4b994615f27c6781420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c10d818de658d485be71e70beec4157421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea2782fc83c2155d72608602090c45422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7780c9f39856b453691f4ff4ada500423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11dc56bbd20ebe0dd9f2d8db3f0fb16424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443270b197d14bf379fa0244bc4e8496425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce2939ff40adf664db14573f62c1f6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d1b691b596e32c1c0f31828e8a7f19427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b889f04194ef4a951f24af67a6a53c78428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d32c5027df99208977f4c07ad7614429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd53edc893dc803683f0c1580d0486430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b80f0627aff034b3675e5ab2841f045431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d774a5a5575010a4e50a0dce43aa5e81432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20f245aa313a2920c3e0a53f2dd72b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ecd66aedf8bee8f6ea1f985147a6ee434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e01fba0ff0507a41e4a9e5a6323c3fe435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e973c319b990fae4826f73a8982023e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a84b3684a629db3b02fd318df3fad6f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca27cb2ae0c8552c3a2c3d28f916bc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bdec5f993bac5cdb89ad3a4703e115439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d96a597f24525e77591e8b6c0ef0fe440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e799c2705a76cd97ffbb64645c2e531d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea36b97628040067048821798a98617442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8915ada67915a2d1161dcb951a8004f9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d706b5e45c734377e40d4610cfdd6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f7a1d522d3da1a7b81caadaec9584a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5307e795ee1c8aed8bed89a65b29dfc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3cb8216863d15caf95e3fa3e05e643447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d963b8b1afbcf26322d4d6f76c22cec448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d8105a9590d847fd869fcb1374a4e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcd3ac8413af277bf05d374cf0ab450450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca1049ee2bd471b1733c84332c8361451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb674de83f5d3293e8fad2afe4902a6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98af44c6f6f8efbe36542b0ab035a258453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619f09c697781b722560b44ebd4c81d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb796823f480762990549a593374fa4d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2eae15342a73a99b9bf1ca971d601456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0fa851dd6cbfca4904c0566382a097457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d5206daebbfb21e718fac1f9570ce458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4c84b2f2b63b581a32b27845f401f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f91f7ae0489b18d052855692391be460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f098f314b138fc8b66a38a4d739edeb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5394a3f76f3f26c8a2006143b7344a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c37a741e2e85465a534b665bab1e9dd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e459a9790753bc73297b7bbe528df606464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f9ba92e3572e67620cfe654299fa9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d40dfec59ec42221f944025473868466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db68a8e6ee72fc8e10dcff4315379b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe94c4e78ce1559b42ab11740443be468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df3fba07b1b086d3b26865431e6065469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e130c11335b56954abbefc6b79cdf748470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee1b25af1ff192500ae9f65f37a4df471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c1adec7c4ac99d16e9ef812348ced472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df3343daefd7d7b5d0666c7854d9116473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40581524aad4fbbd726d45957766f3a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cef3aad1597d4cd0cf9d510183f836475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1fb900c86095683baa60edffab7120476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee95c9497d955c199aa4fa3319d9e2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8710e171afb271c2326358d9068fe5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe901a88864dfcd2930ac9c9f299be479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c56c4eb651f38438148c91d245acba480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff44450280711716a90662cd5f2b34f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06834f9ded043738dc92b7ef811ea2f5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb84b20274177026f76af40941e353483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd588cc8ee89da2402581d37fd2f568484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a8bab9d16a36e497894036be41eb1c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3148fb3bc4ad2104990d05aed2b2f25486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e0f0574b8e1fbd14d482b872c2dab487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd930c99d10b00ac7b6a23508a2f6214488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075089fea73bcef0dd004a80323c983c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481052b5715d8a4bccf7da38841e92c2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f429c7787272528e507d22a3bb0f87491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c30dc82510f3ef39b14898826e73a25492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4999448f5df19c2e85a46bc602234f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25404c301183bfbbf3daf7a476cf6fd6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e93fa2e00c9be5bd480515fdd1a61f9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f86760b8f8f197b7505d5cb06d742496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8eae05d863f3cb6780726cd0d33d03497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c246e3d027aa775ca0f72539052bdb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f96fbb7ea61f04eb552ffead055906c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4929b85d5663b468c53adfd6ffab6d7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b54218af5afe529dfc9521f8d44406501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa3274f311f5f2043fe81012ba432f0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba24b658322c8b49375576b85b8f9c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6554e715f89c026468cc29e8addeccde504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6dcba9114afbe5a4d6a97f984bc75d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9bb14f848b19b266d3b954f77acb83506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ece77138d03f1e244ccf956509b8d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb56f0c228a4042de96ea7dfe8f708a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9906f58affd999a18db44bdcdac1bbd8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de41bbaf3ecd8ec641bf9f609f62d87510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a988214ad795cdb1f361a648b0d1b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa5a2f10877c3841aea6ae4360e4b0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c77c2b3a322dfbea52aa79047ede2e8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea55dbc456f794d95380c41a3a4f6ff514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7727afa2ea6d96b795c3376fb999c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5175ff24970e5decafd89ef8e2bdd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e901e451927b8faf366392e383a8b23517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cfeb83848fdfedf65f61f0292cf279518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe4a152af6f48ab936f754eba55a5bd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddddf2a2e0422c71fb3e63fa2e6536d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ef2a6f1e3e09cede1d1ebe24cf3f3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6603e596967e637f185a2878d1a03b0f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51bffd9ffb8e49433fbadd36de183d7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec3b348c212b68440a1ef4a4bf28dec524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ded2ab688feffff666fc93d3272e7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080528059e24300cc142fcd82fff86eb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14db118fee34cfbaf58ad3a04643430527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b3adbc44fd928c935bad1d46453d7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990686ffb17f5a8a3ae6d36b181c8d1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a43466678af067b7020a26fda6f503530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d408ea935f946d99a1c0cdd19ed8b9d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7b607727b21b4fa067443d8431e45532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e65fbe4b7a74f9052f8590332eb8c64533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf6d20864e73b7709a5e07f329d228534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca4cf148717bbed2f3e3d8969bfa0e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c74ed9b2b8db82f7d378d62a43224536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d01ad9cc8885eff60b384e1606aba8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507feb0de7bae602ff1b217b4d8110da538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e0003985100512e482499361f62ef539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c206c7f32ea6f888381d470558ef7b2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e91ab92b48bb925e275aebbbb7e1312541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cac208d67b2a8bbcf63901a215a1e8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbaf0ebfbbe1247cab48c52e1492860543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3502b792d2c861eb58d8bbb7661fc7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da87b4695e4f24df398744a1b54888aa545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0436ac162cb738962062185b00f1caa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1974f6a277a986df7c33d3bb4634fe3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01393a3a7e2dabc0aa8dda7df13b0c2b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d5089d2f553a626e0e114a58ebc8e5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfed713335785e629b6507ae203d48d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e66668c18db1569ee290e0cab8490551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1085043de9869ea80f64b49d175457e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa98f1a3bebfcf777d445b97d22263a0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e2dddead391a1328eed0eb6d3f432554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f09d752d1c38c363d009bf4d2088d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b65094d4154e1d860fc76f260900d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7920ca142f30f33846233873b85acc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62270479250065e16def3e5e1009c922558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f3bdc4390eb5e9378b0951e1f9b60b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abee1fb9b7499d849bd5f22c82501a8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a88fa5d47bec87cd1559e3b9d071fdd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49acc6a294c181d7388a5572d87a61f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc3ae54ab06d4c58734a10175ca1f8d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c05cd63cb36a3d225b2bbe5181c6f6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0901cd61abd84c0bd2026f5f8913072c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a1c6e0c873610fe4ef6e291110d896566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38187f38f8f576590e1b04f23b167211567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d881e2aa3fc28355efa351ee06273568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf04fee53da3df68af9e52bc5759e34b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea26ce6012079fabf5bf0025de23ce69570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a77b473136cfd67118fe47f27296f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d11f7612d661c5b688252f5043d31c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde101da86f70fe275656f2836c6f35573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf3c3a07c0392e6a230f1aebaff16db574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ffa0f8082ca938d3aa7c0ae77b139575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d365e96437f004cb8a67ec26d18e0a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d10ca75d81e75ae5363e7c977a4bd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea554c210aeb0e1fd5ae1ddde9756d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433addfabad271538f32fb51948a8171579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98cd595832ec6c82b7db17d736fc504580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d66961df22a83afcdce17e80ef6872581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96396c85a2a5f65d3b98d6783ea85ece582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3a6b8681f0c9802fc05b844be5854583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aedef2fcd554c6b0cf25c1f14ae194584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f579549261c065d6eb4cba7c685e7daa585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebcb7748ebc3b41bcdac067b243ff02586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9287ba2fcf13b47ed808af3565edda2e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b4de74faf558179971b496e2d3627f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335549a0ea06b5bf12c937a3015e483f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b145547b2db7bfec83286b9c9aaf45e7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c255a45fd710e8edb14a485da9e0a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d52c8d5dd7513fd1e5c0ec3f5ae5f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be3cbe595a35aab0cb3d8faf0ac7163593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d4dfe8da7c1fb2fc6852fb69ece71594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3988cbbe33e24696dc716dc94907198e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27190bd9514c462de27bae6c7a9dbc8f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b989ff64855f447fa18a98f001092597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c965fa0227535908528f80731594e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02318a498452fa145e0aa56341b23389599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83bacbdfb957e98dee5561d922e6bc5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6fcd490ade6775debb1b789fde38a9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb684d31eccc67318cf99f8625f9c2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d2eb4868e6d559bc9a68955949205603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07258d99cedaab39987f15ab6f06896a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e260db2116175452f3bdbe2f8ddc83605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed4c56900612656bbee3e21302a197606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e27f53caee1bbb8ff68004b2e2d0965607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0485b27e33c7b83a5f5a913c68128b5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58400602ca8d97b8a9e5266778fdf9f1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af499168959c13100525947bda3375610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a37e657d1fb08e6c5b9fc3096da220c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357bccd766013e0f10eea542b2ea5ef612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b7644856972761cfabcc6bca89ca4c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc96569f62013a1a8e6dc66e08ce6e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19573f7c74e192ec1331bcf8c009d10e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd390ba447ce61fa9d14c536a10ba8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57898790e6240025d6560aaec4a7da5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45469ebfa07f79e2e46a2fb3dc2ade0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b591e8f2d7916bd7031c5884865cdb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b92485a1142c0bc123e34df21d9d24620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c632df1dad624184190bde9492e0f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3cad5210c33ed6b8766204497a89e5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49632d638d31415d778bfc075e5887c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19025f69cfe0cfce5b845da470f75b1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911af0d84087c7b5a133eb1b28e6789b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29729e5530874995bfff36d771ae392d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d94c950f0ff0bb1206c91c7e4a8e95627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e45600d8ac045f36cf1fda57d50c3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a09aaaa235766662afd22bcce1ee36b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e46442410ea29839b1318b5311aa9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c3129d8af77d06242925ee93b0d87631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819dff0be00f620707bf04c1e7a303dd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fafa10ce9869a32cc0f34269158a170633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e967710404eeb7ecd0168c42a8a5337634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a71b7ae1560f7a2627db8a5b223c132635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe68e384606864f7ff6c9b6743a1ca22636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e8eff19746d5e07502a23e2fab7182637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf747274b5fc98a36cad9831fc2ebb4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca0632ecdd04fcb92381cdf9abf52c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed236114691363958d7c28718d162b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42091c83f54487ff582ae864571f04b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d461c106314e2d1e1b9bf32041ab1603642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b71dc2916d418b6c7410c1d7c330b8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b1b487b55a3f852c0e705077dea4c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb74347bc61e7c0e8b2ce3791c1651d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78fab8242afba9e0992d046998d630c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d2be2774d0d525d0b047999b14a8e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef6b77d951ebd7b6626699d57e92d95648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de00af56a8d2477ea62d53d01e74bc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eed2e693f8d9693196d4ca55b1c402650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a693c3415d17bb532f564d6b976b5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059caad8d00b16f18b7e79d10ff539d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f8af05bb660741401f7512107bec81653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f603106dffc36a244ce877fdae6e5fd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f5c6cc0e6a91bec6e3398dfaa199c2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f204583a271ce17280949846f5d628cc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe005ffd340a01847aa298f20a3f7606657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907441dfee4f51c72a80ddec6641b094658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e2e5f34a1917f8b5d4c6fbb8aab17659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330f5cdb8e8bd50eab091fb2828de5b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd45e473b130391a35b372d8e129098661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db3e9adcc5e331bb480cdd5eeeaa48662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf489dc2af612544b2c945dd6812eed2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de879eb5b6573969ce83c2804ee686664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895467d3edcb4144f3d05474a014deda665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e3ee8274d212ffab292afdb6c2cab666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c2416439065a61e176633ad3bd4c4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f64eb92fc59b0bd99044599d11aa23668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f39556ef575fc4609036e5fd33b880669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b60e9e6c7871b74db3b74a0787085e9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56baad19bff89baab971808dc7e5a605671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0407d1f799355de8741f7ebc2da73ef0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c926422750a4a1afb91ee3b45e9a0e69673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3944469123cfbd7e4bf3d14505fa7c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92821b54318054e9e630b45011a4f50675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f827a48fe834978f34026f840823bb92676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8dd886230c16a3ee2a6e916edec222677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc617e1d758a81eb6ada20c2fc6f8c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa60e6c619bd671e93acd7d5c7d113eb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed3bd3c3a1ada07cae4509e93b6cccc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b1d74a6296f65b4fa3ef2ec2eff3ec681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49558233152fba32caa2680f7b95b90b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcfea4b81aeb63ef74cc5918d2b5bfc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed956a0c18f2182c8a7e9b33826b6e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f277942d0f22cf3d3f841369bf7970685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d6d60fc9d6add268ac00fea48b05b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc10a6f72a30b3f4b8c9563eb0634d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6720a0a97d803752adeee71a354ee52a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a57e46d641bb323c6f6b433b1bccb7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e98b3885e19c8efe8f7edf172a98b9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27da1fc22a52f96b3efa720132c59aa691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b650cec79e560033fcbcc842a4a2ff1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4cf2209c29f7efc6c0e287e935fed7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf660f7975f9d2477cc9e69c40fb835694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b9536895bb846ccc71ab1fcff8ab1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1764f26a0d186db46ead7a841c2fe4a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc65c430f8e01ce0db8ab21d5d4274697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cca089359f4cd88956daacf52d9c6a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33708633f6ab37324c9b40aca720ed8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee25d345a8c4aaec89ebe3825ec379700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bdd0da73ca5dc9f99d0e6c632ad6ad701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c2e8e833bf892f6ec44a771f4d21b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073651e24e75e8640c029094baf007c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6538ce3a212f29bb5b42ec0831216ebc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee098f4def0de8b7587ff4b7774a1912705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab25b3089361bc681c8628a520b6b8c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e7bc81de23754a09ff4efdaf66460707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16ccfb8073b99fb6350d34e81645e3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af7b01a8770db8dcbbf435cdf616b5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2966f1ea41304e1b9674c0673b41cc10710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618a010ba22255485055c3e336450d8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc068b54b6aea0b6c2ca2cbc0aa766b5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5276b5ccda76eed33e39750dbf0b11b8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea22ea27dead8c787d7ff2cacdb65fb8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc4c51458b2f6127fcce3a49284a1ea715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4206a365a00cf2b128c550b21c668f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cdc11061ca9f2341a79571d4f78c3c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c955405874d41c0896901772a041d6a0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d215d45db02c7d87f2be4b13f53a2ad4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc32fae136ecb0766e8801c324032159720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba815406a465c8b1b37f1888aed6b35721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a2e68189a78c5b184ee2843a48947722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a49ea4e474ce69a6dff28ee59693be723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b093fcbbdeef2be34ee2c1ed212b1cd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dada7709108b2cfbc2495d90695a72725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a797fa8cf9a86828639cd637df29d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490bca5e1483239ac4b317bc4fbf7b59727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31b174cb962456f506a4195c7055b78728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eadd34994d63bb6f097026960597c5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9763884361b76b805e98da3e82a3fc2f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaaa54ad903817fdd36b5551cbd6174731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da70cfa4e9dbdc297108fb206a3452732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f28dd8fec5b55b242b51da236392e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ca0697ad4e0169e889fcdf48c2829734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e59a927dd5e0468ba17cc43890ab98735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c66518ee3e9bb4a7d5b8d1a441bdc5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4303bb33d25c4cf826d2c1e9ebea277737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffd76e90d2a2012ae1181e142a2f7ff738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753911bcbc4ceac8edd429305497ec8b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2672f114003cb6f15d5e17b9eccf6b1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea718aeebb68f8756ff4b4a4e4e20ef741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c83e731fb498f41c772448da4ce172742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ee513e5ddc40f8e9a2f231c525f2d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66352a60c6f21a7c0a59439c865c9d18744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6148772af98b750b382a63a282baab25745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e215c378a423af16788ee670d419c9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d4e06a0bd1a222eff5b10880deea0c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85be5dcf4577616e70f8c94a001fa6a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52bc9c51dc2c736469286d5e133f4bf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a058c1650ab000412c50414e91fae750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a726259e32c533b512c9e4c6eafab14751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae7951f284b1a5a7fbfb14358a387d1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaab60b4b643d622a6cf6fbbf712e68753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>