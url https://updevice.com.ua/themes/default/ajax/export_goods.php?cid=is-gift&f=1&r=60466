--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f60aff8cf3bed93c61cfe48bed95aa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f63a61f107fc9259ca88df279b7bf62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e34d027955f052a271e792414e2b60e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e5097421b2957fb34d398adf12a29e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa3eae59f28a038582c93b5d0c395b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25062e08644e96cd6a89a0e752cc97a26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab32f4908838ff4361a7935e713476be7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff4b29c6773838c9d28f5fe02491878.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db2051ba5416886685766ddafea7ec9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02795cc72deb3ef9aa9f3ccdda553310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4242e0e8f8f12a031ec3454cc691e611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69058abdc6e2265deae3e151a51d100112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0067135fe144d60730a583a217b6ea7c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a075645fdb5e7c49cd6beae57e8c5f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c75804cc1cc0e6c18a254942fe7bfe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4194fb09285e06f8001039522fee13b616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a172f61e89cd2554b94774ab6c4e0b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517023d2814377272d60e925eaf2e63618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a8d0fb71b2a5f70b0775f192f878e619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30db3b17d910793e220ebb59971cb4a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2de67fca7a7def6f121ffb0b10c2a021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a727a52d4394de4c6dac5bdf992de22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd328ce06682956a3a770f66c7e9121a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8a718f6b04c0e1d7e336fec2cef8b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b66b1683038802276f9880344a9ec325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43533464fe513c5f25a63d3eea5c3ff26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685810a34b5d7bcba83df52657e5788327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d5b300f9e75559a017aa55fbc18ec28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351979b98c1697f0f94b5834cccb8bea29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcdaec442f4651a0714fdf08a2548de30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df782118029d36f914a587b38ec2fc9431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd751162008494d3aded2d379088f3232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6868fdb4c0a946befcd11a1e3d83ca333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3a2235eb35aa535fc356b7a8b9a8234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2af66b1b72ed3900826c9626cedd1735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84749972e6efb18ad566941642ce4d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4111cb11bda6a06c2a6faec8f0dd19b037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eca8081ecd01c7fd7496eb5691568338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b60ad86f03247064f3412e8f1646cce39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3642679ef7215a315dac58e72f638f8640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5619c54b85453fe04371d0908de8621241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e33f95c7affab0ba4e4e9ac403ded642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85fd32cc9788137954e1d65e716556543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f562191abc870244fbdb67fa1e2d34ff44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5855457268a76ab5e924cdd412bd440c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50155aa2fd7a2817355c20cf4705cd146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b983eb889af3fed72a00c112053d5c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90df02de676cee7f89fed9510a429bc148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78002d2f4d1a527eeeeaa419136ff1cd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1784644f4a194fb0e79df85735640b7450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a036b57198790b4dbd7769deeb9139ea51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb5e29ea92462a7e5d443ebd69f8fd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df346f48328190d2e07fa51b0c7f08353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859af545d67bd535689004f34aa8cb7d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ff7be41c813387838be8cd413fa3a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c94fba2c5f22b6a821e1d955f2402dd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c34be2af481b5afe0d2a98f67aa26c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7056dd170ab14b341d117eea49fa9f358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad49dcd60946aee8b008a266075ed0f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c408012ac8edfe065fef9790c5d8c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d829fb29380b571ee3ece6866cc1b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df099d074fa9a05d46171621329705b262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56992ea026adb9959f986a9fec7afc5063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6da194af5aff613d9c75f825cf576d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820958ea935d28fa8ce67be37ef20a765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ac0c918159a41db8ce240c44447fe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a6a2eb72b3bcafd5b8227dc41cb0ff67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c17b980d08d5a24d5d4b031cfbc2668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1de8c55ff289a4f1c51cc1ff8f61f769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b54a1ef2652676ba5c12f343b3b4c470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe1e77355ab032b9b734d92c0f6c12b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48071093d9172e458cb41630d4259f7d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e2a51e16f812f4e319843437d37e673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b0caf6cb22c4af1b76c824881e07ad74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ed50392b62243224b13ebcb2aa36175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d359242262a137e91006d12e9502676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1a953e2badb158bd641a31cd82245f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b299a5b1637d6ac69a004da89013e278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c080e8d5a8db87ac2b357187b4e7f28479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3814822d089cc24484656238a0d5125e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2163c5314358a12ac209144f0c4e4c8e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b2269bae3b81847ccbb4ab6e5b55d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ad3f8e44d69b4e64013ddcd406d6583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22868e6b8b0c10f6bf344661dcb2ea6784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e85653a4c6a2bcbcada6be8fa227885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0792899104db01b0a87f3918a7a7f45f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a8502ebf2d273cbc6a83cbf120c8b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f6aa9e434a7b84c5f1e2a98f62b6488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd28d535a9b7407635f668311209150489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d325aee5290576dcc8040a382917f290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda41e2ab0c5888dcee0770507667f8491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39b7c155afb299e154efc5c2e83a5392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0625aa27109c42c3518fbb745309ad293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee469073771da44c483f23b2ce9041e394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf17821d5f6a1c1bf9c8fc1db9e27495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1031149fd48448e20583eeb2ce0ab28a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa21a4f0cd1344319ecd71914bedc3497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b11756948038cf65e03d0633bb704198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e95bd36281feb63ea1683f079401f699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f766184bc89eafbf9d89620189993ca100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c6cc1c2aae9dcb423c49bf4351466101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e78e80f5e01f5143f78eeb892e724102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc3e87cd25d00c3d9fedeb94f7f3ae103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd52074c7b3e49d2279e8e7e1c114f3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744c9c163b970ef0904fb127cb5dce92105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f80927876b509ce68a796f01c34f8e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d16129a97ca8aea2a3528b3618890a6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6600ca82e04e9a3254a1ce63060832108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf07c54d529160213466ee668607d2c3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c769d388cc71004d922dd63d8490e41d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc24b7b64dcab65c74edf7ba1ead57111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f465568b9daa6e35131349b89bb63112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be2129cef04ece5cc08232064527cea113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b3c3de9356fec3fd4227e8a99f0fb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f0ee9bb816f1f353750dd084ce7a32115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28fa22b429aa6b2f2e8ca5ba7b51b7a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af997d1c6433be43cde48bcd72c37d8f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2981ab432a500932343feeab23fa23fb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f381b55a1d7d148b345998c3081d908119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c121cd25fcf7a3722c108740b612ff120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22681b40eb2049c06491f1fec459d1bb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36a2e863cc497f91ed7fc04d6779d52122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b09fbd26ba7967fb3ada5c68d6210a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a876cec0899255ebbc4b5fd58b2499124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a303c9215fec8b7ab4d5240f49fa7aa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b752c06f68e443762ac93bf63903c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e0499f2b704600ad6df14b96000eca127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d859f7c294ddd61654a0f5904e4ab128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28435d5d4d29fc7750463df7c5614c59129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb47885fb25ed24fbaacb44b4dfe7c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d3cc9140b639f51ab5dc425bfcb39131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc29af82a81b434ba3a6b6133ce7563132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff7574bbf0ded9f372bd80624ab134133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8142d68007f3c94535ac8491273f3c8b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3864a15b0e2009c692fe9a92e08bc4b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f139512134a2a95eb7a0c7f179c94136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb5c33fe9a8de1bc9a0aabf731269e5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afdb46fe542d766feb769fe5d807c4f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093a4fc9bdae921f75e347a2d06d590a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e953861975354af827defd9a7feab9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d3036cb94dc76a6b7bd05134b3e0f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d1cf849179970d34cb28f19dc95e0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5719baaa5b31167c742b60847115e5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f988cf1548c611398bb70bb9c940a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525fc9b288a41a4c1128be519b6a8c9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b11b7cdd53cb1d90be5700f5ff928b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2231a4a6ce212592cd08b2202761539147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cfd5cfc3620bd8f7af5b2bcdfb2e46148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5a3d551ed7dbb4b8d872ce494ba365149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd745740107d665cc873dc9cb5c441150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f05fb66f68ee3615c426b1efaa6fab151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d5bc02b8b6544779be5154c29a015152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27988e79244e962f1fc2c184b8c4fb5b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f870a41fa8e977a9662ea137be87fd6f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f33201483725696cac6ee27609667e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc792047dec66be109ba88e5738abe6e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bbca8ff9a285c1fea0d1ee5b6103b8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842168ce1a2ecfe842bf7c7772e640eb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93468d8265510a138db7a448e19a2a06159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8436f7c3dc2acaed4a5cb1105d1adf4e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092bd84220661e45f2973d24bd171e69161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c01d9e57c65a9ba7710b94ed51fca2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4927e604497b6360ac4e0ad1b708af163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a1e139ec8bf91193b9a9c243f57202164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66830e4e8c9e2d667ada9fdf0b6d492165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96deea822cafcdc6402339527a5abb1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396aced5be85b6862d39f7f88fc63bfd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0f9163e831828e7aca891efe9fd06168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f2e957f69770b3526879c9bb21b5ba169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff367f6acc71055d8fe73914ad7ae34170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6796226455304d196941e017d042cf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d491f3d2b4d84f525eecd7b3befbf8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85dfa4023c1e119499d46c876d55ef1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22056afd604263610ca02af5cfd223c7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d2e43965d98b3c905ce76768f39484175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a0c7d255e9f2fa9b67e095e9de5b40176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c311f81cd32d22fffd6382e3cf3470177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbacd8c60eb31f340ece1879c3140764178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c075d596b322fc7273ca3d9e1744610f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56757963726355fc90085ca3db4219fc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a06cb114e68050f3d7155ade2ca3281181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1729d92461e5bc53052dbaafa7c8348d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d2b5fd9f337fd0e5b351411b8ee270183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf027a8e95904f85b04822aca11f71f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9974af2cf7f5329b8781b328d9b1a61185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0dbe7a6278059e28df2517ffc96403186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b7c4c1ee28f939e172da7981849f6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8fbd32611681c8cf80bd1d5bf1cdc5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8825f630bd60544527c06165db646c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e184afb3dcf85e1e68aa76383310f075190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16684e1b540f1f82b92a00c0e4d4e89c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044caea68eee2e7078b0dec01d7fc779192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d429ca40ae5c3f9357a7408e8209dd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddbc20cf4df6f8d1347c5d05c89f797194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155cbee4054303214f996d23b8ce617195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c11e43efb1b05d9a8d25259a902ab2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307fb8177752e747be695b197574f3c1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a5d0a225314923fbb3f22438884a5e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab3b39a729a412b2f602614f646d19199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de9d6998852998fa423ef154cab48c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6116fb84ef6e051136418c75b3c54d21201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e410884f093ea178e3662d3b196d2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a16830828b8037c3aa2beee2c43727b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f6b88fdcac09d70c28f6994469e30c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443abc94548b5568e17311e981eaad3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069835253df06d2a91c5ae92d4b91bf3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a6a8f59eed5a48d075f7babecc09aa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b0bf2b0eabb31d5cdf5758e66f2153208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1852b6758b76233aaec145a93e4b92209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ee78bcce31463fc4a27df26ef1f24210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f03027435a576bcfa25f82c0e3cf0b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f60c5e6d1a61b2ad4720e97213e6a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1c6ca0fb9214fbee7819e0489c5e3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36986f71e2297fcad5e299ff9e64ba1c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d61b114df761957cb393d0ddad6eba215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cdbd76105670f1d05f114babf09041216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b486f3c6becd165d9cf13aa02df97b1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9612db4c6d45644f2765aee9e91152a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab2f8cbb67c2a40dd40bdca04b7a012219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be79cbae4572c1eb09287ed04cba62b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce42664f84e3cad27cb73ce976980ab5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf58f0614e95cc75577a1c9cfb6a292222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf034850137debbda53b275759da07223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e718dd576969042ffe9c6529e8e9695e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4e3ce8399a7cce4d7e6177e31817c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f2fd6a50eeb20bfb2be12ef5a160e5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cfe681c9e185bc1ada57ff27a826f9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a2c9738c4d31dbc1604684701fd35228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e36ca93cff3bc60a3190c81a29827c5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4e25780d8d420b43d4a8c97305703230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977dfa12696018f5336c29ede9a1dc35231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbbe4eae1a269d15a00be254a0402d9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c981a7e6377da935db8db46796f0bbd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a225680dfc4bb3334e550a2071a0b726234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f0ddb1949dbd4c7da1e9b088b5aa0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32989bc083ab923a9bd6d6c644347d3a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa9580dc6decff515de64cf5c2d06a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e6ddcfcc969f398a5c3b41accb3f2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836b1d3268df08a9e1a1e06e9607fc9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fab88079e37ebb3b8a775079e15a75240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ab3209b1ddd895c0771bb474b4c1b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91939432a4fc04d8080a89512979406a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71cb2da83a287d134677e8a19be5c7d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd7c3c096a9fca85eeba2cd959c11b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7048f8f694138620b649515267b696f6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c34bad5243cd91ec2af570f09b1871246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86501656e3e2f60abdbd32c0e9856fb0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e54c2c4266e02f6cc483c75afc744248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f23537d848e7540d1491cfe8dc9dbd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78bb12001fe34f9794099722547f89250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f409a1e83ee3fa60d22b2eed5ac37251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d5c6552d6acfa61d2ee82ce7d0e8f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa65f35f278f7d60f0dec6ae80a46811253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f566ca9725938fa5b82bd1500e8ce03a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fafb4bb35bd7caa530ab48443d8662d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73583149c33859e979273e3f27cadf1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc9aaa7f5907de45074eb60359379b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7050f01ecd8f03ec76e884490826e4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b47d34c488cdfcdb11ffee77758989259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ddade276eb0aecb7044b6463e06984260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8693f5fb1bcd5110fc51177d8ba1a5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0277ccdb072f3842059fe2c09df8c648262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff3f5b08d035db358b7f4743ef8522d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f55fbe6a49c5546c04b8b844d4a6ddf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caad2be28c2349f98c3e5813fae8cd7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278257781be5d17f30e7be952510ea5e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee0fba335c94fa6149c03d9a3bbde6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30efc73a1be6b1806a606a7d5817fe93268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d03d9ea1021053bd83835cf56a91f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb67d2f48662daffb24a74dc5976c10270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273109938a5243d5a8a0f0a28031e386271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e591d2d1990bc87d1d2dd7b0e1425a09272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe5c2a47a2507307a99b9379071b0c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a758c4fa1d0361a93983473a0ff4aa17274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1adc80fa9558c84a97faea305f41273275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86c0a185a3814e01778eeebd94ed93276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b57a3d6a01740c18cfb63df709bf94a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0411a72108b270808d997954287921278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e8af09c63104c1d623509472270e87279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79805ca3f47a274eebfa3fefe648c51280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb2ee71deb6b4d252ff0b95de00db43281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d760494eebd426c08c73f05e4d897c8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a221ae86078ad2cfcdadfc89d60fe9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb0745ad52c4b4a0fd839ad754861a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79204071e1c4d816ecb67fc2da62a76f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92575de56f9ed97c374fe8b3d999bd55286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ac542c4ecf7e779c79b320f2c0dfc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646bfbfd058c0604c8749d39cfa5ffd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd853392c76baaf4ef49b2d379422f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad72776e97aacf71959b396d33252300290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb0df9869f4c39c5d084109632a835291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e25efcff5c1b2913bcaa74b0671898292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d2bfda98da2655c011ceec6b6f650293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f283ce5baf362e5d6acd2c52ec135c4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb5aa0d883196c24fd68979531d030f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e5363bc955e6acb9fc29ed6d3661a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e3269fad99103499b1bf6d9a51b55a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f7a335ee812feff8d6387f26bc6cc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef44eed085f1160a1e8e0d34d0489fc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe4f2666cca203271677625ea8c3f39300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d391d56c61d931b1452406d9cebd65b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d4ff27469c2dc2ad10643c7e83fe4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ccc06cd434c3196cc5c092c2e2eb7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982da36f4b73e066e59b17fbbcdce11304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c7528b614143a5381755fded868fb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a197b4cf3a40ee57f5b4344e5b4b9609306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0241030673387273743871703547646307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b53185cdccbcf70aa9e6bff9df4d9c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc721fa3697ba88efbbfedf1cea8b2cd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec5d1d1f732c2ced74af4ca6f7a7b3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a06fa1f16632e53f617b084e215ff311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4642aa996d6b069308416ec223d9b1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028184f38ae4ea7205256cca65a9dd5a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d51e3f260f3dda2bb884f95576fce314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651718af2c252bffcd6e61cd4ee2e86315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505604635b8efb19c73050d2c8ee6578316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ef75bd79f66cb7175f57e5b8a4799317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fffa9010eb16208bde231ce09c7691318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeecdd1617e07b7b099c3c3a1943942319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c28e4432cb8a23e5009c903478953f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb4e098af454ec999003d3d684514e9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb675d0840d42419b7fef86c94ac85322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf624f817e1ce0b26888e46a125cf4e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3aba25df59b3c26cf7565d7f616654324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1befd35a0f4d4f9a73aade4cd74c2d5a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca17ccb7b0a442c0498916d84652d5b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b9cd38f120e3db1e704a172582d3c7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1663f0cd5e32810735a4b6038964ce10328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0331a45ee14fbf304534a968204560f2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98504e4dd35e87023bb08630ed36608330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c5f789d6a0d5fb3c06efc6da9d786331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b269f1013d3e45db9ee4e13d7a55c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab748842c539b6c54b0f2c753e919483333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8ea1484fb8cd679cf3fd426cff4a3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33085758866153297e86c93266b66de335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e0df9423065ac0d11a6992254f8e0e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9720d0eb8af3081e1f46a1f32740eeaa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eea40de4769dc91d84afd3283305c4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7eec36ea17a7860bd513ad1b25857f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b35e9b8a890d8e0ad0fd9d3dcb8985340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba764d0f043cba42f076e2e861ce77341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d23f6ae859e6f16235006417330cb2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62b87985eba385ead1b0cee2efe4d2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de942daffffba86e79f521011d7bb0ed344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcfe7447073b7213cd60480ef8b7ed9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c21c2a95cd02fc9df1b08f4273aed7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3224ea6321479a2e7e3d7952a4969f4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ad8246b3e7c332315bc6e2fcade92348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a5411b1a3193c9031170078cb7d4f2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089e460f1454eb8414243482fbd7e8b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf54f3572f23a7275826e2dac35c858a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cefe93cf5fe0fdcfe0cf61609e66aa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db036fd44b22616eec58697f156ddeab353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f43f6531c65d35232b9d04fd98109ce354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d647b5ae2c859f30218925035f9225355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d148f5583b5dad84871f57f8a64513356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2205dd2da7ca9544394ab4883222bcff357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b191d9f10c6e4efeb4f87282dbdc762b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b456959a4351e2da24d120eaefd2a3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe472630e6a401fb43cd474d9939afb0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd709b883131205f72b0213a791973361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c5b746bfbf35be668d173816571c8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27de71687d86171f7aaad45a80387bf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83771cb49efec7c811f97fdf5c27ad0f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215cd58caa5e33d624e7f959cba6014a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e67073942adbd270ac33b9687720f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0014a83ec0c04bfc31e4c26f8c67c5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab05af13dc67adbf625ba5dbe43195d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0814aafa63ba45d7232965f9202932369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aba8514fd0050a165b1d79dc614e829370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595fb3d282bfb44ce0ac09f2120d799a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450596c2635de485e0d074960a999845372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9064fb31b03554c53385ee82447b32ba373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e940112a874f85dfcbb2e082c986ff374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1cad3e77546056d3d0a065e8f186ce375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d71c293ae15a356be8d64a5be35a6b6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ce8b1e3dd7536800a6232047d7013377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74feda66215901e981ba3b2d4d468361378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b6a3107dd19d348aab19e5f0548ba1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a1e9c6127ba9b751346d944291205380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a82e24710da6cab8d29a2899a28ea8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c5d6c5810045682a72f78fbbafa4e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b14c2a4b1794580edbf593f88643f4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503eaaa10bb2f1f3b649af1764d940b0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647030015cf17be9ace079de2a380552385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf6033c1f61d6b4fc38cce178aa729386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc4d75ca4b782df9237c284280ce1f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7415c36d84a764daae868c0a5d27983f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f414763259ba33255bda36f7e69565b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f850430d0c13dec26c78170fe745bb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a5625f5aaca00990ff5cb24ccc7f4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4bd7c2128df14f98c0f3579be70a0c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba8f8b6428ef26825da77daa9a074c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1050dfb14635d7045e69af127f089ab394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd22a2b3b16ce7308d6f47ad2a50b0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b802da5dcc8e8ea7e85bbbf4b1f06396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bd0b37291880b2207b5b43c2e96f82397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd306cdb5be4831411e5397a4407f8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5562f6a9ed5c6ddeaa2159733b1c5f2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7af4f7e84ed31cfc01dd66f91b980e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c900002716981fec8f823db6a5c7bb2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa4c056bb29e1d88487d2c5333efc00402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5950075489c0b855c2cffacd74730b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2617be8195acb905bf87580cd794f05a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c450c5b4b41140e99fa791195a74296405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93511617c703a22993ff152ef90966406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c591a98e84bd0ad91c797954b41dbe407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b8aabea4d9035548aff5ad7ec9dbc9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99667d43a4495d7f3b896812d1182527409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a622b282f52509ac727aecae61423410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791b829a011958edc6ae0c7a1654079411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20088539e43a5029cb59e6b76b8c763412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1400db653fe132102ee6b9bc0f559413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b708ce92b1b444cc7607d4704793e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16835fbb9fc14c664cd33fcfebf8a3d5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f015364e8e65d3df1c69668be84b25416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e546742588458a324c4b932b7dd58061417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3565e547d8610a83af766d308311f7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b667e9c0bc26a9375bf161e72d160419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1384d560b4f30f065908768bf03f4f07420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdef711118eb0c387c54a5dff51e175421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af98a5a2ef3b03759a619e824a29b4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d71580fed357f3deaadad9cfac44eb2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2bbacba1b36935cfb3495ce490cd86424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b01b257406ade1f4d5570c4edcc8ad5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a489c7d72a5f1bfd8f4824d160288426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c8dbfc1f20874da6cb64b268927809427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff3cad9cc743cffac1df1a35c7b253428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e491bae75730a265a27a4e7b3bd91429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0928f0cc51f1de15bd7ab140e09e5d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc2e9c7a168e08c83674ef7c4f40a3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f1fe17fcfa5c7a95c39de81083c5f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd7b1be1b465bbdcde21c7c448febc8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f7d662fa86ac21ee3f9face37fed10434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c8df3fd2fae9d267e2e676838fe5d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e5101a819c8b2e897f3e21ead0e94436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f94f6fef31861ee6fe08f3310ea0ca1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f85a5bf4b8b5e5026ba5a38547a11438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e66119d7be153cb9ff77c14632375439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8394b6e8790dd5ddac5903e34e7d65a8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c202a280d484ce5729d4e76a31a70370441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ad3a179e48721746c61d7a3ce6841442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bfd055becefb48b1d844095311f47a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd553e605d46d3b84ef2cbb7cade9f5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9831743a5ffc72c997e92b6f39b23f9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c99820bd7bac030b3fa319af4ca77f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290fa91c74846072ad9b1605e833a45e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70dc40d4a2ab7a2861809420dc0b4f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5299b8d1c4cf2aaf6f22a1eafe7c0761449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c45c7ae85e4da1945257ecb913c747450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c43f75bfa625d273fbbe0e061202e7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b6f9b1a27f4f146d45c8402ffcf51452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7bdeb5fd6d46449494922d14b2346a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd77934ce8e778d0f9362ea9fb3972b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229ab82670612fa6f01eeb6fe98b9e83455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef46cb1419d87c91e345f23e509fb1b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d7cde6722517fcb85d13e7db6dc29457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c36ff0d19eff4e46fe37e1167e5f8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63405fd992a84a65f628bba3653ef0d5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908b95eaa2e2112b7dd7620eee6520d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a9d40429e1ae4b3c82692abea777d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56e51abce9764fcbaca422d160a435a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea1e0fe1d8b19d8ff9c3e538f19c142463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7dc6a3f022b8ba0c11cf0e3e416632464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea738b4f8012ce7193c9dc8534502b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d09dce9ea460fbf8ef6ee2ead8b0b49466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de6f53ca6cd37d888c90bc51152459467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c606fec1527cf9e8b087240492489468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0dd9b6aea6a63c681ea622b710e483469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799f7bb39f2c94e98559a26466ebdbc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab24ea2f26bd897f6d08e25433826d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19809bec7c6916c8749cac05f9f09ef472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ec7c2f5fa5a499e5bdf99df4cbcac473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6e5ea5b5ae9ed37764ddecdafd94b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ff4099c7db0eec3062d08d5eca688475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d79b738912b50859184ecf1cf5449476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4331b2f2b697794de82e6eadad0703477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349829a0c7b45b3dcf4fabe8acf4e94f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929e0ec8f9ac8c328b96ef5c2391676f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a487dac40c06dfd6fc1421b40f69956480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f47e3989fa3071e06e693c8c4a98f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863fd4fe396b50669349ddae0a3378aa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a07475f3f6ff2a6e8f8de1eaef4a498483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1944d30f15d04ffee16c8ece20a89c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a62a9b26e38d786af7ddc3abbe9846485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb8d33ac19b0852176e01278768be2f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad99feef2c1a63cec96241b55e6b3e0e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d90701b49c565ce699d0bdc3ab7240488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d11ddd22300381458cdc0ea2bbea4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c203983dd0a8e5dd6b4c4b6789f34490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e327686884d2757ddc94d1c9904fb741491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac8f5cf6dd03d6a95d92724edb4094492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b203a5f077fd50a7dc122afeca8307493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c37f56a5f30e8cf1bb8edbcaa6fffb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c0df40cb5d432e1f4b68515306bbe495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64aab2ec180c8d47db4dd5b148e903496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62047dd2f7d8f636f3be047837d0580497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f937bd0a2d61b4a05844bb6557903f6e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac3fdf7ba75e38d800328d50aad90ac499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981da878313baa85627c78130d4eb07500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf90562b51962af80bd99c8b3df300501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca2f3c92e00c7578b6b3a4ec11c667502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e4419ac3f350aa5f83a852dc7e78c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece8609a84694e4ce1230404807294b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd298b4e18fb2c5b6311fe0dd3d38e1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e6a51437aff98970a24a18fb20219506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a4dc6110a69baf6b108949b639b84a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1253b741aeebe1063b7e4f0c0a1643508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e0e990fa7ff4f13fc6263b0587ee5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20f18f009920a10e15d38b39c0304c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8388bcbeeb43f369cf894f375492bb04511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18eea16e3a060c11fd3b2ca2a224e77512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb20e8fabbd6e10fba753857d94e050513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec1d923da94748f9706453b2489b1d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e4295527494deb8c2118443dbbd8ee515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9408268f7deb14deb8729b0d06064516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bba873674dd5bb71ba8de1ea67d49b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a20cbbe6921ace46ca4bb8371b939518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae58c61a6da4468ddd35f33ec4fc085d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df4bc41964a62cc78791f3d38546638520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d3a4cba215bf4145b7406dd4182220521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa20e2ba946ea08fbc37496382b5fe522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba9fa9d3479b8e6b6ecd29aff91b33a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5898c11893eebc80805c752f35c19785524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fbd42cc98fc6d1b6045c5c197f6bbf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eac34c9920efc7320f201b97ec4d54526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca3a622757bdca3b4a9e5889512f74527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbfd0c724732fe782d8ad8e36b9871a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9fd130c089b032352caf7412d6afe0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4690f793202a854801f5922158506d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0007827aff95b3746a59a51d6559dc8b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3518c62a6b1ca8175b292bd95e5dd6b2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbac8ce604623bd277b8d2e9aef0ab6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c35602753dae2d5f815138955e2654d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b38f3e8bb2d2cd382d92f1173fa965535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc6c7609c767c08b1abf60ade5b67f9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb96cd748ff27de2814dfecc1edae3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeceb2ccc5ed867e2073f11ae3764bf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4824a02dc17b81a11460b7b9ab6efd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e30fab7d820f69949593b62ff43ea540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d44e8adae4ad8590cfe0aa819eb85541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d3f02027975243e68a44a49013eebd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c714ce28cf402d1803052830783ca543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549fbb25a36f52625707bc55eadf398d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc43fbedc16ff8b56f3254246933c4c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ecd158081ced4e68947039cec5ff6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f71d62b44c895cdc37625499eb5e9c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef015f3eef78748a3b79767d8f1e27548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b002f572118b2e2211e96c95b113d5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de974542e7c1ca860c7f1fc0d3dfe55b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e78b7b13d40daa8815bc29fe3afcde4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cfa8ad04dd26eba989b8d01a35a3fb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd9c497a7bc2589b28ca08af2d3e188553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d755024ecf21db8ba936ad009c09cbcf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798972853fe4aeb1e060c658a330eb38555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ea1852d9e9f444c0633ad3999e151556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52819dd69b43432de5e29c2277fbd07f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d266f2f747b0fb91f88a1362b842b79558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76ec89f5bafa24bf14b5f206b82c7c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cdbad6fa9c271c71f1e37349e77b24560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f114c05d509c0d966427c093d6b4c360561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1a8d038da4dcc4980ffd7be6991c3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea1f747c5173cb5f16a5fce383e0b75563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f9a07b3d40fb2ddf84e37e7676fae564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb31f35685d34266c6841a476e027e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ce18515ebd5c2c603d8ed7c7fda20566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902996ee30b229cefd2965fa54b3c332567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1ddc2f381d127a6687bf27f87af8b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863aa2b32d80de104f940faf252e99d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800332a691367b33aeacb3173a91b9d1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eaefe8b9bfacef638ce7d4bf4ef9d5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372657dbc74906815a984946b233e385572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe6a74a152071201edb8e144ea3fd3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fdaf927707788e1967f88f6b0a4f57574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d91e0a8f0a336676d5cae0d0d37811575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2d0b76666eddb3dba43590f6b250f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de32e951c9eaed6d4d7e9e36cfe761af577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef97c3f4b670211fe5226f8f29c870578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f4476fe3369efba91eb8431dc3ded579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21978c487961ce925208231323f54161580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e1a49d1b7bc6f86635dd35dd4d90a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd855e98d7412b6eb5dfc5af331cd89582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ec3621c4cd141452dec4929a5c7ed583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eea5499d6cf31cc8a1828f42af083d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d9192ec6a536794efc938410c8b70585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e72fe37165b06be6b6018e2d3c0ae586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ba094e2ba9881e28d470b692e5fcd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f2081d7e62140edf19e56e704bf55588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afee7e2d2ff5b1659ce4ce04be685e4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af59a6c487780752c1823f8f5fec22590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced2d57f4a3bb632b069749b5c5c3396591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec27edbeeb2498d493ff93f1711e95e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c62cc73530fb8f7549881e0808a11593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e33e119a4ea5ff2e1b8b9447a5c715594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ad8cab9bc1cb68757d38ad15a1b6f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3338ebf43195a744abb8b84805a51d76596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a26d98bc931be945261b861dfd74641597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606b37cd2bec7db2d10f29bece7df76598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9963e6246d87e797797869de87118dcf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6569000fb31bbedabc6a9b53f4aefaab600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a69301a06493cd5f3db1abac556ef0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a348a06616a8241e6da53aaeab0009602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f0b2ee4b4d1eeaa5aa5cb57c89be39603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f46cb366254f94c9708832a981c9a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e2b22d2f9751f684b83c7270943511605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c05439e51910249b46822ddeb5266e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f646c797184ec397ac5f50ecc322ba607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66d492ea48772338e6816f12332669608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c8480d3826431dc0619c20a1f0044609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc2c27b907794a262d906ca142b154610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd675c861a1a4b8d856927a6d2964fbe611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56994a2ef63012e0e9548a4be9ba751f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434b4696c20b14371f3e8d13066075cb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1750707c7370a71ecc3f0d805c67b5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19572b644bd827e1dcfdb1ad37f21801615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d504c160f36dec762fec8a0a4cea34c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60196256bde579b463280ba9acda6a33617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b005074d8cad99579c32be9da81b748618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04322768d7583a2208f3abf37f7ba86619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba336cae5032f0aa6fb71583e0bbae620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c1daaef980b336866e2c9d1073373621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8327a613b888d974b5635c741856aa6d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a55d0d0eee7eade33dcb3e09b09967e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb11444ff38c59a009ad83d8dbd5e3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d6a30ac78294a061daa1c8a1fd8df8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe833ec36de1d6732a4d708eef19fd6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d2afc748f98d506475c48917585cb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a5dc120c6588f14aa9cca0ffabaf1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc81e4f1854bd4ea18800e434306c9c5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47421a49c62a7f50b38395ef43d593d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05419a5bd4102cac5d08797e34c3158f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee65dabb500cbfb72be5dfd98bcee438632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ca52be97193ce5604c8f9b0c9da6f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc31f371254f6aa209bd74b988c3471634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4bbaae1ee7c8630f3b1467c774c26b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ff3347d13d9ae627a983397bf997d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6225c363502fd55509768af362722637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb5d4079b994a47752fffaa706d960638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a4c17f314c3c34b985c7387f30fa0c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca33ca565eb50f027d8d1e131b5406d2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db6a994168144b87964c76ad6b4fe3e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33d68bf7f4a009dfe258506a79d0f1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb487cf6d612ff6305b037842022be6e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed7fa7451a7098a3878cb970b03348644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b6cd5c453f2c6136dcc853fc01b0f4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b8e64ba1fe32d3693158f717f3c5c8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef56a48bdcbd0e62b1d41f676a3e7d6a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d4fba1ea9309310f32998663cf97a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f71c5e114af7aeeb5bfface289077649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511630635800853110810e2a9986b74650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c512346308bf1469d1b3afa74224b2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402b8533f51c3cd8c2abde625f19630652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94690c2c79e5f2e0ba1f18f261a9d207653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e05323213c1fa40f8ad1f0e8ed1d3e0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1539342776fa2453f8badc81c8e786c5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ab73c58ad78960d391ef2c0d7835f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ab6bab90959ec870d25d7f1c7af83657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d05f4cdc4cb690a4fe4350012ef39658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2beaa7ee0938d9acb1eb4d42472010659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f2f3b622375d8b349c3c5c738706e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f60c32f99cc71b1564486f0be6aaecf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ced67af9e8f664b194d26476a1ee7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dace90ffcdb61b5485572d50cad7301663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7937600219429f7c6e459f55d7934ae5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ac3d7b00a7b7740e4765ad5d49338665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90663aa7ef99cdc5af30f840759b80d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd799eeff8f32e391b85976148c02e1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfde6c5aad049192e561511e369891ee668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd8afde82bd5107f4cce64505ca42d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6305d713661338271f63af5f7b55480670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97c25ae3e2ebb927b5e9ff9c8c05ef671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291519638cbf11a853e518c66aac8d5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f37103665786466696f4038f6b72b9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4619963da03beb2167e9f7a57e55bc81674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b569c2aa5e5733a7196787733ffb5b0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ca92f68cfec87eb53fdbf43bbc62f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff3c59760a1ff787348d8a6257b58d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2dc23dee9dd6de2906b14c3926bbf3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255541fa04a6baa37690074c4183b8e9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ab8bfe8d1a64298738c5fa06d7feb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303388261bd5e8ca15508fcd6479826e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d1621f008f68ccb43de80e197fca5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2764431d82a1df8f6e8f44a9ba831eec683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e87a176dd9cf44501a8224abd9d87684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aedcf8872bd565ed0644c69aed8361685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1c4a7a6cfc83b646c27afebab6216686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4778280a588aa49c86f06c0d0e67547687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee49afff39379abf4f7ac06cab36fe688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd28ceafd452e5e8d9858a6b11f3a2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8abf28af7151927808a2d77d624216b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc3eeb235703580843ad2d42062698691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aabf611ec928def93f29311165a61e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36215644f8d26ca49d4d5a0e7fbd9d1f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b0fcc05d2abd3952123a095159d0eb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e96932b5052a3164f2ded9e394ed4cf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11655a2903c5c315943dc4062e5c87c4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e53c417b1a289e0b4a10e0fd7ef3fb1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fcecd467a851ee108dd8d47406b9e6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8312e996c81f8ed87dbc440c2a66db699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d163598314c47c2695239c324389f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f63cd6c5e77a8c92d4faa2325d17c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72ec297d0ba1a5f9e8e23b0b328e52702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c202d9b5f6efd43d1da168ccd342b495703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d2d24d7d6559b8565f8562465f4866704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2024f61fe67f1e5d68a2de504753443705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5594b88f06369abf54a722eee9917c2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0256f91cd490829d8fbb217834811d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4135487d4c772391f9a3c984342f91bb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a866e9a4da2876dc5f341354bf15f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f5681cfdd6e9262eff6c66940e80f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453b78767059b297218fd227983bffc6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32df81fd4bd29ece6574907fb6ca97b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a29cd2e0b520a14197227406b72806713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de250a0adc264cd9f2409a3343e960714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6260c9f49c9f3a9faf36e0a70ee6d42f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6044dd5b3e1d0c175c04265822bf2e88716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6757761a9238424fc8a6d365b69eba74717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb3f38695cf742d6044f2af8e7d3554718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa3bb764b1a812682f425b6107cf617719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af183db0c5599569bdd80dc3319950d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c1943ceb5be41a7b22d42300aefbe721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6850004103932998ce39d60f0d7ebf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53eae500eaee30c909564096e737baa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e58aa636f2a9af77f5b78f084bdd7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769af730604ca9fd1fb74b700c3ddcdb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72717519f55953a9b17e533dc0f1c0a9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c877aac4cab2a5fe60390e8b514f060e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55808533e53f8d1bf718b94dc8d31a7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce8165408eb72f861ed388165195c42729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e0ee89ffc3587c918d40c9ac0e66e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec90058d685032ac090650da22f544731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8072fd0c6d2aa86d3c2efc45b5e6dd4c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6570ad4d9b63d7921f5e558c704676f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5150b7d8ce0c2130c8a3e8eb1c361bf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c55678cb44897557780bdd65357dc6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d686481d82559e524ae0f552709fb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180f2a594385bae0061f9093d7130ee7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e893a5f21bcd112f91508c6175cb894738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa7ae227fe7c5da0b8f88496e428dca739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ac8e894a935c074c6ecb054e3e2d1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2796d54123b95cc214989d89e88f995c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55665707192f63cc2906f6c2c08ee0ec742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd58c0892775581dbeb0816123aaba4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154afc22cf6fc063da7efa0e9503967744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84adedbaa41eda4eb2546afac5ad6474745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a64c93b50e1582028f5701358a59d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7886e8a25318678e01ad04095a0280e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde622b43105ae8e90172d8e4fcc868e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d1a1737f5dcb7429fadd3412483fe749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e31417685d54210d1f1c203faf77e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc5a67f0cb20dc02cfde432c8f9c5f4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a4c2565f2264bc50a51c3d0acd93c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d4fccec68bd27ff72ac911fb95c51753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f60357dd420ed87611973ca882f6c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ee9d56abfae4fdd58da06c2b2d1c1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9da405285cad23bdcbad58b304af5f8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad5ab8b56e8f997146a4381bae000f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7dd2ad42d762885aab8b693e0764c1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b971adbb4c82a005a66cb4b6b7fa9759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8985f2fb8fa2aa250c7c9ea615184f01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb03761535191ba87906570903712022.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbdf1a3f967dcf7d0008b463eafca703.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc6855b31efb409ecc481a2e768c444.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4227c837b84f2b297b465dde881e82c95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a44b845f4fda94057f9cb8acee3d9766.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a371343c44110cf6043d1403cd2232d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed37d4fa29b4a103a711b3303490e3018.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c3cba989c21917dcba83d94ea459b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae45f5f85d0250b4139c09057ec661410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc370061f570c7b3e9b696119b011d0011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f530a1a500c05cbba51a84f71699892d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0a50445d994b6e9a362b1696901dd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f3bbc7d5ea0198f85e39a03084db4f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac339988f47f39f9e6e872f86a7467515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f10c4e5606aad0a0b5d646c84e2da16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c2b4de5607b14e7f53994f660bd7ac17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d285407e1509f607e5cf543252a169518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceef67ce473491771132c7c6484c78b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e23713b9aa8a3343014dc9eac0a5120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade4c8535995422991492962b6f871d221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dcfb79cf9f51c26f5590634788d0c522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f8df408250ed7a247fa3de4d0b3e1223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57140efc92448f72b579f2d471e916ca24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a25bcba20b836c10adecc1074c03fee25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3bc18b02326632fa3f474d909c2cf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a6468f22c3e1bc6a43c6b2a212c9627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b2673ddc57c68743d9229a762bed5c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c1286136c8156924b40597f26a92629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6fe2ae7e2a4301130f30ce3807772c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d7e4e047b351744d500740f83c818531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d02140bc19a86d872ae0609c847da0d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5273a92c73ca8d26b05677ce5df71a333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f4605537efc3ecfb9dd2faa102461f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da91c46c18e29d9e994e41a1ee3695b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db60bf98eb83859c5c87829ff3491a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6528ff54488731faa048689bdf00bc7837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60ad98046c9741e7e436b54751fe2238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d05a9b1ee96aff1cb2212a22d4e5c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b588ad5a198bf29a21af877bf706d340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a06f1e5489e97a03ef3c0a8507a2a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2169e47421c2869011c1665a66bc5a5a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d0e9b11e79d1569a00fd7a63f75ca43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a627098ed88266afcb434b83884a0eff44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f28963fa96f06898b71097884f02c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb506f08465fa5ea29f6dad5b0849ff246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ac5d555f58444b99f4bd1037d576847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a424d0f65a5d7de6549869d4b36505fb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d4e474f7c73e02aea082127d0ca7949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62eb1cbf3df13d5a975dae8778880c650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca8d765c7db49207e42714cbde47f251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb59541688d36db2675839e169f12552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581b03563e1f596f03bb93114e59b0153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b710db4b570c31ab21fb11384f40c92054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a431bae0e0647d6888772e8c92598db55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50fa61f8a1bf6f07c3ed297066c60ee56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8394c98bbf9664d70b5591a180a15bae57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea529df3affd54567ad07ca466c35358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f260ff0f6a867b8f89f5d5e61677d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f80b343eb2bd6063e2678b85edc0d260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd97af0bfd7f15378cc30ed5cab43e761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fed62de9095a0ff11e9c0fcbebbd3762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d83087fc7134c670bd66c5c661abe63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84c218770ef8438caa2757d49a7225464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692b00138e1ac0b42ee1008d25e6d09165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97441e58c397af2a4d8ffb5521bcab3266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d53a50d52c06ea981c43cb0e0e10b067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e503f4e3b3ab5b3396a43e8cbc517a568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24763d1591fa35dff5846812376f6c6969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f138941bd9878f87037bec98a981847270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec991bdbb1fed2fba66395c6b9a544971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e0072bcdd9b4cd12c62e4ed25f0b572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8edb205482328336a3307d2ed8b148173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca422b34a93e6a49f9da98a85f2db274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1745fdf222b8c424a233d79d0faca3f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a926d3713041c2e5444381a2eaeb7a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85117c48d5c09808e0cdca538c59cfe577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3918f6da4f92237be453de2931ab76a378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42646df1a8141beaa83d1711f5fb6b3c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad46c0fad618229dd7df4b6a7530b780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc894268922f886e82e8048996ebd75a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff41e9adbbff23fabe44534640097d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a722b114e6ec630767a82775d7d1383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2762a79eba2bd7c266273cd0d1530c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d389b12ca556c0db82a524e0b245e385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e903b9195058d300b248fab732de4c6186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848b62321377e9040e3743ddc27001c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a65adc80dd44c75c7d286c10626c29d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca921576f253f2a1b2f5a21fc36d23d489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dddae8659dc649cc4a3d5a84f60ba790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b707ba9d4d35e7ae64f93459d5a24e9291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6514cf9e10673158ccd37f6961846dcb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefacb1b0f44fbe2e26672148058a7b993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37748cd9bb6a78d0b973fc58a673456f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c17d56fccb758eff2c933a7ed6cbe7095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1204364ba4e04c41412f12c3fb36896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d608842d205776648ffab00b70e8a897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ec9bb5b167df9208586d17109255f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899525e1cd36f4fe37c68b85a314256999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ea5e2710858574f6235e45661ec1b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee4fedb72649bfb19afcaee9e289890101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f1b4c9b1e66fda4821181327b0c8c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c858b1332a291bf02b71646d575b092103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa50bbe1f7f1f332aa5183bc571b11104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c591852030a16c3da0c5bda1488efb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02389943df9f27301278b5e7f14e49fd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323003067bfa35dd1c83475ea4d9f64d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e455cdd1c5b3ed504fde8dbe0e6d7679108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556411e6a9bd52f53479c62d560c0229109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe317b4b5aac1b45e797a1ddabe0afb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e8eac584e6876c9a9f41bc3306bf7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f4c012cff652bde4e2b80975b3ff39112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9521e28cb009a1306d8b04463651e7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc8edf70af3c65a7828ba5bbb977029114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769092d0c9f95ec1db1e71e231360d96115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eeb531bdcdd4787a3397fcda0cd2a1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778cc46e01f8fd2e810735d172653a25117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de21e657deba3cd5f9cc6ec07f2fa78118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25904443d39a9885a11093b06ebb0ee9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fff3ddf58f7f24a79c1338445796c3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6539a8c48ec0b8355e1163ea68f0c50121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e35dcaa884096d6b706f84c2c05c46c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f03ada3ff64dadcf9860731eded4bd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39369f2b33a68757ff81edc72acd061124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0245976f2cccca815a35f9eb098164125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ec56a1c44f29c0b1e835c0a7b8f44126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a433f921c1665a7f2489e59c970be7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e467b1f78d13edcf1750a6370320d0b9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7543120e75618d65d0a13cde9c26c992129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c1bf05bb73d43a6f55a33cd828b20130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce08e0d36eb1d7d3f259ccec0bfc0a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c2721ec16f9068a930ff3c2b66fa42132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a78c6e3e89a5a3ca410b30c9282357133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc16db29039d9edc1234ba7a8bbeb9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab27dd414f98c69f50d1502cf71ec61d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756935b885222c562be4db007797368d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d1e9add811afc8a70105963fab53b2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9211a599fe2a4f042875feb1793732d2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff28693bee23ee75d400b5c49c92413139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642839de47aeb38f8012bf475c2b426c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b6a5a78f654a8b6a7546bc16461c9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016e34b35f7bf0c5a62208b79d6b5f8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b355245f7b7624275ad4eb8d4a5fd506143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51329ac852af40e77c9c203325771d4b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45700aed62f0063e187173395fc06a71145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f4b7bd8f3e15491dd729b9e0b70fa5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7aea0d82babd471804e4ee51eb18b2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66baad3083cbecf155c66aa1f88bda31148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ddd88347bc44899a2e1496fa110810149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513120b3f74b9e53c69280dbc952646b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a8d6f9224dff6c55f718e22e03faa5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc77b0ee041e111d171a8b6eca238a6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec29f73e856fb5f98f20aa63a1fef66153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81885a1d7467ffa7d450149a85853ea154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af57de73cc0e4e4209e1c18d5d4324f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3280290bd9899bd1f6071ca6ac948812156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a34064787800ced3506fdd2cbd352157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6128c076faef17a8f011e5a1ccf1f9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57af55c0f97de4a10f9facb5d088a41159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c9d2113e9fc4995eb1954bcd0d50f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2885a2e9291aac50f401df8bbecab79e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98292a80b642a91ff21604cfadabdfed162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f92b01499c2badead3c21edaf37a9a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c2d3bb006edd2ef635c8ad2e7c27c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d788bc15badc095888b43c2f3911d12165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2aad2f900e7e0890ffe04f7808526166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74630bcc09aca1df4a2908028f30295167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b3d0f5c01135d23b50b857c39800d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ae08e1e8859fb2fa84dd801cacc5d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70efbdf05cfe0cf36a11317a1a1250a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463710e61188bed0f414fc5cca7dc70a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b9529b9f0cf9a48205858cca3938d3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee063e0ddd75bd34f93a8b5b82d80bdb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eeb0054da3a98cfcb7b394a633b756174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcdd0132f071c31786c7e3bd90f9019175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acfa30239517540624b0aa9de28fe02176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f7935646955f7571fe4d41e8572b0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd2145010117e5317f2b35e3d8d6ff178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca814e54cf9489a7c461a296aa051b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393017b124bd65b1075dcd127b4baf6c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d59265092c6ba4ddae10a3554b12aa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e15b9c61d6ed2373b49fa8473af882182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836da675000b4ec6e61cb97b738fdd8f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444abde08a7d5e0d45c32b2298ece903184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a0747b1920645126285608518792e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c858434ff9030e4855e5b0971398301a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffdb5eb6a203fb3aa246a503cc43c44187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2578ce315dd1970a0dd0ee26152fa386188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad33067d8de4d6314fb434ce9517a6c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e383912d1f76c64538f63309b404c60d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c4f8d85dd9343ad2f296648a98d1f1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1a38c018c31178cadb3ab5fafd75aa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eada2c4ff54b79ae92aebccbf607181193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378499b3f03b0b3dc5e4e63f639c4144194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c891d1e4215092cbc3715f81a03db1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f56198fd89f4c89b287ae1454216191196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac897d948e8649a6f090cc064c18e8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb12880d78be8e6e5aa47111ce07bf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b6817513546e19875855eb016daab199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c49afc0bced840033ee5044d3b50bc6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bbaa1989ead6d17b20c6591f5959de201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e889c87b2fe58eb1de133f672f116e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a211d3a34ab0a1bda7a01203c657d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc0407b74f8433e3f28e5d24b21f2d0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f7cd25bc83f8e003af4209d8f1752205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d7b8d93ca8fd094c07203e09b65a5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa279d3b9b6e09707ed241f0ac387ca207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a04805e121a8878d1c11d8fe80206d4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba83746158ad54a5e01e204924f0af209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21790e27529c99f93e604087adab3c07210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd7623db18d798c1f7056ffdc987ba211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a43f3216b27a18d209e6059553b6b7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cfe097ee4699df91a67cb7f2cdc097213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3da6bde2ee74e3eaae9d8a0b02432e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82fcb4650e8ad187a73a1e95fb8bc19215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d2bccb7bf040e9f8d29b4c002fc11216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb0afdb04ac808906150abcb3c2b83217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b6d5d391a24e1c581ea0c07c3c8cbe218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4740ad6dab10d49636ff6ed4a94105219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a168a3579f6cb8f595f70f967cdbe9c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e7dabd71fc701f464326a98355a047221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c9a9d808bcd6a7bf9c152fec5aba8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b4ae5e90b47c6bdf714ce79572b3a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c24e28c813880f103e97f8f437257224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc50119d30cba9e327b234b435fe536225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e7dd99e3bf15293ac033746785dbd2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc191d9a61a697b1abaceba6d74fdfd6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf1df1e0ddb1cb25edcca12c316b5ec228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78617a4e9733bd18d9b556c5b501a51229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3666c6804cb2e789c1f9997dbdf1df7a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb2c3028a6f97e6662d2e5e7b813d00231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7dd2a975f489209ad9f9a944da6b32232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25715c824a1d7703387c116bac6020d2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5fa5a91146f10d78ccd366a36e98c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5a17f231de8ee74b9cf4a790fdfb1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac981d998ea0674db6d72864b24700ea236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f7cd7a2e23165f1fec31a610c05b3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657519c6a51b0d474c64aeb00074012d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d6d09f53dcb94d378f8ec758a962d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49295d24220129916e19a38fee7539ad240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ecd8d8638ee54414f032f18622599241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c3e94c31e91b676b48ad853019941242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98492644d03bf6e13f02197e923f39243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87143f89b1b605ef86e5b93d99082f2e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0451e52238204fd1952d17646d0e5721245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27bf81feb5e3f8459ed45b00e50d78f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf17aaa80a59c91cf3754b18673fb6b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f5e4b7ff65e78e769cb5c2c9971d76248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2623b1b85b56e457158e73ca1a344ae7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b3ed249db1be7b9a88214834d7592250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad890be932f7436295ddbec29b7f0e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00f7642dd8c7da50bb5d788adf8518252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d68fa6ea7d49af4d655d44a088c4e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5865e1eacf6e7bf3799cfbcf78cade254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f3d3fdc38ca698bc0cf81144d1e51255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3390eaa37780ad921c16c3bbdefe4b17256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c537edd6fff8263ffc2f7c3c6a93f696257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6961eca5b1f1141c7be1ccc144cc36a9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd216198e44ce789cda86479a3039bf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f807e682ef8282ed972a88cd1cc49260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f5bc75d5a7325fe066021d3fdbb9fc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc75198365f2afd47ac9f85f0a96b9d4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb4d6b770f35c32c40aa3582cf306e3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d45f479b3bef9065db9d41b9ad4a63264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c61a0853e2a06e33497d8f0eb6a2ba265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c556a8bcf55f122cae8f31522edc51266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa60cfab0d6fcc0ccf93eeaf6a8ea6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca981c7a1408cb90dd087004ba49e93268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b388b5c62a136e82245a1398e71bc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4015c8697d861d3232a4217e4eae1f7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed971cac8c9d68280d74a527823aa956271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c023f8b5ecfaef581ccee995d08c7d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b280e482872daf1475620343a8211d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb3a051a642ef6d32344b9a5757b36c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f7069e1c72c8d82b03e0a457257e4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03faebb36fc7b5dee22d4e78b57fbccb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b24bb1070d150c2cc8f34d8c19495277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dadaa21547e813e75254d6d1ec189e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a9e65f1aca93d257310d9f9b0c126c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e077eb442970eb9afb160b826441ae2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8de9ef446e66dea96b17a9a3f50d85281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a1407b0645a463c212b3bbcd7ffa83282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eec0ed710e231c43eff9786a1ecabb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f54061ba2b0b9551da501aa4de979d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c54e0085b47becdb0c28ef04097ab285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5824eaef9d5185f5997806c348396ed3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7088ab48a891c630ae4785d63439052287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a34386064482ed635cb28910bfdce9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb6d7152a107aebc7f7258fd57d4f4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3937932b35b3e8b85224f86b99fbb6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6512cd61837d87294d5809e5c3a42033291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be831656ac6ed3a3c1819057910c708b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a631cde5773a0812618292b0d6f22293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d139e1266fa0621d83c80d368067661d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2abb550d46ec1f9d5998a3ceb8b85d4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970326b8b245b9f0810507e697bc2a76296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabdf5a5dc06b7f9d1abc5ab37971b2c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa145fe78daac14e6590ec3b80bc9b7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7dfe3ed8ab9c8bc726f2b710a07cd0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528cd452d91488b159d193024989bfb2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0505e6a60a13640ec8415c328f1254301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6505c3f3e6465dcb0790a1825b838d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d199d4cd826d8f421e9d4c0dad4e23303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc784c9d76d4958bf8503e627f4f4a2b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedcde602984bc3bc9b4487e758366f4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df13d8945b0069d6fdb8c515422ce81306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a44e5ebb9c8969d255bb9153f3ff0a1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9827e79d94d4fd6be165dd70228d92ed308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2fc70b157183a3d049c30b37d5c83c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b249e14e1c6971c85bda99cdc44ae7e0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56286272e5f395a8bdab2b21e2d5a3b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3a9145a217ce7c8c600a3aa3fe934312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636e94799999429c03f361cecde6246c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0f431f5accc0133c2c795987cc6c4d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa6d530e44d41f7c22ed7a2adff1f3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e81049f2669da41304b6c208bc19c6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc966ba1923bb6421e3b8af387e29b4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd79a0d144afa1dbed3de6d9199fc97c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42798c0459560028ab83add68d8d02b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5674e51926ab68fc87d3f045b5933adf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7022a9f9e4d6ca248f250191eab024e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4776c9c8f1b6fe56a39481ba004543322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6173d98ff8032bf3660e03b311468d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa6da490ef8872aff45520d0302686e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493bfe5e0d36c1ab25cdb6c2fda63f72325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f0216b33cd7bf25d536aabb16139da326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b18f6d0786f98e0e5b1ac69f051df52327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb45497a6ffe273741a9349ad6365d0f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b46c9521be304b06cbd823f44182ad329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae59baf92d2e84d94f36d8138bee4c8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e77b5ae3b963d935e10d735287655d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8379259c4f20fa4acca6e9717041b31f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd5ffb196e46d9464ccbb5ce27ac52333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc771deebc541f1856a0be05f74ad8e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f65b1212a7bc203c9a8662bc72c1a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f19ea83e52ffa5c949eb36ea87e488f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606c0a824488df86d02bf3c249dd80e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ef819495a6e29b1347ae66c0ac57b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421367ae12509903e96259fe0cd6853f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eced5f8696a7f2b9ed2c66a4bb01157340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c785966b36ab527f8716fdc08f7bf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e310769d5d118f015da4d6d0634672342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af7d9a0e236f2e149b689926bfd96dd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad571abbf2d403f2d479c0e75a35403344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7cd656f6d264383d23e311ad87cf9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597d6f5566992eab77988d06cf6dd4a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab66e5849704e6aa225539caaed2533347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9910e92dde097e7d9b5ee00c750f39ab348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82770fb25a7500268d91eacf67b717f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a8c576956f1a417de8552b8f15fdfb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d348b1f50bcc7b8c4769e726dba7677351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25923672c54754aecbfd19526098f372352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bceac35efa0bebb558a7e1ca1b0291353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f908e1c3fb900d573218239c231a31ff354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d678d1dae77532525f07caa6dd06b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a744792ff6a69d405f17376ff59a31356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dca07799ee5394c010c102c2bf488d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5c6f3fcb36bd52dc487b6a5a928a3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b7205dc7c5d1e2d3c520d14843fc2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798efcef3bb1ec30841eb9ac8446d732360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d65ad62df9da7a4dba1f0998379f3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bdf5ca133308d21b30c2535c290203362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8eca36241f70ffab12224b9dd5f13b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7276ce8ac6cffb0cfd8366abd908bc0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf5a1b08e784194a049719cddf116c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3737e9087dcad135525b90da9236f1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ced886169146db533cb58fb37ea79c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a74168b032ff962d6481079417ed48368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f7b84db0632fae1e38f6d0e9eec52369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d568a3cdf274b94568c0664312152e3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a02381f40f544b57aedf69f09d3ec371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db868bd7c9e54ab2a15a322cae48421372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ade31469005cc05bfbc35f0f4e134373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3eac03da75ed065cecf43beb12890e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e77aafde0f0e1759df751f78f19defe375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced9cbc3a136e5eb61b7e20290ec680376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52973ad21793dd90f7d2ac3ea84028b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e0bf5a36d9acaa8531fc3283571fe6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d29517092cdd2b7a783bc0b5e968c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed55c00f57c8861ea390a96ba8f52f2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ea15b6776040a9eaf7f78547b1dd4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10eafe02d87acbf144b5e7d2bf55719382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186823dad7675fd893a14a3c87f74e14383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f449656dada634f8e5490f21a4cfa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d0120c342be70688ed4d2538eb4f5f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05069aa36ae7552fddac1f9df83bba2b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e5108ecdeeac157eaf43a49f5ef701387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54beed1f1d4b03cff3185c0ecf671815388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c414f5d380b07f125ded637d5c59f5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3202654ef73faf22a37cca842ab9b509390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa6ac4e3a5dc0539ff35bdc71f9bc2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa45a431ec712e0ea102f9f5e48d9b5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602a95e7d09a177228b8349e657f39e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf8b1ec9cc15986a9dd5878e78464b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f9346128c3469325898f110fac3c6e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c01eaaa9cd010c1bc83ea3f6bc2e9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb2eb022af5a5b561b27f568a1ca0bf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce22d84fa3a1cfdcd1701fed5ee423d2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6574a074cef651f6f5e4c36b1fb4855399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9046bc40ae37b56e45dbd80de7170b2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af37dddbd8c045c0d9c2a9e8cbd5d701401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e9a28ab6db9a12e57d07afb907a4e5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6667bf815d0f8fde211907d9a16d91c8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d0c9e8222c25fcbbbc56d6fed3300d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f61640ca2689e2b74b26cbea50e00405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667812a1d6c44718a916b4bf8d1f5197406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd084bbc8da4430daaa4dd3cbfeab5f3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20087b21d316f102a14347a336ed0c2d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22225c38919fb1e19e6e7621f087a59409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a691aff780680589eccb1cc902deff9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1196d60d65b27e1b2a9ec0e544c0c2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1083dd2f40582a4119111aba1ef6a3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ab49ea86740d11129c86b2bef442e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62fdb403845fd2e5e7f85e851b06589414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085e80342b83dc4c179b515bb1b0dc2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0fb8f5914af2bfc88d7711756eaef8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16079893debe5c050c44738ec1589b8f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96cb1c766a60f775536e6f92ecd53c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb5f2ba9805ef2ea434467a088d79b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae8267fec0fcd0d1348d0bb0be60ad420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc9a637c3e4309bd5e4ed67a9525cff421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106d5bb0ee8f7fda1a7b61a49a6f68ba422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1257bf723f9b504d1b89655cb7ac5b1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed702176fc066e348f93678836b2657b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb1bcbb6e54580b33761786b33bcbd1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126944f20e9ac52fb74bc15256994dcf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e1c8368edc5ffca7f31f98f11143e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08406fd37f5e4503b464e26a73a9b5e4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c44183ee073a1dfb3309aa106d3cfa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9346f6705ec29d3a08d58201e71f9e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8061315988e16b93a4c135535e18c0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7253fd34925360130c1376cbb2de5d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a3010781aaa1e4f05990a44cb11671433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea2fd9312f5a81f9105f19294bc202434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7748f21c90163a8f0435cbffa61a2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e583b4d112fb41630cd4356e52389436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8731c342520125553454ab2726b02105437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fdfda6597d70ac47c510c0ffaeba67438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d95fcede2d21f13005aa41cb42a5e6b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ddfae8614ebe4ee85feff220f6874440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac930bc516f4f12889a05f7a831cfd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be45acc9792facd23ef4ae2c6a73697f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33aeaba2f6adcc5de520fe81be076e7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c31edc98bdac4922c74f8bbb653152444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86557ba61610e45444e836c20f3b179c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f630dd8155656e8f72e66c738c6c10446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a6e8586413dae346f0a8352904b4f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af29be67471797caea04d9c3f5bb04eb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e45c1b74b488cf2d924339afa0b1d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d57d8a438288192429393c20899708450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991cfecb9874dada39e92a758f605545451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64e50b3231c1842098058e017a8d13452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65881088b40cef163298dd5d49c2e1f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf1f423a94cf7938f03279e170e8bf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa423ab61a4b65ac8b15a9c784ffee455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457c8982eb49a83ba880571fb666965456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d4a20e8be3b55ac69c1a111a9ea37457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c5e97bff77da387fcab37b0eed27b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86863652c5b0308dfe59b813b834dd4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3bd96ab54dd9cec48ba78f735d957b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b44295f907ee73e68a10d26e72be3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db873d51da81787cd46f894ad0295364462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af8f19eeacbd2799c43b273f25838d9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad236cd4dddd8a82c1b8806a4a02dbe464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb36fa0918c987626fc39029e80e5e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aafe20bf74d18735fdcf36119d62e7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c733ae59d642b1cbf20f1f56b1d6e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d256734b8e16bcf25c3e9e0df07deb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace99819c90297a4d91b82391fdd4669469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59edb10708f920c3523ed82b78e23c29470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c1d9bdbcdaeac7d23dd18a3ccff4bd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d22fac13119f6794bdfac62e1141c90472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e2376cc2f836e66060f62fa54efd6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c174c55763eaf4fa8ec86bc46e8e077474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ec36cc70b6baa524d9b61492ed6c1f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2e5546891ab8d4eb3f1dee7905751476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dd6057b03c7e729c33585c2f531e70477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7575a58137f2ce1f85e08988b479b2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0655310629e9bfd9760c5c28975c73c2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59def74d4acebc53966677bb595239d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c192e9afd1bb5001997f4e3881d49bcd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ca7495005f8a16634973ed09d4a7f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d33ffa6dc2094ce6873c7e4fde210483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5340ae2703e6bd7180216e1e512910484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e54e294ed3ad3049b42ae875102f08485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3233e763b39995b1b44daa7c0a628a71486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab9e3f05f4fab7e78c8cf659a3bec9b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f44e6446b38fcc44bf8d4b1a2ce89c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b8a0064d45f5644fa658ffb19f5504489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425772e9be4c16fe809fa4c266f8c450490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32048e0219020aa81124aa2238f8b98a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ebed2860f2a2f56d2dfd5baad3f05492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd5796023ab1bcef5a176d4644354b7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b4a8c01577bf9ccb21bd2f8c223b0f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d2d0e436e030964c404a760dc9e01495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a5ace661814ce614da1d3f73d2804496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b548fbc09071f38f65ff3b3bec87578497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9eb0da80bd397c1608c68f4f00b584498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff5529d273fb1954eed0941cf90d60499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a967af392c96249e2d53d0fdca351c1c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594da93d5c60df9ebeffd97e16f76c52501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df7042f169e0268aad2d77da408b7fe502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e2d5be5c313df71f0ab15493810fd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ffa342ddb5fe141045b6dc0dbd9b87504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec3de2e7c2591c5265594049ab27628505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab2e9e8d1d49f28a5338f873b800ee506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b5c59160d79ce9fca6ea276f413f4b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa65e8bd91d9bd18cab19f4a4c5757508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6027066066e3080863a324e14ce8caa5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf85c3df21548f4ac293df4d129e365510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b0ea4e8c26b9c016ade22a31fddd7a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b3cf3bf859996426e6d1a4f9a9fa8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ca15e20ffe8a7a02ab3e8b7a384dd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8036a66f55716e16df51992c98e35554514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c2f30f466adf9045d1d7deea5b938515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc73049745001874b080b35c3e585c1e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32cb87ef892d80f3b7b45ee3e9874a6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d18f4f522f11ef37ec81d6001b0a6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a729068e668235c1c3088e6164266519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93958fdd9df6b2eb364ae09a950c49f4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7768d647f5b76dc81cebfe8c772b4455521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930ffcf1f68306c18232de6202ec129d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e8f12102eb08ff415a41de3f39a3b8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bae6f53f517b08ecf28bfa4bd3a41d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc0209bf9fcf0a5140fa8fb21268f39525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e349a1f7905d295fc83d2ab863b98526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db53425543d4d14ef1d2364916c34799527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45761e2a78ccdd62d02237fd1b77b85b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d4dba1c0475840203490d70e15414529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e33db7784d4394ca019de6dd5b4b68530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30401cb2208b5eacaf77bdd9a53b2c60531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b4185e16be6fedc7d95c4530a7214b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8186c29aee17b056ba92e563865c7f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0fbc6899caa332679fcfd1a1c04c54534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b92bfb57d73532eb39ddcf97a6ca74535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e59cefbd3be2c767f970aca63ddc0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3434e3d13556069e6a66abaa24bfdc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d322029474ccfb435b1e6f0d8bf96538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f5e6c5b0a4df4af67ed9a2802452f4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7579f26050491a98a497167efae325540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d360b17266742bff6091a31a5996290541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f59504c164099888e8faf79a6642717542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc93d1f4160942e5340546a18112189543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f2875c1bbafcdfa71882fa293f380544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca365179663f1fb05101e958a84e7b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bbc016de89994eef2daa57435fa1d8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f050d87e2f1f72844427f31b95df5b6b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f10f8fb7969515f777f33a88e808ff548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb553d55fb84b21fa7eb3f2fa5e154bc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a362a2757eee8fa57d2154c8408d502a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc96c1a863b3ceef77ea6bc90a3c9b8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0385502a502619688b64f02d6f8cfd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e932b8576c83581d06dba595fc2cc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1a04f9444be52f3e171e241ea5b01554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ed0bfa7c9572943e1048b3b465736555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1f719691afd885933b79ae61eb0af556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d60e1bb4429e21a5e1e844837fd0ab9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6687c13d2a5c2c3726203a0c51bda5d0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab20ad074cc3764b05636279df0a742a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed2a2981ea2761b2cb261e513c5985560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f5d08a240947ddb4d549630d881f3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc89a8fc3f35163d646994615965173562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b822867b22a9a8b61b7bfda24b9b5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1753b48f7c769f4587ac0ddc10fce4d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba869cac871a274a4b97daf79a26cd9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e73a1f4cc6bf2e79bb23d26d42fe4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621167f91ac76e53d74a91c2424e1194567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c2bffa5853d928c480701c0fafd91e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b135fbc5bb561a68b7f25d768949381569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c1ff6e5db88f94ada696d1fbf87f7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c672d8be3318aaf3d8c4eadb273e46571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8178baa96941cf55bd524ecaa071fb4d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b243f60e0a08aa15249008192989efe573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d162cef32aecab6ea05c5d5fd14b2b6a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f277e4e1ef701e35a9a7d414ccb510575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8958f6ff2b1648464e79284c023d065b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab182a16b728cec9116695eda9a60f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f2fbfdf522e14efcd910326fee1ad578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62aeb10dc26146c4e4c659ec7e46a84579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b81d2b41c3674a0999ad03a36d76fa2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b3021a8fb23ddebbed3715821ea99581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed9d40774cd208f51ff230dda93d53582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760487d504de4f7b72eb3c05f3ef91c4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0233a4bded0929070e0fdb1af29648584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b367c2a8452dc5eb4769c20518d209585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e2d5f6cb522fb044eb42d53219d0e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45f1254e861581220ced7f165054a0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ce59b05a1f3ff1cb64a3e04949741588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb8a318cf38bd7014a5a21fa54c273589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c82245a1b152ccf2dc6efa6f49f0534590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b20a3d5845777750c178418914189591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2facbb10fc927ebe355281e1b3d8ca592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef883b61a1c3555cfbeae44d1b4424b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25423285699bf9bbacae50502e292b9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ed8923484bbf6820cab6d54108454595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fecfb584cdd84ba48b8107c6d66a3a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d3e9efa16bab087cc11a91bce822d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf0852836c6ba28c7ba303eb424bf5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b51f6323a383f12ea9d268506f7e686599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b89905a077750be028e27a253a5a0f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a3d6dbf967ffbdc3c0513d2300764601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d906b3f9eda3d4fff482c4d710ac63602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b0ad23daba9d960fd18b8ba343914a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009093c2c4bf849db1d4bacc13ece143604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239756590188ca9bd31ad96f956bd70c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e78c7e1480346b9b64e03b2947a6d2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b7a6d1b0987c3532778a4d431ad334607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a66548958aa21da7906fc6b58fe08608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeba78b4e689e82c0dacd1735d3faa6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258db4282a10b8f31df7a73739f5717610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be28641d08aa3706f1e71a8c02460a24611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1134a8ed97fc19078894a0b7f7d2da612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c6a97a22b69b5445193ae7e63bd097613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6134c25f3a71fe2901f3ef4afc5e811a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c70c21834b0627486e4d685bf05b076615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d3a2cdc8b9d47e6512ef30e036d681616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7890faf9b3fb50b2aa15f698fa379f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dabe08447a4ccb689e9a9660082424618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ac885e06eb0096188da394b59e0ae619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d42f7c1a24bcbd745b8bd967a6d6925620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d968cf62c70dcaa43ab75beba133a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7826f17a4e87e14e705b99f0c0f46d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d2d1e188f1eae82f4bef334241137623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcfd58fe230b94089cd74c6ea645d3a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a923019f0379841f80f9e46b349395625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79488fb2c327d2d0ecd1ecf7b50f7e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e318680ced456566f9f7ffe275610627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb190c9ebf1bfad626795543bd494a09628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9310ae833109a27ebe69962f404ecd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b555d2161719a79eff9442772f9a1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c4ebff2fc20ac54ad1962edb28447c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6007507e2dfd0712d6be0d2a8d5947fd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139183ac4dad4762aa91edbaa65bf275633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1031b0fc37313d493494c134373962634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d24d7674abb01342b49948c351c4c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9514b41d5df97c39ea2420fb291de677636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d148bb1d09da316b6fbbbd557b19101637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b779db87bdc85d67283d9674446c5b01638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea4d5f6870ff2d7e0058fd2f208277639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960891b751f914c054b8400f1373a39b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d3003643b928661284dfd2aa79eacb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad14e9386b86f44550decc8ba0d19509642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e46a10602bb18286ba1f658d8316048643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce28b8a17583c51870af4754288b56644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e05d94a38fe6f431cf460b55e49e8d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad05aca78be28f0bac3468bef10055fd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1127b3fe274944aefc5e1378c7fccc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c8ffe9d4d6d27c669e666c9a203e2f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16018159a5e5a175ffa980024e1de8d7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc091d25ab5e531686a6c1e7861c50c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012796cf036ef72b9c8707620334805a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b0b6dbd7847eef01c330be2e50d89652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca345e6dcbdeffc338027e083ffcc3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882558afff9446107074a4714b05b3fb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88429e856b5f0228460d9dd2660e8b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1210caad226e7ac63be0d2b54830e0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f15607e61ec7d5b65d47cf06caf27c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b58d66958c3e0eb5611d9edb196c82658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5e03ba77ce8eba56ada74a780776f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613bc2b7446b3acdf1b8116b2df3d970660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293383617b25d44b88b4ef129600babe661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133500b22bb039a021e84babfede95bf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e5921abc3dde3a919fcf12fac45ca663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d281b65c7d3411606faab46c05ad8018664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a4dbf1fea492aa387ed1b055ef8577665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e4480831d694647e6aebb1d9d28eb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd0c3cc8b4a58f0c46adddb8672b7c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb37c09310f14313cb3ebe2bb8eeff668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e390cfdc3b94637bc31167425f88c95669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7585c5c6af361d09d0e5e91d88614609670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f21b13b5b40793d505f494fa7ec07ac671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fadf5687e57a735288b0b66cfdd095672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9231ca36a075c289b862e55bc131923d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590bd20770401e6abb4e58d84120a641674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b46d4c92382fdb942339a1e9bc0d692675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175713e5451a8628aa77eef190fee77d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f3182ffcc3e51827c678c49a0de7ba677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27976f7eaf9293b53bcdf07cdf182836678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb93b4b88512fdc02bfaff43e21e3ce4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb8fe002a8790ef5369db75c991c96680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f51fa61325d97490d690e4832bf60a6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98afd718dc46fc9c6e2107b8dc5ac56c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bb0a62d7ef9434bf0b7c2063f5327c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d8147d7f09abb38ee19925cc792f93684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e714e50192a9e05b851f4968f41aa7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab3d540ee6563f41d4b9eadb439bfa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910fd32bece62f2ac457560b484e4f65687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7651247f06a68065871c164a77901960688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08779ff98ceb01ca970ef39c1cf6ce9a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ecece3fcfd203b157e319412654cb2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cefcc40e2ada847cd0150988de41167691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b936475ced5bd98da99d7203749bc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beea62a4a03d87ba610f88a9b6195cd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b7fe5824e9f4c32782f3b7728164e9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027856ed506d4feee08d71d6d005e575695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b940e3d628bd0cc3546fcd7836d775696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55260198eef1b2a8bdece3b5935c5a7a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00479b48a9a413cfb876dd7bdc9d57c9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54259f573ac47f08f7a9cccb2a98bd7e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d75d393fde87d411458ea232530623f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e8cec4b81abb8eb5aed10733562932701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e877326bd898e2e3cbf22618d850e755702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09496a610ebc05ab67aea9ef3be454b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9adc2f7378bf013631f20912cb79298704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e9436766f917a277f94a3d32c1810705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6def3550e8165fbd1622074dae5e874706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6581e18bcbd74952f73fe3decc1624707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d8daa9f9cf1a4e30d1ddec2ed0255708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3688e49de83c713826567a99608c3aa709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61402ca1602558314d30d9fe621cc8ce710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0077d2e7b0ff7db36d2c876c1cc7d815711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a10bcc883d2447055445944c04ffe15712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a4fd9249f3a9987d870d9a9b2c13bc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b4cdf76da4f973e6e45a6bfb11fe3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8975851225c521e151c5e56d09208f0e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f5f910a3bb372e5aa89f1de117be7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eb5e8b9d626861aae22e5f430e11ec717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d44aa93477c63bef5ae1a2a81959279718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29471fc991fad8821e5ec09f97c2b540719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c5baad0ab940fc6812fbf04ad06fc3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf41805d7647220a8c58c6b85611af721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f2be227b28a2659210646cff87aa41722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d41976ae1ba601a87fced8f2dbeffd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a8b9f2e4964287599b08a3f0603c00724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71420af7b9c768f658c0a76330517cc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c95dbbc6332dc098a11407a847fc4b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c3b028be2637452429d0ab13b973e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8278188c4ca44b4bb5d4eb8fd1b219d8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d8290c4ea53049c57c90099fc3cff0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c11fa442e2704e80ec521b2a09ce8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e55d88f82700eff86b11e2f17427f10731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433429bd104a3b10a1fc89fcdc54edad732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1258cd41f12faf4c38e47fb83f46f98d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae68b95842c107c696f8aa46759600734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4902e1b4ad420a3d1fcc0a35a84116bd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87624127eb8991f78c0dad7ffaffc506736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc9a3f1abf262baf9cc56ff51ea025b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90478861d19b171753fc4fc2bec1c90e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f732c0dd7d43aca632c937f92a6e0cf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76287ac372814d6bec7c2e40d711c2e4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f0f6532438902e6f328b969e43e7b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681586461f6fe0a58ff70998373a6d34742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2854fb298a060b3616b4dec81e8a56743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c7f2d9ad459475cd111e84600d3bbe744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c342fd06baaad4dd3c26dd9094e907745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f096a8da5112d8ee966649f46201c4a5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d372ecd2f4e5d4e806cfa34c6bc8dd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6696d4b17f5247bbd2cd925c08fdac748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9271a6536635832db9b1dccdfedf88b1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2144017be1696f53662d899b2aba5f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57738068f81318c9cb98a121c14745a0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f949bcb026bcd0090feacd86358112752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca2572a1874793add18ac3bf3c29742753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f87bd2bb96c3bf3ba24c9e576c9cf754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c509de2504b2f945e701390d876d77755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e6242ce21b24bb354a86eba54622f1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a43fe338a7d794b864af1220e675407757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e91f86f62dfc35a088d3614bab784a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83237236f3411435d1679c2f5a552ff9759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>