--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952546017054f47381b959aa1551cbda1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da83c3e1bf94fd52b459da5d98bc95752.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038749016ab0d27038a16b4eb12d3ef53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e5ef59608ab6776bcecb613f2fbc54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dbc9863c6d12909841112e00ab141e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ecc1c2e29ba5f119f9476e631e0f396.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d013faa6a2d7c4fa967863568f52927.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845f890c83329c6e91850fc029104e68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e149f269260a90d7838776c5f8a2c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc158d8c74ad4be993382f9fd237ef10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6d94c470825d01d49d020edd15b7f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d31541c4c762cfde75ea1cd2bb8a0912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f1a36f04f825595379de90363dee513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842584881011dcd477232f6887675c314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069bbea605074d1466f0969278cd9a4c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08755eead4cc92889449ae7173dbd34e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0400f2e4f291bee1de78c5d2a27cf64517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f2775235715ec9f65cd6dce995ed118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07691adc1321dfcd750398a4f3ae555b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b37dd86c187c0e2c3603893318890f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765168be4477cddcec5a3f5bc935da3a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a902ab8a9353f1a3d9c6ff4623480cb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03efa1b2ef93b4db0b565574b61d0a0d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74bba661c3a8b11e0877c01130ddf0024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837503f692f7599ff2c70575caef62a425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f353943d797fe24383883b702f2ab7ca26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d49dc388970459875d996fc36a31e127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c565dafaf7f3b058529e1b4e1c1e5128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f092833b040cd77a2f8eed1b3797001c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ae7b88d11264e056d3cd5e64655fb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aac29faacc0c90e2d7cdcf196c664431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f0c1e1412434f65c4999e71dbdf8ee32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37534aa853ad8c274dd918d1d5733f2333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee636e81cbe0dbd7ca9fb016b9c61f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660878f49c08e2750224e8401a8a6e2b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769457f1aef962903f63c70fd6cac35936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83566ddc3a5bbd887d26a8999b9d0f2737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd81628069991270255d2f2881b171938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1b50da0d5abe3598251d4603efd4a339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9718db56b2fe94c4aacf5f1ac46484af40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbafd1a440d0faf09e55feafeefdf55641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f10e9289d6a9de20417e4058203cb842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b8b9ccb88bac2885f6eeb40a89ceae43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a4bab4655ccdd88217e754bdc4d46044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c5954a3d62d98cc9c894a540b1784345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5642c07c46566f77b945947897b7f41e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e157e5bd25da027eec1dd5d4c778847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f263450387cf3c25c2c215c0eb1b9348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f453b9178a61a159347215e8b0967949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e18d9eb69dfe2c07af2111ccb5979350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aaf33feb82e8b42c5c0e7562f3be1551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c64a3f656f230eb321dd1d007a286a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8050df6ea7d1116ad9af11ce05de3e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0138c5472e478aca9c7a4fb28a089b7d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e35f5d79c59c3602fad5a77aa27d055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d6ca771f87498d8e0f37d82ff5a0bd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba1563a4d58511ed1385a6fe082b5d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6592981dd7eed4fb04529c7d9a3ea758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5821c35ea349398f3d63f1122b542e3a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0439da72bba19eeb930f612a7dd4f060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8131e87a9c6c3a8502123ccd3b2262661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4956384395b20d296a1e42d8bd7413762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f651a443a2e018484dc58603919c263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86b360f099b25b7cec7846ea6e1e8d564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a35adf4b0439794d3796550f346a4765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815cb2528cc9274ca6fac21020fdf25f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49595ca558ad3fcc90f4cae173870e9b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c47ceb56e68944390f289ef29dff66568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f76ab47354a61720396fcdc68b872569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c47e95ae0b29ad463a776244a29977170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd1eba261d99eafe1a61f4715f177c771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a2b4d85869898dd893fba36563e7d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c1887f6d396b40ec4ba8668b8e61073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecbb44ec54d1a3e65f3ef1c77a5b09774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312384695184346f77bb465eeeebc4ba75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa57b4c1c74db5bbdca23b16f3fe96576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1346f5bce57cb237547e17c4cbc87cc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043690cd1abbf4d923cafde3f5ce4b8078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd8318c92a3380e79eb327cbae96a6279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb559aa25c05bc4ff13575fc2b6df480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c905370adee32d7f4a31c87d35bdbd681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a1eaa511d92a0cb7cbb0f8a797043f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f33e352deab8c8e06f773bda61057a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c8cd8013b2d1e99c198924cabab4f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab7dc61ced4037b288d2d93c8d5d2f385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e902ad31f97b75af33031314ecb61b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8eadcaea2ae33118abab42de41bd1587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6258d10c3e32ab7f4e77b8284e62d6788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad744fbde9cd461ce0fdb7d88c553aec89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01f13ffb85aa1893e99151f95dbaf190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c08207395980eabd05b41d9cc7bd091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a12eecb42fa459a06572437c65227a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c39767f8071852b74d88a7f659c4dad93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa8facd0f048c6a45ad55787f41dc894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7609c33ca8ed3dcbd6e6c7d80db098095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43504303d8b7873b6155880d8be254e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee4704eb869a31be7be594c4ec8dcc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc632de8b4bdf797dc6e11b78620fca298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7d840bcf25541f26674062890499999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba76a5381b3f194b8e5a61cae3ea95100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d7e6868a77c566301c51ca78be9805101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7d29a229b9d0c014424cb66cb8106102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8e83da0addeeeb7c2a735f98f9212103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76708d872e7cdb5a94323a6b6f2d67d2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ff735bd0158899d8a45127cfba44c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba21836c9beae1396e7515f4c4d69003106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60aed367f0cd4529a191c0fe2bcb6c9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ecd4a72a5880a85b72b681bc9ab02108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca86c0613b690f1d57b93111abc5b4b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8587065f61a989049636fe0b40b6567110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a4e0abbdad0064bc7b6476a34ee12b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956b35dad14d1c249e84fc34dc327154112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe3a729de2fdd343c240fe91a19def2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa7dee3963211d6a1c5661882f629c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb549a29785dcc21e5422f0fc3ba6b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7563c86de7734542385dd9b8e4acde5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e66f16c902aa7648ca7edf14c77f3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba2c7d79a8d24e820a19807d8a0522c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad7e03eca2799e697ea102aab9525ab119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07cfe1d978fb2f9c035107a5f91689c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba2961946a1c3c89c80ef53bce32c8b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525f60b932f1768d3e7a6ff3f100753122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c04ce2f19c2f30755ae5f9e29eae5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a32882fe61cae6a05256404b8f4ec5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09bd5e46779ead690b76b2278d897d5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35593dff8b6532bafa8d79de633148e2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d996247f0e210a4e8497b8f9b25b1c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3095c74cc57db15a6d53bb8f80215b9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff2994a52c2ecdb37e29f25ab9147f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503127f6eb6b0a06144c27d6f6f43b0b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552461957c3d99d93427be510b43d62131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797a6635eaa8bc1eb60d6e637b2f6b1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d2854cf4701aaf9b99dab63934498f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800340834ee5b4ffb6da2aa080c910a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c895b1550a496bd7bebb2e2650bff135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae22bd6b3237d01ff1039e5b5817e75136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8624a22eff9d87280c6fb0f2abe2e465137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b352d92d87fb63c1f245e546e3d1936f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8889a6b21d4299a729ce2aa0b450bd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf8c10c7c47cf04d975a20ca0eb701140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08b21b1b29c03e41e74309ee1e698f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394fc1c1eeef06010563015e506471dd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edcd60d91531c2508f4b2a675171907143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a971716ba58f7521ae5fbea40a46613f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fea07421f6edea892f6668fdcd1c37145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc016ed6953e0def12498df45aa4719146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf9f7f580f005081a9b7b38061c0132147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a01456d6117499d591333aac4ef74c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d61b01695cdbba8d9b270ac4983781c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e844bee266894520716f25750eaa3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af5f5db57026d0d74be7dc0177f8260151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7975e18c4ca0cb2caa642f5947e6a2a1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d523bcdc57b5ecdf11f9edb36c0d4c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c652a99eba9fec9595f2f98f16fbc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb963e0d5c7e02e33e0184dbe7a5b2cf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2152f9258e58d39a6a49a0c08fa2027156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071abe783c266bed9c8efe67e3591ce8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc4637aecb728efb44091315b17baf1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ffdd30781d542c3b8d03e9f349491b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a44ed095c0186e984082aca309728160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde8cf6244830cc31bcbf0a30af6b4e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d14ecc1dd67a3b2668bea8cda72b9c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f412fd93c033c6476316bc47c07e5d45163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216472c98a09d535b1b6f4689238dec164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadce7af70f2c4f04b306667290421c8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf33033da30049b3cd1c4e07fe7931166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a43bace7a5ce36e8b7c15058e14c1b4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524fe8f39e5acac780485d2ed58e8402168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01556955f202d767d0449a6db697458169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05577f069f3495e31835f36f5830d5d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc681d5d1485af447bbd84816cbb4a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a048e104c64aa4175b1564c2bbd09a9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19fa4218677a970577a4f4e44ca2c0d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3261d410677ca0e75edf6cb60658e11174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a649c7e7f7b7db8f1bb7fae4ab656b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af3610682374b8f91d8e6ee83a6630a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa6321459933f8dd10853e194e4f4b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ab9809c673ee40d728cd2b8ec52c0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee0bddcb541efad1ab4bb03baec1bed179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b00a75f6a263bea827e3d857eb243f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d90bb8ee485f552a310ebcc8ec729181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5feba89358e5b6030c494e4bf3247ea182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77070260aa6686133646944b51d6464e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44feab67d6ae83fca7997c87a093515184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898de7d80fd2851a53efb20a644072be185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b16f2ce6c4ddefd7427c1eb6e8671186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc2e777a1aa4dba3414f2c6c1635eed187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d857db040b6594218e4a4b7bab2d5d77188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1afbb21b4ad7706e9775a60f76ff101189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc2c3e231c46d405d75211328c0b0f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac207b081b9405fbcdc34a3d3692db191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce160f70bf0e6a87b53171dd8682f36192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6139805d85722bd3a88aad4d2ecf33c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ae9c84e46a25974e3c7af86a36318194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501875ced66760c40ca6be5e82d5e138195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c940d998b01d9c630e2c7905e47feb9d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf7ab8a4fe1da0502fb80100d077b3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a0b3826c6e8c0cff0d9d8c23adaf7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04d1377c1d8505d7d7e27d1c8cc056c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5bf5133c492d2db35417283feaf8d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c5d9122e654b4412647eacf48b6f4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95facce2f61d9ed4324eba75842788f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa8fd3af198f37a9c6facc70aab94b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994cb1dea3cc2b889dc050bd64d2b1b4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b6b5eff45f93ca1f2e39d418c0505205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdc8d7e7ff8ed003b2c5f42563524f3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d1ea13314512cf3a8739e5a7be7d44207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d6a5fc9ec542e68cc9ff78c668972208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350bffb5f2f4c72a547caafe1b4e758e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43610e06ad61f66bbcdc631757570ee9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e615cb203b9592da04ccf998fa591a70211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc285f57a65cfe6602ed8c15f25dfc4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2028b1587c87d0e1cb01a341d9fc6c57213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f956680e5b9118165ccdb84487eef834214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a2180eea0630bac89bbb05c156a4a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac70bb4b4fb71f5151cb8afe3968ce216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded2a7894902012a5ecf70786f183a0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748fbe8dd0dc26bd63d45976c3f66f21218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aac47f4c0f236c86d62f0eed2a4c55219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e2118f659a32b08b9b60e96ae3379220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5faea42be379335858749aa434683fd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20abbee869f67e131ff550c13677774222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9baefd1038bbaf01b5ca18507bb569b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a5d0acfb6862c997c133d2b042a9b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba866f8c1f16fb71dd73cd0a4e0f60225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6b18fb19bef5b309ea273095eb924226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fcfb554ce284f383ca5da15896a5fa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6baf469e8d92a529b48454f3f15c002228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db699cb745f875aedb1d21532208f1b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881dd7edf4eac32f4fbc61b8f10667c7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc127be661ad03265ac98bd389f0f0b0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a6bbb3273100e4a3fb5923f384661d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551aff109261faea63d965d2c66582c0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc5ec6b334dba6605dd6ed6adaa4fa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6563396c469be0f98a3442e4817701235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f3440d2a83d31c14728ad1e658bd8a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b563211e6705b0e83f37f913af4c426a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f611960c6b057ed2a60195e81698d9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1637fc01301b3f16de67074c5a82560239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da6c436670e47a9ff4f02927e21bc52240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a249197aaf54fa525872c2cb5a72a922241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98fb813a4d3796c39d30bcbcd50e212242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a989733d70b2d431c771188402e36d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31744205500c59131fc85fa0624f6906244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d2469b98a54cc9a3d6979a9881bd90245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817096e225df1255f55dd3cea3498de0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0466868cd1275359650dab7efe566365247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae04d820562f7c44c8e388ac155fb2a6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c2072052a3914858993507f93bc282249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26674f90dac20cea52923c3f07d88a45250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1bed4b8dcb0096771b32ac5921452251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4dd4496bbb2c2b65b5856926719ef5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec31b3ebc4cca4b65c18f9550d461b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2222d0eeb2ea452f785860422dc27e7f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166fb7b40014706676e3abf6b5491d96255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da791e26cfad191080b472b7ad21458a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a6bdc423ec24db87a5b4bc973e86f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1914143cc7a714c2f76dc9c2bd542c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea0b162e7396f1b965a2c963f78ee9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ef72d8a5a75638d06924fe3821209260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2bb77ad0425a2c009bb94a0ee96cf7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8002bc11186d160f91c73c6859cfd52262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39bb7c7bd18ab5110035e00bbb379db263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be66f1689db902033bef9c09baa1076f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8940787fc0b1aac25a88bc90958730f3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc18f9729e1e343cf1d3e844e8a6e2b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a586560a478b55cf15385802d9057c8f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c4b96f21968b9e57d2e22834683b7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf633cdada715b7a2ad55b2071479e1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386699cf99ff2208f329d736e9ade8b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f3c43664c723507c810eed8d2f01b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f15b0b561fdc7e2ebb95d926e3330272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b09690b790513403a70d52879bb5c29273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d98f216e290066746845a10ffef39274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183ec0aec580679b9ea7c8a80c69ec8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a20b6e03ef35713654020633f5a5e13276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7446871a8afcd8d9b16c6c3cb66de81c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b093a01a6e0040f15647ce2bf7086a5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f62b23f0162a6f17e73eebce4581dd6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a998d191fa534d7001527256ecd489280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760c161822a3eb7120d675e9f15dd0b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc3f603817acd3ee0392cacc28fbb5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca84de977c0c8b930112799dfa5824f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8040d2eb35439d7c61eecd7157f1b1e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9924fa38a27bc10c9e6defaca588fe3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb916916d34ca6cbb875ccdab73030e1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c571b76bf9d8839266e5cf0982ad5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b0c626a4516ce670ac608ddd0df2cd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9de4d0c9704bf587eb9e628ac5d259289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937c4217cd4839ca5ca20491fc5b987290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd1e6c017768db30a538feb44ad2d8c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381254b3de8beaff9a93e89268423f63292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad9698040d59cd7b4ad74d0377d1640293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e62be5d6edec49b01cc2b76a325fb91294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d01458580ada0713a249c36f42b53c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a720de79b4d317a3bb75249ca7031458296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a5175b96af1d5146ed48a5433e87cc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b99152cb0995ac0d241a87c245d41d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b55a6e6a43e65513bca0732230a3141299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e499c41bd3251a81e9c515962e7d99300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa59b9141b3deb3536eeadf163e0716f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e9f674743cc7b983d819ea25574091302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252403c60253f2646f74acf4df6d5c63303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c51b86af995a953e1c61c64fd2777304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65bc6a332e926b93d1c918001354ec7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15181831f90fe07078843393086d29ca306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c70086acb1e68909bdab27565f7e8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b6fbdae7b6bb60feb5c84d636690f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838790ca2fbdce6afd117e48789f646c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69264bfd57189b36bc35a6aafa3247fa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a9baab6fcd7e8912f330e1bb5a67b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd680ce74a249579d8e9665c1269cf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c746006055bf454b409749e534876f3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27935e69417a63301d227e8e39a7c730314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da159fd176bbb8f438e81d86f41b4226315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2141d1dee99ebef6fa96c1de230e104316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7855dd5fe7dcd842ac19bce8c9c77b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c4d33037f9d71df942c255096209c4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240484abef909f069ca719d4169040f6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b164e617741cb3840edfa2c7fa283c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c4a950bb1766464870e477e14f5378321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1beeb57448ec723783b0659cd616beb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3010bb61ef16e44686425de7e03b096323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6e14200a4a6770a02ba9238ca8227324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f796dee4539a6711e00af0621594c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75442de3c9475e337035ecadc280f7d3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58dab596773a8341f71c5f1bea0858327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33fa74d1bc91769b700f16f643d9943328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4dcc5916746e376e27584ef9168af6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83889e44da2c084cf0a4471895d39491330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61072b5be66bc656b84e8aecb1628510331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aeddb2cecee08a5b0fa4a393984efb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e08eb00f107b0b69abdcce3947560333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b855ab536ae63e423362a16e1828156a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edecbc23831abd93e6015363b7c2eaa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d456ddf0f40fcf20365684c98c7db336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57afd6839d77c378fdefa6fb78af4a5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd3b326353e76b7ccb9ffe1fd8c311338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ab38d1bc2e70367ced26ee051657e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f9b17504aa2e784c2c6c606cf674db340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5334839ba7ca0366c7015afaa24594a0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6840925a5cb58fb8cceb9c39c67ce57342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e0d5be10ca81ed56228dde647945e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6331ff1bbf65c98b029df10ee72349344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ea1ffc963312da596d3eb032a967c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a485019ff7f07e224382368dc05ab8d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce2a022bb7b2c31bfd02fd9f510118347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5369db39be76cc039c5f5b110c20ac348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31760fbd094fe7e206ce33c4232e11c1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bed50a836d8bb05f981af3369b7ea6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6284b97c5c687dc1b0e573b6a26ee1a9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e548077d65076a9b4662472a80252767352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b14ccc40bba4270a0b35e711fbc0d37353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d356977b4911cc33b82f128dfc44db354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218b183aeed453f3aad50bd7732d4dd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c32a3123c168ad171ade8e6d2d1451356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff5eb706c26e3403ef6a0d9db37d31357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e192eace6cab58c033ce5d6942110358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9827837f4e9027f0c1d65102c7e31722359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9706a940f2e6e82356a808156445ba360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086d62bb59867db4b58b38259077042361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184efe352be9b059313e194c542bde49362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ccdb800196168db90e08e0f9783080363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4746cb7be38e4bdba60951a6d10ab0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41559941374f64096a3b61c43cccc11f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d7db56a9452b3eb201102d959e4cec366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c69594e046ae0980071f1de2b7e69367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a4d0ed25882bd3484711c0dd80b82d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304666bb1e2da22de2f7852568f346a2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd08206479e6b437c2be1bd3c4162852370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a10c750eed77cd10c2c1b729d8c19b1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3873d0cb0f30953e08cab818248e4230372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64706ba13a5e71c7301ae59a803a75373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7306db4b46defaade0b0b00b8de63cb2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f0563b7d97b86c7ffde9cedbad528375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bae7995e55df353e0ce731c155e43e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71bfc070e24c0d2c3279a0c44238b35377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda19a57c5a6a292a068a4763fc50c8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2848a0febf1aea044db2582f3a303331379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b13798d5a5e297b6e4e4aa58fe7d2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bae0d27237703026cdea5cd2529492381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302876e5cf6a5aa1e810f028fd599608382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5aa70783ab99bc0cfcd087a813ce0b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe36aa5e85dc56ae0e1931255a205726384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4fa4e450068bd3061c10bdd479b6b0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c349b68dc017852d8f7f2b944ba800386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd4f734ead3748f551ff999c9d48e0d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f9eba184f5f7cb5c487c23036a6c6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccfc402b6e6f9fe9e14759f9ea91c96389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d658728f245134ce48513cb3f8681390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a149ba3289726ea2f7864f4eec587f6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5996245c0ef594dbf9ff202c700f3fed392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e44f34aeca927ee259aacb31e7248393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ec428a821bda96067a80da9e06d23394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec00f9b787c4084670c4aac4143a360395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011571e12b40dad9013fecdb043f95c0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b1a15d1d771fe87324911e32478683397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f177afc8f8a44a3bef941b0cfcfcb93398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75790606ad129225e0e0c9f7964faba399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaecfaf2d465617c3a8b9e5b4d497d5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48b8d13b22082170bddb8e916d205a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be5792ec0142a3df0412ec07f3a9507402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b8728592c015f74ac475eab517dc56403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ec6155974c58fc273f026282a727c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94fd122be0f442df65bbe1788440d0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a101283da6922d32b36916ad4ab3fa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac4f4c92e02eb13777b96b00c6cd3f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b559afd94947baae97c1ddcc196bd5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9efb4fbfd5b8a87cf915d3322219727409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdaf671a16a0365284d3ac6e41973f1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929e05cf9e34325b66aac056c097349411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46cc409c1ac508a288adb18c287133b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c05142325aa69cff1ccd87faf4a29413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a11211bafdca5939d614b80541c29414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a6c3d01633023fecba7fcf8d80ed9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c90dc83fcbba818b3e63b34aac787f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21214715027f09af2a181641a30abb8c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb2f678ce9823cb0b44baadb4a50b0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d38dca53b0c89004b3e10c1b5403ca419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a7815dfba1afff5a89423edbd5e3af420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a58eea143a9dfa89a3e428b2b7298421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8540dc3034b9b554feff68848c2cd3b0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b1c8857705fd1c4338137bdb09c002423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e744cb6427d4d0111b6a28dbcafc81f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e1d28fbe3079d7565872b8c9d0a2f6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f01723a6ecf463454ffd84e85f809426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df2eddfbc0ab7f76799e5daa15be5c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd5923b6407fb090d9e3023d573b5d9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb2c2389c85b9e0a91440cdc5e58fe9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8eb1fbafa51d7b37ccef9ab88ca05430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4533fc57323f2d716381a482cc90b8e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23b882b0dbdaa437fd52a4cd49df3a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c5f476472385fe51e2e9dbf7ca857a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0881d9e77dd411c16db05cbfa0d037434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825e29ac7be104dee2eab73ce9009a0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec241ba9ee0f728bac44bbedbb15255c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854d12ea142e5c6cc39e8841a4b20171437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed62423190e01327ce3d7432aa932d7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a80ed14494c451dd0c7eaf12c694d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf2a365d8e3ea6aa3aa0c20deb6377440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118532ecb06f1598bcff21ea673223d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3839201a7d0b23a9ff65fa8de72181442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf70c68523640a1f03d591cbeaafc6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff9a95cc6df77247c0fd469ecf30128444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9becbd9addd9f086688fb0db988994445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53711b59d487d6798230cce108fe742446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c93b54f05d56cd98dbec222707c76fa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197925f4ae9ca8b178a036120c1ab404448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd882d704a5dc7b45111a8347c15466449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbba95454c42786df85f202fbe7084a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c17a4891f66aa430da5c2bed480df0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db8add90344713655ff59b98f4ec0a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337da79b426afdcee3d62baf521981b8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c80d5b8a81dfe6c07848a1fa8c30455454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b4ff6c6790236574494f4fb882906455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8455b5eabc6705b07232bed825208b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f187eed09242c825a2cf3960cde397457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490fc8dc19f054947463157fadc0514458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d547fdbb2315edbf690ef95b3e593b51459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef10a9f2a2c2ff039c763fcc265f9c9f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34facdd8426015abec979d5993405313461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b8d60ddc95424c274d7e6f7beaac0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460c0e96a3eeb48b054a470eb8f74a4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df54d8e4e01de7123851800e579ac0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6322aa8febb93a2ec383e8fb5d42e175465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc371a09f591afbfd698b47c60cab35a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549fcf769bba5a39974553ed89bd4d95467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7400514001c0680ac1d6c87ec3877864468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82187789f8bcd5517808ad968fcdf8dc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee014ab1780775420ca226f9c9598bc0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed82c48fc4b75b36e244ea0ec96e7f12471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd72bc22e09afae1f15428274a963d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f8ebc0611f643339e2514861bf120473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6005c052e996804ffbc589576be76e2a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d5ef248841b822eadd5ea1984e9b5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d4381dae6c3a29909ae9029b83c0c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f7201df8d7db7ad9e1d21205f2a1d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33024143aa08399ea9a6e4b9e4899c1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46acde4536c6cd1699f5f20a85b915e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e657cb2e45a1f14a4ef747a08a9d3b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf330d52adae93f9fa09d0bf2cecd3c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1987129716a3c9e16d506b04e2780319482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c8453159c9e2bf9ec8934ecf038898483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c9bb6a7b56f6b8395c21e102a2188484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4e2432be08d1b8cd7e76df18ecc29485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4fefb3adad2e053a5721111136be69486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125410286d80b4d83b6784eeb9d71705487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b296a728429ac7a544cbe08c73ee3827488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac721fb7feb2a992e75527023dde774489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4715b55c07538a18c4597a602efbe4a3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81362bce4be07ea2cc18e0069f87dc0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64632be6d13a86548083caf06798bf3e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daba50c788cad044989ad5ab125a0e3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6194d47a11f0d3a9f5f0bd696b62eb6a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9436dfab94d667e80eaa93ddc8c55dcd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e8b6a1ecb2f94294658fff27b93066496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec3024f73e64280fbb6db2b70ccb900497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9ab7dc115a748d7d1321f3f0b8b9d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba99ff6ae1e288e0aa12d5eed64585499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d599cf82301ca904eb9dd9105a73fb32500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03acd1f58c109afeac3584d5efefcedf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa4202023b5078659aa11ff6699081c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8096d2c941456f7e559d78aba806f76503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a84e8027def334d28c80568bf7bbff504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d591f51de06d3490a9f3fac4090fcd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efcf8ce2202f2ea143507a5989a0e55506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3ef2e83886d96f1306fda09add8c0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06bf20b8236e676a80158f21d75defa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de353cbc6af12e38d508213d4ac9fff9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc73e0feea26e8ddf79578a429cc2d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8403afcccbf7d2ad9dfd0de798f86a3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdd7516132b53322e3f704723201d6f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d72d9226d9143f921ca308989d4e6f1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b5f1e9828aad002f48046a5b6ffa26514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0801e2fce1b7922f77689438beb0854515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d077a19426e60abe78f847d49be0d01516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd9a9fd75ec52d8e067c7df1849a01517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9502000f7528e7733a6d0758bbda3e50518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c79b4a0555cb1c555547f6f01983d1a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9962fbd152cdbb19cc42682b0b5977d5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78953e282f02eec2bf5e3d0af45952521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d65d37f3f736238c666503d5b66bdb7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a189b3b1fb6e2d95e5a9ee314483557a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2860dbd8c7468fdc85a4cfbae20e8c7d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9194d87621e1748a7e5602a925f7bf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c06925f646814a15504c56410eff9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8955105afcc91b4b78a1aa5b517d2610527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea111796259a906a4e7f3c1ca50128a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06207e7101087fde8233d68a23814582529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa8419148344880d1ce2b0d675a276a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88579e06eeef2787b2eacf4bb046b0ea531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c346d43cb107ec0925b579a07ed13c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f97a45af3272075fedcfa234ae98e36533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6715a4fe1fde14b356853784ea490504534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b63c8ef45d8ff3350fe135493bafff535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00801e96e9fadf14cc34956e37bf87536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610269896a59f6a778ef6485e96279b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c3666d0eafb788c2260d87a0beab8f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7527a1ecfa2ae7739a81a575f610ad8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b165f17c008946cb77299888f7e909540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf80c2946c3bee1294415cba8b591a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b08fed3a87a3580e0898dc3959e7d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b323a70e0b7dcb95a11968bd5dc2ca543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519bba1d084596e11c78d1a3fb6463b1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a1e475b405ed946445611df74dce9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4e0db1e110fe1691340a72a056bb65546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d331d6a903d3d67b5eaad827f19010547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd90b1bc5d50e145d1115255fff478a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dea3f59947c89b1f56d652ec40d2ff549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba8e52e96614a7085268a48dc89565550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b0eccaaa71b4735283a3317732287551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94e8c2b33382efef43c0cd6ba7ee04552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c47fa0eb536176be7c01c411e37809553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a6638cc8ed5ea2c5da6b01aef7ae9d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1995f45d08e35ac8a8fbca22920c7d0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d69266da9ef4d1819f8489f67afd60556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f27b68997082ff129e8ab4d724b49557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d68392ddc61e46e8e3137cd2e0ffc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0603059bebf1dd5cd8e364f20182ee559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a9f73c49a7cbf04a3243a3dbc6386c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb4d1d0a6eaffa87c018982afc4b28561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f00ecb3384cc7799f19a654daa86c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1d1439988daee5bbce46a40112a6c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b4ba108243dee50657c13b3305cd4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7f7cbcc24261207157c69d1c78512565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b83fb83df67e3068b166968720091566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e40719f556ec23d29a4eece1d27116567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f067a5e652e81f8516b315f37a20959568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e24f32e610e1488024e2901263e58d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31311935a46c7380073754ba14651c6e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bfa8bd50c8070e57b16cec9d5bb6a4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d556a826aeca8e1ae921497e55d61572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eba4ad1e8224355a560f975507006cd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1140525d2f1164cf68439219c28041574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad10724737619974c40720a337bb22575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e8fd6630bf7488859dac787d7495a3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eeda8f5ce841bed181c19fab7c08b9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed275465684e4a34c09e503a99be647578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d35cd4c26593938f45b0a65565a3a5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e9ce37c71c6c812d5645270d817a57580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1f631719efbcfc23de37899ec5845581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0593202cc366aa4b232effffe94f2d55582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7310257feb710ffa18352da3aa084c99583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3807f3f62af89e1c01f92015821e46584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a571e1225068dee3b5479a456ea539585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2810e1b58ce84c0476b62a97cf1bd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75131d8f8a4afed94b32857bf312568587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca619f0991d8f353217ac49aaf269835588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e85ec25d7e81526bad1bb1ee9ac8c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1736b4465f97b311288df46f1474f4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067bed394f6af2a0b09d074ce17d67c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7780690408b428a9f3086829a4137be592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9045314c456ba6599e5b4d794f3176d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0709510aa40a1e2f1eb8df3f91812766594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8037b99f85f5d9c4900b0605475e309c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b47f75269d165deceaa4797e73dd9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eea784bb41a59eb2a91fbdac8fa52e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a38cf72f2fb9c64d97bb639aa750c73598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612958c04b0467dd301ce257e9a0b737599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce616baa3a7bbce87c77b84e81c4b379600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f183562c4d8e96b4bd5b7d9969ffaf1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a7653e58b0f875826f62e71da2457f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a7561467e73008b98313166a501a60603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e2069198edd63b2d4e81d91106dc5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b642d2ed3e140db6967756ad211e5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3240eb436d1b4dde96f8ccead2f491fb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b601ec4d5c6a34680c8e9455b27bc0a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ff263cb7eb2c15d795015a2c80d36608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7976a9606125546576c3c6bf0934d01d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b8557b7df7115dd98947002b4c8bb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce12bf0dd6557f4ab5ee22f7e3a2a2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be3eb6e97cfbad8c80849e8addea009612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9660adedce9bd8dcda69ae8902a65219613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8921fc9532ed73832f57585c80f0a7f3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9038e0bf152897d9414352406770a9ed615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a999508703d53385e6bd2f448f20cc0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c1f59a4d133b7a94dcec88dac46796617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd727a2f34bb222560abb7d25334d04618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad37dee83e8a68d04a2218bcc450fe619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79493ab277d5809dd56fee260980fcb0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4990369f2fe02779264da8e1ca830621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246412b8fe1944de1b073d4d3d0c2c68622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078366576350ed7f154d254ab2c0d7e4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcdfb034fb71eb8aa8a429b60e5cbb7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070087f4d0d23ac4f70f953ebe4a498625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b21e850a80bb8718611b83307396b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859816b7ea4832f7e5fff08a9c115c5e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31273f861f97631ad3ee4512f214675628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877577d94906355853c05551ededf476629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015de10b38ab4e11430ac72a32141ddf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c1364a3b96524b88b0a614c9f94d6d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5cf2fa71bebe5eba1bf902c4fa976e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8475198c317cb1f1b8f4109dc8370d8c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6303db0b0055aa2768c654c052039b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad93bae4b88781344b8fc9a96f23e9e1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d7ad4c2d6c648ba6e8d5ba930dcef636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d3be6dd96309a2c1348d6a9c76cb9a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ae1d058f5a54f82819551878f6edc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea87e4451f12c5a854c01c889042e3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7062ae3fcda36357d3d5a69d958e42d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615b6daa6341cb284c19fe3e2588814641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f7d61d02fbd45bff0211ee612cba2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be93db683a69d29e515533960f4e4733643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f76c69dbcc540433035c80fe93516e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e12f2d298041a4650b2911615aa6f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77966a73efe74f56338459eaaeff153e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71bd342b6789b796e1ef36419393da9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d800ffdcd97249b8e13e8689c24a8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e83526aff3b4cb0a7a8119d70fa3ec649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f15e944d33b5e4d1959756169959556650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534292f0149bb4513c140c17954b6ca651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bad2728403e293798cbc0edcb33254652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f90f4b2557532fd4c2750ebc575d38c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f575d6f5432abc1411b964d999a22654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10563febbea4002f08049ae868f98720655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe6875df29724321f15bdf7a132e40656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c65a7655cd9090336de2f3e9a8397ca657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e62ef68ccb27242d542bfbf70fae38658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba10a061c35526a31f447b134f55db659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb385eb1c519f84d0ef5e2072ea7706660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc383a8c07232476e14e5037cd6326e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3023b305094d8bf6507d67644efef59662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f5fffc285b18c3cd72bd3f226a43e4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a34c51108c5d7bba303d0094095ba0b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7792b6f50b0014790594d1ec9bac269c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4982622517b9a15ef8d01ec1480bf8f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f36fb1b6ea7668adae6da6f0a9275667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec376f830f3b3d0b347869963d8a24668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb633df37a7b1388130f1f548e33bcda669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95245e5f1a0f579ae80fa945b90286b4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7678a9a1ee935051e6528f5db83742bf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dcdf70152d5e7aaea825f02602b2c5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778355be06dc32ff17a61e340c41fd7d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b63757d6f49c47b207baa096914301674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a801fb0a6d6656197790dfeab13f6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464229516a86da4d72f2984afcd69d2f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa3c67844c1057efb4c6b97655bab6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf848ead49fffde8ab96ecacfc7f3d5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b9e4b1bb027818552836f33fe599d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d84868a5040607cf94c73d1f8d8b602680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4c4f2af480772d45871fdcd6af218681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74770c685a1a8f89485e5cad8aa0e0a9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0201ed8c90336c2c7875913dd5ee719b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b434132bc854d5881313394ca583abd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4301e85cb5d28d2eb68a7becfa64d2a7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b3cac81f4fc0986729763d8514ff6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af75a27f595528b49d979d7cc90fce7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8031b3d93c487442053ed1a75f215d70688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc358ce3ca0338ab472d5d6d2e9a88689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4f2f629688bc9f19518dd2d654176690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aa13e1ad543bbc02347e55c94e5da9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3891a7899288a3f934a153bf1a267a95692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b136c4b6f5f0296da9ffba17ac4870693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122dcd3621a1ed60995a23d1223ec4c2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c556877036628435e25bc3a5a68c3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a9d7e7ab626b15e136866d99165a1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1dca965ae8d423e8ec216938691f29697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a441a798422251b57a39a9b53d1d3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd144fdfe815b95bfc7959b05e93f67699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73708bb745291e4cef2e744240a00351700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbcb487ce27b6887ee0e076c62ff02a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa4483cbe1078ebea9c9faa9a12153702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7c116c88b2d7fa48ba5fcf2548184703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fbd8843ff822371ffcd92c47ea7ca5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cca93179e7ccee106ea362f1e4ece9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9e985e32e7a656ff3c3eccdf8f574706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fdf0890cfaaea8df8b6815c7e0ddd0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab5f59ad467767e3e273a08c5a84d1f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596eebfdbd411f2ccf852483a1b4908709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c21ccd8268f8418292e40c7c35ec4c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e0a23bde547bfde6db9d029f3f550711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b27f2160b3781f0fb9d0c141f413c69712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f5b904933c398efe82dafef3b91812713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd4be78e63d8d7a7e546571822a92d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a2b90c44bdb843cce205e155faf904715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e7e2c4bf781823e269aca50bea2a36716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1bd6dd9a0da960098691045371bd49717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6005ff6cea75b998994aa6e38e94d01b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc8dfe68494b2ffef6b07dd1cd97b4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3434fd3691b57f93e0c24a92704445e4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e1bd0c4aaa9dfbfcd64043c77058b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5647f49fd9a6cbe4cefbf65c3d1e5c1e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e46c509dc2ce5e40d36fbfbfd486a6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e6bac5b2fe1eaa75222c1072b0a41724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb7525e9dfad4500f87b83eaef8633725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d815a2a5a8b2818af363dbb09a09de1f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f084f091264e236341e567fab7df53e6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef18a6c214f797ffac6b02b820ad9f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d829ff77df939603cfe4b06fe0d8ed4c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be54aa857fff4673841e59b9f4cf826730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98312fff6d61fb315775c8bad1de9d0e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef0daa9416ce227bade85b8e3c517b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80077670dbae41fc034d3901039421e5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d57d34a6f8ba11cd88c78632d18ba54734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd4287f76a7dcbbaad2fa2262cb5e1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b51d0806e641e82bd3063901c7512736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d75841312675e5ea0929b7092d8d2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac80dc939a3d8f3cc259d0579ccc0a59738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b389dea123af4d77c01978d40eb1a4f4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5c26c37d262e0ce2bfcf4682d690f6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e45c5f3552d8951108fe1478885de741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a21d9756a8f71126b3db39863ff14de742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c7390cae724660f7b2e636561e5d2d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a83d3512a171b3b78270a76270aa6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746bb4facc563e1cabe8dbdea12fd47745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ead719f2f314a5b93ff76d2f901a32746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f71db14b87b04a137d417e426b6e47747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc94f70a6cb9b1af63d1335e43d1b47748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00bad5582b50f60d84ed54f0f7cbdcf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b3713a50820667d3e427782b2466f0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a77adcbb2c57b6966d282c7054b719c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e08af09df092093977c1761658e99752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2126356afdf0f717d184ac1781fd5a12753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c66308f34bfd646898adcc92c472d4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8865a7517511c1a638463dcc795e5621755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c6641a9e584339f95b584bb7462a1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae855d9ae99af56e97b838c10f49de6b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa1377fccd14f1e6eaf05beadce3cdc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a1df5656beb3bd43ad03aeb8db819759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b902e5501e4457835327c6708cc151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9359d47c2c68f99fd9c9f433d6fb0a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dea18d3cc6662a84e01577b754729d63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d5b48a1a20cc9193a606beee68e5ea4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8732bdecd3aee47b7ff615e8bf9494a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7e55790258a62bde4a26db27ad8bb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e3a8d858d9c40c0d45cc5fa7f95847.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa005fa34b4646877ae52bcbf6fa8ca8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d6fa46619ed8b4192396015c781c279.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf151678986b008d2b6c422c0da818610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830db9aae1713087e83be3ea3a00f0d311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d80fe15d8b77ab2296f1b3b0403b712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e80fe294c79bba27ebcf606f6281613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d36444902efdda4e5c932dda961108a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b0772317303d972ac30de466fc67915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00bce1aaf0db0744dba17f27faa9a7316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720a6fede6a4ee3997c74bd3cdf5de517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b0452e1cfad4fa41038aa3bdd1ee218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bff9df4dad7766d4489ec4a207b66519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b367be3f274fbc19ba0aa262b5cebda20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f88f06436d10ed6a6aa945d827ca721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dbab1a9acb00fa0527de0fb66f70d522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6dfab0e153fef4810ca8538845237f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373ac7349fe409be3b7f717f1b5c446724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a2760921ebfde1eb0d49b541282a325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f1d03398e27c45c038cb6199ee2aa726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170087ff77237c909664264b42ba0e4027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9ceaa394cbd9ed2a01a4377ede5cc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d13c1f72b310eb325377b35e1d470f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd5a579c02b15f5a826ff68483a403b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202af33561475a04ca43d5471482079b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f4da2b61d2aba85cc824afadd211f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ec69546822b1d24fea4fee1c7944f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a781c0bdbf2e35aaf4a57e42e967f1a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d277611e6ba6b422d36f8b3e8094935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a1bcf9602fe2dd42954c31314a23a536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798b9ac60646907c68473820047109537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c02ea6b02223f99b81dfe5416da7ce38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc75951b7a08ea44751d04ca4b43e90b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd6512110b8c40a08c2b4def4ebda7e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7037b9666ff9b66894bfd44f46d71a2c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04509942d4fa216329effa12d206a72f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c1539afb2e961f5548f37584f8cab843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc105861c5c0a625b10bfd152206b9644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9895c18f1c06d22f687d12d0b3fce2445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35e7e7b1ea48632198ee5da64679d7046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda98ef24478d1d1ea7d4f2cac83c6247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d473dab8d8a256b347d152d31deb30cf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e31614c52a862d2bd53f2ac68210c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d674d80a91149fda2c6bd4e699b74650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ebb2fe13951869c31e10b14e3e36951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79195ec36f51ed77b918411f3a937ef52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c8d6c1176c4552367545a7a003920c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a3f5838cfd9777a5f38a5d484ec7254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6640854cc8366e388789c36ed288f155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfdd70623598394c768b3b689cc1d4256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbacc62e641effa0a7e36c51efcbbbba57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8fd174a4c01aadc45b8220e0414ee158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0327029e8e24a49fc13a50e20637ab559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b016186374a51b55a91604fe991b544360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4757825e40691624461db17439552f961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2c40c6f39f85ce1214bd74395d6e062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e47bd86aef3c2862cad38df82ce0163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a253bb978ef5dbec40cf60d60200864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b4ece09407fb2edaf1f5b6544ae75665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6566e03a54aec3d1c66bb6361383ea866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ee4b6cc480d379e6d8abf4137cb2867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4cc4781cd6e87078759adf04552ee168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188242e83227691bb635ee8c4ad4c2ba69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4e113783d85c32790a98a0b7bcbfc670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb22ff0e400b500c0c2d47e3a70ca6df71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f950319bff8e47b5e04104983ca59d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d51e22abd39b223321fec88051edc773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d08ae1fb582d44854b8c6232163e674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afdf11fc14a8c2c5156180455e09da075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14352f6245d05aa7b4f134fc09756f9076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d0c489f361271bef75c8184c5f67777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4438210aeb5ef3cafa76a57106f6e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ce3ae4d09d59ee245a679ccbfe6d679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973cd0c5af45f4c8bc02920e4309320980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda282a88a84a65fc14261411362a7f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b8c6db3e73bfa3d5f2219cdc5969882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e337edbd3714bbea7a95c481f484b4183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68cc7fe612d9aed83fa1dbbd58ae1ea84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f6faaceeef3147aa2331744e04e4c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f0b8527168698ee5b9852e0f48e9e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8851649f26ea9478700684afd8eaf187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded01a66dd53c1cdcb435b7fb219091988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89c1a7c6e47f14c5d4916bc37bb40789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6deba531d77f31f342848a87350f27290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c88db0c30c121d99558dc03116e754391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c456b5a679d0f3cf73d94414c5d868492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf4fb3f4c9291c1265ff44d499625693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5769d6f7b193bec837cbafc2588b06ac94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53296b7874d74d5cda980d71d5742d695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b4a3dd6de40d15b37ad9622b1696496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd4099bef03b32001ebb57d1f024b2797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c3e598833b0a4b7cfe169d010a16c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9919bf49367dcef71713bd285111999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e041925ceaab536ed7b234f591a34100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a92b5cde42f37c021ffdd2a50703c10101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d47cd1cd34e0bf8a263230b72d0a5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8bb9c75fc9f464fb0550faae511be6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cba9704d3180a97b86e2e45ca29d3c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af7a450d01e7fe7c9fb3edfc7879e5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c508e187025003cdbe9143a5d9d01873106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38625aa88492e91f39afe9ae8a2c5230107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64256c63796a134d3948d9bffdfc82d2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c39f9514e56b195aabaf3ec071a89a2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1404a800dc8f381f522737450c689110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4326e99c9fe7b7af804534e2c8eb8373111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce990dff6d741cf84ddcbceab767dba112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34496fdeff9bc698c0cfa0b097e5eadc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fdea8cc8fcb0e4c14992aef41b596b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0cc6c2810adf7629aebcb041b2be02115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bccb74374ec05b81149733fc804723116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c87a9c7589f0495de35ac5c5f16f460117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9606cce130052ef852b23b3cb7835d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1130c3e9ec60f8955dcfb676a9472433119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b3ed1a6730b046fd32525250b1893d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5257bc082cffb82500e980386c30d916121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3878851f7b30b4ebf47a0d301c5e59de122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de46be4b3d72a99a06982b86d80f174b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4dbb538065237d1b8d5b53c49e0f77124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04ed4341b36d242148583bf862c42e8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ceccb227a3307fd159af13c165339126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61531da337b498eb2047088b6ae0baa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0516f85c7af6fe4ffabe17813af8b4a0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153c5c4f37392a9657bfab00b24a17f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb845963aebbbca34e19fe96e42deb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e648b277b0335f51646861a5cebe3d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89781bf645edadc470bcbc534b01d317132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d334855d0db080a69f1fb9c6e3aff8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f0361cb126c2b3438c12a6933a0de8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb8ea6200953b06d800975a8bd0aec135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c100009d2ffaad8ccf15030883e5be0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56725c3936a27b6f4e0ccad7706177cc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd073cbf710e564020de03691404e9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced2e4bdb837e4f59438fc6c6a86d05139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082bd305a5af2f110bf734fd69575414140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b948de6224aee0b32df038ec3a2a7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d2d5052a9af71895bd53ceac8d057a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1124cc61e000eb8a947e5c12a145e2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908ce2c3b1e33c3ebd610ec659120b3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66756eab722d713ff9f64f0b063edf8d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c8446d7ddfb1b1a2dd68811cc92af146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d0417e675f728f088bdf04af1d9a7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b6a85712c67f7d39ea501e33c51a7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf63b68db9a50cd88f37fc03dc7a20149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d9ff3e5fe154c4421c33ff002dfb0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0205446e8d53b9a77ad62aac7c5a75f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf79eaf15b004ee4782fc501a72bb478152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc82c9271da1b5506b82ea1841c3f8d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a16b543d61c66c02e90927d6139e23154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd002da98b6e1cb149451b04201de9c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd37d75f5663e50abd6840253f6196cd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b0d55700a0974230e4944d17be2aa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1be1965ce91f944741d5aba0fdfe14158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3bde26caa9d39290c6b48e0db0964159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b316ccb0ed9bd062b492defdb6bd7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa159a38ef3c86471ee5fc748617c101161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4eb963fb4c856f1ce0a3066ec14438162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f79d3e0bf21bfbe5d8c54886cc9205d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b7ec5885593644f3cb89dd8cb69298164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e4248fe4ed8afa8714b920a692d90165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6feb0ffb69bc82c5321dc9611b8a67166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6dfd43889d56cda988ab723a40a51b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5844900b73505c67b6ee13584aa2a5ca168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9605ba2d0037bbc03d36c8439b591a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f93bbf4dd53d825aadf39584cc66dd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80994a7b562ac7a17dd6885663c2e2a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf91d60377a35d38301b1ace6fccdcc4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f837600e9fc9253b617ce3df90eff8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b5bf65d76c283382ac9d4adf74b72174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a30fa1d2d61d333da5f41a7119153d3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bdafabcc6fecbcc86684eaca2e6006176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923edf4340a3cefaf4672b62e4fea559177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52daaa062e6cdb1ed4710131dab37eb1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a0538fc515fa754ddd45714585bc1f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff5f32992555b7b7dd3a9dee097ee87180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c923a1e5ef51e2c31e0141e4a3c6e9a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da7f16e9453731fa75cb6a21a597a5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140224fb30cab06137735dc51e38283183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066cf14954ce3ba1f67cd02bbe47e512184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5215087375ad685e1af574c2c08e31d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bdea359f50c2dc2be186d22c710d68186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8933cc7136288f358f681fb7eeb390c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d03b75e779270c88d066bd6f0076a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ecc8c3731d066b457502917ff9bbcc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eef7f898cb9f9be91bf7e062e3a591190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd5ac702f6b7551e8b009e25d578aa7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed009e77467d266ce424af43ac911fb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603b1363a7a28a8a805313f3a0d9be8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c269f7fd48f20aa6f888d82ee3cf53194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ffd62df08ee447db0ff9906d25fc1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d646a1af92b4c181f28bca2ce78901a0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4ed9c9693b8206871095f9420c2392197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66447268b5e9b0d628da9fb2d8feab9a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8150b954e5b6f806b36ff67aa53546199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4247595164197010ca88ae72c958b7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38c4283e3480c658b0dedca67d1192201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4023a98e031892e8acb919430316c403202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f2c00de01b5fd7d7fc2e80f13bfc5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68589be799894ae4c81518da2d4aafdf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045af9a446260e959aceccbc28ee33f8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98bc077ddbda1de54fea2d66132d3b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa74f2965624d1b3c9e20f3f171a3988207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914aa3786dd9797090ce997c710e53f7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb076072d7cfb019e099446e98d3844209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36070d22ec78b6bb601500c560f89a0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed12c9267f7bb98d09350b9e3350818b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b873fc213d32d9aae641ba6728002b07212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683bc0ece4fc1b76a0b0d3e35047377f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d31e7168f6033b5c4a4ec45917e08214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b846b51fcc0d77b381f0c13c8a7f466215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b99c3593076b393784cb743f26db6d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618be8b7cd2e62de70fa337268ae5cb7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b2a51662f6f034cec731c4bb278ceb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8dd25fb6496a9a11dd2cee699af7d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54866b1ab5b1c7820001b2e7b22ecfe220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129683368cec2d76257d6fad4c7abd0c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dfe77fc1a6080c26ac3e25b07df82c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff355674396560d93e0760184a31db223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52880c6fcb8f9ee592309d0e175b4e4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee6b21ef8dc4ae295dbe77bfec84ebd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680aaead80fb2e3c0e32e2c67c95b9a2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1269f96ebaccc5f244d4ac7513df40dc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5046d3663a50a331671bdc8177ad46228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ae3d3920867328e303cfe4b81dea0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27262c007da04a04d1d367d3717f76e6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6e27b3e4533f1a1859d80c76559de231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9dec574005bedd67cd787a0f3f10e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f2c1c603ee1a6c676a520bfa822a3d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625330095f156e3fad8dc3385e945fe0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58fd285a3917e6b209beecf8844af5b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86fa12e3746f8d224f72a28df425eb6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e21e7336c1384399b929ccfacf22e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080828cc9f4781f1ce39177a7fb995d9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52253ecebec88b8f393ca4ff5f079407239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d4a6eb18dbe3343f92a998e36f688240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dfff90ad0b611e217f11d9fc951c71241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d9c9c9c9711991c33039d8cd1aa84b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d8bd9a789a61f5597653e60786b61243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf0084a4a5ffb6e779098405b15d9d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f031bef8d56205b537316d4a26285245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18813e657ba824bf43dd0e98ca30b0f4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4135a4128ff3a41e240683aec020ae247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d48a08f761b581adbad58167db8d4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a957b2f65189e33e6785d1c0b5f36ba249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bbbad881a93339d580e7d408b78db0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce2ecb71c3e4c48000ccdf87ae0918251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f986a4e4390331f67ad7354adf26d6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd6a2099f2afd3d1550d75c4510b5cf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5200b820b605be85bf4b0dbfab1890d4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853777a4decfdd9f4a654d17bdbc924255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453fb9add85c7676e85ef5b1e221d5d8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d00d9a54325d99e73dd9e5baaf6ca257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca4574322ebfc39cd50111ec03d977258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2610f8391299229625a4a467cd18f8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc234f66a55c4d654439d7d8ad685bf4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca349c339ccd9c02942db383446924261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5157e9352493c2be65a8ffdb2792c6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f01c2a1b1617d43d1adba8ea1a7853263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a245e64a23e9543f1d9a45693724d920264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb076c2de50c53a1e4541160b377932265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb4dd42e4353cfafc075ca87999c67266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccbf249926a122c72bc5ff3d86d47ab267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57214d30a18c51938b98822c1acdedcd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ad23f86b424cdd2a096066a9b808a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f8549e7710f73b9aef971cff363bfb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d56d60f46476027352ce5efcc55f72271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a757523b1793ec2ec00e219b0c6a280272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74f705595a44ce8c21908513c097b5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f888a32a110f6a240e7c94207cfd2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40475db856019721a1bcfc535e7db5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc94d9e344358ad0a50ddba7ffb66e38276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c583e81b73306019d45ea7a4d97afb4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84633994b9181fd3781b691fd090a12e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcdad6e6f8ab34f904970bd5fe2fb41279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64a81458502081103193ab688e4676280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd6d53b8006e8e972fa68f05a22a70281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ce28ebe38d3eaf43fdbb97a8b96a9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce33e491ac644f3a5e91007ac254df66283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f5dc55d56b86d3697dbfc0a9b68e6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c437f94b347ff17fa94dfeeb323a6d1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff18b60d478aaa680aeace697a33a35286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce1e68eaee5827f3fa472047b1de06287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f91e1d38c99a50e4f3e82a625e578e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae353cebe4fe877f16c9f62fca9eae289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1559b42b0fdcf2713250d131db384809290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf1d3bbf2711150afaa0fd918752ef8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f149652b8139129075d9f150ec1d5cae292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c4a3eb26426a43057971470817f247293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b7120689d9662a8f29d718946785e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ce89c27e80aaac235fa8e15168628295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a180bdfa94ebcd4b76ac7142fbde80e7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd717e14f9c8c6539a25faa07fbdf32297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d08d39a56657e016d70f34f6cd5f77298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026969b67fe0a158146efd8dc54960d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0578e74596dd61f3f4c05741553eead300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170508f3343dcada45bb5e854d0ff2c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e238416aea1bf2e43047024ddf37b81302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe584337f26cd2f88dac10560561f94303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2767eeaa22befa576936a237c848435c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932132c2dd0e970b8bafe13525c9e264305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92463b4869331f54ebfa56551606f8ab306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f42af8d3d28ad59fb301ea0f76e9f45307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b4c5f30738f93aee97a96340210929308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daabb564633ab0b60209be28679712db309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a4fa119331539b64b5ece00f4454c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3868bb85e79f5f3cf344734532aff928311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dabb4c44963aa036a12e5589b1fab7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ddaa401c2b978f846a4f7233e4a01313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ae8cba1483983bf52a44be3b4047c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c62151c750a53ca1e2b15a21bd669315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a731d37a1004dbbc0c6e4af4ac773de8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c99aaaf7f9fc739f0a2f0f3792cb2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e66892147a50fd93b61490d77767c1d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab57520d66d27c9e290e0a90ca6077319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0372e771d4ce969554cc679cc9e914320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f536b4e43ff3297cf672c736379a87321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa012ea564a8d5f72261e1206d27b97322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e286a1ebc5fb5b987158f5d0e614633323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce1e5275c50e1502a523b0d7ed3d53324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab73a8b33964ecacf70580fc9084259325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b591c9dff8abc8bbe379e2db3073fe63326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf09513812de35aa688503c7fe633f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed022b7c934fb896a0b64ce650a8ed328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d379efc1d396a8f3534220598ddc3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e62f832f5c6f3edfd6826931a83a2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65434825b09b1a37cce9f09b392f6cef331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c1eceec1966ed79bff281edf15e49332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df5517848a3586f73c03f9f6fcf482333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f1a58c67a82a4231244dac98b4771334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd8a149d83001f81910e8c07d5cd897335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d678d136fa4c4d580868fa615be88e0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c3e65297a567e2fb4c1a44133b83b7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5854168ebba6ed93e87765ccfd8595338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8c4adc75af517b7ad8cd58400742f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10c868ded5e7065bfd41017a5352f7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487cd7f63f82100b2dfdcfd0cac5489341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3498471be3b110688077a44eac020f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc28a66e58f49a15882597f2e3ea7ef5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca211719cc41f3fddffb7a45eca89d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67a18211ff3c056ad42e2f78d29f15345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c937f32bcdf259f3febdc54291863886346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df42065988fa84f8369eb772a73c52347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631d50ca9f84e2b6e71176a47cf5a4c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e35e3ebc658108e13e97a355f1df72349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f875af46a3497d41fa9b478a92d060350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79229266fed954dc8771219a983e095351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d5e9cc1cfda90db7a0ba00e3dc2824352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7430e5a1e754aeba5b00de7f715f4fc6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e9e1c2032ad650ee9476868dd70e47354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a8bfffc2d638ea63fefdf57123261355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f8d65c554c29dd3a4b8e0a2ea095c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6466496679a769467651cefe2c79d9a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f2d3de66390daa1fc9f195006f789358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6795b225b5ddf0815dcb02d5472ca96359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ecc7923d55a3511c32640673004f6e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4efbb96344fa4f54893928ba2c596e8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc47b978173f3651934f2149afbe58d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2567b720bc8588d8ee9baf1674f175363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c793fff34c49540d696fce40943a55d4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca1e2a75b361de6c68e68fcf8859b3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97433989f1382c54c06940eb16eab50e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d35e7d55459a27691fc6145837ff62367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c08534959214d28c53079dd96e6508c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9163a4bb098d20a12941e23c9b5bc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acce8b2f1c964dab8f2523e9437d5b1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a9a0296e498358b3a3b3fa61c6042371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae7033de79bec83762131bacdebaf6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af1e9752c410c137f37dc6b35f551e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8954accf761ef617fba913926e256346374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ef94eeb1a2a066f48a2dd99d0317e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece96d61e3f7b492c951e6d76c355b1a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4833045bb3e2744807686e24d22d587d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506001fb94a6d28668057569b3ef8f84378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389813ff49fe98383b13b702965c54c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25799cca23379a90afc6118a5905f8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9575005f375de1cf1821860bc14877cb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa1cdd1c30a76734a493cc8794dcda382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a155cb6d69339e82e1901e6242106b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9603248c258787643bd2d4edfadfeeac384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c740ed4b84548b69eaf5e4116ab17385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bfe09ebf74282393ac4b50e54de3ab386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6bb8d58cc71426d222218cf8cb370387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e28152387a6ab6e918a7a928b47913388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef24a573541efbd1f7b13cd5a8bba2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd4d6562123be93e4a3d38b96afc7b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5194aa2ff13b2bf149c2d1453581324a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea1ede2a6d522068366aeecf7c561c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7b434b417fa69f6a2cc8c0aec1fbaa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59674c07c0ed13785226869cbb6d925394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9df7e0e6e824432948ffb44770d801395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9309b928607f0c1eefecef60f8d3ddbe396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec71ec21cee7910fa16bc1deba137e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac03828f6948cdefd304aa80bb67d9a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df09782b84e743ee8e9a14e475dd26399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af54da53d60125fa14fdeb5069a907400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1826c28ee3f2e00506f163148b77cd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e80484f31522fec4b99efd98a871a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f31f1946ee1c8cbed177466aae7258403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c29587971be6267fc4735b63806f03404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732361ccdf0f0ecd57d2bfefa5db829f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb65cddfa98302551c1b7f28273e25406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17951dde657d19453fc3a77ab0afcac9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a277fe8fe4405dd43354151736be5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abcaea709206dd4b8946b2a45cb4ef6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97122310bc9d9e52ccde52cc8a847bad410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d5766ef897fc0fc0895cb0f14f617f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c2e25f3b2bbd51aa4ef2ae285fac4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc7addcc8e3d1841302782771395546413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de09bf7a3325c6ed1bfca3f6d315ec414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b64563709b9d9eff7dcf2a4d46069a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737ccebe99029cb286b204d5f73f3e1c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c22a30d2409813b737b42e511aaf2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9700f8f86496119bbc229396a889b88418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc86262b7fe350210e5eedfea48e993419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e87388fbc7a48a68dcff4fa76445c8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6462435faf7db5508336cd20078e230421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625a44ce61406ee38f25366eccafb859422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb64374d6dd3f195889c9d4fe406b3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b7cccd8ca0b879fe2192cbd5b7c37424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aaeb2e4effac14b3287cf9b9f8843b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4051dbddb1df53d3a94f28c5bf9ef50b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690dfa6d20c18c7a4d0c98d91a646e3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e803d33e24d8adb2798a5d0ab707403428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41570d46fa3397de162ce3595fc704b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e0eca9ec800abdc262961adeca1fe430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a1440d27f9e16e1dc1384e362ec78431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ebfe23c9f9343237425cc8e39ed00a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667429687a161c25bbebbd370efc82a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb7caa429ce139feb50e78bc5745440434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc4bc44cd72c1fa5cffe9348978e7a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0483b3e80f0f601cdaa5e47ee4fa468436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b28917971e44d1cdb5e3dd7ab0ca04437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef39d49719204b1a9811d6c264fe62438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e59495c44f8f1e94827fb11b515a9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e290c3f27c2e4dd70edc6dcf676dc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653d00ca8211f9be2857727cba93a68441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662ac1d57cd2931a3bbd4c180c80ba4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0217ae770e0a5fb6bb04529693bef443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2532c082458bf522e38f7544ffa90e5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200a98b5643536633817d0042a7b44f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc12980093619725c49022f0b378be446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb534bb641c0c89e17370949f4c4cef447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd0bf35bdf203e4027b57995a5ae91448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982c5c443497a0d0de3ad0b5a03354c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ddb76296c1c5e9b6d29a12e420f5d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd99b600010692b588e155429ecd37f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d3b89a198ba61707bd3be407a0929452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e09b9b63cb88744316a1d94260cd652453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f4c461759c430247e51967540c043454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb667b3965a0bcc8cd3453ad52c3a3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1619c3da3f3cd300d35a9a0c76bf784f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63edbb675ca35382d4e0af26d873165457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c3a539ee710b68db72b55e4efb69d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea198479a27170e050517148802209459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce2c078ec73493fbd6301d91edd7fd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c9ab0bac2a3b7b394401090c534aa461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16749cb01d9e8f4060c69d1ee39267e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea7f99ddbaab1f2b84bb77e6d94366463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e7b820db71df68c3755e3ce3d3d11464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e7572eed8c2aa14189f43ad4f0dc65465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d59cb152cb677158f7d07fe49905a89466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db575d52f764e230ea4b37a8a82715c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b0912b2ad4a7205529b071c5c8c66468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d247756897708bcbe4f80c7d5f91b42469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d529f2cf6d1e2d756ecfd4992876e5bb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c279a8969093f1f8411de8602b5731e7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f5c978f487be2d300bb006c2f493e7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a7a88335b27943ee12fbdf1718428473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94190bdb6f762e6f91b3998984a9cb30474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374ca6cf3f6ebf351177ed0729fa1e8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb122879a30e51b6c5ede9b39f7a9d7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37acf7de809c041b79bfc66886c9628477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6122c118811ab84fef3f1f8fd3fb288478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65bf15483d019850b84d85d52518ac6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f253c80b7fd8a2a9a79a9ee64eaf458480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27059a7999b7e86474ee9f5119f50dd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af2a9fa74483bf494d4feee0f04f578482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4fb1fa7a1f4fd229c4b3f35b308b04483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0668f501bf7b43b53bcdb65d7c6c18a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ebdfc6a346659217b3da68d7f6f7a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97277dc94644c577dfc5371aa44f36be486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035d2d4e7a708f356264de4fcc85bc3f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e23cfb0351d8decd915aa10d8a0125488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf65a7d14f9c2fc77bd0fa48432e31489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b2be3da729224a0d6be48fac1decd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7503f84966e7be4d0da875dcbf10627491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2515eab55130b748fff8832ca5b8a6ed492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0465b86332be15c5d202d15785694860493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d90fbe26156708c708f6d09db54689494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec50c698042d6ac1b3e66413763e519495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea07e83a0a6aa9c80f2f4bd762dfb521496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf799e3f29c1aca059ed9539a37302497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ceab1fafbe1d0248b0557bb506450498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b821bc5a5dd702f48b519c289c66d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8968017679f480d40b1fa4e56f43abd9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a3c88414995b8f71b4dca4b40f059501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8bc2483cdd4b59c554c698543664e3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca0d3dfa9ae30e2a8363a549f378da503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d3dd78751d1d5c86e92715159c95c2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54588942f6c43706c950ac82fd8e82d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ea4c7d104154a9060989d241c589b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f6474b7f431447e13c91f20d470f2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428152630e1e0824594e460c298be5a5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b8a1ec9124bb5866258faeaea7331509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e84df6cca7819bdaf9553f6c9e477c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2046998b156ee4c68fba6777700349ba511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f6b9ecb4b41c189b49b2e24b2568d6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23101b1bf3ccbfdf271b1a1e54132dba513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b95a205e1e95083bbcbe3fa10f0d86514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc100de635b5ee80634f82f8b83cff515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b6c2fd85c9cbd2b81fa0c36d83999516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed61310eb7e979906fc72b1056f451517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598933f32e5ee79aac892d86f7721e78518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a580fc299459dacd68bc7306b955ecf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e74e83417fe056eae7f20924447824520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c279f850fd848b48399d27d28e040b0e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d6d83782f4391180abea14ddc2a30522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511709aba6b79c66c8a16f9f15554b6d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95b6c99fdb56125e3f36b661865c8b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732358e0df50532c0120a4f77f7b8c1d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f234cb9fec4cf754325c667391c16ea3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ca7edd31e75b170b203a8d74f528d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea23df0d065651142a3b180cddfc8365528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e4ed0dcfbb6bd5bcfb7ddecb62eb8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653794f75089912b563766211e88fbc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e14bc9cee39e13d6fb7f665b343e7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3592aa3ef2adba6d7b151bb7b2575ea532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ecc787409aa86501e140c943a50ce4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ca34cae7c651ab3708067f4b76228534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c203ae0327865d5a94c525f9af98e9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab6119cdfc9c54ee9f600c5670c6cf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab09f5f8a67ac4935a9bae7471d788537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a873384783cbac102e8f30321fa642d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa51130710bc61d1c2f8c6a0c3129f0b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec7a9a16976d515b3e92e911e3addef540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac96c39a62d9aa616592839133dbc32d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf36b2e6490dfc3835a0429113b47614542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ceb6e9793b961283c9924ce056bf9b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e5d1737503b3c68fd051881f7a2615544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c8b28b39c8050e30559e2606ad1cf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f04ea6c2188caa88ed25832a6cb1c6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a1b2200d7dfbe7bd777f1c67f0ff5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be23149d58215b6293370daa87a350548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2acbc0aef4202aa54b07c8199f13197549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc87da78bcffff50eb068e58e010c65550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a059a8d3776f2294ce31aa678abfcc6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012233daa631aa9ebac46a7791db3f0e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eed42e25071ab7b32e9cb5b093be65553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7750938618a67930f952d3bc34c882d2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd22c3baebcc4a253b0f2ed0d028321555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab23b8bef20114a5c8e7cf9d2034cd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9017e9b9df152eacf1b7e49622ed900557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9643e4cbc78f1391d1979ee20af0421558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19826f0b6309510d5d24425e7add73da559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e3c680c34be0cc62a90f0b559eb2a8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7e3a18459d87b7a620c8042c9e843561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc6d608af89d35bbd8f527f78998d8a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c98a0163aafc227760496a6fb1f3ab563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc0637d230b54767d745ac4208a12ae564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375aa2a22366ce2d8b534c31f62fc9e8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177c5acdb2700bd71867de89f0e20b3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b41c8c346b0948aa83177275d52c45567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e09092ab4bd03d01889020a450eb28f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597451d9683ec3219932be43285ff6c8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0b55516cfb7a9933f7e2952469a93570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1325076b24c31b2d39386570bf5fa339571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b81fa45b7314152a4ca9b3c64c7f9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51597af1d0a5f248c91c0098c6b6eb3f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db648f9fdedbb622169f5d7efe761a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716bd15ef9d39b9b098a7b2d1a47c75e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092103cfa83438a352237081b51678d4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c455f675eb41bb1e69c79e86fd817577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1071e7c1400f90469d01c31e93c9706578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be1d76c2da3d705c28046d88efd7cb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133785b8e0163ce8e1de16e678e268da580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341297948b9c16361c4718752be02ee7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449aaec9e2f410cf291d728910408d0f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def36bfe01a528a236bac67b7805126583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e419f59f547537592b556f8bb91b62584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba90bdb9bb7bf1878e26b082121f362585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c28d442a024f09009506f756576d0d3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4fb67cd2196ce87973f100db5d385587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4598ca2ecd24dbfa75fc6d87d2ea48a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc5a217a8be9183cdee2cca07feb07589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6519dbd9ec8c27342bf78ed27e6d7748590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac55a1cd1a513392bda12d4d668566e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f4615f37da94fb970ba6b3e07a5128592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c89b05e118ef7681a9f4207b91c252593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7266341a8b0f97a48798d1c4b3630157594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7433ff09e2b45c5ca9eb47f1bdfde7db595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ae7affb4279ca153dc7d531d74026596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a842c35c5bfe5cd152bd53b76a48380597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a814afd4dd92d220a189e26c162b55598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bbfa3043b67b8c0f4a8b3b01058278599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a8c9918ae0a5b0ba7667af199ed8a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f539dd3ee2ad8147b34ff203d81112f6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caace1f8e4afe35594f3ead84a741a5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4633a1e8ee93620c8dfa7be5d7298713603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0618323da69551d627a44dfdc3b4deb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db2642b2ed32ec8e4df5e318f5d48a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910761d5df84821528cf88600b92d3a5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d679df3cf41a28144064cc34811dd44607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb18ad07ee2a47c381d5e0914b5d556608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1026b11886a390d86b9e7950b48ebc69609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82330627a73c26ff57d6a4c2e2b4a862610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed9ed901785b6349dfcaa1bff8e8a8f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526bfd975dc912b26a2fe7e97294fbc8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce2b87b737d48b45bfc60a72928379613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc90c7ea032ada0bcc9324a9f9446fd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75e31edd569b9185740479f1cdf7a9d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b3927abdb0773d7da1c00eed8c786616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69739c3ffa836d028f5e10acab422eeb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50267f4dcb738db52cc3917cfd11ad5a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb631af9bb2d582fe5b611442bb229f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4206753dff9ad35a45ff8d777a65c6ad620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e1f7cfed4e5215fd32c866a166d22621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a9deda3776b7dd5d3adaadab838080622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a605d4e564a97bcf508b10ac1a5da623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e2a9e6a4679f93af4013c3e732dc06624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac25a2203741873075b78bf295d95a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff795c7f34f81fa7b2f3cf1f7ab57e9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ca2e2db8e81336b8b47dd5d9a682c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7491a93e535957eeb197cdbbba5201e7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649044728eb9936a64cc8c4d30dedfda629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a082375adda009660cd555bd2528db84630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cdd7f1c1aa540af1ff647eb6b4137a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad0051b91e45ec91932c251c424af0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36038f52d37c81c935bfcbf3bbfc967633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca5f8462b50a3e650f9eb78a4120ae1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c99bca1ebbf45f9e71ab8d02a28b0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7939bb1030bf8e238c3279541ae2961f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0bd9cc8da7cb6876137b5f99748aa5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525da5e310e804c89ec0d8bd48df065c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc8759b0e07426758abac5bc73679f2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd59ecb4b27a8efb23a08eb487ccaa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb2a2a9c0f63417a25cfd04a9ae4f2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb1f833915baed120ac8053fc5668b5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d48c5df01bbb8cedb24718f42f7af4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e48941b7f48b6cbabd829a2ffaa700f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c1d52b496645c6828a2702592742e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c22f9420e690db7dc4ba587bb4fa72646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aef0fc4e6f8ed14e9786e124bf356f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb43543604016b74c84f93dca8ee84ab648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e46f0742eb6dd5426e94df5c6b116649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f044ef5145065a6046041757dcaed8ab650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563233a08ab354242b361e52343bbc3a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b2618b30ba12f2a99685a7a0a52b4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f986481b4779d261565238cb5274aece653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de97f0d705503bb9c27ede9d584ba64654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd46c9398ebd12cc21f9164d9324e4b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1126651bafc2f8ff8ea6fecc7ed6731656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c6dc18d5f15bdfad583ba683f888a2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af19bd33f398e5854fd85ee4e45e8b23658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274dafcadd3711cf18226f9cdd06b954659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae7b8925d31905e80ece7e5a366874660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aace40bd57efcbe80af2ccd4cbeb81661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfff773b720fe64de53ca523662de7a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959dc2796594c3542a8c0dc88ae13227663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d1745643bf326e052bfe610d53fd6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bbfde1266f1f916f8157fb3439d3ac665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86104c92289c7c236098c014b3a859b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d5b3f3500dee274c1096f14dff1b45667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e483cfb57449329b2e1e1c2b8ce52668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b508d78d08079212dadf3e317d9dd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503bf3eef2011d24d32d142858d08f93670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ea2bb0d0664002df2fbb22f469553671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de0ca6dae96f3712c6590dd35393211672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2188748e81c4320363567e9523039b0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2981e646bbcd852295c445ba84d009674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ee7224fe166107dc90e5dde985ef2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8655e37cbed1854d6a54128c15582e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a014c4c69c4afe093b0da2698d38c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9506730d6fa88dd12caa0b64bd0002fb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df3cb23e0da4de8ea77ddd885182b25679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b4eb42d05e0c0281e1e617ae03be7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc1c8fd31c34c35301c955dbf1a3ca9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d42d470b4519e1c7b72dc7abda0c962682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d79e13bbdccf119f6f011b4f9602a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ce8e6548b7d59f9b171db27ebb504684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d412a257cfa73a91ed2a6a830e597685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7fe8f249b3662ba1cbdd84e6915b92686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe3dc212fc6da18671cfd78386de36687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af01f9457ef16df5a78f3e8c08143ea4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359bf76a10aa85de26db54b27dc0333689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29396e08375a30534e6abe5db83363b1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fbeb21050718f419f15370c7a77cf5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9549c4e850f23d0ff7410d4c13b9520692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f675a6b30d4fff641eb188505c187f3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b57b3686d706fe72e0e0f3b4d639d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4395280f8d69fd8cb5414ec7018eaebc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02499025f9372d92f05b6de1817bcbd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a58b6e75bf9cb0005cfa53e126b281d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7721cb1fc5d38364d23c0054699bc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf463854db406353e16a5622e30ab4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb9118cf31cad3fd868b90cdb1e3ee700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd0e27971362b3a5d0b46a8aa10bd1b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8028be9175c33f00e02030b97bac84702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c333c5b6af2758b11c984049e2a43703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c490f6dd914f91c4a5d6a65d3d9c820704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb7b9d5f3e3ffd1c60b80c3453f21d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd357725e211ad8b12ddbeea74b0d3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c9bbe0ad72d7664e4850e53298ab1b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af74de8501c498e9c458e4b2f402bb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414079253b536246f0ca0d7d5fa7ea3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a604ced6030b0da4ee356724b2bdb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538200fddab411b48561c637a3844fbb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3735c8abdf96242c4886b25ab6607438712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be61ebbc4e0939a774c1ffc8a6944b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11524a831bff894ecaaf88bef527edbb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b211a427ae7a3a3e51ba44e361a615715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8445e3b73e376141b83c3c947ee1fb5e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54bc2d3f1d24bdaf5f09383b840d64b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c72449451442ec0e77b3a3d4a13869d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d416c8f1493b3f19f4120e6d883cf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb0e6da646c945189e15ebfbe0273c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5bac254051a263129a67787ef7f79a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f22d133c1ecbef8f7a7e55742231fb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99fca03b75477cfbe010114ffe7782a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e809dfbf8ca1836e9633cfad6f5fc9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e05ee847125e239bba06fefdea645725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b4afab70c26f4dc31b425341306466726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5950d18b9bcec1b2ef731508186d8d77727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409419d9c59b97b9adffdbb45679df59728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d1420d88b19cba296a7465c2c84e9b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2174d1da2f316368191f89f7efa13e16730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c950ecce09b94077df23257c7e82e851731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c60c746a0f69d02610da4df1f9befc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb6fcd5979baf628b76e2cfa9e6299733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6560d31f553af6d5aa2e175931be0132734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f345f7bad3eac74d1fd1e2e997c8e8c5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317cf3497cf4861b6cf97177d6cb5822736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db88013c8c6a8793b4cf5e267164bfac737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51640ded6067cd6e048838ffa86134738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59613589d2437938db2003df2c5a0ef739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b1506f88c77b363a6a51841f5b186c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e18eb4fcf9a0fe2683ad14d22b11c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af642a955fc94ee91beffce5b8683e68742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7699bfb0aef5b8794fe9d32e31c79524743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3124ba92d9991900b91be1cf32724d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327403169d0bc045549b53b9f32a4bb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab7a7e696edf8d1e743fedd2b8c414746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c452e8867d2461a85fd78fe816081d1d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f731c991132f6287c63b143260e426748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f48866196b603ae44f1a2310852d3f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5111fbcc088378ec89bb3dbfedf79bb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2134a348a2fa29d989a8d09c838a89751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8902a374a7ed99e5e0ff1cf017441c00752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6961c1a366a5378b64163b89279dd7d3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245fad1cdc2470adf03688020437a290754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e28500179de6bc5805029160ab7ad6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955467f3702df80fc55ce01ec7e198c9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3568639a94117531d628f7d458971e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a908a9f62b16f4309c0b9335f907657758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247410a980c63b428f987a2da18ab137759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>