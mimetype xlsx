--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c4acbfbb4ee5f9d07232127a49cfb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93881fa916b025b3532d8ca36ccbd60a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f6a5489b2b898a1d064d73283150c93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7945792e3d1dc51bf20bceb2434b4bf84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe65e5e818206c9f0588c0e536ac635.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d482b137a6e367724034d09283e035566.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e646755ac9be5e63ff4f95f7c6783c77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb0acabb1a51b1311ca3c6f429062f28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55bda037413ecc2c7d3099d24b8b3e99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2266971d690b5e9dfcb356572cd1ae10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95318156c2ea8bb6758f9e4e2ed4f3311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa375c994ebec42cce440a580b8dcfe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8628486eee38990cc835a6195ea0e613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef7c403fd315fc2a63441b1f99461a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81162f0a23e8879503d989556aa3232315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0b60b87439af3b983ea91ea820d0e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcbdaf3caefddc139c683e72217effd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f980661c9de1d372c6fc851a38ba5118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f028dabb79fdbf9f1db16027dd3469dd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa2ffe97fac623fc178816b180da79d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc869dbdd8d8dc70014cdf92dd82d921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9911e9c7b5cfe17be4b63f7dd417f80422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff675356dd55ecf306d1ac76c7c50b8623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e3bb437525f160bc5fb646b793b3cf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514bc7332c9870a92b63758aacc06b8425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81913efc9f5d00f244ffa4bf2fd5dcf626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a871b9588eb8cfad84b989097cad727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65bd7f72679a507dde75d48df532d4928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6558240ed6225a627d8176ece264d10529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296189261c38b9ec9e5a0697cde43fa130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537612a860293f842d5dfdf119911d1c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf3a052b286391c6631c1400410766f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02138e459bf5609a790c2ce4fb44aab33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a5a9f0c0ebe2eaff77fcb7c78f57634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda5d5a571aedbc96a3729aa8f3b1e2035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7fbddfe473991ab5708c02bed3453936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ed12aec11ee2fc27051bb4abeca0237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca95aa4d532a6ff3344daf69eb21d30c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02fad6cef62e19826a7138f4af4e3f639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe7db7a6216821c2852d0dc31ba98740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f8db8630ba9d860b62f755d6313ff41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4323bc54db6e685af755fb2b9133a42b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e765badf9542ef3644de2a88835de43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd24c97e8273923dc4ec2295a7fb26ec44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a8a66969516cc3672e748de44038245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da0f39f2a5c2668aab3ab5e602f11046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be316236e0e9e5ae43aed92ccee72147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ca366b9192f7ef64e90e94cf1e0be48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b03ce2392019030e1152538d0df1549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb60b60c209a2ba4090f4fd9dcd4baa950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb90a9d67b3ebca8462d1f8bd170f6f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6568f2456b1d718c8eb0f7c1a1ba4052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b289f9acaae96f568024f52b837767953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d8e7a6cea7fcd301c6f89a43a102554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134485de9cef5f0e853a3c7750abb71155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6382b963b17b97615af2e658ca02b3d856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696009d831466f38f4e11b0ca8c8418357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c65b1ff57a73e2f6909e619cf26e4c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14bb8b829e6fe31e530448c249f6bc859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d47eacb625a6e6240b888bb2a7e2160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d531dd4b2681ced520f6e4d0a3a6e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd910a1849a7a2262f128f560172a1262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf41fbea45f87a023b57e8e23d172d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8cff0099645eb538e35ef6326a099664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea384905acba191b11637afc8875590a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e8a8152070edd13de4503fecb69ea66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4348f52e8e60ef13e40df7e790faea767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a5600824871dd118f14e654c8b152c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764d9ca7df20faf7c7d55b5567cb38869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e35ed1164884f66d0a1cf73d58d1a170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ffee149a9d2d67a65520b23da7aee771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abdf2d63e9c770454873d447fec636372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6af66b2138963dec1d485ac22252eb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5acb15bfcb6476dcacdcdc5162fea2d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f6b3d7ecdbbc82579d6e11b984cbe875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a90fd476919b9a0269387cb630914b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04424a4505e632a746243f897b6f62077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd81683fd4675b9a5da3ca82de104b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc867ed646e87ad5dab9a51376d9e8f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f92e6b49fa71afb24384b7855f87b180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a7639d410c60988675910817f8986581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c80ad912198fe94b4010b7685ac54a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d773d20f0070c8a4449f7f05a3fa45783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e4f52b7e902cd361a8a3f2f6d60d0e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad11a68ca477dd98838d12599cad52f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16599931c4fc5868875fdfa27f9c872b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc053b545ee01eb185172a2f4a9fec87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c346515ab32e19398d117eb0ccab6ab588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa636fd6e8c0493d27ee905bb868d4de89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129cd9b3c1dd9d07979ed8448b3ac46890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5228637e03ba2e6315c378973a50b94091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac8cab1f9822e5afff0a46564edcd392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca63913e6f04de7fda8e6159a288c4693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f512d0e10d1f626c102d3ada3d8fed794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10822a2c16077838ece1f2724065625a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3130416847a8d8848e51d72243a73cb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c030cc237947dc73c110ebcd5e6f997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d069fbe0175e347e9f76defe04c2c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dae0afa1ddd14579c4d6d5f449087599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a1d34a37bea24f2822f3ff413ddee0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd36e23172e146985f1b353614ee48101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da351f2b4eff41e6d4aadae222dfb7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc65fe05429fdbcda2177a6ce7fac58a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c30158321f91c63ae61d1a7745384e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8866ad4de6dea086552bc98c394b20105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fbd20ef25592ab6d3c145e6f3d6b43106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3580ee86b8555caa19fa284d63ede321107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d3720c252b7b20fd9e702babd368e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f97fefd453e14be33dee8466726370109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da00eb2db05f8603d9a1d149f05d17b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afaaccde992e2a8110a08895225f848111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8491d4eae5da34cdc15859c620342955112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332d7f161f112eca64395a9ae2e7f17113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2cf9af04a31bb67f13a11cbd126981114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af916be3a194b4ff7ec7f5c12385b351115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c614730a95866b9a56d5c4d2bb9c28116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614884c0e7d65e12c384906779dfff2d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04e682d26503c1fa8893046a3cd406118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f29875539d7f1c91455cf0699f368c7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88644eb683e3094960b4797c3c87d7a5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b06fdace63f9fdec2b4cc724aa8af43121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f801be71c7ef283e31996e78a0bb98122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11fada61352c23f453210d6edc3433e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d8bc90d80d51a904c5bf53c6ce2c2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439fc9538cff624c14ff00a3108eba0a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a65e9aaf723e5bd39f463c4df3a56126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41783ce88e2b2b8a948b6fa287848aef127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fba4a0d907f3f019a8d8abc0d51661128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940be62da06913f685587805155ba8de129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47cec6097b4f7654171bfed616100ae130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d48246f8694fc9295444ef18db1d0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3879534212a7c5840342b87dd2ec95fa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ee7613e578023b5fd4bb829160a5f3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c3c9a0e211d8fc3201ece24dc528d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd97d4382ba185a7735ac8b675e8655d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb363773bdb140806b4753048ede1b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c4d9b8447a3777ac906ec14268093137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34971f9402aa5ce2352af8d3a43fd8d7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba725e7a22eb382e9c9eacbd9484d02139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbaaf6ca3551aaa51afbab44ca9afbc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1765344877c03fdef7b81a86104060141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389c87e8f6ead82392046a3c125709d5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e169fb049fd343341df38a202a1168e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa0ff780cb7c3024354d6dbe6a59d2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0317e7bfcc8b30c5c3d194222b6fd58b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ce9aa11045e4c5895bda6f79ccc90e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba14cd94ae65bfb43f1104c857aeab5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd1e98d0f2e3f963a935478dae4f70b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97773a855dce2071898a5f05f77fdf0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd439387e38ec45e77153887a9566ad150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d7e55634607cec1653dca5cd9925ae151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510325f97c561b74e747066282db241152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5630b8d59f62791389a7f5ba162ae84153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e6c4fae475341c11b7d89bc5b57de154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a77c2f6185bbf260d66b108f05d19155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd809c75fd31cb9b0ecde3511b302d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0c58d0a695c36c4f47b1359857fcd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb1f0dd38ca8488c7e0c8fbb4737e86158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d5b4bd31fc85b5183105bf3d3c5a19159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41efaa0bbe6589136ece78355a5527d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df58c67a5003f6a6dbc8d5d12647da161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309577ef03f8d4bfb52297d1d4422b4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a20fad43ce1322127de749045bace10163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24338e4d66ed3fc629e0710ab914ebb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58a3d1f27236cefa2e8a49a17768e8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc7d790670d9d937a418ae705fbfa2f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0248a948fb793dd4d34be8eeb9003314167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcfc1451b81f45fddc02b3b2f7665e4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63259e7b6fce2cd7b4acf408f62e8299169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2482c34889d8187792095a6dfdc303a7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d9e7bf557baa2f7d011fbac5233e79171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8cccd907b5933b216497240af05d9f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07fc2c5da9c5ee06310086d4e0e82ee173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd5e6368005c1c59d8b26008dfa5e2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d834c90d54839aad000884a3f92e2e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e017e60066287f408c4930b7072360176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fefd8374f22fe4a9af1a8844d9132ba177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfabe6aabad4f20d87d61f0d64ba389e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a79e0fcc4af0b25ed718f61a3a29bb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d9a82267e09abf7d4beea912fee3ff180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f937cca780f5d372268555deeae3f1a7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a50d4b87ef2ae04d0026bdded34b210182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda5a720e9ac8e291e78ae99ee304421183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc0346c4485a9b3c6ed7ac0c27bc4a4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b482c1fd9bbd1802dd1525411e8a7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a90a6c138a40ab2b208cac0b7639d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c5aa1b65513eede361c66a89da7ad187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4bbd762b5d3e8a800361c0282ee47d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ef081d0ab1927044a4ce6352dc5fa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ced0cf084c45398516ba5de3133e9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e3fc2f1d1c0f38f8edb6dd6aa8b78c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48efcd2e38b6ea2348ba43a8393fe1bf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff5f15c5b34fb701b6a476200e6dd8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd59ff92f22984ca237bf0a3261141f5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e10bed6b87adb8c6f28e6c26d91d2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6646c7d6355d0aa136f80c2c1e1de660196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e724f1fc6da0e973222b16567f80a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b77b67f01c840570e3ed0cd22428a8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d017ee6233fa605b703675d234e94a6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfdb3e08d61e3ec2ebf442925b8321c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e346d8f3d27e6858c46cf3e64e23dbc5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41005055611387cbdf68a28c7d3c23b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e995c1282997d344743a03bdb53fbe203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9d4b15bb9dcc2d09b85fb45f6a6bc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a9427fe3706cb112533dd66bc9729205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7674d00d4da350d498f1661b418b4b2d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced72b5af21062f4d0ed9cb27e0b097207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7531c1af3070f827eaf718f730cb71ac208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca50143e6f220bf55071c13195748a8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f012cfd1500e3a244be9e9e9bbd08210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb33162b6bb049a6830d9b3937c748211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c02acf4c3e391f2a52056e2e6edb1b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5219856008a4a582137ff0b8751866cb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac41cd005125ef3d9326be7252b6057214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93190d9b01e754eb2cf314f1a1de2d4c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1a44ef6a52104213de9c760ec12c2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a0fddc82516d626e0977c35f4f4b9f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d6b8a05323eeb0fb3b02e1d4291a5d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1946f51e1fff0f7ae032d2cec2543d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae900d4963a3cd31637a45a4a79818220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b73cb9be3b9adc80a80974d85102ec221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc43282227646e0148c936554cf674222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad108eef4f626217e57dbc194673d3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efb0b88110001eabd1a943a90ece64a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d9948280eb6f7ca4a15edb66b1370225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb903257116ffbb23f09231c4e12ea6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b894785471bd245eae15f88115bfcb3a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb1c0d10084b96b66eeccf82f25cbd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18cd476af5ad669900085c8e613fda5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f884780cb21bce007ea797fb20bf83230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376414d1643a8f77b95bbccc2e0f3081231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4778c5343be2bf90677509bba37aed7b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb13d5d21ef268490ab70f08c80fbb9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f84d1f1a763737c58f26a9bcddfec7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75216d45336929454151aea9801a710b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd00c326f09e4ff712d45833bb10a15236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ce01b95fb3ed7efac569fdaf60a9e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50504966cdc0623b783bbe8653fa1a6b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf2dc97c454fb28737fb1c0f2675fc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a5184a4a5cdef5744799667cba01d1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f92700814811657c12a3155e0c2f71241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911367b126985dc60eaca0d27d1e403d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2048e9245c358faea1356e86b09692f2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb58abe0a318ecac337c5990a1f0fd6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372aa241d7df1d3d916754b3e3bcdd56245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb91409e96f759b8dc975ef1ebee64ee246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e0bf0e8682debe89dd5b5990548df247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb44d0fbd37fa41391f88d0dd711d8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ce0a4bf10a566be6bc1e704aa6ade249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0257bd9aeced3606cfb62008152eb358250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7391e8054b1f75962dff666274e81e50251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0ef4f49a0146e89296a23d15d86ac252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d0a3fc2f1fe811bd3abd88c1474f4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508b892e88596bf0692570c7e1608b5f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ccd26b3ecbdc1a4b88b1162489ebd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7db25ac2d26ccc89bba409e7800268256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3357af4a0160ac07e305726030a31257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f133db4c553c3ab14c058897350e97c3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a3189f3166a4338a22f3d294154ef259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a474eb04cd4c3df02c0f137aa0cb6c6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c703318c4440f2d735c3d30c7048b240261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded656fb6c2535b7fc5c26b558a85145262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd4777ad50a674ceffd32ea22ed4b5b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d438b742d6e558a1c66901129dee7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c8bd928d2038d5fe17bbcef326d8a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616222293bfba9c9092f3b94bda919b6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed40fa96d03f25de2fd55033071f0dd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b064593b8b8ec3a5ed06a256be629dd9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bfe64b22ed431bd7402b81cedd95f3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c843fd6026d1c97ea72b63b625f33270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8570d9fa10ebed86eeacde2142ec77a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc53f2c3207877af8c6301392e0a2f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de55259e2372dce86c8d3fed4eeb1c9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab0646917d0a8d39ce2ea81d1b051d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7177c2f2819b154d9e9f6d615fa13020275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeadd469991e5e5e1460fd21d42f1f5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc954e4cac5825045b9fd6d040c7687277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5040489bba3ee2f160c7784c83758015278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab8130bd58c762ce9525a80a034b4f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b30dee3475cdb41b40d1ce669125ed280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4abde0d57926539da89ab296a11ea80281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664652fe7e1abbe8f9bd67d34a3b6c81282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea26730b21f885beb1232d315f478fc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d73dad9649b99c43aa2cb124c6b453284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398e521f9ce77cc6628766d115465ef285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db2489e8b721ff10634bb60272a1ff3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f6f210ad000961c85ac116aeb7a418287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca3c8b981fe2ab3f15bfc147eb9f51288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92ea3971cdd0c50ae926bcc86802a95289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e92d879f4d556bfe4a853098cc9248290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13239c33582d66d634904735d078bf4d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a38bc305738d689a4c7f0b7aa7cd550292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483806878897b1819e2c02b3a8c98357293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ba5b723d8ee7816ddd8050327d06bd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d259a5b01d8e917cd33da3e7e92427295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c697527cf785d2c128dab10668a0937296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f9cb33fed50adef61c1f560f00940297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb4f451e4c8959b686d38cdb22166c9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff31cb08bd0af7c3a8b2960f72982e3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eefd4034ec8793de2706581c06953af300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f12c36a635cd2969bdfde12fddd4a7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed8e6e7544a8419bcffe4d10c8375dc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9669c47484420040e73e08ad79224d3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c8c35fb93e776b4c12672384a8687304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbeafd1a04b04711dc11be6810dec22305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f62997b723bf95131ea07b3192a5e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9056cb87bcdd735ef0fef300d3c92b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b5f98c2df053903dcdfa52055bacc5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc40a7f22dbb3bde0b1540ed66095d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d17ebda61c61ec30adc81f8eaba10de310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c6996dbeda8747dec3cc0e52ff3df311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42341eda18303003ed3584a747348884312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c353216d00be61a84e5d7dd1e0e00622313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d8e684f9f497bd3ebf6cda12dbba93314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cbd75ab8f90e6d7c9cbb0d0ccd1881315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a018b342301370cc89be597919812316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d28eb7aadd9010d9b998e1b724bc485317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477ee28f208bd00f1493150f1a65d5d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43fc89686bf10798c90229474e025c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c461b4d494c0b661af9c19a3ac8de478320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae03711703a6dcd729a9777fc102c36321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116d3dc1dd4a104b615256decc92982c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2aaa29395739ee4b5b892a219ae675323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ef77850ee7f2ea66d941250822c5e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45bbfd0957cf52ceb26b59f256eb292325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c469bde153edba98dc17308d62edf3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cffb2186cbb89b98cb3d79896a24e52327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e28126434b41aa2bb3e457f59e88f9e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754f748167a320155a33094be5f2392329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c150554ad3b59fd2dd2c8f34d79e3032330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaaad2232ce2c1f0ece208264e1aa71331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0452107193b7ab6bffeeb172ea766332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c71d168a179b29da71b7ec1a1de038333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f40fc19a5a3484bb6620ae8f5a040334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a7f9e0cae09671b06e0d77b21d4b5c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ffb4888b3579dffa20e912706cb01336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1038e20831b082298962e93e1a529902337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c47f19923b306e6bfd2c4210c87114338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11622e7b4d1496c0517c641843288125339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f30ffd1682717dc6f1fcbe72c2b53f2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965812eb5686d55b5e7fb81b359eb42e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f2c017dbe470b5c696038c85aa047342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a664ed16521359e4c9e8f7ab14b305e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a1483b4258bd15eb5d38ed960f238344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c288efe332493cd9154e245559ee780345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be758208c72aacb72d46c16dfdece0c3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ad1aef4f48f3ee8721a229a395976347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de053dad56f048f46621161f21d3cbd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf19ac09a5e53c7481f3bb5c2940ad349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d4ce1ae19d195bbe64f942e2b13ff350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ab316c81ca3b269fcc8ceb9645a32351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0674f7245579db8d48b1f90612618352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b63ab001ac28f44f2de8784c66443353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170c502cc36f0d398a3d99cf6d4fa68354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e9655ad60023dc470e935ca3dc021355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c71dd5f7d43996495e46ea1964339356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f52068a28f140895685ad8a15eaa0b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d09a0d96945760fa317b957d393567358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a930724f740933027a74ae8a3f8562359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc760da500fb18e72b9eaee082824c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a93fc927892eb5058e81d7fa9cc6795361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3788cd54851469bdf36ce59f709cb525362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18387a92789f8894e6d86c1b4420b27363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef48cc42f6fb1321122aa29df8fcaa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c73473054a1b8202627964dd9472ba365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a4aa067f2bddcec91c4a9e7fb4d305366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca8996f8b1bf10a1b9a1ff559fc258e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e1c22187ba9e519d24e49c5701675368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d010b8093c3cd63841775f4ef2143b7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1bf42acb2e3e594cfd077a21c72aa2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac6805842fa237765f924ed0d75d75371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa62de8d65c8e89b585381605709876f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c41807d47ecab64e90bd7e52bbabfbd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61895f3f8580942748158525b23f56e6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b770f4580205438e5c775790e6f855c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de02afcf245bd919dc93c6382f560a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d675b29b943a0f0a3297eb669be97377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab8423709749292771087c0fed0449378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c515bbd42a74ba54e94b94f5e9f2c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99478c859bf7acbab6e8da705d47be7b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faaaedab6b83e58fad5cbd885bd8d01381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70f48501b8f1880b5b2e04accf5366382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaae3e0146ef0efdf5e3d73149e8c8f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4169748141ab023c253e4e984b952ff7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead15acb1670d2242fd59059c4fed938385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef30fe7a4d4be80214acba720d9888386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d58b9097782221913904f36211b4d5d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e675c1b3cb4c2d0d6c979731677e4bc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca48ac15ef2a6c8e9925d02565e98a94389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf1a6f46b727ccdecd7266449afa49390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25bd075ec256fae77ba8152446b5fd2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e7c638e89de188ee7449f99033e6d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8351c0bf25616cd438ba4a7aad53e90393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaddb694a9f983d71643f9cae84fa8a9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c476107949032b9e5c16993f8b81b1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181bf698234f29640cde4c38943fea80396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53466b0134d204d0e95b461c3fb6cb37397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df179163f54fca2f44c9aa1927daf6c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de7d3302b06450db88fe796df38fff1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b015b00317e701fbabf7a221ca878fa1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716f106f33e69e806dc0dd3fb99040e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f995cad5ee4fe61f5d788f34564257d9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e253ade94d7afe66fd81d87ab3e63403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f516433a3a20673a38d1de7c49cfa6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7fd01e0c7819426b4461e1ac7eaec5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f331e2267a1ec7b74682421b986e47b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af2e2c5ad9820f8ab6343e76b549b6f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c40fc0835ea59d016b0a50e0a66a4b5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6860e9c1af48b9e3db5a7ff0c639005409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f16fc538817dd7751cc1c5e41f6e88410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba22a7b11f1822913b700dc74f9d3460411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d1fda2a2fc61fd42482153810c85b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb5a03d26d7477a7b35cdee732dd02413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e55aad216f4d9e7a59e8a5de60558414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a182ef23400e5ca56ef8cb37aee93415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b027f72fc5618e3d4bd712873e8b7bb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30658e8451587627f7d5ef1a619ba7ba417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e05a6cc298a70a3f86f89214e976a8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c6d1d6e563b82815d4ebc7bc5b6733419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01973afd08f1bb8c5efc4789a461e293420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c081e8dc21b84089fee9ceb3ec95d76421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d58f2ac30c32f28643344c927fc42422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82046ac32ef3193c1e43222bea29afd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6617268aff02c59cdea2a677167e4d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a5c72a16857cbd09dc2c591202f5f5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd36bedf78c7bed2b443e4347aba3a4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c3368292b13b14c0ced92cca72ab83427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f973abbf36cb02775eb0ab071b87e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4067811a76224ef38799541ab93f2e53429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d65f1dab592634764beead4475b866430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ddb9cd76c242bd90a7b55510eeb27431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6808502d4e0544b05db4d6e6d1d21432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524840e3a7ded680d2cd93a2e335b8f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee0d5860d04162788a9da36661111cc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6765757bbef4342f5d2b0fd88ceb62af435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd1dcc03f9e61d95dadbc597d51145436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a37f2d094c354968251b73d1d52dde437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f440b64532a2ba8a4d9e649ed74b732438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d968261b75f33472d7597fd95585379c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95217cc6321572fd4110dab92734f064440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d58d4da74ca8ffebf96e8ad6297532441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce5201f362bcd4806546d602d08ce21442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8bace2c91e85edfb64cd133aede201443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bcabe43a7c2af7d9f870e61c7b657a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f53014fb359f2f4e674613555ead015445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a798e885ffed69735001ed2fd9e61446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0233142c904160c4f52eb10fb484f15447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c8d903623740c80379a4b370157e8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed96ee405908b0143eeffa460c7d41df449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448079004034ec29a264d6a47203b804450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e31f6dd7967b6bd7a13ee6fc9870b6b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1809e25864a655fd0541796ad91a8f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25397d15d3300b52fb7da56d1d730c08453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7018757e6feb551f94f3b51b157553454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7cb2c16225598b7191f53d3ead93ad455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d0df8449b7c11536ea3291dd4fb19456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b2732a334e963c390974408e4008e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417c2fa906929475bc371074e5437454458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a969268fcd900806bcf46f5755f13459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5fabd1762698904459de96622b2cba460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f6612f2e623b5974e41ba7a7e88720461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e57dbe3e96e6d1e15ff8d8c2749ac66462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ab8d87f400e310b1da84b1cd2c42d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52edd952c02927b83d518489ec38a846464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a2f835719c8ee81ec4c273742cab6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ac575fa9bc48af1c9a37ccdec94968466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ac9eab763bc4db30cdce7cc594b44467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a62b85cbdec10d8bd8e1be3739521468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8176c40a86a7ac248ae7a8ba46f5c69f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c918d32f1a0de505506b50cb63c33470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8515624ac0985401030aa976a1ab83471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f0b9abca65b82953db3663ba9b730472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df92dc21060ea259ebdf6b69b6f589c6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f096805eda0a26b327fb41647fdd99c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06830168f482db611fc3ee4823e17838475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2fff9e9ac15b64a0068b8cec3d1cdb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d2cada30d191da187151ef508d4069477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44379fc4d9e81e6206c81281b976d808478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762c676c90c15b19e62aa5b38180ff9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e39c4a070af61de772a3992ff0408480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40f757f627fcf8573f85c6d903039e5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06289ef88d2d1269406d8afd1f35ba7d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29438e5a2b7a31a33cf9747da641a8e5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9843ef0cae3053be885fc51f40bbd3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c141f80d34a0c6f9d0735af41199fda7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f6b5d3c2d803f2eaddd4c9ccf85e44486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a03d1b956989ef8b6175ee9a112cb88487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec77807422f15ae83835f0761cc5817488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b676acc3845014b3cb5ef87c8ec2d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a69461fd5fc7144397e8f0b2cdf2e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b949183232f1b1a87df5a19f813daf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bcd7c564f5482e34d5d4e80f3ec99c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce19e7e41a2c5201b7cf597b3324ad493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e851f241994de702b102549cff7e6f2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e6b6b1b373395b8975c532415d0c5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b70adcc2abb0c007516acd111302bd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b1c3a7e1687a8587dbbdfe3175869497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2fe93d04be865dafb29f32476361b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aadaaf92b5fcbe3107f4c5ddfa9575499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c25c05e35224c5848e44a1c92775fca500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be0cadcb83484cbd6bb2843b964be74501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b73260951623dd3112c9c8e7f2254c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b54459070073c62843ecea2df50085e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b0efcfb5afefc24f59ff5e2c9cd4e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24156a686dd94b60059f503eab1540d9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d07c9d23fc4ddc057f776736b0d10506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c6f209ce058646fb79c142455d63e3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd34511ff3d28c9b60868558089599508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aad660b31316767f91b20fad27e61f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e25f231ab3c02579ac28c83430754da510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d557f0021eab3a3ce26ea3dffc6db494511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06af4af7304be7e2c9bd55d93663500512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c5cbd47af178f4da05881ed9edb82513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c21ed0fe299a06ae62782619caae5f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b49216d471ede487b964f33d532b14515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bae17092c0ac6ae0d0b56f9fbdafbc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439db5ab779e97a38b1e8363754c1d7f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f90a53fdd4ce8317168b7a7f544be32518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63715f4e9221d922e5f1fc6b63962b0f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ea88db8c853137e5752d464750114520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e684e7e90fcc4d620a019eaef39d6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571c7da35f861b0a737e1d3e475b4a1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e0d470783909d5c1f31b6e19e41c6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b8a4e29cb41e17f4dab453834e2f9f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa6e43738db9727501d0b17d800720525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00957a4949ade7415adbf2489543a8ed526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f53e6e905b73110fd2757f9892d3f8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e087365fb6a1cb9aaf4d8b663df92ed528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ce28ef3cc75791f21edd8a13a932a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40b6494619c3ff29dbb88f911c87ac530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc365c3a3026a3a7d8e5383ae1c18b14531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d686a27b01f1da79fdb36b13f3091532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc40ee752d881d0df485f95a81a63e4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8289f3fbed3771460cddd181cc3e018534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4010d4942e43387b6b45ec2b0fe60bf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80523521168bfa41ae67c7314ec6cb67536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ce1e856a5beae056838833c324291537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3138f587be40cf6f220f5175849cb5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1090b533a9de59edcdc00c6dc8efbc91539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b7ee5657c5642c80a7d811989b6a17540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664e24eca8343b3abb57da15e886169541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430146a311b9152fe7942fd212a01695542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d624a3865f29ad0b6ac6bd46a3902c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec22665da6ccf65e1966ba99256bca544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e77154e90561eefa4fa49c2172e4449545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5026e69d31a12228a5a5671faebf1997546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a708efd2777c102852872abb88bb02d1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7254bc91478f677bdf3df945f6580f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72773b5b9e7a0b345586379497e68b5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c10f3d05f1760ee0abe0e6272f45d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188067ac87fa72113b4ff5af79eaae4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd1d17c4e1cd40b8dfb1a6a61f10c9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd6b6cbc06926a5bd1ed0401e302b22553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff920330c74407725625a77e67fbfcf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df85cd3c4176a837bea03209af5034555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71114a7560a7fe0c2e2eb010c6892147556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da376bc6de83cd99884e6b683b5ddc72557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b53ac20bc4bef20dfbc708e5e9c3599558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf622303fc67a598ab7c8e2fb3dbf59559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c291da7750e60c5f45c587793348d6d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c88b16cdcc8d216bf02d4fd6843600a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2bf0e19c43bc4be9a534e17dd97410562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac3b6b468073ced0d16aa19ed424b72563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e8aa68cbc9f245679663e2dea9908564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf633ce6bb81b1241aa2ecb1b933b1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9575793ca3605f2f7182752ccd71d5ff566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070b5a37bf748ff35e976c56f9039d1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871329189d50dc02489b476d9b60f084568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8066c4c72d4411c4022672ff7a2df639569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1507e2002c27892d0d0869ca7e4377f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89582e9acfde7418a9ae8cb12457bbe7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e7d09355eb371ac7e2023c578c51b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6190960e80c3437d8c3623754c23be69573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe6636d84612eded457a13d6bb8d2c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11fbf457442e19e5bf81f917f90a44d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab07d9933f328bdff6e6b0707cae73576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd779b262e9736aeeab920708624e02577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247019d279b90c226ba416ccb91fd29578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523104048c60fac82e1dfaa9c338d67579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e26ea09cfca0d331b8f6a5f706deefd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185b5e410e6e65ad6aeec7d67c99656581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4527e077c7648e9e8f5a3f3c75531444582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ba4075779564b8471b4ce3e3e1c89583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d7a42d46ff2bde8e49cb424e2f8bb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3c6115f040af5581977b86ff2a320585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a37565a378fe174b2b540f92f29b396586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b209c0d82b6947a439abde8402d5b8d4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eee0c27bfcaf4d32f963e7066f73eaa588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e195f012931983704dca8a0c5e660b7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949d1001085ade06b39187698d5afadb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc3f7ffc645de35711392fb7953784c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb71ba4fe0e1ab3fe381016a657b53592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c4121ab19a3e44b2f87c9d27ce97f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b57037b231a2e094f9ed01c0ce7a6d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c4c5c4f2203a80ac3c58d467bf784595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53edd26e25f8337fbab2c5ece364da6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f00b6e2b1a6274dc9c0f43f5bd7879597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a87cc71db75377b0323d1e065c8c5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c84ba8005221383bff6b5377c287c6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a339789daf4ab987df63a4223e099600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7304d8c6ba3185a970ae8351aa9cf2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3d6f8d16aa5ae5fb776645663fe8e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e385dfbd29879c0745bb01c5320b9e3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325aecfc668400ed4a215fac1786c106604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3cb418b6c117acbca96648e1a9a888605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d5bfa57e6e4fb7798b89d9d34027f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e0af39e8917575c781678b1f52681c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f2dcce3146ce8b76000de14489166608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d9aac14450fb24b54b7727ecb515b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b60ffc3ca2a696ea4a4a61bb6641346610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e393cdb25e4f97c16a2d87d0a0aed4b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda4224861a36eb61598a94047df104a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e652d9d02b24446433aa1064dd366e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b37a4e618d3f3df57ab814074eb86614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5051e2725d2de8a0ea57b324f19ec7d1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d47e8ba54329a82e370a8b801b1c49616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a33fbd1979a9630854115b46157198c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ff8b2d4b31fb6d7db779b0129b52f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce264741793152533b352a5a8a22a8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45563bd29681292dc1cbdf35df7e49620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85747b1e2718f7693008a467a1291251621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08cbf229ec05dc58ec5d0196a879d9f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6819f0542c603b72aed7bb263b1d6015623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74324e7feabf22ce421c11c6af8a9513624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a324d53742df7b7c31c08c337d847a9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9717f0dcdfa5c4d72b99113a0bd606626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662fb9ad52ad0ed2d30c37db288e6bc1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d61cc6d0a21dc979c95bf85072e72e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519486499a80a18553b1ceec444f9f08629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449167059ba9ae725189fba74ac00995630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc787e32097be0f452d7dad854ac98631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aae558eb3cb38f688445f7dcc62385632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412637580e359051db84144184586220633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef362d323e0631df09323e5cf158fd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b2fcfdcbac9856eb5320da9675721635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f78db65e84dfee0003b1f2cb6c37cb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eeefd364282061208644edc91cb4ed637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe8aee00c8bafe0e8a4ad5e9131842638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de5d6bd1ccc6f9f6fb8e335849d0da639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d066ea364fa619dcaceeef9613a2511640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de061a613ad13e2295999d3b0ddfc6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeabc80e25de1517a4edee68cbb11a6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd9659a14fe9aa0ea28c73901decbee643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c29b1df87a0949542dd784dd0209e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c69568c680aeaecbc3d01976eb26e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5acc49484d955c263cd84050b47db6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd74a158f684cd9ecbf87d1bc3c2bb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92782aa1873298b9ae3925a0f746188648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c4f849d2ac486687f5acc0428da8d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f1ca5f14a36aaf3267c7aa375ebc4d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a24910c4dff315d20e7d545942f975651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94df1d631a2470f0f7af33fd34dc109652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3907333fc37f80c49dbee28eacdb5d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0796e3fa445ecfa509ac9c9776cce658654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5588bbf252434c503c69ae740e8006d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96337a8251fa574c98f419294ad72a6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb127245be5964e0eb4ba8d6eef66a0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89dbdb26cc403e1324f10c183537904658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42801f593b53f7babc7979f17ae4bc24659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c34571fe305c95aea0a5a11edcb9a7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82057ca3d0438066eeec6916f280a2dc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef2a1078912d39e6761815581cd70e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c67797561046abbed8001e37c0e69a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af534ad85d137fbaa3967b65e80316664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440de98f8e2004f767e74f6b3cd95b19665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3c25e7f24c2e4fb1d632c5db5f2d5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb29863d52192833488302ef56501446667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad8af7ad9c043ac46ada7d5ae2900f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d524b976a020358dbe080d501f16fa45669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c3427df986fa31ac7a0e5a3baebc1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf95ebf1e7dd44d41985a619bc6ec62671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6b2817aabf08bcac8b83032da6122f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e121b118490481f7007ebb22039d2d6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac2341d39e3058dc208ca3f6001f93674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d65279fbd9c3b67acf0fc47e2d39e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eecea5e1f0f6427a210933063f3f48676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba6fa840df737f957984b5b589bc7c2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76069eb704873ed4a2f931a432803ea678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa087c8797b90ad799dfbaca54ee28679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d92a1792103f548c480c073660245b3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a723b963a8391913c90ad16212c2b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c57c1aa37f8d4eeebce11c91e361c29682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df007370e53fc7a1d3f727bd7b2317683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299d256efa53b1d13e97b24b19921488684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548c4fd6b4109f8b91d7ac331d93ac8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7df2bdd1ddecd1c32f3cc04209ef0c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82fa949f7a60dd0d04602d74137720687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4aefc3d020902cf3deeb2143d16ea688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32bb7898da789cabe9bf03a93abd85e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d31957fd0b6b90ad63ed5b224d65bb1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2225ba1b6b58129ecd5ccb437ecc3769691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73907a1a50fee8af2bea075fac3037fa692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005b39e281e9ebbf0bb3045fad0d342693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b502f714529b531b9a343f0273e68a4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc921d3a14fff6c349a30aaf3fc938695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1bc8f8e2a8ea211391e6c1baab213f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a1e4e55b67bb165c5b63d8d0d5fb2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1dc057f0d811707b3b3b190c4a5d35698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74877414bcd4ea67ad02b0e9fcce306e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816bbfa199655b33a5ce08b7ad7e4b63700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d261472a6df994442e123487f2155701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee133fd1f00df9bbda33a0bd934cb86702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4612209c66809ebc81b263ed732024703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919971658c1e63dfa277ed70404ffd00704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cac3231ed40002f5d986886adbf82f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d80da1ea98b16a09e3849219a2f398e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0218e190b967c2e09e345daa516e87707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd52908416b161e6d8e249312ea26202708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed9ed94560ef03570cb469ada71c95709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c9ff23549920cfa1ab21b46fa7b6f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2501b98ee1a43a854167df6822c2df4f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf33b8a17baa17da06530805e05ab8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e43fa45cd2446ddd67d8b39c45c62713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48dad6e46376e67ca2f7206408c13b2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f45af9ce5037ef6ba2f7f7a9d5557e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84fc324247f56a7e58c9cc41305b123716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb6307b4b344fcc02a999a4b1f3f09717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be558ad8fde57f9262282585be7125d1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad702d2c895fec93e9ee6bafea31c7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b5d7fe826dfe7630ec1973490f6cfe720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c24d44935a32e8426c2aefa4614173e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8540d4e393eaa453cdd933d309abf9a3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc2a5c96797b5f49bfee9a508232cf4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac991083397ba9a8d69bca3df6f40e5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b29df2961c2cf39c1b207db4d681a15725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72c35d2c0ce653d183f90016681314726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a0166b12f94e285202718d35d2458727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b047fb58ea816d0b676505f241e939728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0efe560c90b5c7755d44671259bb77729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3945be8c42c7a31960a8f60a3a609acd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7084237cd577a56fa95dca290838decd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71190ea1173df1a06ceec43c94f61a1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19772e8099254c8d43b902cff853ea38733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac4048b93103c3425b3bede5d3e1a9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749bc237ad94d95db0cb598bf309a8a4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1130beb2fce3f8952b2286f4f775bc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf435b13450fcc5a5d3634e346d284e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f554163facbc7a0edb06c0ddc9a14810738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eea2ee0b782e308f818b5d6bcc1661739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca4664145937603ff3c6a6e6942840c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e10f287e8dcaac23640d43eb4ec73741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420056a0fcff21b875ac8390574d146d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7142634e82a74b405f054a86a29bc78743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6903fe697d9164193bb69e440d11e4e0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f0d81fbe813cce5bbcedc146dca01745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338ecadaf9fd8069693b7350abc019d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c60571cf0b09d247fe81b09bb512c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5970c89eaf60e98c4982af141e439d5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce8c4f06f3f33dabdb11d3ce6c8b81749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53376420fdbff5c41799716cc3a38b71750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b8d82e3f9f16d3d4f213a90b6e2fc3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79839f5ea0b7df30f01242fef966d6d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a506db6568c50c59e43d52b6fad0f795753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc1641d5ecd36279d5324817efe152754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe64be9bef07f11e8d7f52d8cdf1869755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04bba963b109a95f1e2115da06c6171756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a152b5acdfe83978c2a3536ba045f25e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e09c272a9bea5381f83deba65abab9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d3de7d92e5b18c9671d8d3625fb91759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5fc749287a0a03921ebbe02fbed6411.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5978d572e435d643a989bc7810008d152.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b4cfbc5cecf5504ad590a65d2543d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a4eee2c14da2f928655bc4578595d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72fc5232107c0169213903fb6ce69695.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1362407cd526cebcedd1a08bc44e78f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c1cc181597c111eb6fb0af595b63ed7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa047f2e35a0d33ac986528e5d5ade8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f19db0a2cc731a541d8f0ea26d1089.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd912afe0e68813e4093cc814e6f30310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b967bb40e2852a0b02a27ad4ad41f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fadbe7d7034bab5024dc10ea33146b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d9c2cda2862e088d02b910af1faa413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb52318a71cb97ccffa1200f7b14c614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae6716c88fa7ef0396c1947483fef215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16375e295f02842c6313818421820da16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f559905c82c1f0cb2a38e04b090e217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b9d96af7a838a7a18a20ef1ba8b8f318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d55666bec9961e3f2a93418278bb1519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc900cc411424dfce0d38cd65e4d15b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31284c27f7422959b383b371cad3091921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3829e81a0d0ffb253b1c5b88f2f28f3022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a00f344b2dd4b7842c80bdfe94ad13b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b888ab7d49cf7d6774b23936d644cc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa2698cd0b98a4455a3920f52ee8ca25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23714a8adff447d7624d0166cfb96dba26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5ac05ec83e8fb2598ce0d51748e06c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f80dbd8f3ffaad9aaf994a6e8863b428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a4f5c8ce18661851138ef5cb5c8a4f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e21d87d5ffbd9b93320a7b24586b6730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89b42d5d909dbc89a9c723bb9f277131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8518d4929c10d0810e4aa9b4dbde8ac832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100d201c678043d8f2f8299eef141ec33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad1553597bb58196564c8ef3b5f14434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43df59145c805bb6fa36d2498d638fc335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68976b40485506a40a84fbc69930cd7336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff182c7da3d3ab0dcd13cafee556c737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f2361628b8aef3c6220d49ec8e40b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c43d06ea20b316e7dbcaafa249a7e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101deb974f62e48fda8411eb02d990f540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ebb7739a74d9490a18d379c7eba2eb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c799c2a29f6d6284e363a047fc50742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace830905c17e673eafa5631f607582d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d7544acd85924604251d832a06cbed44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb553ec4942212232d1e1aec4722cb5245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b50486cdc70e15ab09a169ea8c52b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290c7531059f38effc31637f07835e6447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947af0d32521b207675f5abec1a765b248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700d97085883f7fd482dec0072da8a549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f69134f845c9532ef7c8915dce36750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac4d6067b3525f622ce9c08c527aeb251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b78da2b176e1f101a796aea35ab1852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f894b19e9e9a789f03b5f57e741411353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8a28c155d4cb14e6ba157c640bfb554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36641c0ad7a6725fc183c1e4e1302b9355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e449cbb1e8d160608e2e1e8285e0dd2356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c894f3c45fead9652a681a4bdfabd76357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45a3b3de055aa844f999793984ef0258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66824423addfae2ad3a21a803ac82f6059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd2fc87ebeb154091c0e173be6b1fa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebbcffe6273149918d93736dbe7a01a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbacf4b3ae9b326e285de42ec66233c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e43bbc072c275ec5233dd9df280ef63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac1f1cc8f2d1175bd559c649db794464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7291771fcc02b0f0fae2f02265c4cc2065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9445a8a4d6d8baab08977b01e27570cd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2aebc0d122b70be5f75ef18f92ea5667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab6df5f8b7b39e85c8cc45a1f33818c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda6f359fb6fc0b7eb64f014edbe44769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea2e239964dc5cc29ada5155291ff070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f23d13475e420ae9d6cd1c008b6ef0c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7d5a06faa38e0f29d7f256e727a6872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7f7eb158e2cc21e07a32a46667b1673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c6cca4bb8cf4d3cf180ee97d05691774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf01fc7714d18afb6259d2ae120e9a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c54400a0c1cb5d4999ea689c1e260876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef5566d38507d5f03647c7d93534ac77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49340fee078393477458778e2110a19a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66864a1035c455a1b655e231024f18bb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f2c7d4ebe44b1b27b7bbfceca6cbbd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088134e6b0bd36432fc858729309982f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da4a8c83a05f4aae422d62f6f0c3bd882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad158758a29ec0b333449497af52ee183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d260faad6e11348f9a70439211d643a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d29c3e7fee2456226bccb169e3d4185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd39b71084cd880b454d95e1893aa6986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9dd8024de71a46cc7ec9c14646f2987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24eb09246163d15280f8fbdb4a6abc888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a229c780e842e9c825d5d5cc07e33ca389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f68f71a90b8c1f1f0b58f6a4922c6b390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab35173d65cbf657d26845249a3c7b7a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f12d1a78652c132754c5abf7de90392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf9e401ae0e600eaa23ad2b5f24481f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d7f7ecfacdc4ec4290ffc84e93476894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b611c14149ba113a9e606f2068273695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a8e0709db3ac747c4fa1277f2b143796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b27121a90b52258940824736aa0eca097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b7e1d6d456c821895f0eb4fd35dc9598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f397fe7895b4ecd9605968d7e3e8d4dc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a787ba5123bb23da925c4f619dcfd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa68c2d74e48599d86e41f2a5f976629101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b9356f5019f539bf3eba0daeb39bb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c335e115103d8ada0909fa0fb9d48981103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7359bbbf318c611740ea18ca262439a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7331880552e49e660617ea66b3aced6a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db990b7a10b68b3201420c2f4d3c35d2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9039d1a878bd1f127918febc0cd0ae107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c634260b8ac10b5bddc51fe06040f1c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701fe377cbd0d1918a6fa3caf74a771e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bbc3ea53a84efad805f3e30f82f648110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab935d10f268130c0625b28cc7f1b673111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f4fa4e4f5d5a5caca42b36e89b6799112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b9158086560912792304af5ae9f7fc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6088ffe75ea8483a75d544885f07c0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b929c17741d3bd481dff7b709feb8fe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462779eac8380bb56ccdc373d3710e69116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64924ec7e1a58af934532901dc01aeaf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d755a08ab78d0014c6076da161af66f8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d4df2462fd29988cc2e584ba551914119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40639603f6bb7966f4cbfbb47549a20f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd4262781981926ce2d1f3467f8f5b1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a35d0da3398a30277af19026089dfa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a658d0f33c613290698145d7ccfe8d6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a63d45e0c6497b73acb97cd775bf3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f681ad4a9a7b4dfaa872a4c46759d1e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c12c404549241b69320089c0041e5c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad7b2e7307aa8af7f9752063b86b5c8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc09ce3d9105133f2552d406b4b70c62128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb503b49c9cc342e57e91bfc7a50def129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72266c596d5dd8bf456a8e857c9f7ec8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74492c5cce29c444e5010ccab35be91b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c448f931069c8ffd1d3f7360c28d4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07588d8d34673ef8aa03fcde558dc8d8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6cf683b0ebaa5a8d9b9dd89bdb5f06134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb083342fd62555ca885653d8e55be7e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be75235f944f103bd76d058225f4458136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d822973188a91bf86b28d059ee08a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db5ef574119cd70552766e8c36d1a3e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade9a995f0829091e0d6f9a95d7c046139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f6a1f7374837205dad5c7053b90d0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a8b7d6a5f1329857fba7543869e8e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253771bf485d528abb69d224efdb9f6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f50e6ec9e8e415cca7759f93418cc9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a032e2c8183a1795bde290c93e325144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28fee7d182c34c1ed4fafbf16d0dd36145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2998266e444f40fd8ff0480bbb82361146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e2192f7a20e7057960f24dfdfa5914147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b3fbf91231ef08e2498deb201beab148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657da5e3b7a2f4d5d60ffbf874c52cb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ebaeabe81a46189ba2feeac31a947b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce4bda60a2329cbc3be6f06e25de6c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64732d0cf21a2a0609cf906d6a07b64d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d38a9cd5a6b30d16dea2288b52c78d7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c8f68d20dd526130d7796344cbcce8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da12d35a81667b9902d6a79aca17605155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea86398cfa234b1e273ad696a1394c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbcf2dcd3e1e602b0a925307c2ffc6b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbfec814b129faf820c67e647373206158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa592b8a97e9d85c7c51a864dcf47fa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3328f246b35f7ec47963ae584472a6ef160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fadb83b9499c797d9012239c72079fc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc3fd18e2221c4fb2fabfd89bc36235162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d628ccb838685ca7eb5fe2b62d14492163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a0b0cdd62473a8bfc858b9d96d0742164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d042f2d24b8be9571cdb708acd869e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b68892c894a7030c6a76bae72414813166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec20020d7e811b2b4c006e0894a0c8c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dca4e2b3d6ab7ba7007d436e76a0d2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f2d18889fc63c685910631ec12a0f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f40a507154c13074168c4356cf666170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd2fb1422d41d4a6bb3a91aa3d7e66171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e0af770034234a6a583e527159d898172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942fbfac494f85c0c9df288d483c0cfa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e5f92edb0f1acb3534e1146b9933a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8cab8f838ec48538c719431e1919dd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ab1ab5d5ab32628060e53cb44dea2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092064cc10472294e8e47eb55afa0b28177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298cf8e9683236dfa55b1343b313c9f4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5282dc24e3f19a657d0f06ff9744e4e2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58428035d2848e0310934f3b42d40eb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87f5abeea0e2cae023f6f0f04ede0f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81da55507280081a4ef1ce775299aea182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89daf1237cee07a0dcefb1e1827b39b5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9131be410222b4db494577e89abf38ee184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cfe747fdf9dd7700ec8eeeb03d7c5e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae1d0a1fb3db64e0d45603ecef9fd3a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe801bce99b895a7d29cf6dee6fdf516187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba6d736b7e523160d0c7caadcdfe3be188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c4f6e5e0d6b4c632c238799f2a3712189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d00a6c39ac075c6f0398f26b032fba190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3071d3551b1a3ae4542235b67f9df191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b4c7a06af08b65d62971de60bf42e9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18593c1c21ccb12dd3c4d7d9e0a6a5af193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb051cdb6de334496bad93c113ef67194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863000783408ba2445bfa17f3ff9ec4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4709ad472e6f4ef6c7da089d98bd2289196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3203cc25586fcd39862cb586d12487197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c97466a9eb0fc41832b51cb73c1dd84198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e92836d2178c1f3004679c6e599fcd5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b934899999ddec638fbbd22ce67b8a17200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4025b3a3eb45f1bf5397088c047516d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0058b247a68002609d54f2478a8aa56202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda15d9a1c25b858ecc9f44b170c8d7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a464700f368aed262a23580166735204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005fcbe5103c3f2761536648e7a6f51205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f7cdddec564d6ae970178fa865fd40206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc0dade01608abd7ee71d094d9b4d6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e47d3c8404aca394c29c412c1e08a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f488d06a74c842c757c2d69f5be8c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087674a216a033e40f999f7e13a3dfba210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c44ac172b3886c05fb3cc604be5d0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56590eb2106e03e6ce5b55133f016a5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7563e639a0ea4af293dfd65fd7515ad8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd5f7a7f1b83fbcf691767304b09550214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7750e068c1c3af11705d5efb7b51ceb9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bffa11100f03e12592c009274c543c8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d19ddc5a699386d8a09c2f4ce652d2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5e134784ba2b06d4552256cf6d8e1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c34e685a45e07d3c4c3f7759446d7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06120c0fdf1689568ff2fcfb2bd1af71220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6427568b84718419540bbc56649fb92a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d1e8140bb64195f24397e72030345222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf208b580d3561b2272140e1fd4cd85c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb6a70abde85a338731933851819b37224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb31a912e4f14b780f84f8af6bc3fa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f764e487c056c6a59e71bf5565d26e57226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de241f9a12351b81816629539ecdfccf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a173c1d706d4f42c2bc4dcbbb4045ef228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb36c33184a2d5e79b5bebfdb8a9121229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a0c0ed8875badb0426a98eff0ab4cb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c572ee1958b506800a959939240d5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb47ccd244fffe29505916cc80f6a7b6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2881ba6380eff55842d4d8d8eb0faba8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c2270364516b0e6137133e67a000f8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea2731da33c85f0692fe3ad3529ebbd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0229f2c5eee5fc5a72b934216393aa59236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc2bc9b27922fb18f09e2091872ebc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce72e9e189ff45a3eaeb2ee1fa8661b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f5bf70b359796042edeb0589c79b5b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4202ea504aaba3df0a5c83e23a9483240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc1bb999f79b3da0123f1742f5fc428241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db859a2b8983995ca459220c379b27242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3eabe2a0295a9cf4b291e1c9c540e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b4e0e1bf73b3aea7a291419c36f87244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a662d297be413c77a6f4d27ee01372245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9694bf2f8442659ef6f786b1da795c89246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a49f9e38a24fd921688941c81b2b96a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc7988b094f5159d19aec2a834a736a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace0f428fff2e84db2ac6f0ba23809eb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96188d4a7c952fdb98b21458323060e4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc05e01138aab4df06c4293f2af245251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1198d4d191d053485a561ddcd372183252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ad7afc8b7a966310c69bb1a1b63982253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe91704f387c32ea33b0f83715a7229254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05919e2dc0326fbd93f3eebc4c4551255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0083037a2f91fc33571648b4b22530ec256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dcdf48fe14441d571b35d69397f946257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ffc43d7886246fff642511aa44ca1d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd0dfc1f7ed2075535e72101dae5e65259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6143368351bc15957d662be5951860260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f69e3f150f04c6f002c3f2e648697fb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f83a44ebcdbef0f2a800ac34779dcb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4dddc4253f84c88db1dbc9c234f999263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1aa8ea0ea4557a0f00ff91cc357eac264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6bf928f61e4715676ca2479dbbe7fe265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0aa382cca14ff78cc6a2b1c8489e0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cfc64be1cf98d5ed890436215397e9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c61b7fdeebabc682b9602e8fe8ff28268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c0c3c1170ce75d1f6d2925dd485f7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0282a8a4d80c000de0ce44ab59f5ba0c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fd0e2691ac99fdccaabd9f781fe606271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b00a2c598d04312ae501561b26d44272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7757462ab31755cdfc4bad8305b5c7bd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1275c9229fc55634f99ff56357d642c6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b7e610fdd073ffa7186007f3d4e19275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1443f0ae34d358cf9d6b939bb1c25276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99567ae9d2201a02ec6207ba84d0a7a2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5748effce5d7b686a16dd0bf589016278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b0243ee9885f563addce82f7e6b140279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e1403335a129b178590a904b03670280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9575084a826cbfe6ac417344361da75281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99583479a350ce7e1edda46863f88dd5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c0936efc2cf723e226af4e5dbdbe7f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff6af70df59b0338e3ab1674cf0aeb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f2e9c3984f177e0880aac89e51580d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd63ef44891b558cce45f0bb0107913286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545784dad59ba5f8450c92983a40011287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b6b569d9acfad2e285d8bd2e8e9dca288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2277a8b6fc4785d3731bdc7723743939289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b65606bb46080ba9f950715463ce6ab290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f69f266d51cf141d284f8541d85d9c9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31439cf32c4cef126fb07e96edc42c8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b520e774e12cf7394b5cc6dff0016293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2951f7da01cc24ada1fb2d4d0c4287a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f25ac4e67805c2f786811f23d05051295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504fc89f3ded2615d72fbb145b91fb97296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa564ccb16ebb6ed06fd3805b30b1c9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173edc690795d54ac427639582602e1e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6e6e6ddb16261ff922e2058cd1222299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae6a3ba9c1ec1eed6832ed779b7c3f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77237d6a116b1e4a47222dd826c16196301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb651a11d3b736d9cb4a4cb51f2840302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62695516f82926932a9ec4b78f728bd2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcddba178a537c8dd42612540bb470f0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ddbdd3921a830ccbcaa796fb6642e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd62948b5102b4967dda21706ae8b8d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98671f4d81526b6774c86b5afde46e73307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0229e847e72fa71969cbe4f9e8986f49308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f52d18bd3359db53b70aa66bd49133309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b0684cca525bc524be4f6f2e4336e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313bb4034a9d82eeab50c7429c43e207311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2956c1d52bed28bfef5eab056ca7a82312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d913720a12fbb9788b3b2e5bdaefc46313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a73d039d38242931f4a3d6a2c6be93314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5211e58decf63b903d477558f6ffd6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faffe068703f82fbf6d3b965e893a1d7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74626038a3f05e377389ae4b1832bbf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adca63170a2fd531f0af0899f8ebbec318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d03c213a947a55d694a8315b5f768319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad161a6faba8386ad2db81590959fc5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a112830bcc8b7a23409aa3d0863a0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36547af9c3846338ba3fff060f167c3c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263786ac1d96ea4ad7a0c589491227e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60124a6b2066ab6bb561f1c2c98b4a1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f9bf1d32046911f7fc44ffec273c7a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a3cb7b1d55f7b2a8b2e79eb07b6465326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a662e4b5447497001acb75a5fa448327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745ee019df4eb89806cc693169eaf395328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ec138186ae7b0da2406777bf7e4b6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8b67aeea919d87ebe18b64c1d70b0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f073554f8599181a85c7a0da5d73c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15298d15d6a65cae8fef5bc4c680cc9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2265ef293ba4e5401e959c80b136bfe333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbea1844765df39ff2255016f9fcad1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df0dc39ab240fdd4e66fd665c9e50b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b263ef74d7ab2af6b6330bfb781d02b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff09a8f06b9c62cd6c255c2f47d71cf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c906b963cfb34b94efd2cf98e9637898338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e1c56b3de977dc60639ebb4222825339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc87932ad5b4d490bb5156e1b5d8ecf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d9219a821e8126a860c901698fae3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b21cdf1bceda552865eba116ad6471342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe824a9824cc7e488e880d834b1cc6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110fb3335e3dfedce14bf9cbed4a4688344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e7a6253f2a40125bb1d49a0705a29345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b424e6607464683904dbcbd04b3ca436346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e015997f28704bb2330d62051e01df9f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9769767ce9c162fbd2230725942fd842348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966427454cc51b82cb90265e280a4ca2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a84529e3f4596f68db162d81d635d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0bab9b86150827917f535325a94af2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cbf2cc2b46468a567b8083172a18bc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc61dd8a323c40e4c5d194fab10a0140353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8450576c44761f8932f276668c8a176c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d6458d33984d06f7b90555ccdf172355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a283b11ae1de6c0f39350bc29544c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef592a82f6e2223868297bdf7458934357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee5fb0490c89c547553cdf15ef4f54d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b232bc84e93d59b4d31a9754f54fa359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba6584617326eef6d2beb51b797e461360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf54f1866eedb691bcf968054f44ddc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9615af257fe1e056aef8edcbb9238748362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ce5be684ef0483bb801a194d5b9f2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033f5f3e486771abee0925cf019bab5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd8637d6d28433027ede479118f936365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a1ea9b44251deb26d204849d5f2b1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0df7c36e418ee09ed71ebade1b0aba367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa630f7be95be3c8c35b81d24a842e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b34a4aa696807f4ba7a77d3f32fce34369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e7f5249a38bba7bb01f14f041fdc0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87edac7a86bce50f938221fd2dd54498371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a98cd6212976903364f2ed6729b590372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae018ccec3641d9a48ec426517f30529373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd67802b878ba8dd6ad39b5fd59aa951374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee943afa2c3a08f50689d9f261e13c3b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88130cc88ca6aac15b51f87988bf755376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109da761e9fe8c1aef7b677815c411c7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9dcf78762e26769920e36ed9220ef0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d6077faf5d36adfe2e4b2fc57f0be379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d29be7138bfdb7ed015dd57af6da360380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680d59d4bf1d4bd9d68f38b974c26ea381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65893ca658753c9c604b2e2d071a7b0b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e709f67f7c7abf386726ef0426b7979383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb6e7862765422b52bdc34a58da716384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7367e441eb7c94002ef3575eae7f15a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613fecd82935aec9265826b8ef29802a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f347aa1e0045f9e48922833f019616387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b21be8ef8828114a8dacfe4c1311c1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a9aa62c7af8757949c104b4651f48389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c923386f03fc200104b8c65c51c08d2d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ae2811e38da814d136078717bafe7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed435a395160ac6bba450f0cb463dd7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4fce0cc748a1171a63dd84f577be3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8620236351b860915783cf40e09d6e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc2b9505886755450c870f704ab4401395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dcbcc7db8f1d4e59c4b74eeaa252b6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a1e74d9325b777b4eef75cf25862e1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39806387128d9fd17af65c54f87aab0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b06f92a74d297ac3d63c23d6fc92ce399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b76f2e8d823185c4b4e2f65358ab3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560b76464ad9d6716f27bc48d57c11c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac1c16c6dbb826ed5e7e5ef128c8eda402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b5cf088ad5e69ab620e73a7cdcf4c9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed1441ebb6ba6be2c81665ff6bc1e2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7344ef315dac939eac0f181720c3d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8fc7884274f928d46426e171e4adc9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad8d3db54b41051934b11455a19654407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c19f44217327d15a64428689559fbba408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257665b7da32bebd294359d627523b5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf418601b773c2b75c29c483f738db410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f0859d4eb35b2217ceca4830f2817411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3823706d97877dea6d456a6c6e67a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b356f127452c034e84e6c77e0f0b234413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc940772dede0c5d3b98782795a3ca57414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef79140de6709bac80698c5e610594415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9df9c56cfb90cac8a4468e2d226ccd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8832f3da40d05f6535fd853480b22d9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4275b7839894f168a9f2784b7d421b7a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d93ba05b2fa2b71b0e366ba6c9c20b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0115a4675bfab58df0645cc45dc65e8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8629ff84e13aada8b49b9eb78b3a8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1140efceabd8cdec1192321396bd6e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc3121dfd7a21a04b31e53d463f997423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb4848054af92d6f72559e9812fba7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f365f37bb6a5f2172d04bada8d0876425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b3262081f5b35713f065fb6549e7e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d1766d04e57f0a94a70595e009c4aa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20043fb6ac0e089f65294b30dc125513428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3bf095c1c096f9149bed4416bd370d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b4629c29ac16ac0438e2a4b255f9a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43474f060fb2f8df65214c14fb1f485431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8847ef6f3ecdcbe178a122a6196bf1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d481c765307fcfd73c8a768f3b1cce433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe5a17313ee4ea5d2069b32dde7a17434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b16a307cf126d7cdcc51f9e48d4489435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3498e973d2fd10efedf3b680994d58df436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c2b873dc03f86f27fc7125a4ab653a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644db03f57d3db1a20759695778f273438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248b91c92ff6abb7bfc5dd65fae4fd4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d361800d9f50bab21ee0bfe09932e201440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb91dde5c626c6b8deaad4efc1082428441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3496f0e0e76357b66a9f32a4d44c81442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a54aa6670727076053a9371f574d551443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf744d2e445f7485c8b5b29710a1cb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db22cce030d449b897e313474b9594445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222c187983297ba58e7d7a80243a1e0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d731b114b5b8cdd4ec01babf374bdc4e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f10fc884482224a92aa44ab4ae0d2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29003c824d17e91fc9022fb8bc192aa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a753dc97c2720464a679497a1d01304d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39b4d3235be3f0a6e1c5a8d765a236451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291458b25c04e5625af6a7de67046cba452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16fe26378813a69809b2b7115166b22453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d829fef383d58c731a008ad3ed128454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845bd5bd0ea68ef7240438396ff7b5b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97184e0ec469dd3f1e4e0bed711d43456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed6f3efd4c52d264d7f3e9bd3f9c1a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b1eedf75a0668f6ab0351abe696cb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e38fd2daf876553a6559b7aaa599e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692d680123cb6817b595c7a0c0c5d0a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1c957b719ea031c507c0b8ac2f17b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb805cac6d8dc6f2cc41f9a49475976a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27805723ce1e8b86adbb3597d2b046a8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea8cbc8173b9c3487a779605c454d0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e6105782d09292a53af1083a89a02465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b0c0c0b034319f34d34ea58f7853e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdcdc456a7256cf9e800940cf08bf8a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b396a4528912d7a90a5fe6b73f84866b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbcda546f39dec85b9a893a9d4b6c4e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170349e41ac4938eefdd197da25aafa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036413b0f25a080b994f6ca24985ff2d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3468362646d0a735b915bfaa49b83a27472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611bb3406494aa529b76946793af959d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ddcfcf25551b6d6947fcc4356dcff6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9dca9f5fc4cad9f2fe6f157e1a694e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d4586f6fed3f6f086b5285d7d046a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df8b1e43a34afd346585bee654c311b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7919b269c9275439611a08037499263c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70356d095baa96ade0b72387a93274a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc525291550cb06c00309f2fdf4ae4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf441cb3d32ef2f838128dd1aa4be6ae481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af934b2f00ac79899951bccbe004b1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999775261cabbece6fc33f41f0739111483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b1a4d7e9111fccd703f514bdb6cd3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c303b773847987266e3757096750a8a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ba8fcbe268eb95c80828d76f9a8ac486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8dac0feb0e5b18ad2e15dfaf9332ac487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c8d243909219cba8f10525bf82fc60488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0934a3d65dc03bbd2105a71c5da20bed489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818fc9c1cbb67ebb21f86aa383ca41b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a922bfd0ba00548502a9407b2cd5d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ae33a7f38b64e3977021e1a27f616492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac3d417f2301779f3522e9da44741bd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ed64d5540cc4816897920ee3fd3052494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b24d62af80efe84943161c713ed4f7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f1ec2ff10854961236ac61362ff69496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d6641dadc04df595fa4ef135bff46b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd03a14f6191c54e309749ba9c697f0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05acd8de2eb17e20bc1d812b4b68c292499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d444cc0e72fabd8df39cb05997d6e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd3b54e81219794dca39f07458c2cc3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d30bff2ad0c2396ad3912ebb7a8d5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574869a68695079bda8ef6e1f7a258a9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e1cd10b93dbd0ef9c35c8d27242f7e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da7100e14980254cc66110ad0b976a5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a171f0025c52bb67a35d18a4b6ef81bb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e0d46bae8ec777fc18cba9b219ed86507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183746da98de94c79694ea03e97aa45508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1241808dbfa076c2f97202447be93509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b7e78bd092266596d5ed22f4b3f167510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a780880e9f97bdcd73ea7b40b8b88464511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de9c8fbe31220bb575d5b19b0e81056512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897e02144e9415284948eb557d49d045513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144fe535297e9a4b7d4f72e606d2df6b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c8095e925077fc1218d5f5c2753538515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3387dca7d9c45a391b8dc69d58cb3aa6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b5de3f35527f0b9f91cc1fef1a4ac517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4f3fed6e047f9c2e509eb26a34131518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301b5d06e751638a16c82bc065db8cb0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a03a70d13c3e335b590a7992a5041c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43836200d69eca724c1176772a096ee4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d6e6aa874a09cc5592418725682ba5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be0037d5d57f5265017e2d9c24c7083523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f682a9c000b7ac9bbeb159b57247377b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ffd2b481775a9ae0a22ed303e46cf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3f98ecaca7db6fbcf4b221e81ae3b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffcebcc8795d47309bdb4e170b7c2f8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2217bf977472ba85011a067706cd3593528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f4a29f8817662c9ae08c19be8d183529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9258569db2e54b07fde937107c98692530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f5f26cdd34e480a50683776a79b117531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae7a69a10d32f67fad1906a16e5b71532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcef846f6bc59118bfe6eabbedc8fc2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03880dd15cfb2ad62d264e7ea1df0bc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45761d9a45995131e72ac9353b75d0f7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a279895b9b8f6e6ec4ee3ba40f99f0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba02e3602666cb4dd905fae6bf17cc8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49699c81378b42ac4456f5a6de0bc223538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dadf4708539f5dbe81e7ec44a176223539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae9952eef0ef87dc7a7f3b5081d426540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a7911ff2682052b47266a98d73e9f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f331912d92fc8050a6dfff168c240542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef7f454df30a38e58ad8d3943a7b0c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb1887e0598bbf8f069266d1a38f11544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5cdcec5d4acb2782eb692246e26f8f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc28bd0be4bde21edf5013cc545707546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de421009f72c2d54f26c6cb4e011013547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc0580100540eaada70387d8ea61746548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a185e3e358d42dd81dc85017f0bed4d8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca9c7034929ac519d4639f3d6864887550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2975c488b6f7c76f47b0d605160362d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9736397cfa8939a1052ee1423dcb742c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe3c2e76b1d6f9dcfc322a6a9ceeae7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b199e02c58e2738a8d5bf1084d2196cf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2c8ec8a24acaacfe27516f78245e2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55734ea73c857c530936461d33a24e1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada1428b9142e83d53901e47fc995b63557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e76860636c1092b81850e4022c782558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc2f6ef3fbb780ebbaba1d10318f798559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f087ec3d0f2d3913380daf54662e47560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6139d5bba7aac378209c523840fc08561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee545de01b953115f38da6c46fc1ab17562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f754cb62a8410d0b21b9507bc63b3a70563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90857a6a55d79e9da74a68f4c9f259bf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc4dc887a41a31c2e4cc256fa7e8f8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4491068f03d344805724fd68b1e64949566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f9efa3ca363e3dcf7d1bb13242e3d5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e3609cc9232d0a64e65a74f348862568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1440e371b4b1c3fcc4ae9b0541e606569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f75e5dbec9e8bd2e4329ec2edfce02c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f5fccf7fdaff3362abeb6adcbb77f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af9230c17d270f63a6fbaff8a197a9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c37e2fd48fc1dbed76f81c9f430cc2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7b689bda624564300d47fcd755e00574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a4d36df9ec82b385902a123b0ef571575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9248e4888041c7db50570e906b83af576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea7e5c536356411486d83da1cc43a56577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52516d56f0b09451db68776c8e8e5c75578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b854b85d96b822522e1a4b43c52431579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9286ab637d9b752d5118300a112f1647580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8a4d8ce6e32db2e48ca035716ef79e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ee55dd67b8021d4f5f081aa73026f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838546ea008a248fcf13bac322538c36583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f0103a8bd94b2fa28ddeeb5503e74584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342901c912c8e5aaa711067e8113747b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f86086baf657a787422ecdda47aa49586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7705156e949857964d024343f85fa203587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06367a9923fa768ca5a8fc975d813f7f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c654499450e90b4cebf79c0b5713dd1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c00fb04285d4bdc35229f3b668faf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c0f6d6763db5ec8ef21ea956d9a03591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d5bd9a8ff5701871587403ce164b8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103f6b9c0f273e196c265e5f099709b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1965609f3195a509bd4aaf6ff72745d5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76ee54a66ffd59755c5bcd9e09f244595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745112283f83203cd22e5d8df11b9a81596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219bde37fd508a9e0bb2e9e8091bf993597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bada12f75193a591a0aaf3edbf9d2e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd539f5b4a73b88aafc9cb2a6ab1b1e0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf8a03ac20046f66de64523d384faa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b34ab5dd41aa8c35c37697f048b08601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82344fa947d769d3d3bf1717bc95d882602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afde50cb9e90fd1f5161aa43c74fd8e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e185f64e30a1db1ece4d5f348aa7cb64604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e26e2406ad49ec61d98c328e03e75605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f0c2cb62ff654a18bde95e2e6d0f7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d893856e12b155483c7e1fa66a74e1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b473dc7577f03c644c99bf6242afd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b1a8b94b768963f1c9b62e42cfad7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f892a1552fc3aab27070fd97c88c82a6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1f661bc1586c96ab59fc1a245f2cb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e578bc42ebe1447af549abadff4e1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec5a66a8c9e7f3ff785dfc330cca1d3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9743f485b172f2843def4c85b8663a8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986bba008f74dc78b77416fb7af4756b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954cc25e1ecd5b56e449a98322b21188616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1afe45b5041d831bf55894ca45b5581617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed6a35d604756873662e513baebdefe618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3deac77ea5d4286e7c78599ba8af5c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33991f80191d1bd92bbd387bafe2c7b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad594d52c6c7ce10e32b526d5307417621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13299f485cf279ff57865d789be81d55622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb2c536dfc7fdc96dc8fb4e59c3b54623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad012656c0cb90d72eca88c87999a98624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c138b007d1243461a96297d980066878625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc43d479c040295c68def6879fc43a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243afc9bdade6b359ed97fbe5dbcd19f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a34f343476117af0a52a514e237061628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b023f77038db04d2ad7056f8c2e8317629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9153702477b85ab2b24a85471258841a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62061c27e09e16bf66f5e2a204af2d8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2270d2b98decc81f09fc00ad5ba8d1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d145323e1e7d9a402bf9c69143ace633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae324bde6e5086d10da271a0fb8f536634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc0d02f40febf1afa48044672f7b11635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9f2f599572d6b125c46b951cc79ab636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ddec5d031b642356f2a10cf685174637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f298524fff65f6ed2927a063bffe4a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab67b952213e4ecd881911a96a84ed639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148978114e23bd4080c4e981ecdd466640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f04a23ea0a278799fcc4d6d39669094641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b8dc6d7d6f7de26724bb20a5327e32642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b01fa98672e365926b3c5f5b46dc3a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19f5062234d7863abcaf769443a512644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b452e58541a1c5c6390677b80f0ecdd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376037b78af0d500a3c77a4bfe3af82f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430bda6a9cfce93d231503d7b997b8c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f409c707e6bef2aacbe70dc0361fed4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1a4197c9f37e5336fb4208fe1b9b2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cdf3250b1ac3349f2521d9bb39cd0c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4dcc0f9cc9f8295da9b57a99658f25651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb147a30f840e78589602311a43f33652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d92926e5930007977e97ec27c0264653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b4f44262be8e4a3f38aab916487e6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c9285afbb117c41156923bd310b208655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee210f88df6c1d1102d76a51f6607342656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b016536019f89c5a87a8a176b1a57fb5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aac8951db68f9e04246fc02ae6d8a1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9731275926cb560323ecefb3bbd7d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdbffc43154ea33f6097aa4b118d48e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa91a343dd94cb9c6f6e8d704872776d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9557adaed362364cc56898bcbdb88dfa662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f238db2758c5c84f25f96935d3593663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bcc3179bee68ca0a27cd9f55a10881664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a0b152e48a3b854b12592d550cd5f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdab345a76b56ed2682faff08d1afc9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ec3d613c723ad4de9d4d30b8dafda667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb152b38a228c53401dc7a31a15d7a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2cebc87dee4ad5438da1636a587ef3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657024ab94a647f6ef603f653f9f35f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4614c999824169f7196ae1714a4665671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6e9c2a0246ee0ccac8f2369d2cef71672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2924aa1babd94232f3b606d0eb0cd32e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700a101d32f4cddc68cc6e2edbc77b7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e374716bfc9391b0c72d2a38be9b0b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f2abe9c183676d612517fd20bbcda676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc649411a62d47ba3e4476cdf3aed0a0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8ad11e5d264c1cb0585986cba4118678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e163c9afded9c3d29eb09edb3a0c25679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb33199cf01292da1a8d39773d02ecd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148aaffb145e2ee0507244047d0596b7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d56f387a7e1088bb8a3ad0c480195fb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe0ee45172de33a18fdcaecf46fe98a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71687d5829142937372280c87f68ab87684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c44c8aecb6fb8cf30ec17e8b215e73685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f148a21360a1e365854c7131c60a28686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4637b5fb3a8e1caf779346c3df84a7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc2ada922e38480e96d7912ac48bb0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0667524aa496d8d4244bff54a3a4435689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ade86344956644dc2d2e2b16a1bbb4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a251aceb3e11656641583cc2c90164691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f0794aa2f45ca45e82ffdfa271106692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd5b2e1fa350bb733084a43cac7180693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd420306379ba6220d9be1af3d16bf9e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92828c451021d633881ade3426decb7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea237e708a14ad225a2c40f427e1b8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff4518f5c467a81e14fcfd9b01e7a47697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935171234e550f67bab131fb041c144698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8686115bb52e068543e44ca66181d9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a69ac1b269d2c6a611afd9d71d717700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb2fc87b2ad3e6b7b551d93ff4ac4e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860fc4c418e826e1d4f4320d465908e5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bdb05e754ba08fbf3a0f03f58d4f67703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8497614a29a17835c83fdbeae0f52d9b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb24421776822cfb90ba9246636df0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c47c1ef9125db51f3021a4917bbb4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b246637dd7ab418fdbab047ec4babf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f4e94b30793d9ed7cff15fa33f1ab708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c593fd6bd5a3dab5173b75821540924f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e47399ed63d3ab3b59fd68672b4008710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c593bbe9119146e8a7109c71a725f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c666f85ed356d6a7abdd7eec9976928712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8951096fa5d265119c607f1ea9c4c7ba713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a54649ef233bc44ebb0efd8d34450714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3059552cf20c6784e5c6c42b26c0747715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f6868ed373136f3e5a52d8921dca24716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f53ad64de315b3203df9dd6b2d7c2a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad2961a7aa992418753482c47dfdbb3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e006969a57469aeb6da1950d253f7be1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a025ffd7fef1f73af8644e44be644089720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aeaa86936e3aa312d8e6533620923d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc16468c555477fcd163ddcf5abc648a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ccb8b6e8a15f5881f67851c3e4a42723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea87cb5762034e92f60e6bfb28a331724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8248a0f42ffc5b170117e4ca6f954aa9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1991b0d84dce8e516494d69b8539122726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e57592173ee255a502a326309fe5c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc367d704779315881c624ccd1761b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773d5457ef64923b60c33842371b8194729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d66e0906b6f5ab6235a484e3454b09730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848dc0ea8bac2f27b2cbe27293189123731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e8525091890a389481fada73aeeb43732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb8e89b3fe8efb551394058b9111e6e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37bd4597f64d137bf30c41f56a4d659734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ddb2e2ed9228cf8e81377aac34dda735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307f8a598ca3ee3ec58131279e5f349e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f25459f7b3a7f085f0408a2f55bdd2d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee6c75ecaebdd0eb3fca1b348a7eed5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6505182d9af623ebaf4bdd1a3cd8da50739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf931add1701ed0d6c1affe05e42fb0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b0cbde1a9110f8d07a423b9e94483741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44106b618136b47cb9e460ee5dfcdf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9740c7e4e85e219563bc028ac18d77743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c22663bb8649961fa84ffb691b3faa744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e24042512c2e681c120703493483f24745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd97657bafa688d3aa2688cce6948fa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe9af1601b9446a2a4c6f9e433258e5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210c8936f1e9322f8604ff35cf7f4d3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7535a39971138e247d9ac8b6238df8b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b10f5b3bb3648b7c916612fb91ae4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161df4aa29ae25dcb600a4e3275bfe10751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a86e1478077634568400e7ed0ad47c3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb578a63e9a3695619109b90ddcb718f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a71813f31090ba5eb4c920fb23467754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848538b3621be61d512bd18a8d2f235a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6317466c44813f3eaafb0da9667ba6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c2897838dea5b881f97b093afb2db757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39342fdd769d22ae04fa029e014a986758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4507ecf3874b328bc63b63cee6b520759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>