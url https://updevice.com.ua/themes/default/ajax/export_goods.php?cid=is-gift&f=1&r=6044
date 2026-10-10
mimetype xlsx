--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c1de792f97ae4f452d3efc4a1d5351.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc5b49bd21e883f4f77bfe3d6087b32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865b03416c0175f1bfbfbfd76dcff643.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f8cff07c93483f78df446bb6cbf794.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad4e7f9f5e7541663e2500b3bd381b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f7249d3ba9dfe06d01aab4e1efca06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d3b9ec81f28840e7c62d0564937b07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e0fdf877603a222707d9ab5014bef8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec2a269cbe262c17736828240e376359.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da5a9473ddf9612ab7e059db01358cc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc64a87f182474028154cef494f06011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c07af08941edafd1a97c8a3cd700e9812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d6c1bc4b666e424d8791441f23b3013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1e8d5e7d6542a889be25b0b5961d414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f48e752ba715bd591ea78223c56cbb215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a54b7c9099d9da8708d400de8e86016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3212fd328ba6763493f7165c7684410c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d738bbd81052c6720422e18793ad818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc7c90acb608f39d7b81d3b3ea907d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca04323c4459d92be2c41d24b7c04720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf3a53211c56ab64bae1257b0a9b2721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ced3d3e5efca6653cff0f8bc22060f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d2919bb97fcdb223b233616693d8323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0413d92ddbddf57e387296fbafcf7f4224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f17552dee9764b945261822be913e125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c31451ecaa51e3ba9c5f2f2f18ad026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914c246206d841b90b43eeafd053a5d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542848a365034d3566a8f1f57522660728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b24c18d4833bd04a4a5b9170f4a66929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f68e1de2094ae2c961a6a2c99ed6e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1555c16d414bc0168f5433a45970e4e031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7907649f8b2352d17f0192006d4d032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9bdc642aa71a324ee4d581f1f88d2833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527d7b8576c9114d90f2438e2fe6e6834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1415a7511788cb90eab6e9adffaaaae835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650767f07dc1eafa729cc73558f797036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670fa4c2cddf5655236e85420d967b237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35243b00ab89dd527fd78ee09345cf6a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349e770569999175f9408f1459dce06639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc84c2e13fd02eb6aa5133bed1b05c440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e47a61e150d3cba310e9a20f76c6541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe52e78f6ba9d4e21fe8758600bb6542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f59079095dba77c78f3f26b94262043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e1942bdb49cf3c5e4b9a407f646bd344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d621236531c049f72ead72571a077bd745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c34fc0a131d8fc63ad99e6f75e47f1346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3bdf137edc220f1ca1d202a7b1ef3c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e1ae656a2157f4de92485eb06fc5c348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e280014b5780571a084d2a196812282149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea8b43570fdb405ccadfea3b4a396250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cd769d522089cceb1182aa9053aeb851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe4afe61c469f3ce538c5679def6b652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7321bb3ad95f973c758e8dfa34d7153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1824c6e6c80f94b1d411a125f8327754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ed31d71b167b69fa7a68e858bf98655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365211b27eb6446bae5d7ecfa21ab06056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76945375c92be7f4e8e33489ca93e0ae57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee26d3a4ee16f72a46e513d06368f4d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3a23a01a9d117f7008de8341d59fa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aee5b0256dc88998c8a28d9da7176b160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a437deb77a54d6185034fff3f86d5761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ffeff4ada9e36b93e34ee710d039662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a79243a7cdc07f04077ddb8d1a9ca63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7494a21f8bbfd68b54ea4b833df968664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637db465864c0de982e0dae3f7cb9e1465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c5e6a4da2c55e5ad025591be93c47266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb84f8ea430189dd36d16e257ff6c867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fad4cb7602357cd1f66915e482bc3e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f93251c23384c0ab3f6a74c5d67c3269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de946a710ecb5dd17ccce64367971270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446556b54cdff908fd1eb55bc11010771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75790d4cdae837f0ba02d059cadc3d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda8780f833d6febb2d73dd6a20c53373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eccc13cc2157d655d9dc9a6f9cea3374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d513f1995964fbc9bbdaddc8c5c2497975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7082e69028c133bc10cb0c5877e198f576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a7e948ea165ab292dfe6aad29b67377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f6f5c8bf1f6ed6fc45d27955ce93678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9156173dbac52a8b3dadb4e83b6c904179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2644662d5f2940e73d2f19da9c2021d880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa726eb95782462cfcfd921c2659a2b381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20150d8dced4ab6db1bf51512d70a00d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81337792d89f9f289f2567ea84f0d69583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac0402835d541f2d5a85e85bb47853284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a6ec5d02cf2436d0dc299fedb1d46385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2869bdc087a985d32a5f78cda3496a7586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e8a51147f1d6f6777f7f954aec1f6487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faacf53d3b4ac5067b6cc41ce1c9c3388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c163f07981cda7925196cad66b9899fe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95ac5fb2e0a6021a72c1229cef93d3790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0fa3981bac06edcf2a70308fe4390591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef60ab60f68e164fcbca35afe4b51b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce59928e342de9d3a89bf5773c17253293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72adc7d433b7657682c6aafb4b74f53e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c168a8c4beb1fd19a0fabec1ee62595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec7118f3e33ea865cbb515d315470c096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4317efba0ef8e9bb5843c8398051d14497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ea1c148cff7e3a8d3d32a388c572b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe577b4f71492ae5c1d3947779846fa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e7e0e2ebe391cbc0798b2da0ab340c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236b627bf5f6904a454a4c9b4f0e15cd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e913610bb8e302582f270f51dddec102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f9c93abbfff9f40d2623e57e96383103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2135e3da037fdc4a181ba576676ce6cb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e5734ec7265c14dbc6dee8f9f5396105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc86d1b9e32e5a540efdeab7b24de2d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de51f73c8e290d9b6ed447dcb8501095107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0951375f4d87e5c4ce0339a91fce0e77108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b0558205dd89ff327acdc2de95d65b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f014d71c010447cffee74ef1b811a8c8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0483ce2efae895b3ba80eff9c3cfab5a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435bb7720dbaccc1a17955449b990fe7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c8871f33d7176a03fe7bb1f588f6b8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4ceb03cb0a9890a44516d2d2bb7e7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a0b6f72a21d57ab3afbc965a46877115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b556cc24baf75f4dc02590768ec05ddb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e2bb262bbb6c619d99736c9cd9912117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a943ca17d8b05182a703ad9862cdf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5254dd62dd1d9552e0ddeefc02c116ab119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a2e4fc87d97b57f43643aef6dc5fd6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae12f2b3fea69cb638cd302ca625e8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb09073330d647999b392c8f359bd5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5bd0b644d728f39a1ee42e605dea9c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b813ed5b5ec3fdbdeccba625df13317124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60772d821997aa1fbe58ad8f01672ee9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7f6a6f08048fcfe430ea198c609d23126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a5d1ccbb916320e51221b4ed8760a4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031334f030f5b0374511fc853e4f74c9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66663d5232a0c62944e9282aac76fbcf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e93ec1b8a3ea1f4e708e0ae13ef7b6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d176dd923497d25dd4a5d8d0d23584131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a490bcbef41e04a7d4135b79bf656d9e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7359e57088be7c41bc34d4a9abe9fa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578db71ee2be30e3e8348a796a76c6d9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6492b61e3ef90c8df817d624ad3352b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b7222da715e26c1fca90d8787e780136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92934a4df6ef27dd8a2fd4d3b3d83753137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547530c4b2beb8db2de1e99693ac5027138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d0c47e06a91ccdc4a71107de3582bf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475115b8eb2a2fd383d81d334687c2f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e7f022cc981533524032c01a5414b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b03321882881fdcf33fc362190e67142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e792c59d1e87e48a581f2b5ba94bce7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec1c028762c79e8c4b04fe79d8be7b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8334fd0f24ee0fc4cfa95bcc8dbcc137145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f048e68ce2aafa3a9fc855c59c1ac361146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5bf65e683245dcac0ad066ebf7aac7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78afd19c6e563f310891d190a92d3b1a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bbc86785e07cde7372194f8dea36c5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28676aab41fa2d176369329c20decc61150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec256f149edcc8b0265cbaf665c998c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5daa413b891f5cd1f97848b6e766f7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f6ec3ff686b272104628815a15d6c9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f50e73382c74f8e2b5c80036552b823154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c6bfe2a45f8f57d95b6e6a838a4b1b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ad42d02838beaebc2fa27ece5b3b4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a8aa2fa1da30b38f89f686b8aadca5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965af39f40d5e619705c36255ce1cd17158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ffc2828ddbff8a826385e3df6646bd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101975d9e3722aacd31a8470d4c12b70160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c163f28e5d07fbb60f8228491e8d42e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd1bd18da1ad72f0129eb6afcc81c2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c19a43c18a0a61bc54c1bec4056be8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c14bc28fc6afc3649f6daa7651000c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2d46399acfeff9eefae3f68aacedc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08541a0df571a5868aee0cca2a360686166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024fa2ec031e794134fe5db0ab47e78167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d24287a86192cdc8e19d700c6c2154a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176603794370c96d667504dae7482dc3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc8b4d6830da72ff4bb485519a54df2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa85e70689ac67c89cb3b249b7de44171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f67d89041d1bfb0fbedcfa787341ad0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d3923942a0a7859406eaa20670cc6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c88656fc5a09e29363ac4894648ba174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7761660e7deec35af2838d5c173c0a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0023714483f7c526937c1e1e4a9bbd4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f94756be6fb40dcc24e8472246d1ae177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f3bdd8cb8ac030b718e2d4d14157d5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c40508dc43bc7c6002ae1434769e82179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edce679bb08d79e619fec2ae2b881a3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da38d306bd531ac956dd74f2ddf919181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a53273c3cbf530ada89bf60c8c161d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9803cd8a647004f6f28e418c45a0f8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068d85622a9a8a7abc7816d970d472c5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f92a86188c79e533de5bd0a6e1d2c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b1a747bdaa4a4d1dda451b583c0513186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829f7f97bf497bc7e259f5b7604fd32187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c69f703cb8d70823f6a785c613a498188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ba48a2a13a8bbf18ef9da55359b17189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a599eeeac3e70ffdf72d44518f1fd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc5a583a27a04d621c116f6e4a1858191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d5861c8539bcdd5e35089c9ba3bc8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cdcd7b7a3d09e1e9193b00d1b98972193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af1d7f772e75b50c0ae8083b0acb8e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dd1ff0f34d827676ac2de714277d83195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9587009a18718bf94100c67f8806e239196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb5af9a397e1f77bd0a3aeff5894ee7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e148bca284152f75ae4a70d0a0eb2c4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c97f9b972c0ee75e936b711e5bd19199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00127fb5ef799ead7284fa722b4cb9e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38456ee8cd5bd2fa23ddae7cfcaf333b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a953d3c506020f322acffb4eef3f8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3d0e01bdb577a6f345f0b19780779203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f223e63f737940aea22b8d0e7d06f1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab35f14d37e9bce0e4f0d43ede71a98b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07178568c69d2926ddf1cb73191f1f17206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6be61e77e42c61ba2e93a3562adac0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a708a6f002a50862cbf2451be2a954d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b75c763ef00e2d862dda4b0b89db3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821965973b498f1d2db836a0e6631b88210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf68d0bff11c532a2ed6ea7e89dca0c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519909bfaf4cfb6bc23efd238328c2b0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08428087a46039ac7b65502aed3374a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec6d49ac078b74d54f153ac50b867d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448433b38c9d81e973d7a5dc1d622b3e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a745f22711074394b83be58652db9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87990ed7e9ffdbf1b4abf8be2286b1e3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c37e7879fe49095b392539fff6881d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af8a59ab9403f74ee9228a33f97e9a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8782b48c704ca94951963b6c1e82930220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad500e55be52949d8f5077ee5655f2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa056fdbb7bedb99345483c6a362282222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d330b6584c5ebbd52a9c76d738ee5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a10cbab21366454dcafdd296931376224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c79983435a44e76053f5fd2e41088d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f82ec7a7efc3c3e8253d305ea28d0f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aabea9faf9a74c314ecea779b57a52a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b19be630e33168a0f835defc2d7add3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335743b5a280609abecb736c9d17f215229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa71cb3b16c1213775c16594bdfd7de230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff4b1de06cc44021f4a7c68ecb91c1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9526b12e1ef8deeadd93fb45b3f7693c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532411a3a51ba03f44fdd1affe149abd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548fd712e5c68c7ae9b509841cea7d4f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb9f2ab78b45cff4029f64bde20ad6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082d9b09a3472393c5e1aea6b358710236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86552e8458b5f67164436b0e44641229237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c092720b3e22f09edde1827bb815c6c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c1657da8bcb207ab9890a888c555e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f06c2c312f45fa3971946242b038f78240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbeed78b4ce9b592e51a6dd0e6eacda241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ffeaa8193840fe3470b6d6435cc16242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5904e9e6e5680620c6f4aa9dfd2a46e1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf5f4c4ebdfc4dfe6bc922b020e8ad4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0720a6b14f74a7edb2ce4fce207f19245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078337f07b859b39d76870a82765e31b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32180973ad1a9db7b5039ce6a7e86d4a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7751af1a22e1ab640f6330f15562126b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ed689b0abd0b2051cd82ed9a5c7da249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e841b3403a1fda55851ecd13679d21a5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1102fcfd55398e96bea58648f4cd3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85622013ed15d81a97fac4532db71b80252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd39083262a11fb0a382e94d98d75ef253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df69f1804ae9c3767dea14f7745c26f6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53f8780746ce4e82d7ec95c731c63a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996e575ce0184ca6c2bdbc16162b609256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc3e425977373efd45ef9ba841e6d6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a078a09395159c76892397a59d93eda258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de7726de2c9b23eba25d53bf8a63dd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb2260ff8f9f5dd285a4020fb153c1e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544511cd8c77afbbac0e767c21c79fca261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430cab6c20f5419b44d497e9fef8a00b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc9d27ef1197d41f92aa0ee71ad8f8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d72225cdfe468a6e1277bdc63b67a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e27f3c3be3e4d98fdfe30ece2f325265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7a518f3f0f6a5331eacc2a43ac645266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d28c8896aeb331d37b0145317597c7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360b77db2d2f696c1b1b9eab89fe100268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7386648e1b8302780dbb360aa17e4c8c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d60031f12ec40d1a2c5137881138a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630b7b480a484d2987d2477c66dc8e9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342a280f34ddf9ee2de216cdbf650a6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a4952b9c976f59bf0e46d23b230e4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ffc3bbdccc3ecd37c9d8e555c7126b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c0fa9d590a92ada70a25bd797bff76275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2237234b146ee120109ca98fdbf6051276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536193f1f01485cd219f8702b9a6aa1d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee89850887ba3eedfe1d6e8a045dcc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b28fd9d40b418e6b812d9281b977f0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151fd67dbe97ee462a29012ee733e6ec280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649afc460af4083dc6e4495484366c07281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cbe170985142d60f4137a0138603b8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb9d9a2948591a9175c4c59da2f9a13283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c4d21be734723bbe8afda13d2110f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d84e52be806538a6e8b674ec30638285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ceb28d46124d16dba71b7f44e81d5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b12cdf652f20b4c8866bb7010a18164287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10029b649d649436665810c0972f4c69288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ef87a17b3cf378c99e6c3d3a1ed70289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef1eb1fd424a05f72e98aef44b856ea290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ace238ac876c43387236b3be2b66f8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59880e095d243a7fa92a14349e6f517292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2fb80d20c17efa2368191f97726651293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f08311b7dc0fdb6cd0d1774acab7183294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527810c61e714c883aded7ffefc9c776295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ba1ac30869be31a5c8798239b620d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade8275fd1eba24eff8d53d2bb4b767e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df889479b32728028f358066797cf5b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51977ef709af94d133d726d10525bb60299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b93ebdf220edd243b04c1ace2ed093300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9d172adb6e2a75287b7967c11d4ddb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2733a63cc8acefa31f69723dea0130af302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b94777085cf751d7fb3dad2057100303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d5fc14dd7f3a4708a9752e36aa878304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da0d881a9cd0071d693a1dac262d82305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b8f3e1eb88b81a0e0eba3586d4193306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730fc623389bb137aa2858c7ba190630307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7531f45172c6d7a7fe9c7fa189645c2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa784c4d0fa7175517cb455e72275c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b73af819bf64035d0ac229c2ea158e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bfa35cb3a65663052f3e98189910a4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e1ea239fc23fd69b9be538fde4d4b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5babf3e178bd9f11554428a94df3d43313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d9f7221ecdd3b6c7ebfa4ad35d8636314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fcf297185315c52562188145fbf3ec315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1518cb2b3eb1aed93f44f32d8ad8ba8c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105bc6bb6083d6a9aaa40bdd4e8d46de317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ff4e1b19b5958b170a9df7f08ba58318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ae7faa8ad461ba90a5ade70d166a3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c3dba87446718f04e8b9342163f35320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998834c2c5bff63a28a9f7ee83af7e5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99350b4fec059d81030141fe40bfaf49322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24318f24892cdf2d4c8ada9f450861b3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c54c651c0ab17eb2d7e35cbfd1999c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb73da473c8c1a8c437a78202ab31bb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5514e166188e344dbf0d2f7abbfd8d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b40db228e760fe357ad13d6fbed7ed327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee2661e121bf8432cfa8dd55e1b1ecd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10d744b2096ce9cfd45fbe2d3650f4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ba17e0e8a6159b9c0f8526e10c741330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d818b8e428e809fd1be8e53baa28cd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7635e1df6eabc64e0d84e646db6f6bac332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92f30dec9da5c5fd33503018cc1017333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f62984ec08d5bdf03cc0aac44f777334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af0175da0905516917e7714a06667ed335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291403c30e55da315ea8b0f38ae07ba7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d88be79b3e7159c20a47f34aa41a68337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba15cb60c563e8a82d6e9496a82618338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d3cd4f346ce7e6a48c53fb7d217b7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a84a26166dd3c0561e215f3612986340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b812ef7ed16b262c1172445976dc1ec6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dcd77c35872fe7720d01d093682e2f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120afadad06120d162b5d58c2620b78343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b54a71102a93b772245173be094b76344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d069cba959e82d89473450f20c4ae345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f65231f36d3242580de5d06a8bd981346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e407acdfd660074503aefec2fa09e8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e1b8117131abf1295f252eb24a1a09348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd58c25bc6f4ccc553ca099fd2e9838349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406af4008644f0dbe5ff3472efb814c3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe922e2ef0b4cf21c4c76686dd6c193351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b10b78d437bff3f3862e10adffa9f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5489da01cc8dd3c2698f3cdd79221e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5023624fc772afde5785e232bb6b8e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea17ce4d5f826942452984f1874cac355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c513a16d143950fd6deeac0c1081cb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3011beea2a3bd7881e1bf41e6ddbc5a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b5899dd626a4fdea2c895ca0b130a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd402ea4876783f0e3414fef7c7e465359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f3d50097d3aa96985f27b4db0cb164360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2563455d970cdcd01dfb7825890d3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bbb9d08eedeb7e9bc08d18edba93cd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d64b722c1d59e2446f3e13887b4759c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ae6ccbcb278c2ddd08ae7e00006c9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd38da19ed95309e570162835f2524c6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218aaacf669d990b54fb962332f29e35366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4098a91e3462f24d40945bf78591baf6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c451d3538e82d6a016175977c5c8e018368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4551c52e6d5b5538a2d55b63d6084b10369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1156a07bbab73b1bec4c19d7e309d199370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d978664bf2bb2040ff041a20438469b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe0f621a5605ec478bc97cfbe05737372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e375ccc6397902f8d7047eba1f438a42373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac5266930898577b13b0e2c1b3ce39374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f9772f57b1bb6061740840b7673df375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41e4cb26c8878a7b40f2d10d8f60bf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1a0cf6cb088daf4c0a229d842eb30377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d136f08b3f6545c5875580faaffbc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02efa8506526a3c654c99f5addf2892379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5196b8e572ba937182b0ed7d4a059de3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c6890b41696beb597fa6e394b3f283381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef293efc346c3c524e8024de3737ca382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992b4aa9e0444ba4c76787b68ef1e9e0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a36150b729077a79270b0fa30faab384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed029b3d30837598fe3d1361bc17930d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460ba7e91045758cb048855b4683d52386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf2179d46a1475f1e688912aeae5260387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7503e2c27fa0884e2258420c82d77663388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a1c3bd991a854de1c5b46fcfb46a2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec6b89890f4e7033abd349973b996d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843fdc5cfd613b9a09b566cda656b91391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf6d57872aaf7e85daa2bd7fafde18392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc5828d5be33e5ac26abb93f547d15393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a86313595d9a669d35b1ea046cf7ee4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80adeb9d7ec5fce224e9eb81e2ed943395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14796767753bb2b2a9541a7a5d617c25396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad8192100fe6913d578f254e4940d8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2525d6a1eddf30e1f9485eb0c093038398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd49e0fe087d5a1bca1e680ab499b4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953ab30d1bf015e8f17a2b998c6a7f0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44826411afcb9797c26b85e982fa758401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc4b43a017d285de8536bfeab6583e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5801a485a840e516e75df7c4dd60012d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3d96fdf5a12d24acf1a54d6877d83404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3577f7b44ea24b074a46ee494d50cf16405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518aa7cd39c368534ec7f20d0afec3d1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d10a8b4fede868ef4f2942da6f972f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f03b7d60407231783c40464c00634408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83de41a2427f5f1707b1139b618707409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec395e6aa1d9466670a68c0b92910309410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e202d141c4a77b7d7849588225ada5e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ee8f4702d3cef097a372d21cb8f61412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d45a74ce7c847077ab646540b20fda8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cda387db0b96235e405a6964b341ed414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f14539456287055eb0bcc884a3288415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc6711219a711284159229d5a26865416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d664de5c54b26bc88b58ab6b7e7ff417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4bb3a709d1e187e4a0789aef440349418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e764142741b647b345a0a1a4d7901419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a1ef2e377b933b27a7ef7ea3e13d4e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3711d87150301bddc80cf73d129f16f2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde9cce01cdb1c02eadde4a0a6d9dc6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3167a98d0f86ef100ae19455d3843beb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d8c9b2ad24f9a39ef20c15c7d936d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f8b98459e1f3980c57dafdc16c3da425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34151347cb43e90099ee0ce90a5eca3a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9e8456f5501cbed19c2bbf2ce2ff4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cceaa341be04641392ad29861af91e9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d29d735e11650636357fe595d380a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d78e672a6ce4f367a2400a1aa84137430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1542c38abb4991f7afd1ac5311004c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f01897ebf37ba1799d9dd022f469f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb02df44bb91d20c7d915b524b0464433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cdc62bc3e5abe5b92fd61361238387434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c579f08bbfaa380a79724750f6e6a4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4198b6ed5b19250e595e1b82a7fe865436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f01c733a82d74dc861931a35e88b73437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481959476210209186a2a1b19c30456c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a060d1a117a044217ea7a2bdba25c4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec55a9798fbcd1cf21f27b67e71d5ba440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b8e2cc5b170592ae718708c4b51823441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c828861250b9cc254f246b77b147821b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d5ab01ab22669adac7c9c65c51e8b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbfc9a4d9cd25333f5e0425dce1daea444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc849e99a2f148a29bb4f54df820a3e8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e300f801b49057f457c2cacc250526a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e735c28a47444f9917911ae169c3cbc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d623fcc069d20d66550c8587580f9e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec45a3c3716757e0528a8c402c66491449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d22cc61528338a05630b4985f0630c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e46315dc9267a5c16090d87974bd5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2550ebd3807c678807f40c4c5dcf3d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b48821b0f0494b76d4c602fb5f2552453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764be2e8d07234f7538fc245314e26e1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40bc87ad2dce2f789dac25d82d6af2c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04081cd090835f95b8757f11e98e273456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c75e2752123d89bdb1d6e4fb666e4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a385d21bf2e2f934ef89716b44e946458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1433088f6d81412827e6311167e613ef459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711249043b6990c35eede637227cce3a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0336c3fddf7d9d6df9ab3ea9aa64343461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76710f0a6af348825d119cbd1febaf3e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4f1254bf0eb69f361f993ea084d36463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91c87a01e32b50c979b9006b763044464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c5484a5a9a4f6abfe6af47a6c878c9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11096749a6b8a9bb0418069dd55e4d6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c620ef931abd45e96e322b179e78219467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b164d92a4215dde0c089ac17b6c4a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d175e9a14b17baec1f12a9e202beb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf715287908a3f7044b4a265ff84cf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce38dc4fe6bee8b0e001ebc7e766da3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f55a36882d6dc5d8f214c776c2e23472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132942365ba646cb38aa81970a107d3f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a34cda199c842fe518fe4b3331289f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c44e245f32d4883a88a7acfd66431475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990365cc50aa5cfbf31397f3f03bac39476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df66735f01f571f3a991d47302481b3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45436506edf7adf71bbbd15b9aa616d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62188af2afa3b2d3e7cdfb9eaf504db0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ce4be6d2494cc03e0089552f596bb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c051304255bd147f936bfc8dd2f06481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68170cee91675d8ecf7fcfb024def9e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4329cd5f812e08fe214b9588f4bcb65483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b990a6f768473071f5c11aa0e283343c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f172ab18e1c8eeb33e69e4811c8345fe485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79cf1a6981d72bf06e7501c06ad5a40486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50151b62cc5302e683cad763b510e23487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d5ac35171e65968ed647b1b62260a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3918aff205f6eac21a80315de02449489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d896be7d4168d58847d657f930c238f2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae9094bd345fca4f6fa23902d82798491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ffe8d6a4f6eef04ba85447b3122b6b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa1959c9ba886a6b30a8585db98e05493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f7f087221073b7e8d90327a8a4d4f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199bba3677a7313d7ad1c5450d1b78a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa054503f5f92103850e5de32dcb359496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3030627b4a1b70d47edd6e48806746c1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45279c76b0995cfb9937ce39f691a48f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b59e46f0db940616a30d8dda4776c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df62ba45ef4ae53c866b497b1cb8f6a7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc53e8781e4644f93ed110054847bce3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bea6cbc1bfac1aa3fdd6fd28b1e51c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a63f3a61930b7a063d7bb3d3994dcd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52331b87c76da46b8b73f8d069f4807504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b3dee6c482d9e2388a931f08b4d3d5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbfcd3ad1cf2d27af2c54ed7fe068fa506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f991d1558ea8357a459af8e84ad932507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35572f616104aa9dce87516d53da6fc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df0776fb060ad65a1922a741a559b55509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f086d9a41f32e6e8f6024ab424fdc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea38685455309cd8879d12f28e42a839511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b790ece3447d8e0be937e0ada4ca68512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d068679fda7ed5d9631a0aedebe0eeeb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae67e83a74cf8d33dc65af4a52ed9776514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80573da0d537c29ebb5c3f521babc651515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b354d7b27356837a822739eacf18b55516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ac097e9e3afb4cbc76f8f834375ef517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00451259b3d7de66e4cd55737492ffc0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed4245e0901c401fb366f3acc52827519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a22116b6f6b3a4208b7242563b284520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a61d3cb8fb843af7402ead83306693521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc182a82e2e25896b7113ba709adbd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb87bc7a3888748c59964f178f71ba5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d0ccef97dcdf50218fdd53f9c86ce524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7132045d48f2383a132bc8ef6e332481525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847a75c51cc001c0ea335940befd843526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ab2de2366f3af70e7837db3f1cc6b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5976b39118f4774a6ff0687a167b939528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe0ecb1b8ad748bd7ff8c7ebd34821529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb324af6b29f4205de5276de7b4ea6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db781b13436c7c9152020d033f7507b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b670b7a3f97fd778c5d63c25ff7ad532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa98a1cbd8324e33a0f9df32371c44533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100063229dad3f40c1fbd2be102a62ba534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae9786dc9a96444634cc01cd2a182c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bdc88f5b231393265066380826a46f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba155c686fd9200fb1027e8897037d71537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f24ede5e571e4edcaa00bec5458e7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be520e3e3ed1d7570fbdc5606503f7a0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffbf3dddf94923894f820a1a18b8072540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11260a8afc4a7d699e31afb850b17ae541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef4fec3f2a04cf254c92b4cf348c17542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10767519157ff83e67880426193445f5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2caff6414c12ee1478b8f7bc076c834544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a324deccb54cefb8700286aee6d2af545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9555573300b3d7a1f2e06964b022e7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35f53558dc59f7a3e5da19fc6f7a60547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57890ef4d4e0f1cb6b1c11e88fbea25a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f399244bb048152684001cda2be6a414549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febbd8c8b018793eb5742c4637a08a0f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9998e0b55fb7d92a0e76f7b488f612551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bac5a692da11843cc25334def275f3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f084e13ae9567d23b0b80eef962b4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedacf56306814860384d2b86e541ab1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f186de03663eac61c0e6915a952b1fab555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b559a4738ad7170e1100f8fa27bde556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1fea4179d63a41fd75a3d2c290d97557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d02e9e703d2e928d2bf043f1aef7c36558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a202facc5d7bc86b163398c2ea0cf9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6eb1019e6701fe71c78f46009887b4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cdb9b85444de3e863b9bb5dc5c2d37561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b780f54632e822b94ec3ef27581675562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f3faa8696f8b84bc2f52c299dcb90563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d3ab483cd49380e116d53b8313c47b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b19e67377824927bc6bfd43b54ea5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca11f78f529d9496bfed1084f628572566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ee5de487e292939e88fbf3f269779567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484e40b5d2c6fbc38fee2a5395b9c09568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1777175383b7b767cb338aacaf4451569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d5c41820b67eddf8a1bc7f939870c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40105e45bb438ab98b579e95655951c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546510ecf7dd5a5949395259486d2e71572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd297925201212daecd7a95ac5b5c3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef212f1bced84f7a9d194330d1ade21b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d359a7415559b6f9c33cfa3d3a37f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfafd9788bc86347fda0d63f431d3ed576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ea7fcbce44d9c6e9e791d629da98b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bace195678bc1d1f60f435a61f0dd44578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615fbaa7f4347f94670d2a891569c241579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8c56303771f1ddb30f6a582c28fdb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b3cc0fa3697c5eba8509690378e03c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a6d6111e23eb6f1808c6c398a9496582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09beee313fc7fb505cdeeb81a6a4515c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1e414c732fcc38e8d184e8bac7a07584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d43e3c041c0292b743eb443ec7b1e62585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5323eda6ffc9b18097d84f991e2006586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c1c2a1ca7d6eb3f38be9bb195602a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf43b0db28bf1ec6ffb4febefb0e0b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4164e36c7d1ac7ca4db37464ded696a2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a79f8e9355605e34b8d4a803e178c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3466b7db8b5ce6db5237699e45da3b5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f9175f890b05318ab73724ffaafcb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a1036152dcee35a2c0136b9a91ace593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abda07ef96d0f66bc8f9bc2d60423474594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f488db85ede9d379c7775b7f3a3dda595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb27f55b008c1112daf34fe47f15880596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c5c3bde78cdd33d5caa3d77dc09a0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1526cd36371ac580836898e03083c42e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda4f1a23b20359cfbe86b546bcd694599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b2b12756626ff8e54be05afaff2648600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd4c6aaaab156ebb3e11dbe2f3a610601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ed5752fe962906ae5d000049d4c2e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eaa9295e61bc2e27db9892b8614193603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e711a81e0e12f79de1731aebcdade0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86f9948c09b2793f5594888020483c4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac779923f55426bf33826b9d1a3c4588606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e39869958992c508998512c4f7479607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb09c7c2cf740bd4652c02b48fb2533d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a69c5b2950143af53c013437ac6505e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb665bf0106fad1851e00cdbe3074557610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64022f0ae1c9160cc777bef49a355db611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b76a0de9f5f2bfc2968bea69c15dcd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff87bd9b2fccd2b0dc1d55274819d0b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720aaa668a7a0aff21697de5d645e1e8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e618c0a87228190601b95000d2b503615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e8e75a44260605fa175f1bd2f4a2d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63b5b3878e90bdf36e960f7f6da350617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c3c214589641db0d37b8e858454a1d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698c6fff9dac0d70ca101a58665ba6c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fabf706a3e9a79ddb995a91c2399017620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc8881484663c127ab4fc41fc03033621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b220c137f51290d1c063e5c75a12b33c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f8639c97cdab5b09328130b676b40c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53650c460f8ed716b4ee280926b4ee4f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2664a76cc989d787d35d55d55cdc356b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b6098c81f4f50390ca00db30a376c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fae170cd807470862f65e9cdefa93f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435210476ad4126c02420aa6e07e81fa628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9deb7d6fdc3b796ce7dcbb4d067987629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e5a1c75e1c7a78948519408afe527630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c0c51c10bded61656dcbc85b21c8dc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4507a3973016d0331ffa89b15d32a5e8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69888b5de07b2f1feb634199e48a5e59633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e7f58ea963bb305814adaff8acb93634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b847d260d730c22cd8cf4981e3df8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac96e81e94a09ca798ef77f268c0313636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394852a1a1f01ced242309828d8c7542637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d7089c87d6627d9db4314d2c9812c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f2b4e05df36cae37e9a00abf31eb9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad3cb5a72628d845d5ef1c35f3a4bb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c372dc886d28c3f88a59ce0704aa8491641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981ba3fc819261ee70894f1593b7a66642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd27152a0043efb453d90a031dbe0282643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef8434327070e5cb5b10e62c2c482e1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09500b7f689a1452d461ff2efe5b6a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ace05c54239669be4184d23feef56e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d240ead3d12a043d75ba8741a71801647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ff04f13f9cda6684c78474c4a01b8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca56c250831528e5239c54dea2c4b85649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de92da6737dfc46b982c6335d9ab590650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddd4aafa68fd9f86e3c0184f6ca4758651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a17757af5cf44e54d6bf1536d0a7c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4344ee350b5f62578ba3a2ea6de9701653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdeb134e1e750142fa1147d757b4e8a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81501df75bb95f2d074184da8677212b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf751b16bb4e5395cfd1d95e8f319bea656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b4475ca9fe61c114aaf08ed40ddc47657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57424d3818fc12bac0635147a50374658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f1db5f0ace752702c0d47e8d253d3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df84494f1a02ce969e5a3e1895b422660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b1942b3130aee70ca8c024b875780661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92da11d3526c86f11fbce675d59d0b6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3457ff5e00b685e686419d6b8bfbe12663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73659b304f113db4a9a617ffa092ec5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad3cdeb8b5a2b97961881b18665e712665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aadddc5d698326c21d1ff81a250c92666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67c555ba9c1efa6ff8de809fe5f9e23667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffdd5af0b05736af7d5568b20ae9aa2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f3d2c4834843d3ecec37b126c8325669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6168cd8d15a7994ebce12c01f003f81e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1685a173c5cc0e69599d653beba1b4c1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c30eed9bb25fe5fed3a2684d3eaf0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06112f65f9af2283e3115db2aa64712673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752caac5caaf930c970a6015f07aab4d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0352fe7674cd8a2be784f22fe4619f32675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4565969b9b36baccda218e4dbfcb6f2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a676f3fed7b05e5750a24194e1807af2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd8378ee4bbcffbcdda13e10e7fcdd2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064bffdb74e16374aef73fae09b753f4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24585fc91011b9006da437f51d15481680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e81d6357593b5e761c2df3eae63e56f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d0ee1ebf05319aa4ee5c52990fd53682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a816b795605dd44c47a49dda31d44e4b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17abe4f4aec17ca42f6cb5e7a4d1d08a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69467057c97fb5084c23a34dec70a154685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1fe317bb8a4c0f5577aa2844342c3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f695db4ba16e090bb3c8a2d6e35c1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402eb76b3268df6b462278c64bb5694c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb54b60c78e92a045cf6c68565aa6f1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba46c9e05d353dc2ed0015f6f512d8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61241fe24e5195729a0999b8f88931a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb4db0e3b7470f301e65fc95a5ab5a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae344973e5fce0af15a58103ac89c557693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a0e008789a7baebedfa5ab82e10d6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb779b8611f743a3726b7b1ac4f19a49695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc8e8c67912cc01d34250d9ff11ad2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f251e7fd9a59e8940a9b95018251431697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d432a65bb51559b99193516951272dc2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f8b4b69b9f9f24060c95208e67960699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc43889f3577dbf0edfbfadd9e7479700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14889ba511245dd6aafc894c9d6bd2f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d703a5d6fc4740908a0522ef58de159702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea8814f2eb5737871a728da1915bd52703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a166f6d322c2b3ff7ef562a78773b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f8830d20b132d402456f75729527b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b613a6f2074a7e7816a0395c611c76f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bff09c225e6d4aa3b0427470aa9988707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ba6e5f51a7e6ffc3291f573e7f4ae708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d907002b4032ac5ca233d56f7299b3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219bb18b24ca16312c7413b80d36e6e1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8542d1e31813049baa5d3a2962004e04711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327218bb922a31bba5c35645dfd9fe3c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c8b69222b3e040403528df43377ac8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b0696d811f29f0e23695aa6e2ab38714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ae8b12f8eaa66c990bbb9e864f6b9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c0497b8e50c56ef27e8a58f27e1b8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29814e0cf6d71ac688418af131b3c5b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ffa850b35e3da8b32b782dfb9aacb9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74bfe46647c567fbce93dc1bf1ab604719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f153f5b491b7b05bc35134b5317c6404720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a01d92b9a0028b12927f1df2be73df721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b90534ed4c27740711c4512d890a985722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b72339e49c4b9f55b36e4a4c9e7622723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60399d93f336a42dbd7d740aadff6df7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd4bcc90797a49aebb58de1e96f1f0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57075201f6c575c8d256a5fe1e2e221726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5326cc4e8626de7e2201e2989a017727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797265a3d6485bd800231540f33e8747728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe69cff76622f1ff56d4559f4f7af9f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863c4d3f27d2b69e266368833b7b9f5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ddf94007aeb014d83c05d3b04c2f6e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5b1e650d7bdbe5bd29f161a0f261e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84362d5b7341e4c7322d7f99d946b0f7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118a91eef1d0f7b1bf6848cfa0f84821734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2345ee50dc45aeb520c2da123cf2ad735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb700968de562ae602b19180efdeeb46736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77cf6d5dadd2284ca6ddd543beaf8d3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c837ab42a3b761655c39c068d36c7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc2d4c1bfec65b3361593ca411814b6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f739f38823f45445a607dc66f7195671740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc3858c0b6701c7c6c3b4478053e69741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7814abee4dfc3d2951cf2ab2a3f3d99742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d888b7aa348831c5dad6fc7c84bc18743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ea80d0e7d6178cd90b019ce352bd9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ab763d5f702888936e705721f7b66745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f8c5f6d6a25eb9f3ff57e98f22de25746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17164468086ba04f8a494f844a92ac7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09910b8eb3ac54b183f7d95bbfa8d70c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e10e25b66a48018e0af064222f919749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c7eadd1e688333c7582173d76392d6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab31ee598d26f9131f109da11a0933751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f65d97cb575c56235e79b268c37bc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d01a2c1de64559defca4be1cbf915753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8aeafb3d12611e231ed657eaa90cff1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248b2b8341256499a7316fe6e71877e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c9cf8175f5e8663e7e1f354d84b7a63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6aaf886b35de94fc7eaf8c0149ff6e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c53e361584e8497c11c6ddb03af3a605.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7de0362b74f8825c8124b6116fd5066.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a4eb82eef3e48fc158abe0c4693ccd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca2fc264187919547fe6ad315f50258.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cebfe1232f64f4c87d7bbb19b72fef9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef936ef24426f407e9838cf759720710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b9b6600038442759e842355384a5411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cf96569666d83b10e3a81bbc526f9c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297016a3f867171574a43bc0aa7a1cf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a2f3f68db8dd9646ad3b2e7d7d17c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d90fe1a8370830b8c12f817840555715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3732e42df208b6a112774fe9e13d2ad216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e7abf587dde27666c83413e46202117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f3d5aa53d10dffa85eaa19a2f19f518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e61bfa9612c4a5a28ee1c71a30bea0d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f9234d669a58f9fa10de012f4b69720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab22440dc7fe78995be6ced174377521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ddb4425439aac28eb6acde670bf2922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e6657f082c7a3cbae12a1b1ad600423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d20a9e37c08d800e82d4f59462559324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5924192cfc4352fcc05d8fbedcc493225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87937dd844060aab7feb70668cb5bfa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02931cc0ab96ec89115d3cf27247986b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b88a337b97d890d12af99d6fb734ec28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314fcaeede0122f9fd6a14832d92edce29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7720b93f73983f70d2cc41c552ec5e8530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4463028533726654c451bd3bd121eb6931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078a21657218e738475d7dd65e5f17f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5640cf5b15fc75b177cf03d4cca8212a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cccb1d43cff2956e5327ad551cfa4e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea46483661b780421027db3e290d9935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4ac69e1ebac8f96c312486462ba5836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274be6e2b9677c3fe9845825008aa34237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e04b6cc58921f9fa59c4e2d47501b7738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529b2ae068fe46296ceb5bdb9322af139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710fc9562b08a8a80645756dc0d5124c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cae5d5132222806f0e9af554ce33c241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c3814092573ac810ef7b2a4b463b7f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a29892e2ee1d2cf8671598fa86615c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5fa1da7a3f66260d2955c09332222c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c670bea33b9c76487a5b4e19d731a8145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648903ca727c86a74c1b47dfe0e3867d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e84fd8c9c0f044a7aaa63e23157c8b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c326df0caf6a81910d4e474f029d07048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6841e9ddbaca0a12f7a6581defd48749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0cbd716221fd84597c6c1a89796ef150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce32949e744f5ae751acefbeb31756051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84d9dcc3d1e69eb3177971513b50f652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4dbdfa8126b88ad3670d806f82d17f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e6ca3d2eedc6c365553d1afa6454a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed3b35dfc27e0b8b00e6bd9817a5ec55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a38b2cbdc7a6a57583e70bca4edd2f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828fdd921894cd1d5257c430d205ab0757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee2827a3c0942c949aeab3a17472b658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e659ae154dab442b7ab224ac698e559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8537e08f987ad424d73a893baddd3060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba13c18f28740ef1fa6563e4cded50961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3c7e4a7c5996c9d77b6805410c90d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67861bc39254b28b0c4746ff7f114b2a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d341211e7b095b4fdd868a9d39bcf2664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e80f13862e07c6bc0057a02213758af65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a765001519f7a6315a9953dc0c883d766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf12d14e13903aa0ed3dc656e11478d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9dcb2b63e17dc6beb22444ace27d0968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9de6ed1adad511192e22caadf672969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c52a3a57e0d4be425e6f8222ec2ac670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815337bb3c1bcb0537ff987140b164ff71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df41eaee520754bdf5b5d342898705f872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a9e35a9beed7898ef5d0da4dd692173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2346536deace5b8071026e88d7b0e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad9b82e5ab9a8f094845d4b12143fbe75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d4cc11dd00c17ccc1a55b8323b64476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0219007d3e3450c1bf4c072970f94a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d8778171b8d7c091f2430c0a7947a278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad7c2c8fcc5f99e170695146d08f0979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4269aca5cfffa13ea5f82841e55a307980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bc659a4c309145214b7a55ba56a44e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c2d9776700002a0c240247e8dd101782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a1faec179ea16b02214a3aa70c5cb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454037a616b4bb64130f32bacf6a4cd284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef1d69ef56d1a51745f9c6a40c807ce85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dcfba58b56c78ed0d7a6ebc22b31ab86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35004515a7f68015eff204c0098ed30187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951a3f7a3eb4e09d4e60a2c4402048f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec10c7093305915583c24112594fa189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4539641ba2a67cca1ea4e9871643ff490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c0272fc1fef20605d0203c48ad34c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3628a7087a4238748135b62ab381cf3992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f825f1936049d10e115f146e946bb74b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98130fe81bd97acbecb5543fa43a802e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7639f74289981861d776f2209448158995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e9d3c3c52cee001198046cac2588496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d621ec3b47108ad18b31995d16b9d9497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3ab4d8cc791bad94812e6b5adc268f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccbfe1ad6dcaa29d10956070779b15099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f02af6cb468f4ae19e4ffdc11053e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae386b2ffb7464f9bcbb21318f95c163101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be67e07fa1f145a5acc66c6fb62c5c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e9f8ec673fc71fe0a2af36a2205c6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed88568a7ee06a02b192c22b5aeb85104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e30f6a52fdccd4ca8afebc5b2f990105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b977fb8667ce183654cb0a75c941313c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06085d3b8a276a36ab0c5b7aac85aaaf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f3c7bf18b88bcfb19d8fbf812b95c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a82be5dba555a9ffe585eb5a9ea61109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca46fc46e60a18e7b735f4d5fdde9f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b16017e8ac06b28ee3418ed151266111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6583c02f47f5c64fff96125d6a5b4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d57e8c8a94de3e55ffb98cf587bd24113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760313b41fb154029609bf8feadbe33f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abdb8e07ea8c4d08635479209ab53e8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fec995ae1a2f7667728ffa2c21c8af116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d3bc22e405f2c2bc1f06725a1538f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20135ac799830a88307431cf9e453e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b28bcca0feb21b39095cfb7acbd5977119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f10978357019944d245f8eb868a9f5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f1ccb9ed38061cf1ca6b86a32dd65f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b27b3ac0f88cf57d60a09a6912eadc3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a7ab0092a8e2d7487d7e830efeef8f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411e5a7b6ea59ab7c40d1ea050e06ad6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd93f08e95693aaff18482bc462ecdff125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69328a671c2ff6bad87c6b0f80acd41d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb24b9d636ab06af58f0d1ed4a6ebb0d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906330895e6f40002a616bcbcb98ff6d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddfd82492b209756eb8f1aa3c1032f1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac923d5fafde8bbefe6696071ad4109130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9330bd34adccf850c1c7200a24b8606d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb8994cb893c6919051e362a03d6b3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac47de384df21bbe884ecd42b4f9ef133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3582e97aedb0633217773857bbebd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de70f898a4f8b2900649c3f1f7ec4f9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a0224cb7da39ca35bfef205e6dbee7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce9cb692b4bc9999ec264ccd4b3439137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c2d01743a0f23c49528a69c20d5db138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97135d0d61f022b5ab0c6a1754331cc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5462dcdfc3fa9de8a91557fc7e5e2d11140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0695e7ef0fe02444df8a23cb5da582ad141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb164b34c4088bcddec6ac7cd12867e5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e65a2ed454c4b9bea5a38100914c2b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6156fba7372bc779f84647df8f96d09144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc76c753312ce3adcd415ba305fce9c5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b9154e0f9b276b0c8ca1d4b256f43e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a889b7a48ce54c3d36be31988b902dd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647377166ecf44128cc7e97a9397fc22148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a563dc0a6641dfc61c2f75f9f5e7bb0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466974209084f5284095899e3267c167150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f7a10d7e307482470793f317a82fde151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c257d10f02e508767ed91bca2c9e459b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd6d57071b549aecb3ea81911a59b85153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3224a69ac5b7d7ae4623a708967c74f7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e719d1b6c6b04b606ce9b03c423f5d2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613afbb48670abb31024202e55284952156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75651449a4ef080ca678e488f59859e6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3af292d641757940bc2795b766eb14158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb5e6564d757872ac726548fce7db0b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41bb4e817884d3e59822721bfd7dc5f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa978a5eea0f0b3172c0fa7da1602068161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f92a6c92fa4034416fe04dd2d144d4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d879fa12ca823ef27c07409753555594163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee33fb6ad2870ad7b0e29279f83933c5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053330b8d1a33cea567894999540c976165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c3b3a82783675ae84168454e95419f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ccf3c46989072582a3dd3b7a90a3a8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e961491960dac7c03da1b09153be8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab4f9e228c99c9e84a3fc07c4783c4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf361bd358dbbbba5e716d282c38dc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751fd753b1c4b903d3e6a1478f14452171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fcb833254f5cead8154a19a1a6107c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e285c1b75714c321f4caebb5af63484173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce3f07105c1caa219180127b793484174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0e99c14517c0c48dad378dc98389e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd323fc4676dd9b77a377736c0b41813176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384cf93bda3bbe1ed224e81235b44c9e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e8b2b3ecaa0d8ff8a6239c4b37f07178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b405e239fcb4dfef3a854ffd2e4802e7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f837ef3b6daac3be3fd199ea0ad0ff180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0aa29e11dd9e56ec0d1b8f826e8980181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe605391c04c1796dbab87de83e20f28182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d72bdc35b5615ca6dfdef374dba72f1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab55fd98d8e19bbfbae4458540d82f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80beb2e33db26b379c031e861c9726b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c8955f5197fd84a1f42847c265602186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a0d54d805207fcbd24b864bd04d34187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1307add81861de6f2167cfcb9e0b664e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff619cce5102025a8dbaf92815f452189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3af161bce16d91834321316e86e6a6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05c5487d587dd45ef06842b7373ac7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d0798866a81e422201ada153ee03f0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662756670b1404985ffaa32c571a33d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece28d45beb774df0d5f3f05efe4a7b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e409c9977ae4b77d0111d9d73b69beff195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa51c2cc9e84a04608988bbc80676a2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c99ca2a14fdc093c625e2ada90c827197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a94d38011801a51949571a94c8b8762198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bbf738037b8c7e1fb3175b234c6f80199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b9603822cf42a2c83d4cc673bc400200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bd054f813a9f410d524b7a54ea7520201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357377d211fd6045e9cebc4913bd9328202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d45adf327ee4e031d3d6d7c838098c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ae9ad2f2a7a7212672fe98666f517204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e918bd7925a148fa3dfb9df56499e4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b7821a7bf273ee383139051bf7b21206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ed223579b2381d76d3dca4afe0721207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7552daba639743796a5943a3f7d23fc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b47f41c86d3499b79752d45861b0f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66146a8f6687f62133aa34a2a7b7c3b4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539153129755aca88716ba392af90db211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1fc089e4de7683bdcef13a75712d4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ce6ad53a71980d8560f7206e5ba23213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d73d19827c27d94c4e47d29a401ac214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45d9daf30dfc9841e26022f00591c3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6949743ea44bbf0407b9bf147db17161216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c7f774239e594cf62cae2adf16af4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9032ac390e013b1023125436feb50ed218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d9bbf911852261e728d4da4d7f4e08219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2885373543b5b9bf601d034bb1762b0c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708256e8abbb503e075dfa2480c56a8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f856c4d29326f4bb93a56b8022b5c827222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab6dc43fa26b8c00a0c18b951916de223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428630dba9518b9cc00a03a5170c6329224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03114549bed40c8c8e277bb9efe92da225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8bfc8d26608d346623a6300a9b38e4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b9deaafc56e2752aaa1e3a62af95c7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3627bf668690b81e03f320d3f13a163228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b59fe2ac755fb9fd37e33b5e57d753229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f89e02e8b057f46ec778b2b3e31ca32230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d5ac5af94771856fae3761529328ee231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452bef4eb7bca509f11f725b9f0de685232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7017c368074057e996c4c2dfb4d827233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c37d49f32fb89968e4cd5ecc7f4714234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4265f014a9083ebd52a7fad9263297235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b17d2418a7f04842d85de97e5ff04236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706e3ea02ef983582a6598850e95c81237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d434df071ca84160ad76542d08ff7f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b0e71ff6d0070f448308eb3923ac3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcecf9e3d5c3f6f434a33eda0ed8d1b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296fcc97c5e544205005a697a1a24a3d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5655655ad2e7351498fcddcb34e517a9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddbcb61b34316ba8156844261e6f59a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4470a5ba113d8c6bf653d7015982b735244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b23240e5561cf0183e7a8c3d6a9f2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a8fa116c57e23ade44b0a9f030866246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6fad5ea63b5e428fc86ba643a1f86247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31218fcfe20199273500ff593bd080ad248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c5b5e09e68af5b200594bc0343fc32249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b3e9da6b1bbf6e6f6c8c28da903fa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2178ce67acc4caffdc6a9e5d76d1861b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad18f9b1cd831a31222a180f735876252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb480d2ceb612ea36149132bd26977253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c718c9d591c0b8e6360bde86498e201254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de0db12f583dbed362b035af953810255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0f2b918660a28d4a67d34814308bf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2129797f74cd4ddf086d331781a1b7c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e60353c900b6346e438bf212ab924a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f759df22508da75d462d881da18e44259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b0729073a47e6baaa0ac392fa4ad8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c292d440c6e60d8cd2c37345390fc7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eabb811493b27591f26717d4095f56262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f54d8d29927e3f954baa34534f588263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63be6a92800374f6134c7f3af2c3061264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e10354df177df21878c767f486d4f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ee1fe9d7c310b01d2d03d68364974266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd867db0fa7e7c7ba56cbe9b383e9d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179468a4116564b5002061026474436f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90434e78602cf55665adf0e0a050e44a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb328f9553ae45ff600f1baabc2f5f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1d3f554f7e8ac9beefb2234a4594b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abffb70885d4c2288ed35cbab00681f7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27859d5a642251093b857be7d24c97a4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b126f6ec3ff7fb18a83a34a480645f6f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76c055c3298a37d7d08ee6e11aed0c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eac93bc5a6747a0fc08770ea00ad0f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866fcf7e8d69da4fa2999fd614bdc209277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccbc19a02f0fde0b7d6e50290d4313f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a34c0ccd8cf11f26ee61c2fe16336279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91bf63712ac5a00619bd7d0580af489280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04bc71c7a9646af1b78d7a4bddffeda281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4ba009f9b890ba54b13e5f73e3c5a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4491f3fa1a2f66ba2d13ae31fda7d048283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37673ba9da5c74c2c48f3bab4b2c6229284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a47f4c7f2080fb456b64c7343be711285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f7c8bcf16c7bc1bb53196b6a2727c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31cda8d52c4bef45b29ce81e92614a5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26892e08d3aa2664d98d285d6589b10288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2506e2979e90197d39b6f71b5f373bd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e26b58dd8cc583c097c7124e31bc6b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843bfd182d591a17ade35f46277a60e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4289915f3020018caa5fc2cba1d3aa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa5dfe0fbc6faf8571a5972f620b27293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c152986367561f82a44ceb9ac75575294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ab7304a9dc4bb25a8602c0ed91612295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3943f754fb493c17438c5f173ba739296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b016cd42f1a6ec4887564d604fcf7101297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b1fa1e14dee0a1fd175f368488381298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0120e676b484b5613cbb868652b141af299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae69fb06075ff9024be5488bfa2fd38300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c355e7a5ed2561fcc806b2a8f5ec9ea301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a3fb493cd06527d49ce9363a009a4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ed61d62c3137e09e5ffc91f93406c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5429b2379884be141464c3e3266b2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2620163af2a88a6c24825e4721a8ba2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e75d9ee78a817b6c3df4e250624cd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c69aff5b39628bd2ae008cd965f3a9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f359bd140c50f6da0d62d952c05d81308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d14d29c73eb11993f8ca71c3f1ca882309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaca1bfabda522d524ed4a0dcbde230310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd11be03b5e420ad2f3879f3006d79311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c109aebba085f4dfe26996f86dc5a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a900e2f9be3ce2f338056998812b4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1b6ece1e9a0e1b5bb3cdbff7f488f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc15e91171c30f633cc1eb7633c1941315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a8315b4db46f51cba9fbf0e36732e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8972bffab7b011b018d912e264d3fa46317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc79407cc5e445c8f0553d56ba663c3e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199ded8ba604483f2161afdebfbbf0c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff3631ba893e62c110cba46a7279be320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71385b4b8229285abcec2ce4222381dc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925e553b9c398eb07e3a0ac2e125a44b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b2967f95f6c716ba43d2f0e711ee3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea998819dc2f1985431ec5c20f1f2ed9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff8d819c332966bb1c41924c45c42d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4538e0020e9b65e5addd0124f83ba5a1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de05f7b98ccd8b4d35256d51ba3524327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc726cce0cc31389b0075516d0cebc0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd0cf0a96f6a5791693995e2b66ff2c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e55bbd0294be4dde5c8d592bdf2e1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff6ac2d55256566f83bd3ed3fba195331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898548f98ca8911e57acd6dae3286da6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e0b3d91d0dd2e92f54c22fe3619d4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7771f458ffac88fdbd839cf80966bb2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa33bb108933c8d171e5d0bc50e2ba335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d498478dbeacf53b8cf659c7d642e63c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea43b893ed06c7d93f4f2f5f7543b1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838047478709c0212eed8187e459f7d5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd631be8a8b158727a5daa6f7ef20510339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c26c7db6e6d14ea1d23a54c6f7dd6a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdfd30db75861433927dba1d327e1c4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9628ae8dccc7f2febee0ded7be61d4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc105a939c9dc849f6cb999d5d5e0429343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff5888a01e1b2739f8f0f58abd7362344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c1577946b58c8fc257942337c6d3d7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757010cc9e9af0cc5660eaf1e1a676f8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff85702d316faa6d3c96fc6d1b3d1e7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc20c0bb94df648fd0681a05eb2560c7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38cea85909813b26b24343e93dca14f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c57f9d09f570f3537c4d4d65048e3b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd96f4c5c6cb6c7b78e73bf8c00e91351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9065fcdef157f5e4d6236489e57217b3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f592441c158862a05202d8cf23a3b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d70fdf723e964044fbcb1c3e116b2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa625c12c1697c84cb5a5c6e8ca611e5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be84fd55a656ad82fa75de9db6bfdea356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648473a3b9525846386919899fa7d4b6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affde5c7b6cca0ee6aedcff59f8fbdc8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54294e4efb9ac49c3ba41d58fb479aa359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6737adb76e31bda43af034e0df7f4b2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c0ab383d1a622fa019b6faf55b291361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c68189beb7bba4254d5a41002883ab362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47290e8482c85572845f6d289b08bb93363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f5832cf859ba0871e9881a3908c28364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ea8c93a84d9f516c866f7ade3ee7e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb37874dc1b82c55bfc1aa520d9f09b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb77f0b9343499ae5d2433e2453a948367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d25c4e31c462d4688fcbfb725326cd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c834186aecb79a1cb1e0a6e01af7465369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38222b4b6693f12f3d769b72c376b266370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcebc5a763ff72e53d0b715ce767b037371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d27a07399b91fd2b2385891933e6728372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850233235a3d0cb1d3363495737af87373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a345ba500844ead0f39375ff397c323374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d32ef1933ee0e90bacc7ff28dc4d6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2eb2aedc218f15fabe4d6518e8d3bf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e8ed8111276b4d295ff5da43a5a39e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3871624112b9f564306c7887379037d5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ecc96b1e5e1dcae556e46e382f3d5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8589c2effe1309af1add3549fce6f6fe380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bab0a6e6f2e75bf2cf7977142701b7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71658ea59170b6352eca093457cf28c3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a5e809bc437220fcc57ac39172bd4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d26b1af630fcf158b7708fa39e81da384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d08a3aa267298a065e39a83796d6558385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8c7c70ab1ae5c86341523190abccf2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b357c71f722a1ab907550684cb5e017387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04be9a8df99ae184c1f0d9bcb2d84da388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2266fd9061613dc082f3b539d45537389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d09e3f47ebdbd572878e830d6aaa98d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc869deaefbf3ca68bc21f522a06f91391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8334db2d0ec09b0cf69d098ea99cc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec3c658f949bcde6391afe361831b98393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e5ab9f28bd04205b66a08a967d26f5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68afdedfd74aadb158aecab43bb7b0aa395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e51cd67669526659ef345a03bafa6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85edf33d7bd59606407574c757fbf83397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8bc3cf39b5988ead9c394ed3f4b575398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f40b711d2d734a1e9758f49e3e30b4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84687b82c8507d3d2dff35ec4f59c166400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be85fc140bef2b9e89bd45f4109584d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f341fd63b59ee0c902d32ceb717485402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd6b75bf039aa987e63049737cd55b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d3633bad1157cee7802db8ac5a600404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b66156bd4ec8ccefece8a054e5ff4e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd681b01effe624824bf649750c8c85406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f39471abffee6fcb7ada85cb09aa2b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63740886e18afe4baf0cb5dbf8597ac1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9bf5f3434814e990bc3e2c14094dc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5251be9874d6ac112b5a37a06ec5bb4a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f3c8d85d6be23e035f1ace86848ec411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f1d2ae2ba49585447e3fdf658c4a3a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf83c3969bb5968d5b6fb8506ff9b94413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4738cb2e84f0ba9e64b1b1aa483911414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b236ea24f530ecb09fc35683ec1ede415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31787d125c9e40220a558800705352dd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18681821c2491adee3eb2f52859a1576417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e87c79511756c473b16b737550c7fc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5419140b61b8ff8d5c70d6962f69bba6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0213d71f393c89a5116f35b8b7fa77ea420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2370640a3b4f1e3c35c97e1da132ed70421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d96a53a6bdc8a18ee99d14fcef63f9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f08eaa351efd9e895d8a27b143ee9f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc6b66c4d5f7401b3b87c0a5f13d30a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191369d6072109297bfd98095fcc4801425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762e1d7f68ce87488fe26b9db780bf09426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab19fed84c2fa3d28796979d467d6e1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac2265cf058b27b469e4455b50e6886428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6099afa631dc231c20724a1aeddf8ff8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda7315a2f3420048eb61392c0546617430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76cb185d0a230240e2722c26bbd36dd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf793b8894311fbbc9d01522dfca31fa432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dae1dff61c2033c6d21cae643d5f3c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6729c1f94735225fe7674fdd3210239434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b1667eee5f9e1c411b25bf03019d69435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a489d341b9f0c09aa26425f2150eda436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0f16703be9e3726070af28875fb9a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d27b52a5682e05625f5ac96e2bb71438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf050f3a4fad6ac1174d44b5b422d6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c4e5410fcf4d83f2e4a62a6cda82fc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d642a894b8f61af7bf1cbf7d5118d33441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8968fed6f46a430c9b7cdaa71f1c4bf6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e0c7b7e00a3a5b3ef7edf333fbd72443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62008227563634d5c755d9a698dc0d8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044bd2e9ca107bfe6c844ad0d17bc542445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f7adc17bf0a2cc28b6dcd0f7477f1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c54fc770c2cf2a9bb68bafada1ffef447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c669210946035262c53a168ee8002b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4baeaa365020249731c03d0b99c475f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0076f40c41b99bc385d85d24fde9a0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf792cb46f2ced540c42b36de241af451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5857fda3a61e37a541700d07db539b56452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e3d9cbaf52bf521896a846e414122453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aafd9fb7a673e2f565ad76ab71ea4d9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec59b68b2b6c6e54941b1024665e161455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca62518e8078452048f68fb29f00d8d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c945a686ed0d84b95f0189ec4b1961457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec0f1e45857b25c4dfbf954a8c0071458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7289483224e22b51e1266e644275c2d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc684ea8e7676024a4401cad5f272285460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4444d6ff33781e5eb17dd9d9b7168a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ab6042dd8336755f779d2779267dd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6bef5c3bd937dbf228ff0a6157a4f5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0263fb2acb98d13ea3086f16cc1b12464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca547c6cabb656430a3ab9ea8ba70f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9241c0da6daf1050b4732e745379c8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf24937b78b5e002b6c1937947db27467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114b1f2ea1d2e64efdcd78ed2438fca468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b30f434b59be1ed52327b50b67dbcf6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e994ee4b7ba1ae452a7fe90af1aafaf0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d54407a68000992b79495c410bcb0e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b101ba69f4b3576b0a808ba6d5cb5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd68a1b6b3b41b895da09c81df950b1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0613f02b8e738bcfe3cba821847ed7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2985f1d47234606f21d42df85e058a4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2512865c8d7fecfc3cdd1be9314014e4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fedc41193c2ab701852a07bac1de60f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a19f2959c0ddcca24cc3a68b4073a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d7971a9178978bf0685edf2606042479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec60c3e7b819b2ecbf1f9cb248cfbb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f370dc466b525947dfcfae067ef4d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0a0c24a0a60d48650d8f9cd994a95482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e06f8a6f6ef500433599346a59fc5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f307e57b7701cd243eab3fa902aae05484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fcf5199073f38d3a0b5136ec8ed16e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b46e10a9abe6df44504a12546c262486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82318bcba29752e0dd21cb4fb2ebb004487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9093f7e7106a5b3b4f736d3e62ea46c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c85cea8d84971398c756dc1a2fee3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ad93ab503bfa76d7233dee6213f28490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1651ef542fb6d26a53e12f2a1e47923491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd3bd017c20c9206e4a608e9547fbae492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ebf6f1e83b087ee786917938e25414493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c554d1749397bebd00b9acc9763ee76494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c94071a031ad6c9ecbbd5be6dfe655495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d18507afcafe387360451b18a6b94496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b2f7d23a4925c8fa4a53d15c2107d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf25affd7cdcfb94846d7f81dd7e082498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef4104043f3e27abfebda59984ae15499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2f8763d36553a8ca7c1c9986f3633500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b9f5bd129aa074a4d6f34d24423e0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d0d18c029b573d1e9161c8e058b056502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47dda4c5c45630ad98265254804bea503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb23d206acab8d803c897880fd7a4c8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d552e58a0225e42c7b039fc5317df505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f719125f6bdfe7ef7305ff77cb90c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bee8bd1cf23d1d78975e14e56f9157507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464754bf4826468ef494c72487c38be9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b27ee16e732d61aa5142e615ca29b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee17b08344fe155872e3880939c9deb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe7904eb43174a09b31d41c5d328b09511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001bbf1de8fadcf96dfa82cdd842846a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfbc7f4a2b74c7f8d7fd2467fc95050513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726931a5f6469d585c56e24944da4e61514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9edde28ef775f351455784e6dff0b3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b01ac9cdacfdba06b490c05c3c958cc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c05a1862080bcb3927aee20058850517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9609c444b50620e1dab48a294613fd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a3263989c53f2e2f7923ceedc33a16519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb1c027d43a8b4e876ff865d80bd66c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b87230ed9d458870cd226aa71f9f5c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026c92a2e4babcc83a695283bdbf835522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b94b622f4f6505ff62b37bc51b319523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14f51622dba33d9f0a25165ce9e14f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98dd3cf0bbbfa18eaf7ca67eacc95c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a11802225d445b3b5b5d6c3dab68ab526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080a5515c7b853747766c29c91f5898527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd876fcbe283a9ad30f2ae89029e135c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3cef0d214d3e9ec3a3da89cd728826529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca98b24e121be9b11de78480a5befc1f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bff652fd8dbee9c5397e8d9a008ae5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b5e30cd87b386ca1eb8faa47aa3504532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade0f99e3d0bf7db00f92e9ae6f03e82533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0391260041cff844636eb2580e5c87ae534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae784e47125a00e64d7ae2587bcfa0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2196c759ee68c29a044fc1d2eaf885fe536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e3e42d9adeeca002f5603069df6d60537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a898ca37ae2933435fa0c94bf8fb0ed538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83efba314fa6b71afbd50ce8966bd3ab539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae2445e1056a4f8d8d753e0e28008d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d5e9904f124c62543d85e50f097075541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a146ec446d602715363f4fc4eb4535542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c166f08c94256065c2bec8e5033407b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6eba286df0a7d10afd44ff8dfdc02544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61abbff33be70cf608ed74e73e5a8a6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e0d2115d329e85ce21e5cc15411b8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c229ac7999108b4b58824d82744c62547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f27b5868da1b8a67be2694fc295ca548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90392d7dcebd5841fd6a8af804eb6b93549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb193e7f78e3f3612c80ccad9e5066550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe226a4ff0efea302ab65d2479d079e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c43354177090675a483ef70326b1c1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670211bd245a4d9b2283de1b7519ba35553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee64df03627d2cdd0c14d4ca571306f7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c2b73c8e904983a6c1becd8f17410555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb6dbd04fb3e80ee008af5edebf74fd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b58730d26364dd5694d6355b6109b6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e2c97b3951d5283d9db757276f2bc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5103624c810c527a4233de6b2b8727d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3376e24d925d43159d0bb1b40065e36d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3150f257957196c4be9e26848ddabb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef84943edad26ed403b4fa81f2b7220562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea101c697b4ef44148b766ace2bf7a95563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14fe067a3e4b163b627e02badc7e4a1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6266078613265ff598bda1108a518c0a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d9e7673765bb07896bbf5a17e27da566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40945dc66d550522a1abe89b09802b56567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a47cf9390dba48e67b58c2df44c6464568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ec2709eea8de21941d2fc02d892f4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c679f20705c981a18a7c5138d379d6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e701d12510d41adca612a4e4c9e77a94571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b853ae76959d3a86537840160b911572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56654d492e2572f7b855d44a514d33573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d28e560d96a1f8707d06ed478bfa47574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca100bc258f666b12edcf07416af58575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c45f2a1694f4f3794fb6612ebc025576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62da09308b96bfbf8a5bd37644f36d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb069e9889980a90200e0df22fd95a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1732b8b58eeee84980d62b9979ee49a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5463842db3cc80014e7fe534e7bca77580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e69e6f8f8d1b63ee84345279261b196581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b506e1107bd645cbd3faaab4ade0c6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb4ccb4d0862cd3cef6a74e08b67fb7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc31e5222a942a2be881b5be5e77316e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1035938fac90b91ababe2db2256e91585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a7a1ecd8458efb3a8617759ede3756586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a3dc309b6e1dafb39b8241bdac40f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8302876f00106289048fa294cbe52e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd22a05a9a9df04937704498f8acd2ff589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd2e4a1ba71985e282c615cf91fd98c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9983aac698bc4eb1d09b6aa1ffb57c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d95d48638c5cc1fddf208777f5376592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc62746f595f5ea9e2d446fd0203b07593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c4f8d02ef1980744ae64d94dfe814e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a1fc1d08c8e366e8bbf843b0c45d2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b996c73a60c5a5e2a784fa06a2356aef596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f17fc66806b790b3bb8405861f208e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd11aa55ede7431ec3b7e753bc5cd15598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf3a2e964518e7e15ea0a78929649b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad7bb8cf7367174ab3f830e8afda3e4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1707c3cb01f17e04045e003b45b86a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7914682fa0534e5d26facce82d0aa071602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c313738c24ee735cb3e28810d0b9947603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a05b32d7c4c92d50071bb2d31d43bf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc15aba9172394373dbff613772384b3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f54a8f3d353c8c2dfd53612f6c42d61606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a6143dcbc6633eace91186d83ee4f1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6363881957ab8c431beedbcb73ba6d8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318da87086b24e78b88852be63a3e23c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a9db0f23286ecee437328aae40edd4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450f88f4539880e7e7688ec2ff578e68611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c92e0c45788bcd8945c6a0db15e14f0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacae3e45ead3f8ecbe13766a7e9e70c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e55d7d26e936d85489b1f7b01e71c53614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ecb7077afb6fea460fc05e229cdf71615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ffa891c1ebb69cded13958df7c0a3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0933c4adc03c0560c33404b17c3687d4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81416aca9510423653254ba3a8f3bb44618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9709ee3dff33e5eb8c956d03cc38ed8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe06e5201ad94bdac8e44c86f678ab5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff1975e4539404937c06f51984f3b6e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b9646d9e8e36dbef2a631972212c1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac609f8749a2d79918641e7845ad1a6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fff60f11091f316adb1cac5a1ad8c1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef93c1694cb77dc707898274e634abf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ddc5bdf10238e3f5f984699063eca7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb9bc5753e5f242f9285c7185d9308627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db9bcd5f4b3654f881f1b401e01444628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76149f1b79a1639aa1618debb709ad14629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a9d6eb746e93c91c91a4b8f9947a2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41491cd27b18ff5f87e0e095e662d2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cad40e35f6272349c089ef7e2d6baa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90286dff6257611b769a30833265ff3b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57842392a2c9b368f1bedc35cc0d3d79634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9215471d38cba9be7e16e9920f7d0b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b9bd41ba3c4bf6aac6a7f23c10c6aa636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f5c62c98a1ae909ee577ee18e1fbf4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b7c58805602b559486759974130ea638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed088b1338bfd0a71a62fcadb780acf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e001ef422d54fcf703d5fe50ece034640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4634bd01374ef76da6899f364768f1b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a39e556711e1f78e7c47703f95b43642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e412193e391f14ec91cfd015fa2200643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e096b23b1dd09237d096f459589d12644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b199065e01841adc6a8a8f361d2da645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bed50134e8a65d4cc87a8dda44caac646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec0d272b620dd3d0f1ea5c67cdc2edc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f600fec6ab5e3c1b092500b0976c053648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a2a5f28d3910818baeb44b3f5670f3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab132155cf03baf93e14a7f5b67401650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de5f965927c76463e733cc4f1b1d10651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0785cc5acc5fb91aa59636915fa86076652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb20d6ca64452905c941d27c9abf6b6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f43caa486a153d0c59694608a13ceed654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e527bee01e15945861a66e29ef46682655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e25cba401cd9eeaee4133bc8a5a3db656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1737dc26264b84247ef783223d1f677d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ac1d6848898deb72bca6e61ec1a1b4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd12f215e23b7f0bcd3ba04002359c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c6bcf83f59e9ad7d9bf6c8a27723ea660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658aa1b4faae6d064b1b0d7a9aff2a40661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b88f2dc47f776a5436b4ea10b192b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8410bc6e78a5ed28bcdab1e5d7710b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85495b920b83b30aa356a31a2a65c1a2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead143296c9f7e87bdf5b1bfd55ce4f0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc24521863226e26500fa643ce090c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3502fa0f23093cddc17d52710daf0e29667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa53095e9053db0da31124b491fa1daa668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d91e229414ce3bdfee0f9562512fc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff7ce5798e08c23f6eb9e98de75993f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445bedd2f8167d05038a9a96e16517b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70cab415d713130fa0fc5b562f2528f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67462baf3a68ab91afc435e6c78b4fd6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0417d84b76437f08e5cf7b4e3b36bf6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a20b689a503ccc6b16f0f1a13990e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d466a4e2c64bfd0c8de2f77b61ee29cf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb5b430891d769a3170690542fe615677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1ac8c6c3169b2bbbe9aa1b59b131c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472dc59ff5ed1793215bb95213bf9bd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c0e88528dee3714706798d095fb17680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2344eeb8ba3f6d95557c02a873d684dd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e746e0e64c326b5fa931b22c6839e2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74afba04aabd2c15462a49f6e3ea99683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a690f97ead951538aef0802c66d925684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701fdec7903730ded8ed78f5184d584685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f3a96568174186ca209c5923e5bb2c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b312b52e4f922993f5318bd9b38054a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8be401aabd74cfc6c7e59f6c6deee8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f3c34b7088828ef28914f494734cd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa7d5f9b401858b4f85a9fbc936e87690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90378e24ba6393feb37de6c995f2a6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc3d81470e86a594240b6b683d3578a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9119f245e6533f948ded6300390299693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bf2bb820b43f81afe68bdd8f10cbbd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ffd783058584d6121943ae13e5b20b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a71b6b0709c8368fdb81d1e7b0cd1a7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283af2075dcde9d7dffb3f61401f16b7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc3bf46165142d4da7ba59ecbc2e43698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d1c6728054c5cec740ce858168ed1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc1db38765a802c928c8e5a38cd16bb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933354a4e9982e624ace7778c8067ea3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa4f77c757d86e1f66e23daecd0a8c3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da436f161a91870b6e5c56d0ace04f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6960018ffe1fe9f29af2d8f910abd97704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d9b07fb8a31c700c49a9237b7d2dac705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70dc13c866681937d2263fd316d6d8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47a433bde28f80fe3297fe4daf2b4f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1910b3d4027807e426f17a6f3ddbb5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e72af91ccb532e58e4167e2944e3117709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65903b57bca3983a8e6e1456328d35b4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23917189f02ab205b00da63bd9db901711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df25b65a8a76d609398116b230c29456712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cfa89c2e6dad557f523e6df9af0e48713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21fdb91b91488fb2b7d504dedf9e5ff714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d71b86b9d01414fca08c2701b875de715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50eaf0daeb5cea3cb7b1038354b1fdd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee844c679ea784ebfa0e25180bef2c58717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c32fd71f9ed40a98096eb2e0114be718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed4603dffefc5e598ad822f3e6fe6f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b7775f0b5784266ce25c690b73a67720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2fca417ba122793571897988ecc18721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d7443738f1429d2f83e6768a7d276722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b279cea0907354bead8ec6893ec3ef6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec90f8c44230e19de09f8d736cd3753724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89271714e29ee416908085fcd20248e9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf2a545c4f855080a5815785e8e5055726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a1ff6c631346249b5857033b35412727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca53fe17767905e7f0a8faa8a8ed95b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb09ea3a4d736acaadc42a792894c65729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2555405016a3395c1dd10de074031b7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27324da821442c86c49a51404809eccf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9abdf33402aea75ec3cae4e021f9c03732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009ca2b6a15476a41a7ca4211f50f2c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3711e6b0853be3a5cf5b96015372ac89734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8b411cea7505afa81981d3971453e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100886746ecbbf2486a4219cc3dff3cc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb71f2232f2772f6b25731d54b89ba78737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696de9cab0660fbe79a4c5fc754986d3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f92e2d12fe41917d89e99fb6707fb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb0592fb7f177039724c19812e2fa9c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ede58f6512a3bc0e589f02ee26fc9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18182cd284960fb39fc93b4996170b58742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a88c6bcdc24413dab5c39fb39c12093743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6453ff877b030c1b8d0e485072374e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8300d938b2dbaa61fac57ecc377636eb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f318537fdd20840d5ee4705e1488ca8b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aeee3b8798aaacb54b182ca14c6a65747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb2c9a70d6a3af56e1413b6f739ca37748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d21a56fc0cd01145b8a97570f31e2c4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b787b8d7427c46c38495d20744ca938b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5adf81012d159f154add6bcf50402ee751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ef89fd7c5ba52faf6b7b5401b5093752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70146fb03d8781b2a128116f6da04cfd753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>