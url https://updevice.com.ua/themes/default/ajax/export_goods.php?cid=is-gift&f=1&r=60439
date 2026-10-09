--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e15b22bff30dfe5df2703f51915bf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f3b13235e5c27fa721c417f3bcec82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a69d3da5f52c035056a253a049e12a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a53fb0dee8dfa527c6f21976f09dac24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066642d302db6bce3b3277ed6dc4bf55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ceaaba2ac1d988056e05a388af09a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55f6c45e8859f66658a08c7789876b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6546c6d4f99571d95ebddb18bb95d9f38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d6131d4d1a8e6053b9857430766bac9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bc089be22d2aa9f45fcbd6000eda9410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3bbceb4851c6d99164a27ed715108211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d46a5b4f90818f8ad3999161ff0fa212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08702d42b29423c99d596463d39c22c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3301ca4d83699581ca31e00a621502e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502cdc9182de9bdf890de5a412be8a3c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ee6c3903a57225ec6255b844f3a2916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cc65eb73d06ab96680401eb52cef6b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b7add094b8029fc59ebd23dbe9b9b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c95dddcee07b7b3a35ad4ed9394f68219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110deb94b6f7ec46f3766b0f9cb28c5820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c249ff69b2696ad366c0c4949842c0e421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18b2a91275bba8e30099e13e738a3a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc262db4820765324bf0f9e78fc34523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37dad287abe662b531cf4dd82b6d0524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a734c8dd0c030ba8f18eb6516fa5825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c626afc2068addbd792dded2c86f3d6726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d577594b643cb21a5de0716a47fdd727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe2b8c5e47961bba5f099823bd179c628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca2f7524197457970eed14ec575c79c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c89f431b681e2698eaf3af695684030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a82d003e8a3d5fdc5c5b299cad0a131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8748bf4b16a26ac659c251e21e61d6532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe378f1f1f3c9ddf2bae1b8c6924a5d733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d6b3068b9bd0cfafa3530c7dab18d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea6cf8108b379a47f9c60c4678099d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a3ac3355abf08849962d9466ef610d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e32af58e4e0d854b8aefee5e847555537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b1341194b4ec9d5b8da66766ab38338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdfdeb02c1fc982a529ab152b92b5bf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba6dca124ab665320d4a017320f64840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2cb8cc1e420a94a25f6bf0f926803e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e7c0e67ecf9945299afc45528c8ff42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8b9c7ef5e2249b15e544d5d53a6f243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca308b87f437a08934b0e2033190e5544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd194b4ccdd839a2266fc0fbd23cdf245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a30317b3c6e786cea07b94fa47ccb046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee5cb4112d8afe675277b1590524e4947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7803f1715e699a0deecae64ca35584848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb73095bc60c5af0e97e2ca8cead23949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41959d1c818ef0c70193fb7e8730e5b150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede8edeeb8135e966b385ac533bedb1351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ccaf32ba670d9fdc806427e8f57a2f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e4a441fc02df7546ba3c20bf3d21253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466e75422c62c40b0cda83900e1526d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4764f17236d9983b009c3ab755243f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f523ff2101e58ec6c8e6eb7735ba3556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9037cde333ee86a42a68125c4f44e557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b2fe4b594bdc229778619722309dc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d1bf37b553f50e91e2a77ee9f9be359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eb9217675db963d7df99fc7a63ee4960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0e5e300723867a37dd2690ac5bf6061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423dbcbae7508f7af92861f0dffc0d462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c25a56ff6df51de8dc2b555dc00f863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795fb3e6d9968de48149bd9660d1f87764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2cf3329b351c2a11f2d87b2aa1da0765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85d8fd245d1d6a1558f66bc1e9c34fd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b062a807d37d792ac01e797a516566367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d05d4f4243aa4571f912a10f7d7ab68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c68766cdb2e7576ae82d57860fa646e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453478f40176e0159f4fc7bb3a739a7b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb17b359d5933ff0f95391f88578235f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872442202377ecf1f63435f8510b72a172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53667427a4c5e4f284209c86473a0f6873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e7a555998186c296db458c2a5475674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d2a2d9b56d9c4aa684ba9e89c6af575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e62fead2179d8d33372639121e14876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbbbe1d51c434f8deb2f6969fb6f40a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5214d59ec73c2dc3cf1d5b538336e46b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a855252f2c3a090c53219a7f2b109c879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce3a3bb8f7b4bca2742ee3474f650e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0ba3bef46caaf781e81fc4d66f8cc181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ee688339f6843fc8dac577488828a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16774dc10be10c0ade182a574ad020aa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe985b93fdc6f824dfa20dd97c8a0e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a007f8fdfaf7d43d48755edc40b34a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5dba2c32a8788c4e32aa412b2f86d586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392176248d76b7440ebcec775433f4a387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb338c0ccc076f451d5009f68e34f4788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa7cef1ff279f54b7adf0fd338bd8f689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8495563130baf339890f0c303fbfff90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f8fa2188ccb13f2c0232beb83e5ce291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4521cc897065d821910c7e1bfae048a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c0bdda6b333d4155f691f5834d3cf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb4adc49c30184fda95db41ca173a694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3174ca664f6afa0f6b54e9002008ca195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c428185c008c247f46cded07d1be996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189cc0da1ca30de7a3914d50d92e919297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa56941246883271dfab0c660c34cbd898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d081dbe1c0c3336fcb141fa6aa1a53a399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bbe090c6fb99fb7631ec2ff6213828100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d63a8e2ba7d50e8ff0a7b0c716ccde3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8481dcae52a3d593f9f8ad9234071d85102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4336746456d5a1d0bd18f4cada8c18103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac9d34baf49088b95368e3c7682811d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670f9ecfdb29118e97cfe90d8f6921d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf3c3f296cbe2406ac40e2a511eef4c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea87cf2a461fe199ab14eeb7a870e5c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6903a18eb4bf8f4abc428a19b186cb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40949a9446316133cf7c10087fa4b66109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b16cf917b02aabc40dd64852942c2e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e54aa94ea2d88997a9506ae7886cc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ba6f04b4eedf74f53a81b271e151c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198080aea2e75095f3303bb4a73c3584113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dbcaa103e8e3bd67824601c19c0453114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74425d9c87dcd37dd6e2fe928b91753c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45413c76406d0b14158b73dfcc525276116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17de0ed3a9b3834f00cb6ad73408fe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a8089fe91e7c46cac9b5ece4ef17d8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b76cac3faffb0caa4ec14e2babb0494119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c26ab8065e8a3bbb0497c26a75b4d8b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c75a0a1ca6400504e72c1f6099b81121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ff81cc0c9e0499382c827739e05f2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1219457cea4acdb90720d7ec79cc855123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ab8f0f3458b122c8f46ea5ac49ffc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de2fdd439276e819df96603c6de1f2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca905971de16fbfd63d243cfffdbeee126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee49f1241da4b92c73ff6fa8dbef19e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195a5088bfb5151c6a20a53a1e0a45a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d010d9dc38d13d910d08b8596c7a15129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb26bd38e498ffe25fe59bd15e29ff1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd084d013119ab7a1b8b4b10bb4b626c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97e9940260194da657479a31a6dad7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1022747124e244bff55ea4c37d338ce9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f0557b52bf1f51c2e50a23616b057134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d19e8bba2cc7e88a13230890b6505f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1cbab82b9355e1bb02297ea40e3d4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc716be98ee34946523aafc72843ef137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4868dea4fdd2eb8d2f9b71d65e5275d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c950510d27aeab3d32a12e27f422f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c2fd733c3faf0e3971df4ed9a765fe140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d634e6ff6e119ff35cac7168a6d3d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a9e058f54d444af0b254c5b18e0917142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa76d4596ac463697c06de837522760143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb1138798689379d8f1c5a79b05b78e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f68d9a6f95804d92eab3b464d081e5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf64fe5dcce0ea7ce2812eaa18cbf295146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9c8c0792bb987e6445387871a373b3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da40575055c0f5fbcb02a7cf2aa2233148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43074ce3dbfbc1f2d0e91e723fc21fb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f85c2e37e73d2ba9be5275201f713150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e85660348ad83062669a8f8594bd90151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a731b4986ce3fd2214c9385c7d276a9c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76eb7c589455a1d4efd2bb7a88a757153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2294092a543fe98f48b7c150875de85154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4c73e652b4bb6dfa8bed7fd8a03b8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ec9d8e637543b2b1cbdf048a2b87b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830eaaae4582fdd0e003bfa99a62f20157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd24f9c3a0c79e8339b452db7cc8d25158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338556a10460dfb12a7bc884e71ee99d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9115ac398166ff140adf1b10bd17ef5a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80557ee424439323a9a31b254d08abb4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690eaa0b37ae10270e338ab81e908e2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb1484e863358ca99e8ed93602aaa6e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa235aad2151a35ae6c01fe29410cf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f3543ee2c21772be524e31fd3fa48165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61222011718d48fbb551b62264910591166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c96fc6667fb2607deb1940f49c317167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3764dbe010ea05b1589bb57aa375ba8e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b71a043a5ec16bd402dee8834fb2ea169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df7e68f8941dec5d1b5ee6d938cc7c4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d41d7a91edcaa1568472d9cafc8dbd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024335a9ab3a2d39c0ed514a056acda172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf0fe67085e709aa426721baeeb1ee173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9177706b1fc060f59493e5a0d1e6f1c1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca688c20c2973bb2389d829fe06321ad175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae8c553eaddbdc2f1ba2038c527e92176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed7d33b5b65b6fad96defdf7693411c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469024c39af114a8fc8f5d3b58309d15178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270488aca82718ef5a2741e1529f7445179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca21a45ac50afe787fd38361922c4f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdfb88f82ae26d02e07ec319438e6a7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882d406a5e0a30ff336700416d31f20182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145359aba3b7ea5a7f56c22eddd89a45183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a08ca014eded255aede95cd449c487184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f33c79e41713bd1543622900b35d9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b841572ff5b3eb59682476fc83066b2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52822068e9b9294279f206bf66ab575f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79151550028bfa97977e0011e9d21a14188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776240b73294ef253880b1562077ca38189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56443edcca419c9203147d8e4f2adc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe733a89c9097e6fcd2a4637e6e394191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e267f50726fa4a05231b6dd91d3fb88192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e95b2fa2c05c47b88bed5cd376c3be193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b0e160a924cf807823133f7674aa4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa52452b236e50adfba9bdfa64cdd3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d52ea06dba5f74991f53c1c29e483196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8997cd56af20799caa75a64cdd6155f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f61ed1d0a9e17b9286e19536038d701198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df34ce9f14ee3ce614a3a8709fd6747199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c870bac17131808fa51516adbe5997e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611d2e2b26c99c2da98a6a1563abf1b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b291d37c997aaa6bf883052656841e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc14ceb8974dd41f26c2632ecf6af26e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b4ce83cdb0c5a89dec3ec798dc149d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7483c856b8f8598b31c6013772a2b6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed4fa8660dfa1d0de527832f63e7eb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1697ef0c3656e0d0121959f3e84f63d2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b82c518af8e27a5c681b3da8c80bd7d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ef1320500193100ee548ebb380a53209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b30f0fa4fea32a898ec88570cefab210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9660521e92db8bdb3aa73493cfcfe433211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de740513d0345fb62870409959b30caf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d553fb02d8b08e20496dbe1a8657c22213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1176e3eff90b3e8c0871a30bbd48853214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8344c84f581a125c097a35cb347f99dd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc25f4b4e09e8b6f43863f8a15aa3894216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67568804b42a08aba475812788895de217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba6f915a50dddb24dfa61821dc697f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19332622e685ffec3f3db3aa871bc51a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65ec51097bc9c435b5a9f450175a18f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a696f4f9e367fae2f6b4c1c508a5c0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6036538360c7305e9c47830445d111b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62920a73380a8a07988c311b082d5866223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eaa323a17e46be9f339e032e52d1b7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af29a0fe885c35a2ef1274004a3e27f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f753b0fbc5735b89de669908d0379f31226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ba2cbca6ea76f9411af40de846bd3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd787b518261d6589d3d92c97ae8fd9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf4eb7ba0d968b249ef04ac0413514229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e70f9e3cfcf0f5f5a7f81fbf8d774230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e0e5bd3391ae122897f6bf5241857231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f540e87dd26a6dc24b01bb8af422feeb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b795f86793e855c46784fb027294708e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55434d6e2cbc37f8440b9ba0489e8700234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4065c0528fc428236fce69098bd776235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364011428b270b5ebcc18a061448564f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee2f9cc72ed29758d83253056ae9f86237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a87a2042dda746b44a7f07b92e9e81238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68833938d58ee72420a20fea931940d3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b8a4724e2fc7861539eb5956fccdc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c0123bd0a3ba53638ff59ebf2c9cc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e2b27f28ae893e551d43cd462e7ee242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d4352b2567f7f3633410b9a4133fd7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050b4224462b4c21481e2799667c08f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e618c436a84d9b05c3402a5f0ff556245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a99cf1259729930f24ef8c0048b4d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e1eb920efb5f53801042924ca6fa0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3cb38550116af57bf2f1a9b225317248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd49b8e5dd55ad0a2bc0ea72f51abf5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f69a4a7697f5881186bce1cffe8f4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ddeada56719bee07464bac9f81aadb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2d321cc97aca8226914a5e83a0806252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8145f7daa01ef12c67bd295dc85614253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36075211a148dec8640361e1c60029254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ef4471305d13ea294be6c2c17253f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f40518e44faff861e58056b91f24f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2af25b40e2685b59b180fdc3c078db257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f555617aea3ddd87e92d92ddaedab258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37f81a3a5c089f8bebc29654b1e1fdb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf141f570fe68ce87f087ecb0d3da842260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a190918e112a8499130a291c2bfbaf0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b80172bd5ff06a6e10b2175643045b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d736fa0ad95e0698b58830b39404896263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d04191e2803644785c85c9761af91de264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc599acc8d88d536c34b4d19de371311265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1730fac447128c9fbd7ecb5d14241252266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd3f02d03249fd3e7ddd5ca9338b068267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa347167fe69fc998caa0be76602c8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4942c6a249fea161d611dbf579c113b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac0455234d155fe2037e941435958a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941eb55b8462933e99a63f23650e0edb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa32083f380a013b39dcb1c44a5048f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d2bd0c7c17da4aa06521d106089f5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd69e917c37d593b3faed4f064ca9f8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f780d9940d6cfad6b9ad558d6a7f23275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be7bde5423298eb3848aeb2cf78fd88276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc271d27612ee50d8c425fc4314322277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c62e9f2215e3a61ef7a4d380ca8dd1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e990590b2398f6832faf7dc6bdb6d6e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd47f3acd121601b75d6c20a21d487280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e410a4e7023c3a469e42b52267d1ec281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb467dd8fced3ccdfeaba18e67f414282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a929cd05454b9e4e04dbfa617a8244283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3a4aba9d40eea3c6d1e708cabc2f08284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af55d2c60e4063533006f80e7ebcf8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea566cea2d56cb0daad500fe0d8d868286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac1348d87140463121909b5a8a8e894287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c86a77b33686f9c168c465109375c28288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dd3eadc74a1500429bef29a84ee0cc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1143def4f83783238b82b79cbf5ace74290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dabd38a98133d7277a34f95948c2bfd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4318c09f18daea511be0179d15401ed292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a801848336e1f0c25970e914b3352293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df6df3f0d99a8a23d712d0e1bcbe37294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d048ea495a3cc5a45b1e319ba80d4b4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ebd44964fd517d0a38c96d0f048ab296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3622f1ebc35c982f2161b5b8443b279297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79205ae38c222ac65c87a1a31047bf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38826827101e7161c9bd11918c416621299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b72f77fae3332a096462d36cf0a4a5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a992cd84be83ded4cca064d9efc8b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d126ec47b9d26b0d3dc0bc86f6ec3a92302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c7bfcb871d9ed79f550957c6c9c43303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646329d09886b4b1724465ed8610f00d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69d21f77e1cdc5bdce1777ec3470130305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaabf2480dc9a2f2e34c2dd0035d32d9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f683fa2acfeab5f98c1f4e0cacc818307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a9f737b7bd72fdb2d42cc9ec7a5e44308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf5897cf625224b9518f8248454b9c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01dd658d493356e47f66a917c76a067310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ee7aea8ababe5bd6f7614b1921592311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dddb377b83e652fa5d96e899e16f02312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d440b864edd168a7574329736755e1a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc3183392c3905cb7e457425e8207b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be9621d45cdefa4b46c7ad58b328bf2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecbc13c54d5b02c26caa6dc54693c18316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c112be3097fa350f334be7e6bb80aa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1f6ed70687c5c17043aad220c9d14318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e5e4c4581cba6342ec5c5f2390902d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5069ef3347d33ca7bc0a8729a1d404320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc54e590700528be841389fa457f15321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9bbdd5753b75b3a0e6c1a7916d5d1a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2da697840e9c2850c6e2ec155e1efc4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb2d0c2e29e37157c5bb7cf6bf08f0c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e4de3774fd5f80971e502705f1deef325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe1214ffa48824838e1a1efccf91a4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e2b728995f89ba8a42130b7cc0f26327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e25e3f491dfc7c7b242fd785eeb01328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8670a876264d288ce2c7d6e30d1b6e1d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a7d17415705258fea72f4f1ae6045330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46138aba9a52d2da0942c659a51c32bf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc6740e970be9f3aa17e137ac4fc332332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f2d1a6dd89797e8d6244c196db96e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1748b2e3ac3e16a1d298927fc42e8880334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878211af1224838a98a1444da97122e2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46408e2199cfacf329f1592161271dca336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ccb061b2f96c279f7774f5a76d2b1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ca48b399c489b2faea32e134b994e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e70bda9725fb349dcd56a8c8a6c3ff339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd79d61a843b22fe492a2af922db36340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c306555a569e171b4344df6761a18b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a273825828675437c21bec97100846e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ee962b295f954e10678b6f9cdc6bb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f10fd8e039ff4e2a3b2c9140c23960344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6706ad386705c7909b5141aa124ee243345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a2ed92773ea8f60cc643bf3efbbf3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b99dcf39bc67d2591680bfa996731c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5e9ce3a2af097c2f327e28f562844348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd9befb529e0d68bde497b8fad70b67349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176ad957129cbae282f40b97ac2ee96350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334350c995d879d81b662d30c23fb996351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee1b3fb8b360e91b6e8778246a9c1a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ef17be91164f1bb3f345a5daa3f4d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32379c1e9d1ef751fe4679782ceafa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8eee1598a1b36c58f04fbeae486ea7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838760671f76ad86ff32004f57b50e0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25659d7d3a3597d89347021e0fd17e4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94548afff9ed0e25838a5a88bded8ea358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac243ec2915c5ff2480584f0d16f35359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfca98938ca57b7a0940a1c2046416c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db5581e3d51b9888499e524f6800f90361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c75f4e044c0f98783a7d49ba4601537362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0164fbee7d9a31bacc7afe23e59fb0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85efaee2f1db16c1a0585eef15873b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a467200a3a1f553b9c39e6782ec7af365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094624898d806ef738e2207f0838757366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b30c80fcbd540f33779d34d980d4f1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d01b332e8d7aed9febc89151adc07368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f88b1e6dd80b8c5896e1a13f4d3e4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1625b2ea65d9902041ccc0be1ce4e91c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728c9c51d6d23d452a209c09408352a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d866fd86064489f6f8ddb39da97e0f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2864deb75caab1989603a1e1bca2ad0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23880da8f469425b45562697018cfbf5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d8319ba5e8cd6f50081944549d75e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aabcfa1df53beb690f866e9a30a779376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a4fcf07ee67637cd700a49dbeb1b5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95047d34c193419cb84d1d56c5d0b4b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce065e663897d9180263ee9e5c1fe5b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40759610de23265104ef45d6009d1e01380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8582b7672c0b310925e514f8f65d3a0b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d1851468274c88f2fa287020c425c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2133e2c64904b709f9e4fd18b89e14383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0216392003bc4ab54663d569ab236b9a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcabfcdc12091ef71ec2e93c329499ba385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02643d8d59526da856a83e36cf1553f5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bfd6f0f7ed87c7a08c27488f71ee9b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd62ad922086aea6f53b8c5373dd1e7f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0411fbbbb61b0a65fa21cf28c46bcbf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2898f44cad30f1c9f1e45ade0b6ca500390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae9563eb60e3fbc4f33b2f671f876f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744988c2fed3b6711d252dfe3445471f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d65410d5417e85c60af182294b9078393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0331acb973d031562d5406766ea3c3fd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af9b651f6a415b8f04024713e14003395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ede0c24e37d59c83ddb17921407185396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccfca307ed587777acff9cf3d602956397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa34140e8f8ed90534dbe54147855bd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00df81a4e5e219bf088034b5a14675399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a747bc733011f2524f39cef1b044dbc4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1238d4f8747083ca9cc1c4a137894f2f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1ceec1cda6f2b43c1e2457a77a95e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847851f462985980628d943bd122571403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb73ef27686759839ac2ba0848edec19404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d0831d6e0254bbcf28ecbc68dd7a3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d2c9f73d5de91ba85514f32e0ee5d5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ede2a96ecaeaff667ebf15d5311e79407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61931ef6d865854339cc43943e439acc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7308f66f56470f4951c7a8491eec16409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27791aad2320c11ae29d5e4ac5917ad410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e706fc11490d5db03ce01d36998bb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ad98dce3005fe4e6380a6a367ccd4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930bd590eb35d0ca71ff8158cd6bd13413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0790de54395800953f8b4a143ea20c27414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a307633ae20685bad3f1debb3b2ee4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c1ea31d3cb92b948d4f668c0f15e0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b02c2cae47ab8793d4744ab0263ad6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3d0a384d3ba8fad59f36a36436a47418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627331d1e7644487ae321c0832d5bd58419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cfdfbe7306e7edcb95ea43182fc022420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c71abb2e5fe7d3b0dd8639d057a2f8c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2772b77ecd1df05832a9e3c3b4e50f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c947c72ac0f09514020160c7dd0b5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d179b02c97ba958ee213d32bc289a4f4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97bf67129595f3284c130f59565962f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aca37e940059e22ea0a87716ec7856a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5478386be9da13b68a2afb82ae77ee427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab8e8dc82a3e81a22b9ee2fc85c4576428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff36d5e4ce6c1753c023f957aed12b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df977c15f69077018237a51bbff7942430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05ea809518cb6a0a5bfb60d115e882431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc1f41a11c5697725ba7606d3e486b4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f82113a11d17439b7fdf8535c21d6a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510263667d82411316e8baf657e38b6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da7f79d07fd65af7e8d591b21f89f3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39149f85c792b1733765f0003d5a22b3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398196891156f373ab4d5df550394ac437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c53a068473c01538a3598a98bc6c7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf6e19aa5471e3fdb2182a2f5381cd7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6441f2c19a9b8324f8f465c6175a300440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a938c6f0568617bf28abf4092e4e1d2b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e10e7f0dee6481cbc29c83fac2232442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49503b24444dfb35f5f9e9bff0906f6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9b24c84e2de7812db175862ceafc1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307cf3244f1f42ba820c4e5a3f4f14bd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd8b9c7c65761bb4aab179e7f0001cd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ce56d70c332775355014ff0b98b125447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b5b6195db592f77125f03d264b89b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286def47a89bbdd33653b4439b340988449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff4b78627f609dd364abbb74a8bfbe6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ddad60c5a8fb7218622c9e4baba31451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b72db34b2f1462966a18dd114daae5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd6afc7af13ea21b3684ca912650a9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3619264603be9e44e4f9673dde06cdd8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7547280411c98dd8eae00424ecadd3b9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc242cb783ffa85bc5b8b0ec7e578a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c68a051022629b7bbe8733bd485a2d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a135566bf3068c723befbfa109414b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d748402d54fc8a173c6a3562e0215459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827dc88b82caa992d3e76c3cd3ae2769460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca613ecfb6a1ecb3026f774a88fda7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b1b5a7970ad51c63e59bed1820238462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e19d0ae7aa0ea2f9c56cb5ceab95d0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439545f9b411e46711915ca22dc03fba464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8962f96bdda25f1e1bf667d7200d3fa2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9991ebecda64d799e25091f2984577a3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f092629df5ec1f662d0b4cf8fd4294d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b873368ab0e9552f97a43ffd39f51e89468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c90de67d63d87d14f20a37fcb9f82469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae93276e72b529d38b9148f1b1ed6746470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c7e7ff6ade402ab9227c7a586eb1b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c46f22c3160c551ed2862070e0974472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890690b100ed88a6561d11b088e2d27a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27373fdbd18098e4740597b0c9a78c0c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae067042dd74da97e6c507537eb2ddf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df08ede2816252119bcf6032a21d992d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df47d58e67db811a58cdb26b3e8a8b4f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6e3cc8d8bbcad88b798fc23b5f6c5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb05591a7f4b799ed54cf468bc04c89479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133025593481abd5b8e68b1160e27dd7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af0027e35ce4e727c0405b08500c7e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6632a8e6898383edd3284c0559371e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2df7c9b98c1108dabe59e619adcad1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c1b07a389d7679a87ff514d65b7e0f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39a92ce38613699ab7a068c5447c34f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc990268eb6c6cddfd90ca0041c2cbe486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a6b8822582f4278310de4664e204c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e15421bc4a41d48b31e004b756ecd2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b679b1dcbf7832ac10c8c072c2c28b13489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee7c22c02c3bfc96dd334100bf2893490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb11de0274cf9d93853a7c321de035491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ea061f4f53f0d6cf4f2e00e46f21e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35367cad06b13487e696410f5ce01639493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8827c8ef9779ef6db71e49913c1204d6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbac074d18a818355f51c601e8202ac495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e17c633ce50172aa5a90fc2c6cb3831496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3740972d358b4cb0862f4363a0f22aa9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb269a075dd70a3ed0efbc7dc86c546498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c70f8284d6a9cfc2171e930ab9167499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fafe8a769be061e64cd4eda14c730a4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ebf21ca00ee14df83d1a8a29f36d89501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de009a5c1d583a3ef36f740664ced24e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb5717d3f6f09d4b2354088ebe45550503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016846a0b39c94ec48980847daf85c78504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f246cffb70b0ef3c7ba500c10eea5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae8b17c2c49250260c5a8ba37e84d2f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f8c3716bf683527fcc13dae333ade507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ed49d8f350edab5fef560e9ef3a6d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2068d66f5c52b2acea45e12b2589f0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c5fb43f56fb45975e866f8b746058510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3235f1d331c7a9aac73f32f1d6fdf3f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c318666573b9627eefbc2a41967d4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445bf19218952648a4acfd6098df5f81513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d720e0a648a0bfee82ad242d1c70c9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e637d18b1e36c672092b755f9787dd0f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f5e9da164dd0262302391998611e6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d348222714430d964bb06ea9e5e0b2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3691a72b23077cea07f4d9faf33ccc3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9c50c58e0e2a3b09a16226afa071d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da7edf84d71c78bd3fcd8b230063202520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf643da51f9c7d4542daf0509094f8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd054471742fde7ee9b15d62071e2f1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bab07499a6f66413ad6c3d147600ef523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826470d93e382e2c9e68f1d9b5ddae7b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0146960e8d1a9ac5795ea399606b470525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7b336bc0bda1effc3594a4dcf8a92526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9744cdd22015cb5f289980964e3acc4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc1615f4357ac9c409a2870b33e661528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c637e2bc968c04541e091952d052a297529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bafd080cd3c515b1c94e436f5a2b70530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f4ab8165fcd5609e2f239ea830a22531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee8b470e720d1a80a14d21c2aaaa4e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5c7ab65b840b94ac315804bd9ff97533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f159f55715cbbc9a0187402de1436aa534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf09b33f9ab6c53a4621382c8df6da41535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1781de8a3c24a42a03b1a17fa5d794536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bfa474527cbd83271f77d1d5f1c648537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5603e874f5178e5c1c864daa4e54e7ca538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051fff3ab6127dce6b61f0122f47e537539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ffde6f5d9f00b68a0937f4f60e2a6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad52da911672b8ee77ef48bb43e2ee7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087222d96124a84517a0e23f813ffaa542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0602629aa9cd9cf696517a88d4ef6c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167086754d76bfca9be6bd78d3583bc9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f152ff839f677cbe2d2172c9b88d4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19826a862653688f6438f395ed6c5bfd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f22647eaff57f36c09262e73010e2b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d99fcd042cbaf2807c53a7f884f19d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b32c1c3fa1765a07fb55a27128ff32549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0063ad5261da6195fd2dcd0dd24d41c8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc2a95d2ab8c8fa2b3870deb3a48ce551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7b20558f8911f4d1a61baee00f068552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5300e9f76ece74c1e20b6ef28c3c68c4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc4ae1bda2f1c04816ff8f80d9a199554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3058b1dae6021732ef4c85b4d0fb51a8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4486b8825bf4c8d4168e81740fef2c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76577a62da85352a51895f2caf21ff2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d672469561123229b263f206967f3f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd6663a7289b8fe1be43408a2c8ce6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b825e55255f9e5f152c1375fba25312560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19906048f90e9037c569a496aa411905561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03964b10083048e4d50bf1e1cd74a2aa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba1954de0a915db52da022dc5ba14c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c877b9579e4bb8db9dfb7297ceeb9c2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff8b88aa9b01a4e151b107e716c7f24565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667aa3f800748de0123edaa4efc3b54c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c84d8156583d836218e8f62770b952a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e07238b214347a4b53923155254a0d6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb26e6d97af70c6ca3da89965c963520569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5b3e88bc8367ca2ac82289ce2d957570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dba2743a60dde15ae9d313ae12c0cf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec55443e5f7948f3203cc70744a4dc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d40b232916ed4bdf49c4579e84007573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb0d4137279ea1f2a69360d08f21e9c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eadba6094070bd55c5f741188be4c1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405843f21c153583270164acb7b89c8d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9589c57da5ab366db4d0ecb85d7f05577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7054b1c3d032790f3f181a32ca556f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f81e2eb28d543a827ba83a10a9c6f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10173459461b038ebbc9cfd10e1a91fa580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784da78d7543cb5bcbc089777ffcdd98581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f04c4dde672c28cd992bb0365249fc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92a20d2680cecd7a07c51cc24fb40d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9de68dd8073e79801f4ed0860eb034584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecabfb24b8c7d5542ca3176757bb5bd9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7db2d7988c2ddf697497e57b30d3eb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d7b341cc08f08eee81dfe3a224926587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84034586569c1470b684cb6302d357a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5324c740cacd342f76a2e1dcba2ef9cf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d5729389550adbce79d7ac7736364590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c793f93a5c61c56488ae75728ecf1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b42b64cd18922e8e11f1ee4c35bd59592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9148b0878e25226b33b5e36450251c8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d9d955aeea801a0d0f4dc362076116594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989fa0d7e3b414bb33cea045474fded595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0df5579726f41539061a63c8286f7e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e086e8f2123e5d3bf6b903f4e5646c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e05dad7fca57c37ebcdd0494995f96598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc03f43fcadaccf82d612aefa178718599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae767faa5775751afe176c4405bee080600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d811b8478d84cb765a9cdbd56647d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27dfcfdea330a998493e203eca7e169602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3efe5b81b248f969d939e9ec1dca1a2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fac7995465789763318e97f18e3e9b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e476896da5d41576ae2d42ee39e4d43605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ac09e3a28f301a800895af724a67d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e2b32eaf79a8c95d9b16020eb4d393607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12af6dfae96d1cda08bfe52f7c83018608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f63b9c873374c78678c13025c33a9ef609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d227268162ad345c3ee826c592343f2f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7398bc20599d04a80d4fd3d33ffc0e6a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1871231a548420a3e46e97241c151cb5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b05c0375952ee5ad5f83dadbf55ef613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d1d50ba80e643dd52e3b8b4416aca3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0296d89d0ab98c7c31850b5d5b3d22615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220baf987a1e2ab827c1056267575013616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897cc391f43671ce21f6d8e9defe8d65617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64492f2ecb4d0b853de7ee455f5af8fb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d5ec51be3ea796a10ff56c6fdb4fc7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031822187f32553c0e911749d606e4ba620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6960ec11c06e29781f1b27956a968a3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e44cbfc995e90ab185b23579a17b50622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ff03d8487792547552911fd40584a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac3114006fb191deae89e3c8bb53904624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b75bc937caf7deb6dde579ad2265672625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462305a31e82ba8f70c69373927e4325626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da78c5070b82aab081cf5c3947b529a1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7957b0f5c562b4a6f1b07762458cc7dc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b48c9d565756cccf0a73f312f0444b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64752944a4ded51fd6ee3b5616a1c43630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a5d2f378d592fcb8fa70db3977895f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213dbfedb16825573167a3f9c685edf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474cce615004d31ec7b275a685968c80633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6442c399c5acb44c03ce7e559abcd8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9087fe9bc7e97ef76b8dea071ea2740c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32b901403dcca38d3aab8bdc269eeb5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a743e1117283e1c8a72779e27e605637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef86e94fff7c3522e69e7bc1a040553638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a02cea4a8ca00cad1127262eb7fef0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc205cda1651f831dfacd74cd430af48640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0503e1cc740d9b49209ab5e16035d45d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629cb4c68845cb0d2df27b9302e9ee32642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9819304910750ec1300f0a59a3805004643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc50854cf54ccf68776d9a0a057058b7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40ba1171b4554014bc7a7fa1f43e7ef645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd649288fa93598c935dd725a9e88d6e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b322c89615feb004739640493f502647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9fb635de65e6a4f5556f19d5b7443e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca4fdca472332f7899a3bf4df90cc0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f42031cb526c825771f43d308a86c8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faae14c464e4d9b328e750a9d7f0178651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ed630838a9cd0dc96341d38525ec7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1635d34b419bf72f2aebbc56a8c32ec5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daefb3ffe694da08232bb0adc251da6b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c9a060a9b3db70a534a475020defcd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71600404659f630a87bacf363f2a1f2e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7111bb5c5ebe9978b64e37ebf2a8398657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd85a1562e93dd0aa2d28bb8c3e369c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be3b3772498a23012f6d83b102861fb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa6f3860c922dc8090707e36c8a918660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5a47be6fa99ad0f163312b60e5d512661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d35f8303e3c766573f0e07440246d74662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd15391cc7fe32545911804bc1542959663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d9382162375f8e43ea4a54b2f0d071664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef88538c96a4d7108c8c4e72ae593b5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b3dbda1d4a3da1c04a7287ab952ce2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26508ed98f00efc054255a9cbd5c974667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695743393849be06b9527b106b637747668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab46c17247a76db5cb68f4b75760c7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf5b5389dd67288bcc357a5d320dd1d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e7bd7bf9e03ef42d8f5540f33799a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006821f0c9968d1475c586b1cf82f5ae672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b518c1a2b5896bf188e5ec70310e1d04673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bdc3d4aa3d3dd3399cf15fa2186478674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21174faa1785f477d4295521645b2b7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4888232d8291e6142c4b6cfd04c12a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed62e6371680d3db3bc17a056ba26a7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee32fa1bf4b07bdc18b257b92002472678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6576ae22624e526548226b72c8259cc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f7ba05626c4d8faaf8297cb059218a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b2c94ee7c15a2f4711ee0972b1951681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e5ef713fc1b66caebbcab6dd3e7d31682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1dd197729e9917a3c9cd3e75253959683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcbe6dc8ed16e4858c0368dbda7feaf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c2969c96394aa2fdbcf30e89e600f8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494aa30b95f2fc1b192b1ed098e89755686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af58b33f2998456b4df81bbd37c077687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34040008375ff5fafe275c5e98a58e7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95ecb997640955893187150f2029170689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d529eebe909f515eb081e1220aaadb5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3206a58d0c542aa4d1f73a60801a5e6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d5ef14f799f81d92cc7954c4baeffc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63e2c0ed2041da258815706fb1d96d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b3bb7981a94f8a60c29e77166d68a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe410b54498a651694884916d5e50cf6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb88f3656d2e8ac4028483b20569b77b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2eb35de2997ce48ae20f9524981433697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193cc9ea3d6a536b85498ed18198e099698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4175b0c9e3f41da084beb748876d770699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088785db5e4fcb19e17f7f32ee988039700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa1a14655776bb033f2aa3c35e89d60701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2155a897269e074c649cb761364fc55f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a54cadc1436be833bbca0a1cbce44703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407725e34e710503e0b9b624a9cd5b8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e7f858601fa39161dbcd0dd616c219705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df5d760367e58bab1af92be6afdd13706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b0f7a0124fa331b242ceca8c88d12707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5889dd9f6b6dd9b211624b16403b41a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a735599842cb2022f1843fa9ccf107d1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d3d063d5c9d1e899602266151d248710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04829ee1d1e97c322d17250eabc5505711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f30d14d839c6f7c767a465470ca5e2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b2b8e735b13ead063b99ee23d3082713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d8d2a6d811dbbcd5bcb83496139456714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52544472495262087ae19c75b0e91df715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4a5333c36209f000da50bf65f72e2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0180ce62e2efc9f3f9818782cbdf5dd3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b9aa6c6d671ebeff151ad7e587d07718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b27409a5542dcda210f63bf996409719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a079426a6560d5bdec442a7db559f9a4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9421fafe7e98da88d5cd37956454ec721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62888b42c3e6fcf12661c802118c1bad722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de544c401c0fd44b71d505c4a77a11723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0467b60170159b80039d2fb2b7d52199724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b2408262fb1c820e44597a319575a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af551d60bf124d5cdedb9e096378d3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce919d66955912517de7c7a8e779df727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f7c3451ab1315befca3ddc4798a0a0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac9e74758478959844d23b858f3603c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f425cca082045a80841dc2ed0cb06730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0acbb50a0ee8eb7cf9f5dec2ba312d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c561b056a86e13da9a16573e6814219732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c568ae9d40ee7631cb1ad5868715c05d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a5d0dc6e2579ca0130a64452a6355734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4327e2a6fa60ac9fb99a3e04c1dc7702735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a334641a6a9495cbc903f614e9f8398736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9faebb619ce37275a20c7def11ac2c3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58172410a597c749d16d3ef57c50f37738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f335d7af394d864c753357f1a0d216739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874a5a0b7eb0bf32b52ad1facc46ec7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0dba418c1481c7e295a188ed2c48ae741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1df78570d3dd5d32cf7da5be4f0f56742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a79a9d0c55e248de15fab7263bc097743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc7df05ab6aaac9d05508959c9d43f9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b841625f424bcaa362c3e718f11ffdc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eecff0d20a0f1a06b41432bb7e9ea9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dafd04a07e6c2f7b05027d8e7460c0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda0b354c5eb15de03040b6a3f46d621748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd27effaeab4927386de3f780a2fe707749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf0152edcf912b5a39425a012781263750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c3f1a294ff240dabbfcbd74008a1af751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28dfe371ccb8ea2e7d03962e1ebf735752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11994ece4b4aac2ea7d6559b2e5a1a99753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2ecf7b63c5a528cc2e1f1eeab677a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a860eb29ef293cd19917271d47d790f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c8af82378c048e04787c1a1e0a0cdc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e5ecf836e960186b778abfc9e36eb9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f300ceb348ec978ce5d98b15470dc3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b8a30a70e6ae10d316bdc57d7ca97f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad78f06eb390432ccf309637bd4f461.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa415cba004fb286a233a2962bfe422.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9255e48325bcaa1f0c4e39cd212b65fc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42da2fa7c29c57327fc026288f19b2e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7686232a556288ae3814c4adb8048c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69249cc901a0f2f988d8e890854f2eea6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8709badd8c4a9a7fc5ff13963bc99717.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2624d3316e16c478593b084f92edf418.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b8532e6fac8d4aa2f64886788c984d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df36f5c5eca5daedaf6a5b37f2ebeea110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c0d70b9e6d502317a10870a64af2a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b039ee418ab15ddee36f985b193c012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5025193384c066269376f602aa5ed5913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c7d4ff49da85ae8f2c9349a6cc79d514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04146d083a8957de54c791fc4ed3818015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a2eab091e519380823219e003b52e816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f65a7b1b738c521dc7d140b5fc01f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a37d854ab578fb231b68f3cc4d0c2c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd564321dc4a100568a8d6570cac9019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b44cb3914c0a48ab1fd0d25bca294520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c8adfb45298be798358395034b88321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605fdaf0116c962e3cc1f4787185b22422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8187b761125bf360e72d6818b20f506423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5102ae51cd2877ed63074d38b79909624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c596ac751c53c36f296e2c2081d3c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d3e8a8ba49b326c7af39391f1de7e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d415eadb97f18d55e92e989ee570dd427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd542de8b61ffa3066f6a495df5f1d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02092c75dbcafd393e288059ffd16ae429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d105375f275291aacb4bb79a48c3604b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ddb90204399ab231188cdd3e315d731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76511997fbf7dfda4653b356e0605e0832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f26c86732403fe13f25c9106f17e2533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeeb2ca033103211b8b6281bd2b6bb834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6cac4db512bbbe84d345ec9305917e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82542b2a94398a884d6f4a816c9e73c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c65e82ff06c733685a6ceded9dc5f637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719d4ba447a899335ca3156a37f1dee38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71675b10428c60474e8ae5342483cb739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda21fa7bf4374a1dd8e2ac499ad57a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e69480060a927f87df33e9d0c203241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb6be0e0fcc19fed9c24e2168a64f642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51130feeb7fdedadcf4229a821a8c4f343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b964f97e42a003d02592f8d42373244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f342a727fd1f79d35a9836b4016cb645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e136cc50c6e018ae43a4751df56c5f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e8ede3f22f23bd22ff7771b75a03c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb445ebe649bc7242de97801f235db48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc50428098dcc2178050588762358849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02913235612707d1fcca6e07c4805de550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8503f0eed77897e86e8f3f7bc79ea6151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea01c6e6b4c2737fd772782d9e8ee852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1715c7546f8e0fa62e9282472c2822453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ce68119f459a7a5e660e2bca1326954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8489ad7ce6398759901525b447fe92155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ee64ba65d8b91f538c26627d81aaef56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc74db2cc85e883f2885b9c0418cb057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c5549445f16f4ef0bb431c8b5700758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd42724354404efe50e5e9f493673a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac2822ce7dece32e8abbe8d670e29260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b2d68aaab7761c76e24675ad99674561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8219b3271c7b1b03e8c836e675c4d27a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e267b674d56f0fc2889e18b198b4eb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6404e8e098295621af8f6c52683e46e864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4352aa9ec29e65359afbdaf66db23d365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0034a89d38f98ff7cf1cb5c3fd09dab66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97201816a0338f8f1cbffd0c2b0b7b0667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a31b56499d6362eb7c4587cf50f01d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661f754fa14b7a339ea4ea594b2a40769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b87d6341e97f3225a23081e68f4465170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3062bcd4e6bb8b1f7b62d0870010759f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf4b1bf3ea05c067c6d75daa5dcefc372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c445549f4498fd696ce8026935342f473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e14240a19ef5ecdbf29c5fe6edc29974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ddb8dc094a3a986f15accc6bc06ce075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67827f4da3728f905b9bdef0c43e630776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a877d9283b04ba0bb497099df28c9b1d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8782c28bf20edb7231aa151dacaf077278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41183034b886bc949c0663bc6c36024479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308065d854d976bcb82d999b05d5597680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7cb75f1ce03ebc0edb3232684b13f981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df735acb64837d7da93f068e0141b5982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7acf3a8a8528e1eb7d02b41085757583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b71d2f572494ee102efeabdecf35684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e6750bb80150c1f4d6f57ef0a213fa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6cd5a4c5e2871313d6e6704edcb3586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fabdf35f9c71cac89ac1bba9a33dbf987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bac77fed0123456e7015d2be0f76e388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4baff316ecbe13cb5f6bfe3542fe3ba89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4cbeb9cfaa3f6545b623fa817014f990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53550bce407173206031ad67f3881f4191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43277ab91b5fb5103abb4377c3bed4d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71192b4a8b799adddc2d10b4826a976b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87cc99288ae8bb4afa9e687cf59c6c294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b51c265f4bf0b7dee189a3e87367d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a39e884e9e8e546ffeedbe237129cb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533de7e22c0902723d55b5c1f9be9c7d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec88e6be528195dd4db52dac65afaa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386924994cc47438e8d3eb79ee14d0b499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c74578bbd4bfe07ae5023d21a380d9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35801afe41427bb30566674056bad7c8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d221f110f252e51a899c63b76cb9304102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf7653727eccb5b21963c4aefc8939b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d51e5c5170f45ce163dae30b10b908104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dbd719caa01c58bb10a22680ecce2a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f3bc59fd745d5c628edb7575ed67fd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167eb7ed3dc0f87b1d317814c9036184107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50af925911e5ce60149dc9ae67a6996108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a39f6ba0616477ace7bb44dc9adf8d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d812a260faee3c6da0bf324127602c7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba5b465036b9fedc56c426fe35f3f59111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1420b2d4d3324e2f05967bbe75d15c44112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4091b257295b25fde4bcab902f6df113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85667cbe70592fb59ce5c2cb8fba060114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54671b6f9f4ea6f00589667c5ddfbd32115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c975eb99e65438f5f58743b1c91d4d4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ae09ed0f3872ee51bfbe0254ec7fc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdb1679eb4b63177ee74aa4604af9bd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbfea22203e8fb9aeb0dcc0c588a118119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53297dc5d6cf694f4e36b9ff0f46c638120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77186773fec94ed17eb925c3934ffc8e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236993b38accaac1e4129db43981279122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97de42e25341ed32db5014448bbf871123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356430cb74db287a80683baff0077fd2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af6d993b64508b430ee5ec9ef90a53125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b051c8f10218e2946a3ab9a458c178aa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c933331c026be945b70fb01def917127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268abc85ed087358335f723e80f06d3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fdd4751df0ef1d57d155dc509fd4a7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca47c739207fe96746e4dd3b73a68962130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536adcb0a01cad7d5c1cb18edb1423f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3bf0960fe483dc469b390669c4694a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee78c34011d066eaf31f454fc832708133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301b35f4eed2871b96fe02ea533d563134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f8467bd09f4cdbcddbc5dc6682dd6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8374c9c38f52882a00ae835c23439fed136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f77a1db959b56a6333f1b84a6bffad137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1cc2a16077b6ab871294ea33f09a35138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c1710d511ab132cc89156d29554b1a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05cdf9ea94f5f3a9f960bff71792bdf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af216cc5f67692c369987556ddad3c7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3a219cbc24ba60e78a75fbd879bde142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3bb96ba8d2d17b7d1ebbb8bb3c3984143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a0fc34a6bc138de22ea8dee5bb5f2d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe22591a0a274cff6813d70724da096145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aec28d95635c012358e177846774e1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f683ba208d8bc3786d3d18dd5291524147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f059014c71e4772da686c64591b7faa9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16362eceb743510021c795e31b6fbda149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270da6947bbb3f8d2ed5d6cf5aea59cc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a465395a0804fe97ffb499916b983a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287b8579bf32e2574d741fbbd56820a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3caabd94380dee0b7067c4f74c2484153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab95197d82e5738c561393948c3d2e78154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde5d944afb32c49817dbc8bdb24886155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1615d64095bbe5e6a6ab033644eca882156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7fb4b925f45129b05f78336eca7f5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca2e136115602c7fe674edf4050aae158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4a99b01d8a25a57fc05a0b637134e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05afd2c49907528a54f65e5e9156213c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e03d17cfa3b6985dbca3708b0c0ca48161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f775848c36abbe1bd52e54a31b5e2ebf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac758ddf1a3bb1ef8e520ecdc09377163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d764f4adc76c3810e1638104aeefd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491d3451dd9a0cff8627ae3a59f3cb2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8940accd4e8e9c3bb0d99f44ef79826b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db483632fbf30f2d215f2ae7973ac975167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4924baa4b1ea0376e95cb2e95e60292e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae3756e1586e2af79b27e6ec3eb9bfa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dba1de5f9be44583ee42f3072366ae170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7186f803ef1c9b45d18510680a5757171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c089b0c99d51026d78569a807ce54a15172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c9915b1a8ee1144cc306113918028173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1616cc4bb69b3be41eb25f1cdedcf46174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c405968d0ada46d55546cc4b195f059f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1376ea59b564e6d632b9e326baec07e2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442d66e9ebcdad0e6dde6044333c6c72177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef1ca83ea735b96f9bad3021d1d2d6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a2cd7d35adb2be897592a82d22c15c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913de05c8d249b6ab8b480ab6dd6797180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db04a2c48803b8380e5345adc10cadca181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce2de9845501612a8ab161ee879fd2e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d669770c611168ad0857e273304c345183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe8ca45d8c70dc56bf83f30b9a0482184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b8496bfa8393e645c3d02339ab031f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e01e50b510bfd4811f8ab0fd687670186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6765e10f62a7f05c13b79f4d1702d146187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff88e59bd9fd7b3b90171537926275188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1279147bf155674d1e39a9543b163b5f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c5ab0985dd8fe17019760dbb520f6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b1843d3b26c936c2f51d811a5a2be191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93540d25c0cd2c28e1d0ac7a87371519192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a9f7492fa5131e230783649490295193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff7b2f99f95433c409c07202c5f0372194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18fd1475499167e9f516e554f85e645195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cdbbf10f2ad4b3bcb486f64ee061f5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b81d581ae2e3656cbbb724404ff19197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb9c443cac1bf001b0e4f978e4c272198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123bad7903c21886bbc084bffbff08e0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467df3cee9a317dfd4f4681b076104c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36624afcb449ea52576e29ff1b9afd83201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c0a2096e2eb02b23af346425b1e0a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fde8838afc8203b5f58aaf973965fa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc798f6f64b19188e99572705aef4020204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721aec007180482cdc67ce4b6225c429205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433afd8e71f70ee2454d30b65e46f94f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3afc67ff4d545637d70b266c935559b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7009271d4d0b1ff5e3dfe4fce9e51f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50871a0b4eb092e717cdf5f4be1d7cd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ffbcbd8fd290db445fa2adb82ec6e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd98a35d17aa4686a7ad586d61bf767211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1019488e1451f873801770ba6bc1301f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f86685b654fe3aedad6695bbdef1f7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552db193a62337dd1af889e7e234249214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c67d9522123200d9bb0fbea1d8c24d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7adc6039c6a00df1d324d118ead956a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cdb95d4e66f2b6c4e5dbe35c0c7abc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de362ec45f6fd9078b2588f17fc31cc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ab1d01e328d3f48d577ef20c0e0fd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82bdbc8b8705f72abff782a96f8c3a4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69a9cc368a418f67ea495e231787df221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813caa1b816da66d4f98a14bb7aff64222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ad71500187560216e375eb097ee77223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b3c9876a375d732ef1257b6ab7306224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee0da48a80d46c4b43367edd6e764e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc21c25f7b921cb6cf05f0f3c708cdab226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dcc324d1f2cf54eb70c3620b710284227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b2697d03871424c7409422a235be6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e55484a3f91a3dd52158fbf360aa68e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f94ecc877a792ff48b7c8d1e2f2cf0e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176dd42458c59688b50cc987a4325c03231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5137e5b3d5a9016d7f1d020030ee511e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f7f1e13d56190b72953a3fac8d7948233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bbc0e67cee99253269601b9a8d34ba234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb851bed2c0b72db502dc12d993a92235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad10dc57d334378745796dfdeb540d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f682a3fef617a2d48f584b484ca42dd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dffd1a4f542fba6521ca4d9b50410a5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff46c668b29db2c802277b128dbcbf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c6b628a004e5508a91f5c89ffdeca240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1844b6d6dc4fdab8a41d2197a21c39241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e4c4efb4db6918e96fae8d2a789f1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f26081bc00787e6340511079859e7d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f19c417e9516cf1c7cd17d8443963244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0799c4bba1ef7ea8fdeff3e0f7a0c7e7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2183f5d6b00a819a0beddab2ec287069246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47183c6024d743b1e4e005c6eda1961247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c3c6621e821c0e65a69b7946dc40a9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f17ad002c6d37a940950e4ceb7e76249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f251841c244afe95753e85ded7459609250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac4468df830cf2a9dcf766fcae4e9c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66417174439c2e7825a1a2c05ebab547252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68459729924385a4dea67530fd290f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8324231fd544922be0f8a296b7c519c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0013d46ba52d7c0fcdd327d7cf9f69e2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1602febce8300b5c3f71701741a6c7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ca8c2e9ba8edcecfebcef563f77a5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a5b099b73546d1cffd98a5ba8d56f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0df8ab98564e869978aebec345091e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b3e040808d07cfa65cc2f40728873260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada1dc00ea65fc3b12902a196d60f0df261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276355154f028cc57555514a5a49a52262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c95e0f11a944a8fbdc8137c7b155e0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbe96e42c0e1670ec77abf54e46d414264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe7debd2ddaf07a53fe9e833020a30265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a087b35258ffc61f445a0288d10385266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79961f43d2235a6c24035dde10ae10e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b6e1d58ea17baad364a7a156aae7ed268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3395ca4fe3e215b8875c6db3ea9a3e3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a6c542c4d448a930d9b4416327761270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f294438083a7e8ca327f0dbed8e079271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fbbf48bd0529f02add098d24fcab62272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edfebf4fcaabd69c011508066e0b882273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8dd48904357d730203ee6908fa4a9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2451a527909adf51a5d02b513501a2ea275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf74d8cdbf48e24430bcf6ea15d95bb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f5e086459ddc2a01cf650c088b62a5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e58d65246d4943d09aab03ffa54a8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c845fc732d2eab33572a0f1b250eae279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe906ae1d6804eb57e2520266312bd0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646a2f2bae242f31923472f338ca3ed281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c11b7a4cf306be6f6d29f402ddff304282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16825bd117ffd4cf05d6d40df11b95a0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76008eded6058f99d16e06f79f2afb6f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c74295c19fba45142b17cc85a5180285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ebff08a1f6cf66896cd6c95f5b034d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b37a3bcabffdab1609941c8cbdc9a5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cae0bca11f514c66b239e3e2d9f526288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b822d288befe523148f668bc7caf1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b22e7aa626cc076ed6941bd94e1829290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb7862e5bb7bb37deac7891cd99f39291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982bcfaa48ced187b9d151ea7fc6d600292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a287fcb3f1e2e7df6c40958f775e609293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6164003968a0fd5b9883036f21825ee4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edcf2d9996f8b5a6eddcb6bb6fb5542295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b295c1ed7f9c990cff213d6d997eafb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a643db23edc0e309acac18017964b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c54f568c6311f04044d7b31d53e06298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5762e3538bd293d5ba2e1cc746fadaa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c2eb04463989e03a7b2e503192499300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74016bd78abfd08002cd523ef7f108b7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3038a8739bcc2f169c7546ca4552ce56302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b937ed42f7c38f7b4f653796a3079b4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d0392f848c8628249022c24463a65b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab7fc0a8c7c3b5b84fc5434477a17ba305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f3fed179ef31c827d46e2cb00543a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d6b48d33692d795305223b95cf89a0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51018e481ce1ce7178785d234281be35308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88089608ab004ec25f2936cac9a8707a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683745a02c9d23c462def7a60cb83c16310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7907a0d5cc80d9ddfab0a3e078451264311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e5f9d10abf3bdf4316d1fed8c6148312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bebdc41b0067d56d004fd7f19c11d5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab0e287c5670dad3eaba3fb94eb3ee314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cba94b474943ac5e96f202d6b3a3a4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9f0b40317ce7ab270c7e105327400316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f5da7cbc221c6c1b474a799c215f0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c29e4dead9ae3499cdf6f91491589b3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38420c630a8646bf0edc2874d3d4df0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da559dba49643e63906801e56741e1e1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe80bcf42aa49244aeab6b6444d370321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8835b4c0a37576ea76cdbf5593d55d0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed87bf79f33930c7c376ed5c40ad3f99323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c31a959e0220c0b4f569046903429324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5645c9023810c012712a99ded796c16325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72be60e90525b4ae8472232bfd2150b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df13f004db82f9284edb58cd96de759327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156c4e98e2ff3870f6f15d7c3eb62c6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1885e408bdec87b6e91b274c179f72ac329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f9baf53fd655c58b839545aa5e660330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2fdf1cc63d6285b20c9f634c18255331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97933f0870f5e639a79af988fee02734332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e050242fb9c41b7f7cc499148448509333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba72e29058ddea4ab1e35f982303c255334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117953bd49015a54be3c3aaf18414be2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470a3ab6d7502031edd53257120c6f5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9469d19fe31ba61daf0760e7cde6ee5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a75ff4045e68ce1fe80d9d9d30134338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8cf257dc24e9a62287a642b68bb161339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daedf4afcfcfab14be3a5dab9c6f48c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98298e15bb7d560e93a3a6b36759cc6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7500eae1615763b2fea3f8bd6aa0ee342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57978384337aeb79069d99fea6c02aa2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263265260bcfe4367ede555dc2b78e64344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ba34723b34917ef243df41ef7d4d5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce8c113f0660ed932ec117adbd7675346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d04baa41bef1bdb73a07bb01c9912c9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b625dc33e57837c1d5fe3c092b17d2d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e78ebcab0641a72b10c65ee44d9b698349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad6520bc05ca4ef01789f6d9a826f0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b716949a98982af412b8d25483031f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb58eb85ac15a8becb09b240c1e211352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44cac13f32dc84b1fbd46961285eb4e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca6bb1adf9daceed368ef59eb30fea354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae49919ab9695bfdfc0caf09960ec9f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d8eee89b25b5d818456865aaa5e1b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feae3918d4d446aa3fd03f253511bc9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d977f4f12c72dad47ca58228930848358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e00bb2dcc2dfcdb46d9825c13cefaf3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff65d32c3c31278c5c60c5296b3df96360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f8c2bb1fc19d4ca8de17be30b3c41361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b247611805af8c3cb255fb1ff4e2f5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0bb500b099427fb5047b8ac5919bea363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03937880ca097fe39191cf149e5cc5c8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b9a77557ac1096ceee62dc6de3c90b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a2b2fd62a03ce32231409091d6746a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a57a05341d7778ee8aafba4273cf00367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e905ed436e9b7b332a25d4544a346524368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c14bac8bfe038ccec12217cdd69c3c2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e0b7b695edd490cd54ccac86535e88370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63635b688f03f70278b1fe7fb424ac5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e278839a16649ee522ce840caabc4e3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3177f19c36be1dfefc34768bd8d1ed9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a711e2584440c9a939e0cc04e340e3fd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d453d1d9ab3664a9c3215115a4d7f592375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd730a3d5f403f1b425708e7ac69809376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409e51d9d97c159a880022079d5b576377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e17ebcd6aa48699d251846da2d562378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6638b6d5c9286288bc3c7d7d2f925dfd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f89874fc20cbc1b97df9d0503240a60380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13979213156cd2a0a023720db6b2b996381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1991784da65d21167492b1bd95dfca382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aecfb085784f5236f3542688af7c37383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa72b6a5def32d3fd401750c269ebbfe384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ddce0c7046442a62277c749898398a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956a240f147ed42a187965abfcf6a43386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa83d841078230adb8e930dbad05de31387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc9a0957e90cb15cc99c63ed473c865388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a631793035562910cb168d0e644c3f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc25756ec36d7b00e846eaa05c0cab390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b35c9d9b05be995207c736985b2502391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1cfa386ccfb341d2d1d76a6641c185392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec3c1ff888daf4479c19b62a0011fe7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38723f3d16b718f37362647f6c4d3a09394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac9034115e2a4660f0af55da86a7528395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182d72fa51b9d192e23c1fa1acd3979396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1cfd799a1f08a52fa52a88a0b40a98397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d798733de822a946ce76fb3822694e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b2ca3fe2c8a77f4be2dfd084a779d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c34969f931013457bb20a279e17e5cc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2fd3e92a91f6e3e4fcd16840eaac3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aae8288f485073035cb98661878ce4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26456ba27b33d4f1d19afb963d6eae4b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e05d749d9aea1f7b19f8d05af0e156404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f490fd24c8c5920f97803f7809ea211405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5588a51674aeea87dd84a26d490d06406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc9a5abcc415ac430fd223a5a9fbedd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b62ec1061cf09ce9024e0fd71b79c4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ed2bdff0f175462858ed727b340fa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8447808d2f885f63540955fae96a08410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176055e625d49ad436fa480644ca63fb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ceb08d5c377a6f79efe8582e0f0695412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17230b010ea2b64e4e943be34ebfc73413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e6cadb44d83445d146b18b2d9b3a0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3747eb80f5ebf9a262fd9aa49acb4f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a42f94be3f839c1e2992c1b853e91416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756beb780123d631f1f99b8e70e468f6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d2a28eea2b50b998f935999e8c4bb4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db91275880343b3895790354b316463c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86391323ffea04a5cc4456ea033f84ea420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b41ba440a88a66fa884395752ececc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1101e7949393d91fe0f697fc636d16422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c8f6a0f4a925feb2321c2c94992596423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b2ee76ec9b2e65aa71e8d68b4e0717424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a9ba2bcd33f57ca6c629314400b70d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1662c337184bf0c4294ca6eef19789b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce38e023cd121a78d3bf4ac8353d50427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188d1bfa7fd67d867d4dfd29920f6e5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7580e3f70334678df13ed845c67acc9c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15caadcc27b39486306e7206c77f669c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa1985d56975fef4694316fc3f11a43431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8535a7d96339723946fe7bae4fc020432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86575975c36f3a0924a76369f5d2e56433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec278697d1b96a072a68631614ebc9a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98224048605e3457d2f46669a71447b3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b6ac795fb8687bb7142ee1f2f696c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f146e43170474543bd3135585c9e63af437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0fd2b760d83a71745499d0af48a8b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06501032bd7c82a59074d5cee87478a6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e266f76e796cf63a8aab4f6a321c1d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea7f7b921c3ae45c98e712b10ea04d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab856b50e009bb5600f12ec4732815f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb9d55aca99ce706370c3bf87462e3e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b2a43d8fdd6ef939d6b5dbacc72bd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0737625caa206b50151481ff857bce9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c65b31dafa0f3a36d2c96ff62bb5056446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b2e8947413da7718d73596e8c42f8f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79302439a33196c16123171bde6c1b7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca87fbf18f383a8d5d6ac387384f9dc4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dfa535b4b63af23ad09d8ef6c6040c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cd6ce64cc8f3f16d264cc1522dd7de451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2acb300dbf0cc30feea60579283762d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f85b76c7f7e6e36134cdeed3e14212453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55299dcda97ed1ac33db5fa9f7b946e0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b679fb1fa86a102de78df3b7cceb19455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa766cdf5c9fa91d62516a43bf413f06456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace3838397811b358731b1db8477b6d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e67bf0a9859455b615b0de6ae63f380458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91162ffa27406cb45ad93e7650182f9e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4331bfb2f5032fef7a5457cda6b6f04c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac85abbb0880033a70367ff91cf307ec461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a215667d1a716ac358c001cf46f4d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ac7bd5c73002e3cd8fe85af61326a6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e7d3b0a16974402aa003861f5d61bc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e21e5c067ee264d1d86603c6eae3704465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f29051dc635b7d1269acc7365c7cf6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a314d90e1112d2c90f4d248906cb56467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc0cc2e3b8ecb057b6a8df9d52d2b37468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5bdd3ec080f937a35ea3f5d314b69469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c93feb0b28c97161100431f183913470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a7f44aa3f64b5fa4be3f19b149a5b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8eb9fcee5f84685fcea02d4ff374c8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1581bd4673d5518fc43cb150f57d1610473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61405291ace8033d739e879ce85a2ef474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd07cb17def2f7e2d856712345b9d47c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def313d0f505ed09b560ea9c82a2e24e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d833d4944b7c4f876e83c74de8a2bfb7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c979f0cdf54a2b607ab37cd3bbb2e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de59fb254b2bce3b52a76e5538f978479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea2e9c69d581176d60c8e76c707b6fb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a6a9f2da261427d9b3575f89a78be481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd83e2a5d757c541f93648dc427aa42c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a7e0cf6967bde156258813e62b8e1d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae5038008f0a63392b30fa3511b8ee484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf82af706bdd8d36732e125e0f363ee485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ce0b6539c07fb7b399d10c9cea62f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d7b6c547b7eccf066dd6faf2d93f8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c97ca18e16f5bc0cf68ae20dba28e2d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eeb2d46c2ebfa1f3ef2ad4451d193d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e5db84bd3dc5a67f361afa5c6c88d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5dd22310574eba551b66adbac9ffb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d39c6d436f93094f927438817ea2c2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97cc4d259d952fe5934294a7beb2073493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e226317c75220f10ea2d8c2cdd67e1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816718257bd1d0f3944a44c13d093ff8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c149026cc6c3e4c46b893177c5890bb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be2dd4337e51db6a28291a3db5c6836497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de9984bd4a2fae15a367026d65b8321498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a44fee5862e51f1c20162cec4e8d5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8634e5528bfefa4bd6d35719deba018500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557255547e69ad6837d0ab6186fea42f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d2ad327c08a2829a53f53b0eaf2b58502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e2b6cb231a87111ec2c3e812d42467503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec9f1bd8aaadbce955cba438e09a62504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84884bb391fefd247a5b60174b71e9f4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdfead4404399415fdbc4278f617ea6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd3d6e62d0b6fa7a5da66a428bcc78507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4593d8067045a1d5875c5226a2ae43ea508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e940b1bd3b9fc609297659586d263009509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d94f7bc5afee65c8f522947bee20c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c92d46c1c5129da203c86f650ef73a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb8761dfda6f77d68cb60016393dde512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3953d18229940a2df0fd754e7db7b405513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8bc067f5697d88851ba15d3f993bac514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c84655fee3860bfc0618f318c282d3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5729ed5f13aad9049c18760e55ecaad0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619148c544322f93374a9061e5eb47b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a351167a1546ed4ceb36f1ccbde88518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff026ea6d2d612f922c2b3894f72e38519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d601b472ecad4212483ae48d68296cd2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d591600bc99c1c712350cdceb9f7ea4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ce24463976da057dc23046332b5ae522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3530d9b3d8bf2c01ca5d6c14acfbdf93523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f8bbe8f8787c32dc26bcbbc374fd8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a61ab6c790538daa180122cde776a1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32020396b4d936359d2f9f4cd8d50146526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756e91b71f1f3f5d449600a704ba04b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dca129d405ddae6e92357d75fcda17528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8983bd2fa595ad1a74ce9b1452867555529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa0b4eb901f78e155b93962da81d620530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a74eb0df2219d0db0d3cf79272a3f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac04eddb99d57e38ab3d762da7d87d3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d0fb9251e56652474a7829f92ef7a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23597e5ac86d0737e3c62a90a7383ff0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383a4c5366bd9851011c9c2d9349e19535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c84c0d4e9dd46688d66ca2fff49801536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df1138ea3a2a2ec8dbe03b2d191dc1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e03cbec9fc56231fc8c7d5d001706c4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42daec2af55d166ba33c266400a5a2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ba57d99ad898a96f6b09473e98a7e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06228539432370e83a9281c902f831b3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25179a8013889df3935fc2b2c5a7d403542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc00ea6dfbeb8ae72e7a6ca0873bddc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa9a824250b102761623762037adea544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e76b5a2908fb57bf06aa3c78d64be545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c662a6a6cc2905fd062f2ec647e0c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ea7fbe5da21ed1325b29e46f4656c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570fb55e0c1af87e33bc33ea48143405548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65991c8193cf5d7392a5dd20c0398d20549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e18e35132c8b2aea0218654339227c4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a1e6e4d5b5c45963e8e3b66f18844551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f282ba8d5ed35b86d57c97d27815b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4371547853d64b628c7be4488414006553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb424f9d616f3aa3c570a452c01ef88554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb88650f229896e056fe6ddcd53fa317555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef750d3bb24c0f72c33c17f4b2c9673556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d954b3ab0341a3be3d852acd3bed13557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8016c6be7ca74eab2576a9a9b54682df558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a011f8a17988c5dc506978da2110fc1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae6240a5c3a1aa70a6334b731ea1a6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba54483d10c4af342cf98c5d8b2d72bd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82823db0ce7b022c00516b1abfe0f78f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b546978ef813cc5284754f42ff832563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc692065873945a58c2023b656854929564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ac276d9409234817395a84242ed71565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8978b23584f3df36dcd7211bde7ab17566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3035b4e50f0caa86f7178bd51afbd7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f2a397c48bb20bbfce0a9457b4c72568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f227009e09301f15a506b8791609d12d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48448d901eba1f5906be3e0b6b80cfd3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408ec1650572ef54ed84ccd264d016d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0767e9654df038d4cba24e367703c2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4e500ad1f33d42721d41d127be9fc0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a2f9c56b2be5936b0eb98d357eef50574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d43138896f6b4bcce0f80614cbce78a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2852d14658c0ff28e7a3726e6cd6a50e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ceafb1ac2f128863d74605730ae38b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79642ebe1d55aa4ceb8de1be8cd195eb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad16bff7aaaad6240057924d6a725a1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960c86b40542be78cfc9418908cf6f6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b1913b195efaef922aaa793e70792581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea510c696d9f2932196a59a260257e6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958df0af729cd7a98e7e2267516dd7f0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37afc1953a4f5402f8cc193fe4caa0a0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e744898938d6198640b4ca06d1fc5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807455622e1ecce24c5f825316fec850586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc36619a67b2a2430b02e0efb8b895587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99fa96e4a73cafaeac86780c13c8f7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a89cadf40ad4c96c464afdff5df95dc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc2991d6d6c02c7f047843b48a997bc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25cca26bfc06e993d7d6a5f6b561c1e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a56a14b4cb16f0f2b9b0fd2ff1582d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccacc2c1b7837aca5362bb710b0898dc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb6a6958c85ae7bd51d415343eb3b46594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bcf33fe6f3368a591cc898246d298b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ac3ac0e013e9ee166be3d8fbc724b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf585d03752e4f276133fae4bf58bd2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26045305681a83c437c032be245d288598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a7618303cb8d5fb654d703df42350a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7452ba957b80e2cf6ccd882428ffe7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d7426999b2edf4d327a7572b65df1e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae43aa7f0979db532772618adade364602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aab835e8e39a5c6753698af2b3fb3b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a681e8788e3b0d3f1960cb3f3abf47f3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1150a947e4e67914bce2aa0734a79605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c30ae20291cad405aef8997307e091f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c4f73f77ddbb36601854b2c1166c7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cbd159e9fd51d4eadda839b0253bdd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc61f26bf4a55a6641186dd85248df609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a532d693976c7e96e50258105a5ef1f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d806d71d3734b31303bad56eab8c70da611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4912d70196741f22ab22ea9ca029fc14612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad99e84db34f4ec6b1f89515abec4b47613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18142b9a9d577d66a192f52dfd45cfbd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e9796c9f709e3c2095c91d12db7da615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f09107a9f207add9352b35b26183563616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a5e6d4c2e6aed34da51b5789d088b6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc6f74b9cb25363acd16650221bc09e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1273fc4c7679e8024f62979510eaac619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d10b31724e7bdaaf950c6cfb3c86f62620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f6b1fdeede4fd023c01a82fca865b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4325e436580d8b39bdaea8b8fc41f93622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe271093489b304d56d15e1c79eed1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d17bb57daeddf204b1cd4b894314e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ffc5e5ad09371829b95b8eec6c4246625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e632375da3bdbb5378f943dbec87c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0230c3ee8aa0c75574cce5a500839851627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d6b2993cc8173591d0f0fdb88f68f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd26b4143862cddf848b0915405454629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1458e78ccc9bdd4e94e722d7d49f5fb4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f167c24c6d4ba41f4296d8aefdc45631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a09d9dcb44a025ef10e826079ca1b23632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f41a39a09535f6bfeb863eeeed5684c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab6f52e72c67d223e21ba8b124834f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f8b307ebe3ab81193071e3ac158b6a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f43bf2ce665b319faac578863615a7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b2252d204bbbad17f395ca3430b22637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef222d0b7f17cec3eae2f7455b77acbe638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd01319a9ca82e8a52455b706c185de639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca3f5cece4c2a80ca9634804bbffa3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90cd8bf31c0ef273335a01f62ccdb63641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4277f840f64e44b9c3a26e4494d9fab7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2d72bd8cd374d201f0fd4a9a8d8f8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cec6fa7f4bd28cd5f6cec713170c2f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d8e6ed20d9b4456f111e6665a0a11645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b3fa0ab20d982f84eb7fac18c7d773646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c93f37aef37c976201b066429e3b26647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1c20d901e5c22200e4b58d4b4a7fd1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942de0dd5f5145897c1319518113573649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6285c5e08a593277819c2081ee8f87650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfde0ccc24c6afd503b3685026cf4e4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee969ab67cc40415f888e30b404354f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a1aae39ae8b347683136c0a2f7efc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b777032d09beeac1c337315870120e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152518a2f782b73b6ea20e982101d80f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e22e7b75cdcf90a4d436d3b14f652656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d035dac5d14db623735fe283b28b6f32657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8bc5425f83fdba94cf4e9661229037658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6075bbab83cf386aab3462beee15cc9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a833a4f75c557e739d2b551d9212f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0377e3e82f7e43d8d946852ea2462c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af5bfe4473523be49935648e6e4bd1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e2ad22aff1d073aea499a385912663663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a44dd34157a74a653ef9e387217c3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80964cc11ca92de7064676137b745f1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3203a469cc1cbbe41ae155cf0917b9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e2780c42a3a840deffb4cf964c2cf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31286b734cbe19a449a5df8ff4847800668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc5e9c2133aa6a46e2a473ff8a9dd25669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b88156f451efea5c190456ab705c42670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd6a7d1e6df6c91e0465ff2cbc40a4d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078b90d3e8141403f7256594435c2fe672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610bb1a3e708d9f89f7f7511daf2157d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21874903385e94591ead3af7c35c6f6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1356ddd8e3a215cf6a0a9b7fc73e49675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e9a090a127e29b7189ff3ff4c54221676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693593ea344a783de5e4b3eaa7df0b15677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273cd0be4eae0fa8633fdce894d0331b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72efcfe5bbf2df4c941c026e2fc8ad46679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a408cd0cae2bcc27179fa551cdc38d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb32d775b611fa01e895acfa2adb9d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c44d8bd8dc479ad8e7c270248513d5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4712a6a9b10edd92abf96c399e0631af683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb78c94a78cc0b04d600275749c55af684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05984f55ea557357740635af4ec0f69f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba800ef01a4a97cb0fd1a1cee7edbef686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7ae23084d2f14dac0c2601afc4995f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0392c15cc2eba404f11940a90582523688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9895cca5ed11005124ed6dcf3b80e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98981227f78e24fc787036493bb3f453690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f5d3f122374d9682896b245d02b93e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6af300f872fb592379393e726771e3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b308b2e07f79467ffa5e6f892aba7cf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c75a8c5c1bf6b0c89d415ef2c4e0b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7da1962dd21ae8702eea85454549e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1842eff2a9b65e4965023c688540e19e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a672998a2dd5a81a1b2b718b114192f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77750fe6ad4a871f7360497b08daeb7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a117b4517484fb61857ebe1092603699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec51fdcf63671e81b468ea5744215ac700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46f562d5bace5d23b7ee68d4efcb478701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0630e624db2582af009127914e7ce5c9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a4d4b9ee8c0f893cdd5947d889e95703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa913d3c8332489023ec5511f9781e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47acc21ae937b20e33d6c36ad2c0b9c2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d885c891ea81215f2bf02ff699c48393706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b440099af3b3d894164638d790f2910707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e0f2c55808d9828f214191e774892e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf208b44233a90dc7e225fe1e2cc0c31709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ed5bf8d5e7991362422da3e1cca33710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78848afbf1defaf33c4e79aec5f59f1f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b7a747998569a03f6084ee39487bf5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e90b9148714a7cd722eb8757f768e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5b2d4c1d526367ec942ce1d19f4bbd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a411b3d14cd800eefe68379e8d3b80715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910fbd1e23a6c9caca39979d5060722c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be1503376bc21446c3d88031d3760c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9eeda4e3a166b243a63089b53a1361718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd6e9a977e788bb3e9df5e8998d2be4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1cfd4df055d2e46c3d0bbe25a133a0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc6f9bf5f4cab5dd2ea4c0fbbd66ae721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ecbaf7f6396da83ac29a57dabf40a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f43a3d3e7488ed30e8560d4a0da882723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7644570f88721954f582b6c6515a4338724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b8a346e3326813e8a2f8c398505e0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6081a7f3c12b6db8a9e315106a0099726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133482602a546a6ab2dc766e5c9a8fd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1f4df02ba86c1248d87aae784cc7d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb8294e214d4a9a450c6b863531cf98729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01659d64377ff770ef43bb1ff0fe909a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c03abb43940e49aa84230b3b1eacac731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c69e17122166cafab5040ed1a18b623732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079757f79874bd50ded0370934199228733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d558eb350edd236529e3dbb68ac00a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695937d8579cc038f7449d16234f0a7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72481e4c34fe34f4b7e2e3ac8167d1a9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489dd9b0dfc5d1e9c4697d1c71d0929737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b03617ca3b3ab67330ab666cd21e429738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda446ddafbba976d202076b8c677838739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c0f503fd3528a27e96193161247edc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dbf97c301669b569df27e2f9fe8c52741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a563bf38fbfffa5d2231da2484b735742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709f683822e790f8e108a22037c2c55743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3421f4c9e7e725ae9591b798fb7d41dd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0040cc9006ea927e15e98867b8de65e8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c67c702e4ca172af5470ca697c6277746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4939ae4111361329e698378c204ce3ce747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c39a5ecfa2375492298031e683f9b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa6f2e811f615597022dbb42d950d4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc636b79b904f330f4680cd3a76eb1fb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9896e30daecf3810c2177c0850592e8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc1d488532b6509677ced32fdc3d68752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4260f69dc20d8a677b07334bb460504753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682fa508d30d82c311129ecf943d52fc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c5725140cd3d01f38f4b404300fa1f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63403951c15ce3b41ae3dfc3fb8c8815756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e154936eaa051644242e6ec7487ad757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b6ec303b7b400cb485e2c0ee2610d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1142c74209656cc3a29c31fea89fc757759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>