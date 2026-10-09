--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd73f7aaa082877ddfb5f486322510621.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6022ebaefc8e82e0e6f043d01f4c982.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a4db641958f2504b979c1ea717eb03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3d8a22b5f0052d481fbf836f89b7c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3929d56a8e2ff1c20bb47984a6430d45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d565a12054695fbc9a7dff1c0bb8d96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb811ae2235bb6456a0b740b8678edd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63950d81c63b91683fbd8ea24419a5c28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef49495266ce70d901a060aa8c53c349.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc114d4a88b0e41c00ac4f7969f1f50d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3535a9a553498331d1738fd20f7f311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe523b814e968c8ddd70511dd2901512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736cebc3fb4338d9142d3e8ea00534eb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ded72dc245eb17be0a481b2d2a8b1514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b485667bf6f88593d47524b8df2f858d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a434243fa215abac0fcebbd5c20da40216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d9cfe654a3b7713eda5b4d630700517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16bae2140598227f819aa6b8c66c47318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c16a72d7248576e93537321104e11e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3637d487ad572454f51969c1e2849e7820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d103c21ff24d31e17e0bc01f13865021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f13b4fdc06bff75d9cb64baeb8c6aa922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a23c372997fe4349066aa8d0f57f28e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b8396ed681ad723573fb4b574935f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aaeb1d10c072f53c79bca140f6da7625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043e38fc4364e4b5a9b96a8a209cc3a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faeff42f7b5659a9ab675da16675d8b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cdd5d0da008986c218fb30a9e9b77c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aaa2e8642810fe6847f745235d31d729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf23c01df0b4b82fa6f29ae5d5b57c630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eede0b9f2665b41671447d666808ff31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac8f851f3657303b02d3d8d97f8ba5732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95388b6357aa30a32cc3ed09614120dc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a5e9be3a6cfd370e7193724bb7fbbb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51916f922ce6fe06b5a0b0192730d1035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401129d874f5239410a4ee32b307463736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c07169c906e7e6a42f969c7f84b8d037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dde19eb5bb4e10059a1104fd2faedc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3606e337de76b48bf17be4d18fd4a3939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810820a304572aad3b8f3202fa816f7040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2eb3e161969fe0ded5862d352b62fc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf89871bb6f8bf40076026723097ba42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076cd6f3d3b601d1d0183f80b3e441043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd141377d0c2b33b3982352fdb5064be44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c32d5e544a2e08a72f492219e8947045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af4db9738a9d6fd9d8ca8553c613a746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e8a156644bf738b0f01c3bdbf221447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f900385f7919fc6225877d77744fc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ff55c887b969b18e501c39951a3b549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d7e36b3c996d482652ff5560deb02b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c63ec024fabe99a11a088c572703f251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658581a117ad8129650cb79fd55d891e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c8cdd2e214efc8496919869b11a8053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f688833fa5cd669bb59de3681501280354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65ef530ba3878dfcf6238464f6cfea55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e599e70f7bc15374b074d417e92c0556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d96d7b61ce1bd1149fdaab2e7330d357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c7de32a9e86fad4c82099d9e9592a158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4067bc2fda58fdff6cd40ff0528f95e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e0c9dcfd9750cb741e2a33555c1ea60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3939bbac8b4e1ea087902b1991583c961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89e98e74a238a2c9defd3cc70f035362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cc52b5c87cb05656fdfdf719f644ac63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1afc12513f43cac112a69391e608b464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d43476d9b33292e91a8428bcdd71565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a993231c522c521af5eb36e4cc52e3ad66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c92625dfd378777808ab1c2a159fd2367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f24e6c6e50dd8fca1f32e2d001f6d768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac536d739267bfae1f3f5108c07e22d369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c7907b4eeb486b411f917a0c9eb4a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d9e8a897075a7f55b2cafe337ea6fe71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338d935f0eb75e353579f64723cdcd672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8cbd353df90916a7d21267817a67ba73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb828384be361175f08e55dda60749f374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a781c76d666733963676862052d0875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4094434a81ffc2cbb2d6a9aee4024ac76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c1d070ea0076fa90307fa39147e2b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b178a885295b9f8a28b6ffd6403ed78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d9fc04a747849ca7e9509174ff6c279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef6e7008ec6e17d86c5f620740dfbbe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f9fcaeac744b483d06cf56efd9425881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93064c9a84f1905854b989961cedbfa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9cf355b1d0ce6a15f24075117e7ddb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf276cf2cfcadf7b443c3454d09e2084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc8d9531f554f159683c130c45dc7385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d828fbe675e7cd49f87561405716ad86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1820fc83fa8c909528f22c96d25cd5e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f61c1373e544603ebfe352c3eb55a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d20888e192f212cf34c0a2acc170a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3cf887b2cb3538e3dcf6cbfa6b335090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe7d43829a90252d7bf3180ace3790f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a6788bec93da2dec9f9828a30658c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04d9a3799fdc7fc768a21fa346ff21093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5365943162bd976aa4cdc4486a19e0a794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1840068d7ca8012fdd30e0803083995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e3305ca43f8bf4917df7bf71209bad96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d9205e36f163c7bb5e8193bd6dbe3397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa3e760dcfa0654aa2adbe07b8e80d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d13696018720fd80b2ffbc706cd7c8b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656fe9a5613e5eec4f813ebbb81e35c9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42647978fe42edae78c8dce7bb24c33b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add96a9030c1a447782a8fb9a8a2d0e7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc7fa2fcd21eb60e78c57eed83497d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e5f849ad1abf0b4d7b17089efbc38a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e27b1ff39d76bc87485f076dc1561e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf6470695698652634270370b8e9f9a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d36eba6ccfd38c422c11ccb1349faa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f9fe66f739aec9691a112195ae8ae9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75377478057c82f8629ee183341fbdf9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1069fe7762c5c333983fa3bbe27ac9f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eabdded2837f4466c0654feb1e55ad111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94b09c4c85df8cbf443e82a94d82d3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31682ea3883d5bf4a79b5a8991e5000b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce56075725c97d4efcfb8ff25b1b4f88114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c56a4d1454d9fa834b27132dd1756115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde64f795549b7b890c636aae73dbd03116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e7fdae176a831bd471a286326ba67117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d801a291375bb7da261a686f2c29f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4909a0bb77ada77ebc15468d9b7b27119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e81c7cb36516790cfc9e8a6059d7d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51310106335ffaaeb39b8eb8ca68959b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d2a8419aba4e48159c0a0ceb98fb83122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b970643267693e1711be9e6b145d2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f9b9cf161cc0a2e823222bae04ad0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ead8ca0b000ab415fe8b9518b1da7c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a8cc89f8bb5d6541a10d0b525acb80126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268722dc2fdf191e3bd52767fad10ac127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6b5080c26c106412a6b1280c37a21128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebcfc00f65310ecd9e3e07f111838d3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5cb31acd4fcd9a750c6a1cd29e49cd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c2390e9fdf7c661543f430baa0a06e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b84164e71acea6fe9a46e2e5b45eab132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d3ce51dd9ce9990896788c766bcfb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411097ef5dfc4965c6a8d95cfb68c4b4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1758523e48eac3d844432faa7c8ce86135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387dcc829c12d99dcc4d924a40d0a650136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17893952265cc76f7225d572afebcf6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c2cc83d974ec516e1aa1a632ff20f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee4db5b95b3c1fd9addc2434d9d606139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af4b92437dfe784b668b05a870bdeb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b422dbab47532a98d2000ec78dc6f28141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc02ab982450122e2b2b012f4d38f22142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b32392e8e53db9018ddf606d07bda143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48775c24ed967ef698c81481188553a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3e007967c305e09f383454a0ea23ad145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b4cb1f4d295de06bb5713f3df9710d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f134907d651e3718c0b73c19ab43dde6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc2b56a4e26c10c5234274c223198d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd800651c13c0832bbc395e4d66c77a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e38994faad01bbc66fdf988909f4f47150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed1d924dbb4162173e3c0c8da7f10a1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d85fbbb333d0b5d84ed34790a54b8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102eac9c82c26772d5b8c62fc448c9bc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d58f20aade2ee1a9223f3df75fee16154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f3e02bd36f8144ae5c255e0ebf216155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8f0812f3034df9443ab045cc40787156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c485738e11d2e010a2e2fd894013ea9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a7d1e02eb39374f265f5ed4d51476f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953baf0c00aa46e5463f942363c0fc7e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29715d3ec4dbea056e27486dfef57b1d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93564149b2a27ab66947686979d57284161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64cb732db8e8a52a64ba4d21a84cffd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9077c710c1e4db748f03e64619c97c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e7de7d49760ba9abe2bab87b10f63e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c27d9f3d8fa5b31c6b9672216575a2a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76446527edae7f0a6fb2a05e8df86506166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785d225fc7f96f2420c6b9ccf593dcd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897a00af52efe50544315bc1bee6d3a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31777884f0c793f0e9f9ef987c957285169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ce980d9202c4ba11df0bdb8b5b096170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b47d78cc5af6ed8daba24931bca96d7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc0d4b905e971a1a420819325272c18172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e62730ab4596bbc87c27c1af951771c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056354ad98f22f6a7a2b2945d4ebbf0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef6c4b8422a5eabc37a0ba05a4f36e7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda6c6a21c7fdc2d15e6155d7fc278b7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83567c40a3cb3052a95b4d9e0448c57f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beed76eecbeca366bcbf277b3037a448178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf9b59614f5d4f75367d894d892653c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe60976dfa20c3901bc36be4c441b0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d448c17a470b973e19a18cfb34e1a1d8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9985cb743233c6ffc8c27ceadf7d21c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47b485656180f91b4bb18940406ad4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb889096cb1b4c5c45c3330e4b2514184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda0cfacd90131cf6ab478a00f17c71185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd979aa5624a962fcd3ca8d7cc6ad906186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d4ce627199f706adeb488fb4ac87c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f792026aedfa852892d521c782c41cb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3045447b5c2fa90972c2dacc56c75b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d8beab9cac868e065cc83ed189c2b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b143c7b8079d6e9d5346fa6a4ed76191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fdca882aefe4ab965b169dd1f63095192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32fb56d704aaf0dd13cd7656cc6b4ae193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc2e722fe6d8a72f58b70734ef4687194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a837201d8ab09a9b06b361dff2d9fc6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2896a4a7dd8a1a56de56dc41932b1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad3f5375c3809ca996ae3f8f81ad29197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c64aebfd3a036a99a1f1ca81c81d29198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a6eb297c291e94db3e14ae6af0b14199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5401a42003abed1bcd46ca4417ddd8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc964e024f3f9d9522c675b0acadacc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc8cb8ae11b652a89f1029263c141c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca85be058f51f65347df756fc1e18a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a66bc7751fe8a655fb37f60470681a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa44321fd696f311f303d66ac5156390205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b644fbe334fa08a64acb0aefdc93dd7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cde4f92e02e2d6754f225167f0d39c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0806de94e41a73607325d3f3362a3794208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cba2f287c5da8972334493cbdfc6fc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339b11298dbf56940934d2583f0f655210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e28a1a1d1e4ba9427a375bccfa5262211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af1919327f78ecbdd58a99c7ced001212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c2aac18eb5cd6b10d3bfe8f3a4e1bd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ddbfeb492f709618564c33f405968a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b09ed905ba2260563b270b8d516e86215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd89cc3bcac2813ce5de66a7e6d8e072216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6cbaad693bfe750025ff9dcbfb57c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b561c17fbfc42b22421b674533f8d6ea218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e39c046c0530dafb069c58c4be5b5c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583470b0418818716aff2ca91e301a4a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83292c876d61155dd3d249955db0e8e8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9fd0a0373ef41539a2325067d5bbc9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e8df250b0312b46faaab6e2cdc0883223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab6ad672cc64735ce72bc18e645a690224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03aad495a8cc1a475b6563e89902701225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfbcae01b793957e7de29c433acdf45226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a9593777bae5be13a96741aa9e37a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd9b64d390e8a862f2ace74f8ef994228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be100c185a20143618fa952c32e5b554229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5314c958fceaea86b5f0fea9bd929b4e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf110782380cfcd0edcf5b53a351eca231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6ef1020cf0825951ed98711dc6b269232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce4a48d5a422a5a2429d2973d578b4f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90601b17cac3ae268fb9cf925146886f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae48b59e9a7e7aeaff07faad8fbd272235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aabad29b7e5edc65f5c5768eae7e018236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6bd02fad87d8a0b06a9fec254f07a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c858d651cae941bd2311bbf64b80b872238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa023c03b336c540166b8858dd847f45239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c825eab16da52ba43ce59ac5fa38888240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38136d398127cf05ced5dac66825266b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fab089045d880a6354eefa91c61fa6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf36cc9568f9b2df35dddd46d1e4f54243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b1c455e77fca26d18c99448924bbce244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94945122cae36b33ed3e89759bace636245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb6196366b8d86f4aaf95834b0b46b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ce589ab272cdb7fa75af187d5d4e8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3578072f2388b58b23a8967c3df77fdc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e530e48aba5242ed2c67994ab77005a3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6606f14ee00191061a508aed0654141250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50344b9f1e45c94bb942f657c416a4b8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c705c4b7391d429df6a4cb87e2886252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f717396fbe76e0138f127ee516609d4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d39072dff954b311386e3966dbdcf3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf9170feb591b1f2660fe09529c3d8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e4ce1fe4a544b82fa12f5b23c24101256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9cac8fdaf1e47cae9621bf45a0307257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e427757a8b8a0a712dcaef786dd413ed258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1267ff6164eeaf424ab6473973fc0f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a814c339d6bd55b940bed2b692632260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b72e43593f421a164e4fb78508eaf3a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a08f761e35910849b1d3be15872ad262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd79db1d22fc796bbe0dfe0dbe08a8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db30bdcef47dd9f85b8213c1a1d283264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9611be1af3b24988a0ff56021a64a79a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4eb8defd41a524993263738a6cd642266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f04533842186581ec7de11b5e37c9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dc5a4418e8f438ce15211e89245a9b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634bcf22e675c723ee9e303874bf02ea269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f92d8080ed4300c86eedaea1b65e80270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e0cbb8a3cd7067706db3a8f220f438271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a292725350dabb4c2c38a5ed27c7b3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c68f071836f7bbc9ade51a8576c0e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f9c25d6f72422131ebb56d00b04c7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d785125f730e72c102174737a886b7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7153198d748f3aac51d45afdf3676e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c4cf6174830547267d51a88ac703fe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35efbc4c01a0f8154f881c17c4a51fcc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b38960635fdb649571cec2bcb38fe16279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb30f1c5f3d797b047eb20a4740edb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88fb72d0d6fe3fa62415e33c79fc0bb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98867fe6e8a412d6e1b4ff50c4d7a9e2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1ea08595edac5048cf96a71f76f89283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9244375a59b6fef4efcbe4e38483ffac284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd3f3245049e88bbd88d6f3873de086285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab62b1514fe342ac66a895b8f96225286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c73d367db546d30c5312e78666717287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ae9bbd3258ccdc109bc229a61ba8a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b82d6c1634e8a08bcae19343223af289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fe66ebff8e1762bba56095ca429a40290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba0459330ba2ce75682d1f40673092a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544242f4fd6b2bf6a8db601ea0086c29292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e88c45775cb044bdf37d960745deb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a568284e3716f7815b53d205b94a3c7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb3e412f9a2d155be2f346ab9f504b1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42813093ec471c5e1796fbc6d0ceee38296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ca336b1b058f4a6dda16866fb1cc0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20560ca3444a5c3071efd00a4b3ae2c6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f684883028405238714ebd1ddc416299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de411931cacad998dcc4f59b33a8b1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec5f9d37502a44ad0a2cb889c1249d3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de4eb5ff3ed73002d47e6f3d06ca20302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489832891ebdd61e8cbd271b2487578e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b4b2657de8d1de7e1b26b1a61a158304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d9d3868a8ef45147dd5d84f029540305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b025dd9732c3e7374dd16abe4fa1508306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b7018db092cb0b887da0fa5063db13307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c1666c09d3ce4246ecdcd4c15c82c6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49308b7440ba86118309a5855823ea8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8389b8b675206a4da3fa1effa4d830c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f659fed42e9c977b1804276a1b25b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a3bb5ef79eabb71b398300a8752241312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05b8bcb0deb55e5ea8a31297ca36b1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ba091517c6eb3ac63f05e7ae653ad314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf34ea05048bad98ddeadd4a5f47000315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2207bec9ba7fb1e7af0a37510db8b72316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec1ce7155e568f30a1958794674fdb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79826191e80bf0a301cb57dacf0f7f4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c037c552d59f5bbe2d4de3c546f40497319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eccdef316a588fd36f035f02c64c3a7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5ffd26207c4d53f46bbd133606c46321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f594ff7c145bcffa136edad44420344322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d792dfa2f00d3070ae327b8271ec46323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b95c0200dfc6228d9634e448d1bdb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cab188940ff7dcab0327384387d4a7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ce6b233789dd117483b85dfc927cb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dadbc9ed83e4673d2320edd7e3d39b6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00fcd1d7422ff1fbba581ada169fae5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4250a557fa703ed1fc8840dada2ae6a1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235cba0595bf8f912b10144ad654959330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c34814a6838e800896046b4838f8f3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b6c12aa4896c9fde1c2bfc645f34a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c7d9b09bec04eaf8b4415eebd7476a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b9dea1092e0fd3d9248f257238697a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fbc1b703d34e1f549bb329cc62c20e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881caffb69dd04cc5ad51343b0c07fc3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a665a9ec3be597b84aaceadc7b62aa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6db96ef0a1685a95cd22072276e906338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79563782e90e33e4f3ef5ea96e8794e8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e44b45de4e17be08aa45dee75c6c0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b464d8a06ce06b117bc12eda00a720341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c958cde05169d384d4c802c23c96b1e0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa47f9fd230276a297408e047726822b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9951505c68ffda027cd7c67d8e8b08ab344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af9823e69cebf4611b333b778eaad1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595243e1e29035635f9fed0e9198094b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c656e73a953f71504ed05f7048bc2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe9255e508e0a13dde1d1f59a9e15e8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ab5e78d3b8cf9b44c922a892a5632349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3542f0e3829395b5d5ee0e8effad88350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca7459a37c3544a8a11ce32adfd81f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01434b25397170580eb4e4f1aa8dbf6b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a9dcf0db59c66041681e82142c9bea353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b061bfb5faa21fd4bb7f34af4dbb95354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579cb4407174c029e714f565c76b42fa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d90e2311240a8f948eec823e9ec219356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d80fcaceb01c7bce372cdaf3f059ca357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6d45ab102894ac8da8129588bd16a0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de29fd0b0cf33e1326130f9b1e9c5e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83ed0211f1e8b200120a343986ce92360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b52665c937509841515389f7fd04c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a556e62f0614adddd4afee1f7c1f1d33362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d58f7904f39edb51a9b5ab1823c3f9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f765ad98fb057943d1dd5ef30b12130364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce9c60df07ad65897e906b304b1a01a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ebcdbb134f623a14488934c17492d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa676a61b0db44817d684f7409c1ac367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd26584ea1416d351b7fd8c5c8eff8a2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b0e148b95120cbc67d1e2d3b59c56369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3755dd20ebc29b76feb8c19d1758d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fab7e7aecaaececf7ef5069d69e707371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a7aa5b93d64a4bfd736dcb3875d92372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e306160cd6f1e9da01d6c55e7eb45ad6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a1c9e2c918a12443565fbd5674da6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47102fbeea44af97e6b2e3498f329fde375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f30f8772029b1ca245f55bd609e74376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a8e56ea3f5d315c69d769964994375377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d853a077f2908906d1ab55fed0555378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b0aa155ea06305bf3918013f8d59d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7442cc729b7754e84988f940766d8173380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed08ef155237f2d9e992c511acd2ec381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b7fa1ca6eaf1b02ba5f2d9da65dd85382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d295d78cf7fd85a3ae7295ebed0725383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9102993b462525bd28ba2e809fe6d49384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf6114e46e64d9d48b6908de910f42385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dbfd4aefc5dfafcbd33b8e836642b5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2603b04fff4da4828ce699a8d5052e2e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4d3ac7e17b82cd87d604969a8bb92388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a92fedb60ace52b66a50ca02a2fc7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffaaa2bfb6dabeeb8a9582113c3536b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6cd14172e0570459e3973e77dc9da5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f3bbc7314940d051c5109103033499392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ebb60d5c17aaaef8998cc341fc061f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d17a218835e22ac768160b2903ff1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db607e57b8977fe6f522a0f1e5ea4a72395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d76346c34cf133939cd22d7dc554247396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4a4516d40a786b02c20343f94006c5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf041bf79f77d2ce76b650686267c2f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874bcdb1ccd8ac59873f392afda5a82399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4014bf2ad0afb3f8c0255e608bce24400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b356425543f1810226013839313e11b7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a037ba4dc2deb043650100828c910102402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3077c03e515755c1e5f95a91e2283eed403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d272ca9127e48901e6b444896de64b3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee652cc838d3e84fbee2de07eb7a9fd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2824c5327d4d9dfcc1878ae839371406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825eaa0b56dd6492e256cdd065faa668407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c11c56eb094b47a716e66ea6acd8d14408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652b95707e45659c0ce41779f90d1b0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d527cf1e38f65ea06e3dde720d6312d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb59e8c6dc297a1d6922c8e725af5b01411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d307bb18bd486ed27b6f1ead2f3e5e91412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eca59e2dd98f1bfa633403356569e3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca1cd02ccc1a35ea5abdeaf25ae329a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcbbb22bde08f8cd1251552080e5bd8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd01d3242b7a095dba16a5a0151f1c1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c2867c8b0164647dfc8b98ad7302be417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b15f41f85e67e5cc791e38098a3df2c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc0509be00e4c741056008f7e3f501d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b268889bed417b66f2ce5ac21092c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0959275b9821a413b15b197418228acc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418814db20686fb9d3f6ca8ce255f576422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b75c15137be4eb7cf70840dd5b2db12423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa618cdbffce108234c625da444c9a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a750fe35fc44fb22f5ad9ae95cc1c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1face824f5610b6379b277111e47e448426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d486f036b62aedeeba6fbeea2cf39427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14bf0f7a593d6fc37b352911328d639428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea9b38e077c685112c56f7baa4d1539429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b62ff831c6117e374ec1ffb84bce4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde44aa9d630fed921db4d24293052d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ffaaa0b10dbe341fa4ed3573d25660432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e991d5e19a5b36d7ff1d6aef5de357433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0250306f73dadc8c07c69e83f3066c27434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a2e75df3b77de8b8a1c5524a52263435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43172c9a602ea86e12b10101c3c97471436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e5561c13d782ed4b72bb296497da6b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce4c98913ee24f3f7b014b39c67ecf0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66be2fe4550a2f3b16c2939d3acdcba439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf33e2d7405ad8c9c64ecb85647ea95440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4070e4896faa71656ec9ea9105278562441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f853171e8dd08c01feaf019124abc75442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf549a20db57a07ddcb429cdc606353443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a5b4128f40dc12dbf701e8ed1899f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d0fca86fcfa167d3fb183960c9314e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0bfe6a4f6ddbd8dd1e0f628bbacd55446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf241fa43091ae9a0124670334b543eb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829808acb37add2b14abccba9f369a5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9afb57345322560f5abecd1485d17c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ed8282ed2f3f13c791149c8c13945450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de044b128590dabe48be33df62c327451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350045b487e1fd7615ef59290992d027452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c338b0fd1337ec53d2b014b4d4428ab453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a97e32971ec6815b4fcc13bd3ae66c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd1569f0bbef4afe4365d70d08c2b30455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed8c665c9eef637f52d1012a689d59b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8faa3ac071ad12b8c4ea3fbc3b313457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80987d2384e89e79fe4c73950eae45be458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a2c7e6638ac6031040da723c03716459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6797744780ba2940f7ba6707dab3f416460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d9394d5bbffa28d0c01705969ac70461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f9f0d230ca4bbf0786968abacffce462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ef9ffd3dabc1614c3412ad2276abb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16993f31c9e6f575603903e429ea09d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d130f62614ecd087b77178c4e209ce1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a237154e6ebd8dbd3f12bfd6d0aad3fb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a0a5f64f7d3abbe2ebfa121f7687e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6aafa62342d4485519a643edb1d0e2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b21b543c12849cd94aefa83be0057f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f803278ba00af8346e2e6f3e8de776d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355cfb36229a471c2017052f903e0ced471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef28d097e57c3343827790f685db2db472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a8a3a749af5254d7be08798e001f2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d71918fecf5a80140d831abdf55bb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b0db517c65147164dff18e614d744a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce1104520db3dbf440221f615ceaa87476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32049d63f7a9587c170c41fd0b561d5c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a4c6f90a83d3422e9919a8a51ebdbb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9533757d80c6c7ecbcc8cc0e0a4e0393479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc14f4b382cece58ddfc596e9bafb1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ee5ac239f503c04c6d01af96e398f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8552201da89d93189ed9d6836051cb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e940a1c2634346b0bcc33dbbf22e4239483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d25ee7d75d46ec9e3a2983558704864484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042fa091203d50738e10b3c41a31d9b1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b8c678eac039cee43f6189e873cea486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f113163054bb47af438d1a3396316c9e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de92eddf50f906f709847e3799a26e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c26240fb0e6914ea18d1334b506f8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53525e683a6fb96d777bea5feb300ba6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f2dcf73863ce53fc5634ab47266bf7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd73e1e80a6cbadef11e4b9b8edda2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3042e076bcf4c3c339960cb18131af493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a58b6b066fe2999430465b3c46df662494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb19823841b71503dcc253db4e4d85b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d2bee13bd1a5eb09d251eec56ebc9d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb4e1e0e1d5453b3c48bf2dd230cfd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38330554329ee76198fe33b3ddce5b9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270043e3049c32f04156927510128f1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2daa15c5505b0a9be2cd6ab6dda0d2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f223887b64677364c495184705e7f621501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde3802c176c73a1124be64fcf4713e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659df69d807ce1906aa2da3cbec6a1c1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91efdc6f979589d9595936ce84c2eabe504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef90e5b4aab70d2083c678836d81aa5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f75f2cba86dccfe56f8b00254be51a1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee5f63ca2310525e24df7815a27a4d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace5e04591db101220e2cf503465a07508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3269a52d8509e474629e8911613ad36509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f7a3dc5557ce5b3460ef87e9b6122a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d8dc40479423a32f0e68e0ee511c4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1096f6d63014500cc6eb801e39bd51a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2521e4fcedec650d5c853bf343f8530f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8984b768697532056038249c0538d541514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad5e83a19890793d534286b54c5632515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c190fa23b36bc75dfb942325259bc2b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3309cb437f412ef953859b9e17fc8f99517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce15555f4d63e87eafcd13464a476eb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2385b25ce7ff25e9c338c030716e79d7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae47fdde0d4390266eca7bcf4e04089520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068e1ad7d26a467c3b685c1cbb5a8ee521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38fad65d375eb5f9003f17c724c69bc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31888915c4fe11b43f963386a7c6366523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35790f4075330d2094cf4fed5446a94524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d26b733c0b01bbef920251ce8fa8da5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c051d756b062829781c32bd22773f71526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6cdb18f13567b80e2342efddf257ed527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2693c3cf1cbc668c94d407446804c98e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19eff1bcc63ae4eac572194bfbb1f8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58bfaa782dcf985c7196940ceb12fb7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e78a50776dc0473964ca0824fd7eead531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83054e0c14870018a5c4fd2eac3db7de532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6fc153e139200076a4c9f97db33a68533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faebcfc97934e7e43794aa0c80c1a8ae534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb16dcb334a530e8f200c3f75b3aa17f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b14f7e5c846ef84041ddb927083a552536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6364ab4cb0df82a893d4d9cb36a4125537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d72892f0de92c3aad77c73d5b609a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27c5cec79e57dcb10fba5b8c0925a0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d11c971cf6ad9d9ffb6a98de9bf92540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be98ee54402b48804ac1134158fc598541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d199eda7145075f6b36016e7209e4a1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0e1491bfe3cde9c99ee1034f2a208543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5305e0b20019baf8fe662e92637496e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482345f91b57f94f46d65726ce40a3d4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb020da0202ce8e7ecda670d23eacc0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d57a24bd03c9bd2822933fdade830ff547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a952c4486128f22d6ef04aefee3bb3d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8bfd37dc133f23f811d06d1d4a8a17549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2919e55f98099051c5c321755f03bf0b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60cb98e19e1da5e3cfedffe569e97f9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a558a3dec7ad0800aed3db18682cc9b1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcfb7dc68f664a32dc1f4ea31ed55fd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d849b6af2fb4fa409a4b0ac5586bc7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b473eb4983dcc7cb8aa2d3b1e3e3e34e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a8392e0831c2e8e596c238945b55dc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9d2c6adbc41d8fce28ea82d660c1d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2619f59545d48fda710f3a7ba9aaa730558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b416395c92e1c652dc70c906cf247861559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa28c0c5e348df116df417b1d5d6d794560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f989f82e840d0c993afe125ee7021561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea62d77e3f4f0e23df184dfa626bbc8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca789ad4e1b803aee7bee80bfa7032cf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c9aea420e4ac56aef01a8b11b380de564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0521ad5ab08b8ca3a4b69d483d62888f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00af0e814302cb64d2cd199b0e3546566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f336d03f12ce9361442bc1e0ad292d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3788bb11bc527a1d844a0eca6331d32c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d922c607ed067f0bfd10075f68177a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3012f11641d3beedc5613d4731f209570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8c716253f7b8faedbd7a2ae5f664ef571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e62f8627e79c4db42cb4f1898d04a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d8fc74fad7409b5e87018a185d4193573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7798e563a2bb3cc01e3e2a31d4bbb5f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a63bec329be8d1ac54185e50cda69575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe16cc064229248ab1ff4b72de4cb927576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e36d103763d8c2972ebe54fb576d1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f778420d2917fbd2294ea467a894d2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb73fc006753d4b4da83e8a9f6c26e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a083e538ea9979c5f3b9c8581854d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74726f0d3f82bf10be98c80767239cba581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a49b325bb38b4ded0c39c54dbbd25a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d188bd7da0a22c0ba7355cce28e3b9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f881a921d0274644a7920244c00d1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac196757c277aedbe5d7ba3f4681541585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a3570f84809c26e4e7c3c731437bd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6747a8082a4b4d6f415c4dfc47102d98587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d079fbcf0aefd7866b54bbd48aaea773588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ed7e692cd36410fadf77cbb0c46a7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add8e32efac490eef005854884fa22c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a9cbfb38bb16cd43bbb6db2f75f995591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596dab168982a33906bd911b001bd08592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9847a6a9bb29936653fcf0ae977ad5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a07cf8fd4b72b229b352d95d4254a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57cade0cdf43c3f721dbcc10d8cafb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8884584fef31ac1ab1bb552da62795af596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f952c62de74c15426dcfa9adcdd8f92c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74777f010eeddc582fb1637c6bba71598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a753d2ad17ace0ff9deaeb7a1707b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2062ec5048b95935074b5001f80746b6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769df3b8498b63da579f6a3a14146f49601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9213c080b1a7f4e7319ee5f519a3804c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55944bcd99c4d2fcd5fec39ea7fe26b8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde211a04b7ee8badccdfb6e80f2b10604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e9e3535f8583449dfb86d848d2f27605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca8e3475f302e835967b9897707a333606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b1039383b123280755f698a9e7cec607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f5475997b3c4decae251a24fcf958608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde6293018e5a790e00b782b056e6e0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ca9a995876d036990e4e551626688610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088cd7b3657bec7a2ebf433fbd9016e7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b3a40e026628bd454ffcf5471b543612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef0bf9d0b069f7db00f74da93e7828613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a9de7e5e3f78dbe550028ff159b827614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0fed8db82979b8ee5258e9e1766d64615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d3f407b6e267213113fcaf10bbc86616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a4ea4a174b3ad2c0e639e82474a40617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfdc2641ac690bbbbc95d9a77a0fabf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbcf9ee37e2ade8c4f1328daa8acb8d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e822a1b43b36b50e04aab3a82e49434620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee875ae3ddc60d58cb77a78b522bf1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c18b32baf42b5345c1ea05dea1c675622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113dbeb9f70c4678fdadd8b28d0b12d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a5e18f76a70316fe9002225019db99624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4afd6ac1d4c0d1d5d8fec83850b06c3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7507362738248e5f98be4fb146a6d385626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4487df75b26ad8beebefc93ea39b55a3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c83ea21b6e53063c4ff5e59d2bbfa628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b04fb9850d2286cfe6e662b027725629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36e09ff0fd67bb3ea78651a9c36b10630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51cf1ce3afb54b8d2dca8bfeb06c59631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822a42c6b5047052c0ccc9fd956b63f0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9237aa517f0effb2d805b8ae58ac153633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca64ee95f2340d74ce62867e39f0ae634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c382de1664a4e77908d8419e006983b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ead5ad56c78fa0ebeba00a1a635f1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180254f9ecd66bc6615064651445f935637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c00865ea314dc4a0e820132c48867cf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ceea380c13cd468e9998c077db235639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604042d3fd7157704e02067ef8f316fc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c162544a5d11183f2b20d926726b7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac01b8d7b7cac7916aa806a0423dd5e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b14b8e1cf3290a08c4f9f6dea7af6e6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea4ce32526f61ba391d0fe12c7fc7e3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95f3952c9434aee60e54e0fcc4cd029645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e894404d7252aa84252261c9be683138646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c4af2ba0df0ea4903a2ca96a9013a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d15bb910f31332888b8c742eeaf0ad5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c53cf0a8200a56c5303fdb8bad444c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006af079eb2b34d0b859cd749e8a55d3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0dd55336946123f5db061437702321651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1615480a84366265f2a081d8e1bb45bd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95719e3a52cbd12a4373e7146db2a18653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af40e77739e9b16961a7eadd6d99bdef654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2abd4577257132b4546af19dcaf09d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff3bc69c61e2e4e13869c86931997ef656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdaba8458d7accb06f36e669984068e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56444386453d880a1f8cb6d744fc1046658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2651f389c19e2f1e28dfb980b42a8f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61133bf8b8edbd3d4dff195d3ea385c5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e8baf4bca08a9e415e6687a29d4680661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762330c88bc736f3daafe71fb9146932662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0260824404cad2a41dbf09bb3a3455b4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc7f6e9022ba1d036858a868b28e2c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a557b472a958070c24c8f4f6c1c68665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151afbbd2a6f57248da37e5deedce3bf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1ebdea7fe2fefe732e26d070b3e07667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca57d1878753349e7d6cfa9453997f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f9f6efc8b9393f7d828be33f1568b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d83d0a5feedf784a1d6f5387d37b83670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d4256224ab3491c84938ec9bf83ddc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8902a5a3f53cebab151b4329fcb942b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078d2c821121710a45b9eacc95d1ba1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3609e3790395deabdb09e59a6182163674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9698db387a1ffcc27e8ca01d5b551d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c89cc82ee9c926d515c1c03a29b068676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433cc207e62f2dec8ec6bbc33d95a9c0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e11ca744af4ebb6230d87d8013df0d9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c3ae4717613342c64d8033df3010e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62512871ddfa99f7d1fb5d8b4d929a8f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05657aa66c3f3062840819a7cf42ea2a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d469cde14a6faedee9ff81eafa1736ed682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a57da05240b879623c199be129283f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e96808bc4db2ef2e35eaec7fc0e0bf7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227131392cb0ebcdb8ce12349d3a75b6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d584385ea63bef0d798bd76fc4235e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeae5d0ddbb1ee85ecc5d3c1a28aa9b1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9247c074bb0ddaff2af390f33f643f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe01d524fd496f0eea212ef3149e00689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e4a76a5735be7d2d0d13eb7afacce690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b299223e0438fbfabd86e0981b166d5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4aeab2049a18f2adca46e82fa5862e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473dbd5a7b6e330d871477947b7bf38693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87290b03fef0001edf59a99790a7c3f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b0741edb81bd9326bc91b2f6a68472695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f5354bc5d7eb2b9934121352269a8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9255317821b6e98cb350104451121428697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6555f47f09964dd330b7158c5573fff8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e98d17b1e9d760b36e9cd2a5dc0305699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a057eae311591cc8f99a203d56d0f906700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c94f1c87a7f01480e03905d1523f3e0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d291f89efa14f404e5abdc7f35a297702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c811aef6e851ec745d1e198fe4b0f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb0342f7404931abcc956eda5d39433704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4826dea86c3a1c1f7b4620b564832b9e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b1b3909d3a3a78b9f731627e8c4410706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5d7800e9db61ee42e3197ebba09b6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e62ad79684adcd9314c28e1a7536ca2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90501d4a0733ca9c53f4ad280af203f3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2be93436bac4a1d832d48aac349687710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af1b74d885adc7c885b742d1c9dde12711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb3336e2f4dad21f4003dba6fdf4d8d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6567b43fc6172f1f5d6aa08dd6cd3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccdb9ec096e330ebe0c942fce8e6ea2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523080081cbdde9734f205b9604faf7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f13cea8c130e4af9f65f9001997a4e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c553cde70b806cc08aaacdc6b1116717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6a141ba87d010ff30ea5dd72e5d393718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee8fea8f542050508c413f405ec66f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e290d471f8d1a61d843b4d1c835775b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fdcc6ce454aed4ab4813c75383dc09721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4846d47a1084f7c005992cf17b4cf811722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ced9665d58a04ea85b4f5154c5bee723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d34d56fadf30952ab2070d1de4dc81724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbfa78b00c4580a0c0f722919b85134725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131981ef5632b73a05bd4f2c8295ff85726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e76e60b4cd934e777dee0fc1f57a652727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e000289ccfb623326176c78bee55e1d8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1867a4396b4074db745c432640fa9a5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e756c6cdfca3764c40dfd24f585891730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7947568f91523dcc1b9d59aae446b3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c424c48a935e470cd42e08017d8c4341732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64ac05ea90547c329ab74c5f72825e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afdbde3dfc9d06e45f525da726265cc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f708ccb1d3d7ec4f8c8c30709dd5f7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f55b98dadf19007990712d70ef0a1c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db157a2d61217f055d7b3a209ceb94737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd2a2ac373d0cc57f32cc5e56339d3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35421a9b5332acbca76dc1b9cb1e3996739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d5d944ce7b3a13d1dd2de45f11fab740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d565a45e16894a5a922adf1997125d77741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be319ca31cd772bbc838ca7b827655742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312bfc44e002a1bfe1e77dc363ef294743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47727cb00fe977db988191cfb730985744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83728d894a9835487b51a324f9344f20745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b12add30b7f119eb1db3dca34e65e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d42c71e61d890a0eedba8a71fd571da747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19883acaf78217bb036dcd5d988d0f0d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2dbdca33af3acbeef03d3e26867398749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60340d3841ee82d879f7e3d66ba7b068750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1469c67b9a69f91b6de0dd9b2301a6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342874ee41137a3b23647621f4c54d4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4619e27a5fc5914ea13ed8eb33599753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d2e11665e5b51815b563aacdb351df754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f537647ca277ce9496fc28aab6aa5cd3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a3f1f2f475e0d2d2d87cac9a89013756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabee92088383c5e06279cd7a4aace23757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449e8980759eab206eb0a95ebb5d631758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d7623c3f0b6b7957b834bb135d795759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c2fe43bdb1086a43d1f35532464af1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a90dac2b924d5d23775b7fd1e51bf02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d43208bfa49c8291c045a2e45745123.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871de59dbb706c067981865ce29e91b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead625ab3f9de2910a57ae8e3d0c5025.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d8b52656a80516ca9bcb9f07ba54396.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c96e2156d47bd373576cef12a9d9207.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5034337bd48db65c39fece7abccb7a88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119dd437a1e90b74d73f17e78528cee39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e796f0c4f57e1a3f78d340545163510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c054ed60fbf6d82a4b1c8d22d930aae11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3f4b93ed48d631e909a6616a1edc612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52342c9fd89b38184dff08a760974ac13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da126190bd5d04f897cffe7e3a535814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639d7c87387b7166746bebe55c2527915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910adf56c0b229df4459fcd786b5289916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba064fb086b745ef7dd57303438faa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443766a8bef72e63cebd1c340e8d1d8618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5517156a08f4bca964738dd9119160a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb743db393111131cd78edb81bdcd920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6633581f6080fb913bf78a315711a58121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93829bfd9babf15c504c1cea6168512e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca7b4588790eb95700186f06ad1f4df23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9141ab44aabbf0754b6985bf293b7d4e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b2170f95d94dee8740d78a3328f87b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b085229a20d7628e23f92bc5f1d7026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e80ef93130ef0c78e6523ab122dba927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48477761879227e9c34ff0b86bdf76b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e678cefb76a5732eca6a20ddcf11043629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16230b2c7df4da0ca7b645b64c1bd8e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9611da9897dfaae15ace80eb82bd6cc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3617d1377317618567b6607eabd199432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b9bc9ddfc80a941b35effaf05f95133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a755c3ac873292889bfa89caaa702d8934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4eac881b326ed7e32677f2292f57ab35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5292356240ee04a2d607592f2b07a936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb10c045cf6c80e762e3357867223c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ea1c5f572733b58785c6ee08b2dad38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a7981ffa86d0fb7c1763947ca707d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882aec243078cd619854c87187e71e8440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aedd41370d41e8fa7e14fd7d2c19e941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c7e2975dbec3bfdb6183a2afee19242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4045e64269bd341778bae4f49722ce43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba54e3919a22fcefb83ec7841b68b344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29a130a06811bab659e50df2dfb36845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a280ab8bd811b93cbddb3ef7aed7046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d739ef3c6fcdd4c752c07cdb7ebabfb647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a40fd12ad3712de7deaa9162b8594b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829846ab65c08e95c8e7b9245fa716349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd3ad185d2fea7fd04a7684f464c5050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fbbe81679336c50669e88e194aef8351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f40c71fa63dd6a4b1e59926692100d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c32d11d081ca4c77274eca497edd42453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8028dbf90e64e2e5708c102e75d22eae54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe63e5a56719b532cd7de839d3c14a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe82f15127e89b99e2e819ae460e8c1056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c1c4032fd05e2f505adf11073a6f5657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f13ce1461b7d648634c007c822d4fd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756940314a3d12ae43f779caf14f1b559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dffd9da197df650de574c9b230af83560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eddf1a84229ff1b81d936cc24761e861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae525503114fb5243e2f7ac131f55b4062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d81eb5ea2a745417f1c4ad9a36bfd463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad2071a3f2caaa2ec01adb411c62de664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42602505bf87732cbc92675c1a5c3df65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a646585d5aed87e50d9982fcc61e27566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abad9dacad6e0d7d1f1fe90b0202e4b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f61ba32837369d67d584f5aee5228068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429530c216382332cc92e24442cdb67269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10bbbcaca4648fc6d79437db481c30170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51cf32d9e5bb2ca34fc326dfda0634971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4415c0d57d438cbcc2263929d53b2272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e7ff182fb57ca807ac0425e97e03973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d599ee5b86edbc81074fcb03eab34474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b47f4e0254084594f595f0d0f56793b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada187c9e4fb2143d38d57cd7c8af06676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db936a94d1924df4c0ad0f3b0940c4e877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39067f2684feeaefb8ce55ce7b52c8378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8620b10cc201ec6fe3673a229667bf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4944128bd66caf2a8d3c6862e12b173f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b7a051638c56b0c630d02271707ec81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef8e6d2ee9b28564d5e80a7b5ac2e882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa72b042d87ebedb7ae761c03cf5ed4883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8221b9afe38064384e47ea37f1d0e32684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842806028a5f35effbabe34eb2c8a9e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d20c19d4b10de03ad3cf32491a712286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f9ca17c8af692e21b477ea99eed73a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8b6798c39b85c08688f618b87bb9e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b7dea014b5e408d375b4a14c6a1dab89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f81146b58ef3abd0ce1687ead514790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db503958c013ce7775aa98c498b6d5ba91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f39a9e6aaaeb8a9ec959cb2515612eb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3745fec69481620502d8edb7e491152193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f6120e60729561c18ecca50848b7c394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d51554e855c0d5605a53583cb098a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c983b707db6cec293e1e5a3ca82f196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56795a8a9c9232c4804917be5dfa7e4897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8253854a3443f41f000f92fb70094b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cada3e505f86ba59a14ae83712e8a0799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a5ad1bdb33a03c8ac656735a48c066100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a646ba0852448e5feee081988f2e361c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63919f12b287ab867db57858a2d3088102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be3600e6e7ed141d583ccdbadaebac103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54c8d07e641af7f3cddbf3f3b5e6a5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1562202b9db3de75b5a3140970e2d3d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ba4be430e21cd980fb4c64d60806d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae8bd2135dd109bf8a8623933a1893107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b37898a9aa3d0fd48714065d0f25f2e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a6300e8b0fa3d845ac0e96201d848109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b09ae5773c8e3e7da531bbec2b852ed110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf4931fe26333f4ce4ba6f290aa7c3f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea916a32f8ff91a8026a1e27dc35c1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1b5d59f6403eaa707d5144417dd7c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39eb05e1d1a0fecc1619f446cd1babb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a31b68169d9db112e5cfa246a036f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e77eb32b9504e4c4ea7eb3b81388800116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d915d68ca5a3f56361b268ff1b3ef117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e08edcca52c20b1902e5833250f7099118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ed720c6bd46ee7d02d9df1b590670119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ccd914074a88098fbd9d17dd2edda0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16baf7132b2a390936ff9b7420a554fc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89506475e34a2b17c7b839604a34cc66122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4583376059f466c0d221f84b15104e97123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e75f969aa0d3879a0cf8a0cd0448fbe124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c3d9b56efa8200fa62b75f8598fe8f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b6da519cd421025ab94100b0ce0b4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475291e35b12af74c6fa59a58313bf5a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b729081ff51fb4622308043d0058493d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ff2be3d43dd43ba96232007816a67129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ce7ec309556621aeeede5e0ae8031130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa14c2763c9de62b9dd2001e4c50f8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2387d0bce677bd33b435ab67b016d44a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ea30c7d878691bb74a9b3358aabc5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a0854c454ee3f09030472a3691cb1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6748828973119d799e1aeca204d462a4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c48617eafcc6dcdecba63b15a37a4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bfee9045289154ce4d0542fae53128137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff67c8e4fb2f2c7beadcc5c599b086d9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d586065e75bd712830c9715768bca2b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3c4f4a0ca9ea4e5541bd9075f55c06140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08224da4c3e02aac9fb59a37106ac477141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e99cbce1f418c8395f64058b67856f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add78aa2019b469c6bfb2a5701fa8b06143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142f214ef0e4d3b923c60b2a2667760144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34252a30429a2c90f2bf7b5a5b038f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46984870acd7e7d18595247a58b0f4bb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372403283ecd7c8a215782fcf49547d8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e3589e56f31ed096af40a2cb72d226148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c77045f9b32b8b0b91ef2352801bdd7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a2a8a9407ea0993e6479760bc497af150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75eb81ee638a1182064f17ef0d9d14b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987be51d70211e44461940741fd8b4a5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4cb5d8612a1b2a381c52e8d38620c1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c6e52acbc410f263d0c99dabe3eff154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a410bf9a15f8079a8b6ff110ef536155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c2640e1783a0e0f062108eeb97cdc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756dba81e253716142a61669dd8dfbb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0d9c7175acb520bd2bd58f6c2ccc5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee3612edfc23cf67d42a2d4cc94b3e8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e53de950579211fde3b357381b974160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9c7fc1ca0508ab409240ce669ec8fc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fbae3911142a2f484200c227ae322b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21971b7de8d2c4b0e29631cad6a145f1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0470e8d0508d3ddca9bcf9112248d38164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187918ab25a1981313fb2fbd27a7c6db165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac1cec8e5e3dfcb4c2501a481fb5c2f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfcf872418502738a29e2a9c1bc977f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a144903e0a8bc8d990869d74d8c5441168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e6ff1b4decd2d7c69f21d7f814be0b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ea8f986205724eb167d63ad7c337f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245da9f9be63f613726cada60125ef76171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667be7f5d632d4cd0f7f933e0ff4d5f3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a63c4998ad86257b2f26419ffd7c4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7cdca3515efc769b2a9c676b13fda0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de1809544a5253954d76b8b1abae7c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb25d6a8691606d0dda4c528780e344c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2550a2ee6cedb4cc9edc91ad273ba545177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b356b6d092c8cb78f1be36bf6ec04178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7837781e4f9d8a4ff158ad249306cd61179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4bdf673064befc67ccc116a0814ce180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab804f582c03eb85cef65f4ee8398e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9344926943743630cd3e79c2f412fc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd545c01e3766a38946d60c2e23c71183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89eeafd44376e49807be72a23255cbc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1344d2f79e7c5f26ae52f8e8b3816352185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ac4934bbb49ccd99456465782df3d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4e03b5da4dd58a54a7fc63f40293c5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f628f3021558f4bf86d64aba93f5fc6a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb29a735094017bcb42dffa6975737189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eda8bccc88de1e28f068e14c04c090190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541c3626f3ec8e1bc890ca8782b0c942191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7460ba696d96986492a470208144f2b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd2ab1073d5c6c69e330dfdcf1259f6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef30d1dd81438332a8d5e20c8987747194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb048d9b2ffdec6ea720ebc0a226eb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b0f014ebb5abd43719b7552f21e94a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39796deb7c7df31f9a97d26a680d4bb8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6fca4b0579c42471bf82026bbf195198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e911dbf2d04ff20c71f7b6427dcb1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac41222d9c669de87e23463e686dbf85200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c7aabf9bbb1b95effc037ab69a490201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c932b6d90d72b231494ebd94de38e40e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed38db4441aa0013425a95906e24ecc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf3fc2fa5fb0278ee253d6626093900204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f79c040928d30a89bdc761d248cb3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb21f76492888930f17fbd3d0862acb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf56d37e47006f9098e6208cb3fdc8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2125e8b3de17a18502ffb7c815b35895208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70960144caff935cd6a3af38f19cf7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abfe8898f95da91977156656377b083210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8706d6b106aadbab6548ad380f54a5d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80127ec4f31f1981ce9f1b2fcb779da3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1528752adb7191a537c809f65e13ee60213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dcabbc14846c167668bc8b3aa28ba7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7279fa8603f1f8f8b7c1260283edfad215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ea3c1bee58c2550adc8fe169f5bf0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a6dc6d34627accc88a73ed64062fac217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f780f3ff652ea7e6ff65c976ac521218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd673103cdfbd23f417affc997e222219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9944abbe43fe200441ddc4895da5dbd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18024e81b8cc12acbed05cb6f23b233221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a30842deb312ffa9e72ecf508f1e9d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df5726880351f6b3312421569c2ae01223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f4d371649fc04157e80778c845f36224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f8f2861c01a23074c5764a9f337f5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d6930b985f083a98d129394fbe639226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e6d185cfbfed4884ab6bf6b8c4281227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ec09d10fd019b02c6e5f69e26c6f4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb66db90d5c94569f8fd15178118b4c8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a485039d5210219d74d5b546c0197230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a99a1b1ed101e5338ce4f50efef6e69231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279fcd6a12c5f7698d18c2a2357de3c1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712fcdf3cb21212c5a24f01aec48bde8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9813803661213766ebe290de517f1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c77979863252f695136c1ff8d1a99cd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b6f6a3f36389b198de041fe536a83236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef60d03215de7b75ad5893a96d52ee5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd6216a2aa199129c4b815d7c4cdbd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84db0c9cda4bc4b0180f505950b502c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d8fc5deadc7d627e3464329666b45240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f696d7eb15bde952ddb3155878c46ec241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe4e17e85b1ae675b4fc5b1dd7cf27e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec8c3aa94a23b70080dfe9abd5424d2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48749f09c2f383e4e5ca539d004956d4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a92ff0247a2832d09db3eaf86efff245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5378be0d1823fe880facc34c4926b9c9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8129e8fd67990b7106f99a55b6e3f1de247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b8c360a4b6778cc051e4a5663c78a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a78aea8b2c0ed4edf6b8e8a4eac0d54249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722304b80468b4308fd2f071afaed4e0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d9904d0c6136de6e51ec613515969251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b9af5bffe04303780ce7ac1239a31252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d7bd7bcf00298a8b1a3d5e2b5f79d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d7ea5f3227a10fae5433a2e0dcaa8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a39491f210cf5142e819a7031e3d2c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96560252392e397ccbbe825350a6403256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02698a8df33658c2235d8499ce55f90257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0135f8c622dda6c3b4d5ef67afad3a7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8901ecaf7dc7999d26d2349699c0db0b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f57229f5a3fcafb235d5975e4f45ed260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3169d2d2c0be07e87ee2a3c4c2924728261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6baa0442e55032bd98ed4a169df1c6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b981823805bc0a9b73261f8ba4f6ecc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33017d23bacf230b3058ca99f9367a70264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33cb8b67f0fc5a812ba3daf2f3ee960265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec406d6723c53bf718beee99313f6cd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7684b398916d9c5c1733b4db4c88be267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b96c3564cbf0399d92915abab0dc94268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929046916ca236b64421eaf7cc50bc0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da19fe1d94508b15f33d130186286f1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919cf930fcc3d5718fd6b5b7fe084e06271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a21dfe2887c95f14745e9e045fb8ff272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c096c7ff496f41227cdff885a4f6e066273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee202f2001819f6bf1c68aff9fab84f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab9089ec14911159a81d29fc1c3726275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62992fd91e10b03285483bc72a16f68f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f0093a9ed702b7940c3e032f2c159a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f41c105b69667ee26c48581bbb073278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a73f9db5313fdc5b3a8893a9c208a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe3fb70b561173737912ae7dd27df7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef68f0ca393b14fd2bef8db4777202281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec9dde578f3c67a2d523faf36e7d928282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568687270f270800f3c146a308784d12283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c66c39cc7669300f8b369a881a936284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293127d03c5175729b0b3141c05d8ac7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e2ca810801f4f08a13fff4081f1d5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a2fe5f2c0a207cc578d85f5d0e13a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd900e63f67ec168ca2ca5836506d7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ae10e41c8ddc22b715cd7b4eb296c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79558abbf8ff41014eefcec587aeaef3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fbd7df87c708f235d6be5715e65699291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef487826d308e0d76fd9a0a8affaa360292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b187e8382a497fb0e0b78fd845a50293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d997e7c7b6eca3cd0f4b6093f8da8b7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc7d90b0dde96da94c08d020a370757295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde49a4d2ef2bb4f0e9a73ab90094bb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9406bd2b3d7201dfdbdac474e06fee2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeabfacaa44018ff53d3fd1ecca10f4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd3234f5e8ef7ca9b1fb7130c813400299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89483d83e092c1c72163e16d38595ec300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e641119ff3184db0c34a3168aa552e06301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320bbbfb1cd02a437e072b7d2ca140b6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2011880f80d8b2d9f6b3990b103a5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1029356c93f7b8a6403572d6765c963304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c492ee5dad473552b536903ae90c11305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a59baba44dd09be53b86a4f45a4f1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9a74c06ddcade6e4d88f3ea1ec3d7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c283eead2a46e2f4032d72f24db2f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a6ed56e4aa8931afffbbe03754ad6b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee6a7e06821e8d88177a8f5ec3e6dbf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ecec3ae443215b3dd08eed31fce88311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6417367fe91444f091e353940dca9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed3ce8841ac7b35dd8397267e75ce0b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1ac67215dfd90d5d2e53659ece810c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5aac801670898b95b3f06224e51629315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c4a2c227aa817de79c14e1003d08b3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c95d9bb17de1737035140a2ace5346317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f68c17b0617431271284914988bde318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a4e758aa259857b0605970544e184a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a23c11924af15994194d3b26feaa52e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d36e9d91e1f93328bf53fd37ed28406321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ac9628c094ea038545686f6ee6000322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f5c97a543fee21a9e9fbcee6ad9d3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7233a10cf6b3d9f146926ecb11a47c4f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0fd41bd254101c2004464dfbc2c031325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ead7ee54dec8e21c1ed28ac3bbae4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a7d1221870bd094e9f92d076a5df81327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11f9701674006e3fd262ad43523aa78328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8808c18ab310280a81b0cad441bfbf20329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d629daf1b769e0ee4e8c9b073c2198d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2321e52c627766426bc2bb914d554331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692cbe570246d96047e0ea6e7223213332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf5eba02054ac1402f3ddc9d98346f2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977eb3dfad0a6f5c50bbb2a5ab75f722334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d193cf09c3b7f3f93b2a71b5324d0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881239fc27b8b5abab337cff97839917336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e3828d79ed2a3b1c5c43761f00d7b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf26c4f67f10f3076e852c44e744da2e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f50a580c6dc11706ae2e3d285c27d3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f326ca96a20119ce39f60fcc6af72c3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487561105c0dfef575da1d957cde0fd6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e19f0517b7ece306af034112a5866342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb457921a9fc8c5e8356fcb705a2f2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b801bd141793751cb4975bd208f48d6d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec10718d03700a143b2500f1216489345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53d1677d9489c3687ca5ac1c64d65c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa7894745e98c2df99b5b19e701d37347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf13b96ddeff0bf4f46ba929656944348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed288b95996335350d6bd92c6cc41f6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3227a01e84f1b420b434a10ff69a551350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7d463e20d0b87c935a6488affaa91351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff318fd546bf888372c2d543036aeff352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a83f308d8e89b2b4b06a555dd613c7e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc06cf21598ffa650c51d6b81e8e775354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7973eebdea94bf95cf5295be7dc9be355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac2d4752eac65365c15833045b1b4b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eebf1a2d3f9469eb0f2872872f319a9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6cdf7493eb814f68409914d7368f07358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e66902a993b0c3c65936396fa5cf034359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073fbbc727bde4006e466a1d06f45b47360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ccf6ef5221c1daee3b5ea61331cf9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c7ce7a251fc83589af3db51c42219c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde1f520740fd41028fa73803939ba4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6422941836d2397d284810f74315badf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc01c33d22ae8f017a68cb88fece73365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbae32646663b131d8dfb13407a8dad366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e590a5bbe236292f528048cff7e2536f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4675a878c104a14ffa8795da53fc18f0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c610026977d0e2331e515eb75757e9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc0de910df31411d7a4d462f1da173370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6511d2dc63c2da52d962923f98be9466371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b1a1b69e26df7ef23ee6ad3837137372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ee093900341320cb53bfb3e4b9c7a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5dd707db54b51b8cb18c81c3318205374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cbc529f10753f44f8e9378315f88d5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57476e08242f5e7a8a32ebda395e33c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9b41ecde16e54ea0b630865bed8af377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92cbb373190543f5ed392f6f029318378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b54fff50a23ae7d2ec252ccf36e3e7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e2711d5b32ca38c68c0c735bc5f2a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155921f4ffa48dc7c3fe9fa3c1ac1a22381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d50e3dde0e5ee7ec1cc6bdbad2023382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488772505605a377eac80e47d3777c26383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c51a213ab5c72e35a443dd024889d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa329d723b5ff11a4c76d1f2c16832385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb007dd31d62d60ab593c4a218b84d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed5bbfd566d023b6c8b910ede9c026387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9bc81c204c35ce0ed48762f34e4aeb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bbc68c7c8534f8b271393d7f1086a5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6cae51c9d7c66b3a2c497cb7157b68390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac92057e32a438b050df891f1539c53391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c9466ff36a7b972e4e2e1c1e5fb8c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c998a90d5a31c69ff701e5a5ead27bb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d7f5138c0529aad1e88faa59b8acf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f1bfec83152060e44fdca711598b3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43009e3e883fd5f53ff399666fc07701396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc60bba5696725a472b5e7c6bb3d57397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed72fdae9fb65098d80f52bccec5fe398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17114b3afaac158223eef5e21c30fca399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee8f79863ae6434a58701a9fe091d2d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ddabdadef1a1e33f66c6791d48557401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af674b4ce2e11e56a7e59368c2b6df402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f92f1d0367c2814e89fbd85d3336961403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0303f84eb9993a9a1a5959dcce8a684d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66eca5c12fda8b298148e99fc33f3a8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c11af6bb4dfb29e8c775403d313bb9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8565f4263aba882a20dd11b5795560407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d318a23fdc84a6f5625f5f08d22606408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e69cbe7717f4a525ff5e215eae50e03409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f8892f969f0cce386425d1686af31410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7974f2cccd30fbad8c097b710d2b24411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd49d0b3a73f501f8e24a2d8b06bee412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea060b16c699b605ce47a1d583fb086a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecc1f19c55deae12aed8379bac56a60414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddfc4f15bd52e2a8d928d6bc3f6b734415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e7acb1469df9fcd3f77e602856950416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb3bc50d54361c15aa37098a672fcbc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f23260e83a469495d203f1646accbfc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6156fd121fb2d6eaf95a6b75e7c7af01419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55407bbbf22f9c46fd34ce9fa3433ab420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5af53e90182237debe011b483b166c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf240f38e57ddc3c5881875c5d6ee6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4562e5b9c92d7472d355f83bb7700e59423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c66e3b5fc3bd8ff3a9b397a177c25424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d93a8d120ac4302edb4fce4f48ecca425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46736bf77dec453149ae1268c82bed73426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4692a2b7e96bdd54cf2906fac24272427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6485fe1fdb0ee56ae6265458476b2171428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b14d6be84f57a7dd7adc17401d507d5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ce9ed61e85c12c4b7b6760dcad704430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d66ddd0e5f5eeb1dc56a0bda81f3af431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a498d4258e11f4047eaaa36e523ddd50432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d453562e56c2a9ca5d346ef020d952e0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87bd3571f00bfd57927c8954042f0a6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457197909aa90f042a781a1ca9db65d5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1c4941e6246f3c3840954fe146832436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7166f0c36935bcad9c6ef1d597033e00437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08367a76cce60d0c2ce506b8eeb4e0c8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb06c5e746e5c9d412b24f9c22d4616439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b22a8bfef07406420991e895bed84b4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc98de94b062bd3bc5795b1caecc91441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef32ff38e3fb1e381baa650049b4dc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74926983261d1f5a0cf081adf1e61375443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f906709b115f00a293982f95bba4703444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e0545351115cfd03436ef0b77bd6d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c540d5aa5e5ee573120dde4892d327e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce75306d0a3cb4dd54b1bc5eb1a8f3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fafa07c327171cd8549a4995cd5625448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8935a102a5dea367933e3d1ab71ec5f6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d01c927265dc3fa87ee703f225c7e24450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25729cc22a323e7eea34f39a09742eb5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45161450f473eb5b7beb769a18162e6d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7af3c89cc5736ebffeb719303868ccc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce664d9fd295ca7235703e31806480454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568728fe344ac76713f9242dad364597455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f53a52010570a053cec9d7614359ad456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb68c9a4250d5353681d3d157a5cba457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca11211a5c7ac6eedfb99fb71f90080458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb668405afb4e05a07f35d894c81f3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9165e22bba15b17427bb1f48e8856c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419884898edfc0118b62df99103129b1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad842729a44464fc0c7f24e9846795cf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5515f05efc1d019f2d8baaea460110f3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237dd8339ab7e4761914ad073474e91464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b93064ea54c161766afc12cf6224d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fa97c06422f96a64e350c7d98477a7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10afeeb5f3182349994fd9492d70e931467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a738f193cf0b68db4c1ce90cb8972d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a41a62a3fbf08707f4ac138c7eb0d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef8ce0c415fad2acc29177dbf4c197470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c4e26f800de3612f7a09f5964591c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d107964998a5d412e15ef6373a2d8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4f9ac69b7f36b90375b623b6484dd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac8b27cee7ede5f8d8b856189318121474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5398fd26e088184be3ede910eaa7eae5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e4d87a23439bda4b36be7d2de32ebd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f3543e948d9c24e14bf238e439d3b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143cb848d334199e41a071481afe70c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc80c65852e97eae58c043e68e81c89479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d385ed48c96d7e1eb3cf0ada2d65f7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7894144c147401198a3d4bdf73874ba481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfba88bcb0c2304e5ea5f75326e0014482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c9148e4910310b3d6b5e0528bf5e2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f686b7a05c57f912e1eadb35f4577223484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2659d1d276bbe5d0b278a953ec20dc57485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d6a051a78d62e3dad3333c9170b87486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875dae2e39b2d39b75576bca916c2a89487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c7b8e206364a27daac400ab47a59e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe530e2d7e8e66002079ff559f06632a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54923048b22f09f8191530c7467f36c7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ada947763a9bc7086b544c0cceea60491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d53fc65a5d9e8a0b0c7ccf611d4ae492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5255fecc059ba3261c091d9fbbbc529493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26050736d16c80ea39ae1bdae411945e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f62ab46924ad0509149f1750d8fe2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006acd125d377f5d14d37e8e8aeb5538496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14d3846cd3813e3998dce5f62bef86497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3099c0f03d9ec701d21227a02cf88ec0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977a602d29401c644936b9c2be6a617499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e4a6b2381d2f7084335c332036f329500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0078902133fde9e3a2eceb83f597d1b0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b05985299a6ba8d2f4f7476f29c9c4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c73d5efc5817e02ed5b07a8e9ad58503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a320f6e2aedf62fc994babb56eb5f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a2f5fbf8d9df2f07168067da60f4c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f8a60a4d674243144deb39e6b0db1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3818f2ee4dbcd13995321bfc9a46a583507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8debef79657f3606f8a3a6db3c52761b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0a5676dc3d3c69b283dbe1418105fd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d6a111d8765a91b27e522fbd51e8de510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6904b070154b3f4a45e9bd95a06fb67511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e56a0dc05826084006b47489521ef512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c971810004ac0ffc24c63bd7f1ad810a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e137d6287af673278a48bbe2e5f16a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e015ace52a77fe94b55bb220d9290849515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840755379c7c0c586d297f9421557aa9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7ba66b4888e5edc8b42037d280242517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76edd2617c7f6061103f29e7d9887928518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0885891ca79c7b0e2eab314f947d8d86519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d48a8e03c813928157d2a3926f90a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c3e165f5a9651b5e22d5ec3a3284d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d0a0485d4e39fbe922e5da92d79698522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52646cc19f4cdffb67424b954ba876b6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a27c06734c955b22fd4c5e7d436f4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13052186eb19b06a7e75496e81a33457525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0047f9dd12c692bd5985c5d5b1dada49526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7a00b01f1f4a0dc5cabd9f5a59823527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d0f71181a0780971a05ff2d95ac11528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84a476f4d11f210a9a289ad9fdd83e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9168982bd87d934f5d066a682a7de9d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f69f4f59b5a8cb62ad898a16d8339fd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c408ce796210e6f31e04fc20a3a0248532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b95e1ef919f1a8ac49c28a769da778533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e51dc58f03c4caff65a858710a72a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0151e60b863dff4dd439d4afc8f99b65535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd31824b097549ec83e48173fdc4a3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56094255b967754c5e201e3d4902d24537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef61da554a11d1e69af73ba0c6fdc1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f15973c6539238ff5361135ac21f45539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515cdc010da78af6d293ccc77601e13e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b751ccef0dd7fded5e908d4b1de3f6e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b58cf267f84533a4330bb9ad151c3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3106f74d7add3bb32a6539d1d5d24413543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10f745c027cbb59a80266d18680f4ce544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e206f1f35893ce4c1326215f6e052bd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5be7d2cbc07d7eebe694b2cbc4e9f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ddc84dc4e639e4e445676e878ee63547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b235b78dfa0e828e62ee76f32aa0b6b8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c129540f9ba161d77f02237ec1b2e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ddb2b460152a350b4d14a565d31b4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6192f164836bedaed1630818fd8e614551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc238ab0e3d88e0855d9cbc92711d4e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c56c2522c2c21ee60982eadfb338fa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd5343e2b1dcf0be3d11f7dc6c50ac554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc05f75bf0666865829c1c8151b4e883555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14987ba1dfe743774a2013d1ca80438556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41997fbd381f68d9083aecfd4914a85c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef1f0033263cb5f4ef61aa8659c0407558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d98c4d501c633c86fb46dd4055fd1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677626113c6808549cbc573ce009b070560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b35ab905ab80509469df0f004abd63561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74febd13846a7191a27a05153ae78a6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9166dfb7ccdc32c08453d98316844db0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693f822ed7b8803d3d3846d671e6f8d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a0a6beb442a420fe9ec90f3d43a6e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6efbb17ce1d8fecb40db48d9152d32566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75dd9f637f87258db40ab5c13e35cee567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d509527fdb5c2cf696ff2fcfd7fef568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f92eaf98ee2b31840ca15aaadd496f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366daaf3f90372852fcb6b1a709ef53a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0027ffb348a7d7d66477c2d379d90e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c4f3938b70551fc0eae5242f9e9da572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c1d84f1b54334cff2da9b498f0abc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf366d7eef0b9334af60d86cba20873d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f176bbb9a4abaa0787cb0223eefd50dc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73598b0d160081e78882f8ee7cf22f47576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc31f6adb94467fade7bf8b9fb12dc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc761a60b6ae0b24a184228bedeebff578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c977bfb5c0a07c03570acd39165eb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7183fadb9e95ab27a7fb19240d36c5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa067512e825a061ea5322544c9c107f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533035603481fa59c28322888c7c803b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b066f9df7ffc1c7ce1488138bfa83ca583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e57434708eb8d1285bb7f599fce46584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eefc7a3777fd1ff6e7c67ec5e41cf3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e33b6f1145d20868d0c0a4f180741f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ce00c87fae69325ca96f7a1398e9a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1a03c41757e2c4da148eb0e5a88c5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafeb914cf4206f87e0d30c4dcd76ea4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3cc443ccaf99cc038652bb4a8e619590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaeec8f7f28293c42f8d72f368e8f83591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9762a404944155c1277c5827b89ce7ae592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3eaf7c4dff4679762d06c9a03f8553593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02046bb28478d44bd7a77e3b2ccf92f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7cddf6e1c850fdc30d23c2c40acd20595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2fa7aeaacfe80ae1c5735c1a8f98ab596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35243bc46fae0f68929df6345e9e81cc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16337af879fd1bb6191fa97dcee398e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db499ec76aa1fd8ab4bee329a4ae5159599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02764777898a9df0d18c8d41ae3d00ca600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f181bbb7b6b45f9846ac2c912ac4448601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf09082e4d124bcd816c59fe6329896602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5da3f94bcb8eb77bd1e20e17aeb593603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad284ca637034b1a8aa838c26ccb4b8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ac9fb35f6657f6766b26e08e81e20605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437069de02c4d9427d7143333dedd422606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d8188084d78f9bd4e036237c4814ee607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf4769cd1248056f4381e57f01feda608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e03aad81ad908cccde4828edd6886a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dadb251d27993efae3fd129d4d427b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b508a0202155acfd69d9e57938ff5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48800fbc737fc492592f4541e92d2f86612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d3ccf8abf659805bce2bea295ea065613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d5d276b600a9ba61375ef7b6f903d6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c65efb3cfe8c0621c85a007304f40615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b043c25d6d60b8c55adda6adaa4fd64c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d3e68f86a754cd0e6e685afb3a6ec2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13224d164747d76ba5354bfd77eb4a16618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a71d73f28edb582f8389ac145d939619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9065c91034ca7ba1e9764cf392071e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91099e55e77b975f1ba403b895f9edb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81847edf1fdc00276640e9f055b7430b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f646c9887e3ef46c16e590e0cb090c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb7ed1a16d420f800859003d0a47c9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67083f01340a5fe6b0ab52e597f263a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4588b5ee7e1ee9f398638272a105342626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb447c49befc5f860abcc6d33e2f4c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a68234abe3d05da920ee9223ff4a0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a089f8c50adcfd346c36945eba55d3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571205baa0cc8138e14a01ca7f57d93630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469708254fe5544c981f5cc3b44e7562631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a60d73f849931803ebfe1e65eca59632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff96d265863c1e214a07a9c57535c24633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4da051b8eb50abed1090b390d24f79634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765696da743a65f0606cecedae263e7d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef259b914e37a0acfe0d0cf0d136d2e5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0d69acd2996cf059e50f0358962c7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5795c910a4cb2279ce9fbd326b31f827638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e783b672e641f01ae2f7974c5ec80b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda00f3274d09443f9c75bcb09512a4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c1f5142a661b98bc8e0b800c73869641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80022aa4e011c3b9e2dd1bab8798cd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84bd25ecbdd18b5e31b6fb1731e4e45643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d60d9a4998a587a2e51e121ea768e9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123290a551bfdded0655b18d93b33d51645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3fa7fd69a4e81edf0cbc2cb1420aac646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f029f595ae3ba699bde51dc880d4ba4a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea37fc495a8811ab9b9aeaa461d08a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4f99b28da261368102cae7ddd0973649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97cb09d9bc8d370841bbd507b80b030650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fc6e58b7fff336a4c7844ea65992ac651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354614b9826e3a2767ee459dda8e55f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd5ec412728af01e0f49b5f9f512787653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d3fda91d320a52139f68a63465394b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea00ad243fd218a9233a22bd2c0b12c3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba3d2e093f6f9101c6bf981d41a9c9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc304f87bffa9817acbac5b7244cbf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af912315cd59944e57432bcfec0d6ac5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae94e4cec9fa493a1a41e8f1d8d453a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed53e91b2e3a2f293dd8fdf84c56832660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a272c36ab34bc830947a575f6893e2c3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c6ddcaac04b6c19a37f850b28dd91662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f169811ff8a1c5133945cc4bc6122a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f9e307579ce066129a80c7fbbcd85664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec365ba36e5b563a29f00f451ad6ff665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb806a1284b186864b6298769033732666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ae0f1fb93425c3a4a41dec00f787dc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54dc7ff2c8906276b69fe51db956e0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ed4ea028f51506db8d62a8ec2bad7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e870539ea13b181e2a66396f2d1fde670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901162953d9c7600900f8f77f320f8d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff0d053e3d7d04fc20147f3b74d487672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd3f82220fac0477476132faa9d74fa673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dcfb4aa706c24d07c516a90e5c32b1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3cc49e3cda9256ebf3a28f98662c73675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a73f7af77985a643ca20d1331d4f4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd494b04cd69cda6726bc8d2b8311ce8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b75f7635ecf917fb77b42db896caa678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72b07ae9fe14bbcc4aca6114d60502679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd80670dc91fab0070a46e192003feb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7575b8c30ffde988797e411ce2a465ec681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d191f8674549ffa31100fcee8bc51682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61fd29cb7a4bc2b31d1d1ed4337602d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c4e1be59565176b50be7fc370c7a5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b2178e80183ab810113ff6b745a25e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb01da09df24ae374edc18b7919d3133686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e57e272dc0838890dcd3597d31884687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e6d7d051041877cde16a1b5cc08b5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e86de3f64b32080ef749ef9a14c50f8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb228c22c0adabe4ebff631f65e504690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea8e3fad26497b529e06e9c1012b4e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c103dd0a229002500156e41cede80d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf7bc188774c75690e89166f5d94b6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea21aa69b27a397317062f36d8d154694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f884c52d2621d85bef21968fccda2a6e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a99223bba5ebbbcbb916cf5295a57696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8804d673f2c764d8c321b19e18593aa697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe42d20d9ba21c79d66af73c43c21c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5df95c0c929ce0399677ba61aad4c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c395b9b70814266e3014da71555ba49700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eac7a63302a03b37f34013df1ce754701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a614a050a8c402937219764fbc0ebffa702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff604ddc87bcd2382594f56b73d3b77703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822672cbef828527c0a9c54775667e78704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d24265de9bab4ff9ab15982066f5a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af81a6fdbf8f5a3c56b970c886217f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ddab1ad987ead3e898ba0f0c0620da707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fece7e5f3d823301f091691a3ad5e1b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad5d2cca50caddf950cd084d1d1864b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c4bed40c00e79b57b9dd165fc8b01c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d9097b2dcd89b59e97db8554534189711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06e1dfd842f75f7fca15997d130c7f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8116d883fb5c6a497d121fb248e06980713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2b05a899084a91dc1c3afc4733654714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5cdd84a4fb99d3128b53c23be66767715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b84acd454e8d999b1e89e16110cfa716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e8ea376684752c927423ca1f3d08d3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05ccc8cb516299eec9122ed1cc04d0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341def73bb2f695738dbfcafb6faf51d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf22bca27e62164f68824f80c8ff57f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90bfd57cf9be6e1a1eb2c8ebf7b20e2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ce89169e54b26c5fe87761fe3561d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b166785a02ae55752ed9abaa28942343723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ca6b4ff457b0b6fb7d642abed1c27724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a72f2af9fea3fe9caaff1440808e9e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304dcb2b2faa2e639daa6e621b0703e9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a779c784e92423fa6b9201c5d9e4762727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4688d90642c16bb546133da320bbe4e5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a86560f821dad348844a7b6f0cf499c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957dfa2ae4454109f2fc8641334f5358730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a01f31b1ca25bf8db4c8873bd2a832731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be6d2b4f6290b5c9f5f2e266f80400732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a2e6afc394019c0d0d2fe71f204d71733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f45b3c42d8e0f1bcfa5f3c22d0c71734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd988906fd2285d7712ff72d68e69f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcaad13553149a4dcc1367a617899ca736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43231bd33d3cdf7123adcec1bd6d087737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd23f67b36f79007efc5639428884dd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac38e82e32c0f391cc765fa6e3acda2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f324c89256376843f5c3f01a92dcc7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c111318eaf0d73852513021a0366fcf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74171fc43ebb1b92e3d50623120b69742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8438fb4f6c5ee742e7ac359aedd94808743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69440298722ce0058b95c95ee846e9e6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef63f29fea0d4da270db51fd2fb3b9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54212a9b595ff0829653b7133d3e5b0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c93446e6b07dd4c86b692f4c3017b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d8b21746fdac4ef5a68db4fdd5af4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99161a05e8ecaee9075b48a5f4d09259749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be1ce89765388b7143fb6bbefa0961750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58278a15af9712a47b03040145b1c07d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5105bdb1d2ba8aa26db9cc30ed5b0ea2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10968fa585461970827d46b77d966945753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ef23f898ba9ed44452402c31d6d08754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc438dec418fc4430d8289bfea6eaee755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb395ba9376fde47f7cb19a531cae1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7def1414a05f5f357d9dd6defa6b03f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a97aa0bfa09b92d728456f68ab858c2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11efdd20818531eb304a4308d86a3e8759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>