--- v1 (2026-10-09)
+++ v2 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c2fe43bdb1086a43d1f35532464af1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a90dac2b924d5d23775b7fd1e51bf02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d43208bfa49c8291c045a2e45745123.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871de59dbb706c067981865ce29e91b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead625ab3f9de2910a57ae8e3d0c5025.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d8b52656a80516ca9bcb9f07ba54396.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c96e2156d47bd373576cef12a9d9207.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5034337bd48db65c39fece7abccb7a88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119dd437a1e90b74d73f17e78528cee39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e796f0c4f57e1a3f78d340545163510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c054ed60fbf6d82a4b1c8d22d930aae11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3f4b93ed48d631e909a6616a1edc612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52342c9fd89b38184dff08a760974ac13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da126190bd5d04f897cffe7e3a535814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639d7c87387b7166746bebe55c2527915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910adf56c0b229df4459fcd786b5289916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba064fb086b745ef7dd57303438faa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443766a8bef72e63cebd1c340e8d1d8618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5517156a08f4bca964738dd9119160a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb743db393111131cd78edb81bdcd920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6633581f6080fb913bf78a315711a58121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93829bfd9babf15c504c1cea6168512e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca7b4588790eb95700186f06ad1f4df23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9141ab44aabbf0754b6985bf293b7d4e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b2170f95d94dee8740d78a3328f87b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b085229a20d7628e23f92bc5f1d7026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e80ef93130ef0c78e6523ab122dba927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48477761879227e9c34ff0b86bdf76b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e678cefb76a5732eca6a20ddcf11043629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16230b2c7df4da0ca7b645b64c1bd8e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9611da9897dfaae15ace80eb82bd6cc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3617d1377317618567b6607eabd199432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b9bc9ddfc80a941b35effaf05f95133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a755c3ac873292889bfa89caaa702d8934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4eac881b326ed7e32677f2292f57ab35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5292356240ee04a2d607592f2b07a936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb10c045cf6c80e762e3357867223c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ea1c5f572733b58785c6ee08b2dad38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a7981ffa86d0fb7c1763947ca707d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882aec243078cd619854c87187e71e8440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aedd41370d41e8fa7e14fd7d2c19e941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c7e2975dbec3bfdb6183a2afee19242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4045e64269bd341778bae4f49722ce43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba54e3919a22fcefb83ec7841b68b344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29a130a06811bab659e50df2dfb36845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a280ab8bd811b93cbddb3ef7aed7046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d739ef3c6fcdd4c752c07cdb7ebabfb647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a40fd12ad3712de7deaa9162b8594b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829846ab65c08e95c8e7b9245fa716349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd3ad185d2fea7fd04a7684f464c5050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fbbe81679336c50669e88e194aef8351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f40c71fa63dd6a4b1e59926692100d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c32d11d081ca4c77274eca497edd42453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8028dbf90e64e2e5708c102e75d22eae54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe63e5a56719b532cd7de839d3c14a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe82f15127e89b99e2e819ae460e8c1056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c1c4032fd05e2f505adf11073a6f5657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f13ce1461b7d648634c007c822d4fd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756940314a3d12ae43f779caf14f1b559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dffd9da197df650de574c9b230af83560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eddf1a84229ff1b81d936cc24761e861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae525503114fb5243e2f7ac131f55b4062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d81eb5ea2a745417f1c4ad9a36bfd463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad2071a3f2caaa2ec01adb411c62de664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42602505bf87732cbc92675c1a5c3df65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a646585d5aed87e50d9982fcc61e27566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abad9dacad6e0d7d1f1fe90b0202e4b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f61ba32837369d67d584f5aee5228068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429530c216382332cc92e24442cdb67269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10bbbcaca4648fc6d79437db481c30170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51cf32d9e5bb2ca34fc326dfda0634971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4415c0d57d438cbcc2263929d53b2272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e7ff182fb57ca807ac0425e97e03973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d599ee5b86edbc81074fcb03eab34474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b47f4e0254084594f595f0d0f56793b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada187c9e4fb2143d38d57cd7c8af06676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db936a94d1924df4c0ad0f3b0940c4e877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39067f2684feeaefb8ce55ce7b52c8378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8620b10cc201ec6fe3673a229667bf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4944128bd66caf2a8d3c6862e12b173f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b7a051638c56b0c630d02271707ec81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef8e6d2ee9b28564d5e80a7b5ac2e882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa72b042d87ebedb7ae761c03cf5ed4883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8221b9afe38064384e47ea37f1d0e32684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842806028a5f35effbabe34eb2c8a9e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d20c19d4b10de03ad3cf32491a712286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f9ca17c8af692e21b477ea99eed73a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8b6798c39b85c08688f618b87bb9e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b7dea014b5e408d375b4a14c6a1dab89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f81146b58ef3abd0ce1687ead514790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db503958c013ce7775aa98c498b6d5ba91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f39a9e6aaaeb8a9ec959cb2515612eb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3745fec69481620502d8edb7e491152193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f6120e60729561c18ecca50848b7c394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d51554e855c0d5605a53583cb098a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c983b707db6cec293e1e5a3ca82f196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56795a8a9c9232c4804917be5dfa7e4897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8253854a3443f41f000f92fb70094b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cada3e505f86ba59a14ae83712e8a0799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a5ad1bdb33a03c8ac656735a48c066100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a646ba0852448e5feee081988f2e361c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63919f12b287ab867db57858a2d3088102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be3600e6e7ed141d583ccdbadaebac103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54c8d07e641af7f3cddbf3f3b5e6a5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1562202b9db3de75b5a3140970e2d3d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ba4be430e21cd980fb4c64d60806d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae8bd2135dd109bf8a8623933a1893107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b37898a9aa3d0fd48714065d0f25f2e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a6300e8b0fa3d845ac0e96201d848109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b09ae5773c8e3e7da531bbec2b852ed110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf4931fe26333f4ce4ba6f290aa7c3f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea916a32f8ff91a8026a1e27dc35c1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1b5d59f6403eaa707d5144417dd7c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39eb05e1d1a0fecc1619f446cd1babb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a31b68169d9db112e5cfa246a036f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e77eb32b9504e4c4ea7eb3b81388800116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d915d68ca5a3f56361b268ff1b3ef117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e08edcca52c20b1902e5833250f7099118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ed720c6bd46ee7d02d9df1b590670119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ccd914074a88098fbd9d17dd2edda0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16baf7132b2a390936ff9b7420a554fc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89506475e34a2b17c7b839604a34cc66122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4583376059f466c0d221f84b15104e97123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e75f969aa0d3879a0cf8a0cd0448fbe124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c3d9b56efa8200fa62b75f8598fe8f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b6da519cd421025ab94100b0ce0b4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475291e35b12af74c6fa59a58313bf5a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b729081ff51fb4622308043d0058493d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ff2be3d43dd43ba96232007816a67129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ce7ec309556621aeeede5e0ae8031130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa14c2763c9de62b9dd2001e4c50f8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2387d0bce677bd33b435ab67b016d44a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ea30c7d878691bb74a9b3358aabc5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a0854c454ee3f09030472a3691cb1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6748828973119d799e1aeca204d462a4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c48617eafcc6dcdecba63b15a37a4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bfee9045289154ce4d0542fae53128137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff67c8e4fb2f2c7beadcc5c599b086d9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d586065e75bd712830c9715768bca2b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3c4f4a0ca9ea4e5541bd9075f55c06140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08224da4c3e02aac9fb59a37106ac477141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e99cbce1f418c8395f64058b67856f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add78aa2019b469c6bfb2a5701fa8b06143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142f214ef0e4d3b923c60b2a2667760144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34252a30429a2c90f2bf7b5a5b038f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46984870acd7e7d18595247a58b0f4bb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372403283ecd7c8a215782fcf49547d8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e3589e56f31ed096af40a2cb72d226148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c77045f9b32b8b0b91ef2352801bdd7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a2a8a9407ea0993e6479760bc497af150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75eb81ee638a1182064f17ef0d9d14b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987be51d70211e44461940741fd8b4a5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4cb5d8612a1b2a381c52e8d38620c1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c6e52acbc410f263d0c99dabe3eff154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a410bf9a15f8079a8b6ff110ef536155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c2640e1783a0e0f062108eeb97cdc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756dba81e253716142a61669dd8dfbb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0d9c7175acb520bd2bd58f6c2ccc5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee3612edfc23cf67d42a2d4cc94b3e8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e53de950579211fde3b357381b974160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9c7fc1ca0508ab409240ce669ec8fc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fbae3911142a2f484200c227ae322b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21971b7de8d2c4b0e29631cad6a145f1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0470e8d0508d3ddca9bcf9112248d38164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187918ab25a1981313fb2fbd27a7c6db165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac1cec8e5e3dfcb4c2501a481fb5c2f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfcf872418502738a29e2a9c1bc977f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a144903e0a8bc8d990869d74d8c5441168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e6ff1b4decd2d7c69f21d7f814be0b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ea8f986205724eb167d63ad7c337f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245da9f9be63f613726cada60125ef76171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667be7f5d632d4cd0f7f933e0ff4d5f3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a63c4998ad86257b2f26419ffd7c4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7cdca3515efc769b2a9c676b13fda0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de1809544a5253954d76b8b1abae7c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb25d6a8691606d0dda4c528780e344c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2550a2ee6cedb4cc9edc91ad273ba545177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b356b6d092c8cb78f1be36bf6ec04178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7837781e4f9d8a4ff158ad249306cd61179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4bdf673064befc67ccc116a0814ce180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab804f582c03eb85cef65f4ee8398e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9344926943743630cd3e79c2f412fc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd545c01e3766a38946d60c2e23c71183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89eeafd44376e49807be72a23255cbc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1344d2f79e7c5f26ae52f8e8b3816352185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ac4934bbb49ccd99456465782df3d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4e03b5da4dd58a54a7fc63f40293c5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f628f3021558f4bf86d64aba93f5fc6a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb29a735094017bcb42dffa6975737189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eda8bccc88de1e28f068e14c04c090190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541c3626f3ec8e1bc890ca8782b0c942191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7460ba696d96986492a470208144f2b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd2ab1073d5c6c69e330dfdcf1259f6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef30d1dd81438332a8d5e20c8987747194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb048d9b2ffdec6ea720ebc0a226eb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b0f014ebb5abd43719b7552f21e94a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39796deb7c7df31f9a97d26a680d4bb8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6fca4b0579c42471bf82026bbf195198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e911dbf2d04ff20c71f7b6427dcb1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac41222d9c669de87e23463e686dbf85200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c7aabf9bbb1b95effc037ab69a490201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c932b6d90d72b231494ebd94de38e40e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed38db4441aa0013425a95906e24ecc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf3fc2fa5fb0278ee253d6626093900204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f79c040928d30a89bdc761d248cb3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb21f76492888930f17fbd3d0862acb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf56d37e47006f9098e6208cb3fdc8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2125e8b3de17a18502ffb7c815b35895208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70960144caff935cd6a3af38f19cf7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abfe8898f95da91977156656377b083210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8706d6b106aadbab6548ad380f54a5d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80127ec4f31f1981ce9f1b2fcb779da3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1528752adb7191a537c809f65e13ee60213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dcabbc14846c167668bc8b3aa28ba7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7279fa8603f1f8f8b7c1260283edfad215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ea3c1bee58c2550adc8fe169f5bf0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a6dc6d34627accc88a73ed64062fac217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f780f3ff652ea7e6ff65c976ac521218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd673103cdfbd23f417affc997e222219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9944abbe43fe200441ddc4895da5dbd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18024e81b8cc12acbed05cb6f23b233221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a30842deb312ffa9e72ecf508f1e9d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df5726880351f6b3312421569c2ae01223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f4d371649fc04157e80778c845f36224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f8f2861c01a23074c5764a9f337f5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d6930b985f083a98d129394fbe639226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e6d185cfbfed4884ab6bf6b8c4281227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ec09d10fd019b02c6e5f69e26c6f4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb66db90d5c94569f8fd15178118b4c8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a485039d5210219d74d5b546c0197230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a99a1b1ed101e5338ce4f50efef6e69231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279fcd6a12c5f7698d18c2a2357de3c1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712fcdf3cb21212c5a24f01aec48bde8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9813803661213766ebe290de517f1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c77979863252f695136c1ff8d1a99cd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b6f6a3f36389b198de041fe536a83236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef60d03215de7b75ad5893a96d52ee5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd6216a2aa199129c4b815d7c4cdbd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84db0c9cda4bc4b0180f505950b502c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d8fc5deadc7d627e3464329666b45240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f696d7eb15bde952ddb3155878c46ec241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe4e17e85b1ae675b4fc5b1dd7cf27e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec8c3aa94a23b70080dfe9abd5424d2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48749f09c2f383e4e5ca539d004956d4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a92ff0247a2832d09db3eaf86efff245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5378be0d1823fe880facc34c4926b9c9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8129e8fd67990b7106f99a55b6e3f1de247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b8c360a4b6778cc051e4a5663c78a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a78aea8b2c0ed4edf6b8e8a4eac0d54249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722304b80468b4308fd2f071afaed4e0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d9904d0c6136de6e51ec613515969251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b9af5bffe04303780ce7ac1239a31252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d7bd7bcf00298a8b1a3d5e2b5f79d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d7ea5f3227a10fae5433a2e0dcaa8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a39491f210cf5142e819a7031e3d2c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96560252392e397ccbbe825350a6403256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02698a8df33658c2235d8499ce55f90257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0135f8c622dda6c3b4d5ef67afad3a7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8901ecaf7dc7999d26d2349699c0db0b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f57229f5a3fcafb235d5975e4f45ed260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3169d2d2c0be07e87ee2a3c4c2924728261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6baa0442e55032bd98ed4a169df1c6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b981823805bc0a9b73261f8ba4f6ecc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33017d23bacf230b3058ca99f9367a70264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33cb8b67f0fc5a812ba3daf2f3ee960265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec406d6723c53bf718beee99313f6cd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7684b398916d9c5c1733b4db4c88be267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b96c3564cbf0399d92915abab0dc94268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929046916ca236b64421eaf7cc50bc0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da19fe1d94508b15f33d130186286f1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919cf930fcc3d5718fd6b5b7fe084e06271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a21dfe2887c95f14745e9e045fb8ff272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c096c7ff496f41227cdff885a4f6e066273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee202f2001819f6bf1c68aff9fab84f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab9089ec14911159a81d29fc1c3726275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62992fd91e10b03285483bc72a16f68f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f0093a9ed702b7940c3e032f2c159a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f41c105b69667ee26c48581bbb073278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a73f9db5313fdc5b3a8893a9c208a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe3fb70b561173737912ae7dd27df7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef68f0ca393b14fd2bef8db4777202281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec9dde578f3c67a2d523faf36e7d928282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568687270f270800f3c146a308784d12283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c66c39cc7669300f8b369a881a936284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293127d03c5175729b0b3141c05d8ac7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e2ca810801f4f08a13fff4081f1d5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a2fe5f2c0a207cc578d85f5d0e13a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd900e63f67ec168ca2ca5836506d7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ae10e41c8ddc22b715cd7b4eb296c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79558abbf8ff41014eefcec587aeaef3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fbd7df87c708f235d6be5715e65699291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef487826d308e0d76fd9a0a8affaa360292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b187e8382a497fb0e0b78fd845a50293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d997e7c7b6eca3cd0f4b6093f8da8b7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc7d90b0dde96da94c08d020a370757295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde49a4d2ef2bb4f0e9a73ab90094bb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9406bd2b3d7201dfdbdac474e06fee2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeabfacaa44018ff53d3fd1ecca10f4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd3234f5e8ef7ca9b1fb7130c813400299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89483d83e092c1c72163e16d38595ec300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e641119ff3184db0c34a3168aa552e06301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320bbbfb1cd02a437e072b7d2ca140b6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2011880f80d8b2d9f6b3990b103a5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1029356c93f7b8a6403572d6765c963304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c492ee5dad473552b536903ae90c11305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a59baba44dd09be53b86a4f45a4f1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9a74c06ddcade6e4d88f3ea1ec3d7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c283eead2a46e2f4032d72f24db2f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a6ed56e4aa8931afffbbe03754ad6b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee6a7e06821e8d88177a8f5ec3e6dbf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ecec3ae443215b3dd08eed31fce88311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6417367fe91444f091e353940dca9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed3ce8841ac7b35dd8397267e75ce0b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1ac67215dfd90d5d2e53659ece810c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5aac801670898b95b3f06224e51629315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c4a2c227aa817de79c14e1003d08b3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c95d9bb17de1737035140a2ace5346317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f68c17b0617431271284914988bde318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a4e758aa259857b0605970544e184a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a23c11924af15994194d3b26feaa52e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d36e9d91e1f93328bf53fd37ed28406321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ac9628c094ea038545686f6ee6000322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f5c97a543fee21a9e9fbcee6ad9d3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7233a10cf6b3d9f146926ecb11a47c4f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0fd41bd254101c2004464dfbc2c031325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ead7ee54dec8e21c1ed28ac3bbae4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a7d1221870bd094e9f92d076a5df81327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11f9701674006e3fd262ad43523aa78328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8808c18ab310280a81b0cad441bfbf20329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d629daf1b769e0ee4e8c9b073c2198d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2321e52c627766426bc2bb914d554331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692cbe570246d96047e0ea6e7223213332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf5eba02054ac1402f3ddc9d98346f2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977eb3dfad0a6f5c50bbb2a5ab75f722334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d193cf09c3b7f3f93b2a71b5324d0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881239fc27b8b5abab337cff97839917336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e3828d79ed2a3b1c5c43761f00d7b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf26c4f67f10f3076e852c44e744da2e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f50a580c6dc11706ae2e3d285c27d3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f326ca96a20119ce39f60fcc6af72c3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487561105c0dfef575da1d957cde0fd6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e19f0517b7ece306af034112a5866342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb457921a9fc8c5e8356fcb705a2f2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b801bd141793751cb4975bd208f48d6d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec10718d03700a143b2500f1216489345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53d1677d9489c3687ca5ac1c64d65c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa7894745e98c2df99b5b19e701d37347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf13b96ddeff0bf4f46ba929656944348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed288b95996335350d6bd92c6cc41f6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3227a01e84f1b420b434a10ff69a551350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7d463e20d0b87c935a6488affaa91351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff318fd546bf888372c2d543036aeff352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a83f308d8e89b2b4b06a555dd613c7e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc06cf21598ffa650c51d6b81e8e775354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7973eebdea94bf95cf5295be7dc9be355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac2d4752eac65365c15833045b1b4b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eebf1a2d3f9469eb0f2872872f319a9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6cdf7493eb814f68409914d7368f07358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e66902a993b0c3c65936396fa5cf034359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073fbbc727bde4006e466a1d06f45b47360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ccf6ef5221c1daee3b5ea61331cf9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c7ce7a251fc83589af3db51c42219c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde1f520740fd41028fa73803939ba4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6422941836d2397d284810f74315badf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc01c33d22ae8f017a68cb88fece73365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbae32646663b131d8dfb13407a8dad366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e590a5bbe236292f528048cff7e2536f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4675a878c104a14ffa8795da53fc18f0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c610026977d0e2331e515eb75757e9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc0de910df31411d7a4d462f1da173370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6511d2dc63c2da52d962923f98be9466371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b1a1b69e26df7ef23ee6ad3837137372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ee093900341320cb53bfb3e4b9c7a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5dd707db54b51b8cb18c81c3318205374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cbc529f10753f44f8e9378315f88d5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57476e08242f5e7a8a32ebda395e33c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9b41ecde16e54ea0b630865bed8af377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92cbb373190543f5ed392f6f029318378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b54fff50a23ae7d2ec252ccf36e3e7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e2711d5b32ca38c68c0c735bc5f2a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155921f4ffa48dc7c3fe9fa3c1ac1a22381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d50e3dde0e5ee7ec1cc6bdbad2023382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488772505605a377eac80e47d3777c26383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c51a213ab5c72e35a443dd024889d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa329d723b5ff11a4c76d1f2c16832385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb007dd31d62d60ab593c4a218b84d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed5bbfd566d023b6c8b910ede9c026387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9bc81c204c35ce0ed48762f34e4aeb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bbc68c7c8534f8b271393d7f1086a5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6cae51c9d7c66b3a2c497cb7157b68390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac92057e32a438b050df891f1539c53391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c9466ff36a7b972e4e2e1c1e5fb8c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c998a90d5a31c69ff701e5a5ead27bb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d7f5138c0529aad1e88faa59b8acf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f1bfec83152060e44fdca711598b3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43009e3e883fd5f53ff399666fc07701396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc60bba5696725a472b5e7c6bb3d57397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed72fdae9fb65098d80f52bccec5fe398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17114b3afaac158223eef5e21c30fca399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee8f79863ae6434a58701a9fe091d2d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ddabdadef1a1e33f66c6791d48557401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af674b4ce2e11e56a7e59368c2b6df402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f92f1d0367c2814e89fbd85d3336961403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0303f84eb9993a9a1a5959dcce8a684d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66eca5c12fda8b298148e99fc33f3a8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c11af6bb4dfb29e8c775403d313bb9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8565f4263aba882a20dd11b5795560407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d318a23fdc84a6f5625f5f08d22606408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e69cbe7717f4a525ff5e215eae50e03409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f8892f969f0cce386425d1686af31410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7974f2cccd30fbad8c097b710d2b24411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd49d0b3a73f501f8e24a2d8b06bee412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea060b16c699b605ce47a1d583fb086a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecc1f19c55deae12aed8379bac56a60414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddfc4f15bd52e2a8d928d6bc3f6b734415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e7acb1469df9fcd3f77e602856950416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb3bc50d54361c15aa37098a672fcbc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f23260e83a469495d203f1646accbfc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6156fd121fb2d6eaf95a6b75e7c7af01419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55407bbbf22f9c46fd34ce9fa3433ab420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5af53e90182237debe011b483b166c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf240f38e57ddc3c5881875c5d6ee6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4562e5b9c92d7472d355f83bb7700e59423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c66e3b5fc3bd8ff3a9b397a177c25424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d93a8d120ac4302edb4fce4f48ecca425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46736bf77dec453149ae1268c82bed73426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4692a2b7e96bdd54cf2906fac24272427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6485fe1fdb0ee56ae6265458476b2171428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b14d6be84f57a7dd7adc17401d507d5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ce9ed61e85c12c4b7b6760dcad704430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d66ddd0e5f5eeb1dc56a0bda81f3af431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a498d4258e11f4047eaaa36e523ddd50432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d453562e56c2a9ca5d346ef020d952e0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87bd3571f00bfd57927c8954042f0a6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457197909aa90f042a781a1ca9db65d5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1c4941e6246f3c3840954fe146832436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7166f0c36935bcad9c6ef1d597033e00437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08367a76cce60d0c2ce506b8eeb4e0c8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb06c5e746e5c9d412b24f9c22d4616439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b22a8bfef07406420991e895bed84b4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc98de94b062bd3bc5795b1caecc91441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef32ff38e3fb1e381baa650049b4dc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74926983261d1f5a0cf081adf1e61375443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f906709b115f00a293982f95bba4703444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e0545351115cfd03436ef0b77bd6d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c540d5aa5e5ee573120dde4892d327e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce75306d0a3cb4dd54b1bc5eb1a8f3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fafa07c327171cd8549a4995cd5625448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8935a102a5dea367933e3d1ab71ec5f6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d01c927265dc3fa87ee703f225c7e24450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25729cc22a323e7eea34f39a09742eb5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45161450f473eb5b7beb769a18162e6d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7af3c89cc5736ebffeb719303868ccc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce664d9fd295ca7235703e31806480454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568728fe344ac76713f9242dad364597455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f53a52010570a053cec9d7614359ad456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb68c9a4250d5353681d3d157a5cba457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca11211a5c7ac6eedfb99fb71f90080458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb668405afb4e05a07f35d894c81f3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9165e22bba15b17427bb1f48e8856c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419884898edfc0118b62df99103129b1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad842729a44464fc0c7f24e9846795cf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5515f05efc1d019f2d8baaea460110f3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237dd8339ab7e4761914ad073474e91464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b93064ea54c161766afc12cf6224d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fa97c06422f96a64e350c7d98477a7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10afeeb5f3182349994fd9492d70e931467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a738f193cf0b68db4c1ce90cb8972d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a41a62a3fbf08707f4ac138c7eb0d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef8ce0c415fad2acc29177dbf4c197470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c4e26f800de3612f7a09f5964591c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d107964998a5d412e15ef6373a2d8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4f9ac69b7f36b90375b623b6484dd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac8b27cee7ede5f8d8b856189318121474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5398fd26e088184be3ede910eaa7eae5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e4d87a23439bda4b36be7d2de32ebd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f3543e948d9c24e14bf238e439d3b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143cb848d334199e41a071481afe70c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc80c65852e97eae58c043e68e81c89479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d385ed48c96d7e1eb3cf0ada2d65f7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7894144c147401198a3d4bdf73874ba481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfba88bcb0c2304e5ea5f75326e0014482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c9148e4910310b3d6b5e0528bf5e2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f686b7a05c57f912e1eadb35f4577223484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2659d1d276bbe5d0b278a953ec20dc57485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d6a051a78d62e3dad3333c9170b87486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875dae2e39b2d39b75576bca916c2a89487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c7b8e206364a27daac400ab47a59e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe530e2d7e8e66002079ff559f06632a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54923048b22f09f8191530c7467f36c7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ada947763a9bc7086b544c0cceea60491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d53fc65a5d9e8a0b0c7ccf611d4ae492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5255fecc059ba3261c091d9fbbbc529493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26050736d16c80ea39ae1bdae411945e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f62ab46924ad0509149f1750d8fe2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006acd125d377f5d14d37e8e8aeb5538496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14d3846cd3813e3998dce5f62bef86497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3099c0f03d9ec701d21227a02cf88ec0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977a602d29401c644936b9c2be6a617499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e4a6b2381d2f7084335c332036f329500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0078902133fde9e3a2eceb83f597d1b0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b05985299a6ba8d2f4f7476f29c9c4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c73d5efc5817e02ed5b07a8e9ad58503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a320f6e2aedf62fc994babb56eb5f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a2f5fbf8d9df2f07168067da60f4c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f8a60a4d674243144deb39e6b0db1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3818f2ee4dbcd13995321bfc9a46a583507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8debef79657f3606f8a3a6db3c52761b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0a5676dc3d3c69b283dbe1418105fd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d6a111d8765a91b27e522fbd51e8de510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6904b070154b3f4a45e9bd95a06fb67511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e56a0dc05826084006b47489521ef512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c971810004ac0ffc24c63bd7f1ad810a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e137d6287af673278a48bbe2e5f16a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e015ace52a77fe94b55bb220d9290849515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840755379c7c0c586d297f9421557aa9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7ba66b4888e5edc8b42037d280242517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76edd2617c7f6061103f29e7d9887928518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0885891ca79c7b0e2eab314f947d8d86519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d48a8e03c813928157d2a3926f90a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c3e165f5a9651b5e22d5ec3a3284d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d0a0485d4e39fbe922e5da92d79698522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52646cc19f4cdffb67424b954ba876b6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a27c06734c955b22fd4c5e7d436f4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13052186eb19b06a7e75496e81a33457525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0047f9dd12c692bd5985c5d5b1dada49526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7a00b01f1f4a0dc5cabd9f5a59823527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d0f71181a0780971a05ff2d95ac11528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84a476f4d11f210a9a289ad9fdd83e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9168982bd87d934f5d066a682a7de9d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f69f4f59b5a8cb62ad898a16d8339fd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c408ce796210e6f31e04fc20a3a0248532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b95e1ef919f1a8ac49c28a769da778533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e51dc58f03c4caff65a858710a72a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0151e60b863dff4dd439d4afc8f99b65535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd31824b097549ec83e48173fdc4a3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56094255b967754c5e201e3d4902d24537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef61da554a11d1e69af73ba0c6fdc1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f15973c6539238ff5361135ac21f45539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515cdc010da78af6d293ccc77601e13e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b751ccef0dd7fded5e908d4b1de3f6e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b58cf267f84533a4330bb9ad151c3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3106f74d7add3bb32a6539d1d5d24413543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10f745c027cbb59a80266d18680f4ce544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e206f1f35893ce4c1326215f6e052bd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5be7d2cbc07d7eebe694b2cbc4e9f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ddc84dc4e639e4e445676e878ee63547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b235b78dfa0e828e62ee76f32aa0b6b8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c129540f9ba161d77f02237ec1b2e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ddb2b460152a350b4d14a565d31b4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6192f164836bedaed1630818fd8e614551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc238ab0e3d88e0855d9cbc92711d4e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c56c2522c2c21ee60982eadfb338fa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd5343e2b1dcf0be3d11f7dc6c50ac554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc05f75bf0666865829c1c8151b4e883555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14987ba1dfe743774a2013d1ca80438556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41997fbd381f68d9083aecfd4914a85c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef1f0033263cb5f4ef61aa8659c0407558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d98c4d501c633c86fb46dd4055fd1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677626113c6808549cbc573ce009b070560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b35ab905ab80509469df0f004abd63561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74febd13846a7191a27a05153ae78a6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9166dfb7ccdc32c08453d98316844db0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693f822ed7b8803d3d3846d671e6f8d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a0a6beb442a420fe9ec90f3d43a6e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6efbb17ce1d8fecb40db48d9152d32566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75dd9f637f87258db40ab5c13e35cee567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d509527fdb5c2cf696ff2fcfd7fef568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f92eaf98ee2b31840ca15aaadd496f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366daaf3f90372852fcb6b1a709ef53a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0027ffb348a7d7d66477c2d379d90e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c4f3938b70551fc0eae5242f9e9da572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c1d84f1b54334cff2da9b498f0abc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf366d7eef0b9334af60d86cba20873d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f176bbb9a4abaa0787cb0223eefd50dc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73598b0d160081e78882f8ee7cf22f47576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc31f6adb94467fade7bf8b9fb12dc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc761a60b6ae0b24a184228bedeebff578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c977bfb5c0a07c03570acd39165eb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7183fadb9e95ab27a7fb19240d36c5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa067512e825a061ea5322544c9c107f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533035603481fa59c28322888c7c803b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b066f9df7ffc1c7ce1488138bfa83ca583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e57434708eb8d1285bb7f599fce46584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eefc7a3777fd1ff6e7c67ec5e41cf3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e33b6f1145d20868d0c0a4f180741f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ce00c87fae69325ca96f7a1398e9a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1a03c41757e2c4da148eb0e5a88c5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafeb914cf4206f87e0d30c4dcd76ea4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3cc443ccaf99cc038652bb4a8e619590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaeec8f7f28293c42f8d72f368e8f83591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9762a404944155c1277c5827b89ce7ae592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3eaf7c4dff4679762d06c9a03f8553593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02046bb28478d44bd7a77e3b2ccf92f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7cddf6e1c850fdc30d23c2c40acd20595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2fa7aeaacfe80ae1c5735c1a8f98ab596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35243bc46fae0f68929df6345e9e81cc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16337af879fd1bb6191fa97dcee398e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db499ec76aa1fd8ab4bee329a4ae5159599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02764777898a9df0d18c8d41ae3d00ca600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f181bbb7b6b45f9846ac2c912ac4448601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf09082e4d124bcd816c59fe6329896602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5da3f94bcb8eb77bd1e20e17aeb593603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad284ca637034b1a8aa838c26ccb4b8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ac9fb35f6657f6766b26e08e81e20605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437069de02c4d9427d7143333dedd422606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d8188084d78f9bd4e036237c4814ee607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf4769cd1248056f4381e57f01feda608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e03aad81ad908cccde4828edd6886a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dadb251d27993efae3fd129d4d427b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b508a0202155acfd69d9e57938ff5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48800fbc737fc492592f4541e92d2f86612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d3ccf8abf659805bce2bea295ea065613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d5d276b600a9ba61375ef7b6f903d6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c65efb3cfe8c0621c85a007304f40615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b043c25d6d60b8c55adda6adaa4fd64c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d3e68f86a754cd0e6e685afb3a6ec2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13224d164747d76ba5354bfd77eb4a16618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a71d73f28edb582f8389ac145d939619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9065c91034ca7ba1e9764cf392071e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91099e55e77b975f1ba403b895f9edb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81847edf1fdc00276640e9f055b7430b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f646c9887e3ef46c16e590e0cb090c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb7ed1a16d420f800859003d0a47c9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67083f01340a5fe6b0ab52e597f263a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4588b5ee7e1ee9f398638272a105342626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb447c49befc5f860abcc6d33e2f4c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a68234abe3d05da920ee9223ff4a0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a089f8c50adcfd346c36945eba55d3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571205baa0cc8138e14a01ca7f57d93630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469708254fe5544c981f5cc3b44e7562631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a60d73f849931803ebfe1e65eca59632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff96d265863c1e214a07a9c57535c24633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4da051b8eb50abed1090b390d24f79634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765696da743a65f0606cecedae263e7d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef259b914e37a0acfe0d0cf0d136d2e5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0d69acd2996cf059e50f0358962c7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5795c910a4cb2279ce9fbd326b31f827638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e783b672e641f01ae2f7974c5ec80b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda00f3274d09443f9c75bcb09512a4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c1f5142a661b98bc8e0b800c73869641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80022aa4e011c3b9e2dd1bab8798cd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84bd25ecbdd18b5e31b6fb1731e4e45643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d60d9a4998a587a2e51e121ea768e9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123290a551bfdded0655b18d93b33d51645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3fa7fd69a4e81edf0cbc2cb1420aac646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f029f595ae3ba699bde51dc880d4ba4a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea37fc495a8811ab9b9aeaa461d08a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4f99b28da261368102cae7ddd0973649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97cb09d9bc8d370841bbd507b80b030650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fc6e58b7fff336a4c7844ea65992ac651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354614b9826e3a2767ee459dda8e55f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd5ec412728af01e0f49b5f9f512787653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d3fda91d320a52139f68a63465394b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea00ad243fd218a9233a22bd2c0b12c3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba3d2e093f6f9101c6bf981d41a9c9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc304f87bffa9817acbac5b7244cbf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af912315cd59944e57432bcfec0d6ac5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae94e4cec9fa493a1a41e8f1d8d453a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed53e91b2e3a2f293dd8fdf84c56832660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a272c36ab34bc830947a575f6893e2c3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c6ddcaac04b6c19a37f850b28dd91662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f169811ff8a1c5133945cc4bc6122a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f9e307579ce066129a80c7fbbcd85664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec365ba36e5b563a29f00f451ad6ff665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb806a1284b186864b6298769033732666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ae0f1fb93425c3a4a41dec00f787dc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54dc7ff2c8906276b69fe51db956e0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ed4ea028f51506db8d62a8ec2bad7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e870539ea13b181e2a66396f2d1fde670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901162953d9c7600900f8f77f320f8d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff0d053e3d7d04fc20147f3b74d487672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd3f82220fac0477476132faa9d74fa673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dcfb4aa706c24d07c516a90e5c32b1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3cc49e3cda9256ebf3a28f98662c73675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a73f7af77985a643ca20d1331d4f4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd494b04cd69cda6726bc8d2b8311ce8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b75f7635ecf917fb77b42db896caa678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72b07ae9fe14bbcc4aca6114d60502679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd80670dc91fab0070a46e192003feb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7575b8c30ffde988797e411ce2a465ec681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d191f8674549ffa31100fcee8bc51682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61fd29cb7a4bc2b31d1d1ed4337602d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c4e1be59565176b50be7fc370c7a5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b2178e80183ab810113ff6b745a25e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb01da09df24ae374edc18b7919d3133686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e57e272dc0838890dcd3597d31884687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e6d7d051041877cde16a1b5cc08b5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e86de3f64b32080ef749ef9a14c50f8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb228c22c0adabe4ebff631f65e504690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea8e3fad26497b529e06e9c1012b4e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c103dd0a229002500156e41cede80d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf7bc188774c75690e89166f5d94b6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea21aa69b27a397317062f36d8d154694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f884c52d2621d85bef21968fccda2a6e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a99223bba5ebbbcbb916cf5295a57696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8804d673f2c764d8c321b19e18593aa697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe42d20d9ba21c79d66af73c43c21c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5df95c0c929ce0399677ba61aad4c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c395b9b70814266e3014da71555ba49700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eac7a63302a03b37f34013df1ce754701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a614a050a8c402937219764fbc0ebffa702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff604ddc87bcd2382594f56b73d3b77703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822672cbef828527c0a9c54775667e78704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d24265de9bab4ff9ab15982066f5a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af81a6fdbf8f5a3c56b970c886217f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ddab1ad987ead3e898ba0f0c0620da707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fece7e5f3d823301f091691a3ad5e1b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad5d2cca50caddf950cd084d1d1864b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c4bed40c00e79b57b9dd165fc8b01c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d9097b2dcd89b59e97db8554534189711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06e1dfd842f75f7fca15997d130c7f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8116d883fb5c6a497d121fb248e06980713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2b05a899084a91dc1c3afc4733654714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5cdd84a4fb99d3128b53c23be66767715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b84acd454e8d999b1e89e16110cfa716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e8ea376684752c927423ca1f3d08d3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05ccc8cb516299eec9122ed1cc04d0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341def73bb2f695738dbfcafb6faf51d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf22bca27e62164f68824f80c8ff57f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90bfd57cf9be6e1a1eb2c8ebf7b20e2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ce89169e54b26c5fe87761fe3561d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b166785a02ae55752ed9abaa28942343723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ca6b4ff457b0b6fb7d642abed1c27724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a72f2af9fea3fe9caaff1440808e9e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304dcb2b2faa2e639daa6e621b0703e9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a779c784e92423fa6b9201c5d9e4762727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4688d90642c16bb546133da320bbe4e5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a86560f821dad348844a7b6f0cf499c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957dfa2ae4454109f2fc8641334f5358730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a01f31b1ca25bf8db4c8873bd2a832731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be6d2b4f6290b5c9f5f2e266f80400732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a2e6afc394019c0d0d2fe71f204d71733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f45b3c42d8e0f1bcfa5f3c22d0c71734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd988906fd2285d7712ff72d68e69f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcaad13553149a4dcc1367a617899ca736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43231bd33d3cdf7123adcec1bd6d087737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd23f67b36f79007efc5639428884dd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac38e82e32c0f391cc765fa6e3acda2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f324c89256376843f5c3f01a92dcc7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c111318eaf0d73852513021a0366fcf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74171fc43ebb1b92e3d50623120b69742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8438fb4f6c5ee742e7ac359aedd94808743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69440298722ce0058b95c95ee846e9e6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef63f29fea0d4da270db51fd2fb3b9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54212a9b595ff0829653b7133d3e5b0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c93446e6b07dd4c86b692f4c3017b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d8b21746fdac4ef5a68db4fdd5af4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99161a05e8ecaee9075b48a5f4d09259749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be1ce89765388b7143fb6bbefa0961750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58278a15af9712a47b03040145b1c07d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5105bdb1d2ba8aa26db9cc30ed5b0ea2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10968fa585461970827d46b77d966945753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ef23f898ba9ed44452402c31d6d08754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc438dec418fc4430d8289bfea6eaee755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb395ba9376fde47f7cb19a531cae1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7def1414a05f5f357d9dd6defa6b03f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a97aa0bfa09b92d728456f68ab858c2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11efdd20818531eb304a4308d86a3e8759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fb573a0d28fdbcd150077c17b5e6c61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e96c4dc88f1bb77dae74d54905a1c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b1ad90179b9615e7ce24b4577d2a1c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4dfb36375a9d3d17dee8ccf13e162f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b216bc394754bc1cb7d96f38f21d05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c945952e5791ab5e08e600c91f9cb1c26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e193896a13a3ac5ccb122f0bc6ea67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd56c1e2ef249c439b2923a0760dac8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cde4cc7f62b1b14b17fef4f4d0d03d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f23e3d3b6d3863cb7057d3802f4bfd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ff622e77dcc7f247ad9235b02a08511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0339be1d0207e1ea2b7fc1e1e9a2957712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83021c7d6ac1a2b0b98d80c9089c5fc913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f0efd8e701e3a97c9d6c78a03466a414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5c9531ad8cb660de800b4692090f515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1024e890aeba11557d06bfe9a2362b5f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83b6946ff77595bb9ffec578d0acee17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb64ada2072415931cc7b01ec3e2bf318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f96640f46a975c27859f0be72c66b8919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f32c8962b77cbb918f9c8cdbbc9b8320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae4a076429122429156ba9e2d336ef21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529d26dda44adf3380eb91886033d6b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428bfad912c589595ce0d9b22cc7f9a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57897a375ce4cdeee8ccc66c53cc125924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a87b4ae716d0507b420b2db974b5e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0892e38f1fbb0927393724beae3f1a726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a766d1cc8ea1260e947e9371bb4fb9b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b00ff22ebc65b11d5c82084c33ae328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a58c135636e84e57b8ded5bd9ad695829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da7cf611ee8b9574f4cbfb5af42c1230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc420c68c76ea96cf4ec380e0ae68f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d83c28abeafda5e15ec72f7fd4abf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e669c218bcaac5b43f2b958bdad2bc5033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd13d190618889cb0ae3c8803822814e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a453e54aa3d68877f5c68242d353ece935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821177558ada934ec38fd5215204853036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04203d34d22c77f47269405fd93b51837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a945bc81241814d40109b5febb9e3ec438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f95e16f82d173a33e731291e403b14339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f8236578af5b12a86b4e1e913255440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a706b41c1a0752f6eb3f71eb5585b3a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428831a4942b6391991a8b0bdecf25142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e6ef5b9c56fc01955405dafa23a9f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67894da26c1dbc95d974ae537f7a449b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be43babf4264e317bd397cfe451888245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b185184661742eef5cfe8d4ce2ce283446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e74e8891a96e4980b2badbbaa7af7647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a46aaaf9e38f31e20e5b99cf40b577e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848bdeaee1f642aac8df661cc748cf3749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dec710ac6678024be1e65c97f0bade50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46583766ccd6cfde2e9fabba75fbb4f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3778dc17e04597f2a602cd4438912dc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079951aac0e5ac00c94e44ca7d7590a953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0963572f0544f6d0d49dfae40f88b2754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ba5f6f69076ca066d5ea7c9442d0555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7338e1d007160caa523a9af4b82e656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f206aa66bddd04f4303151775d8e457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3dc2bd8b4d127c86bbb589cbd1a51258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a0bcf61760fe7faf0d17a4c15b4b5159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b73e17b71b98e48287d6c3a619680960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2195ee7c55cf3019c6ad0f3beaa6e5661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f185ee2dec74122634cdf143f083862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f5267cecbea7a5db26d3459788e3863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f53b6ee703f2d15dcfb8e2e009e0bc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea8d905dc1ee45a1f8ce20158cc6d665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097701e583685767562677880ac124dd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5050afea390cdcc8e162b023b5478b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a73f628cbed7233d8acf373411d1ad68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f253cd0a1dc8653be5bda7152690769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e891a24fe525c9b822bd79f1edb850d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c4528ffdab4f2a3be4c020205b6d0a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b048b1a8859d5a3449742d22745bcdca72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8623a364759e04e38597accbf53027a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d575774071ddd93f0c6e31df7197723874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e8136c438fed5ff8987711968f25ac75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0b175db5fe326bca2d8d197003c7276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb832eb3fdf998164d756cd53f5dc8f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b54bb5e9b0aee39179e207f5680b478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af83dfec913952f94a007ef416e354579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b61b0459612b2b0c5a12796871e7280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aff270f8d660f87d1d2f662f2f91b481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ffc8cb262a09d60e72c165367423582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9cdd0a3a71a5d6c3be19315b5e6ef83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0139e7c2e82c2b009670df76c5db23b784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e1fb94096cbf6a4d81fe54b034e1ec85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a909f28a57659c82e9bd9fe732842486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d572c9582e4cdb8123d2b5429129287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dba12e597659d8ab50f9f38badd11588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae2689c6e5e98f813b55ec0e72702a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0c0a97d108890d7323e1f3b9c66d090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e404c0f073492f0d9ab89036b827d1891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644347bb281772bdb12268b955b9e7f192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cd441e6cbaaf5fb9bb3e6d561386f593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8aa8e0201ca77b054571ea8d62caa494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d53c9b3f92beb30dfef24e3e9de5095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d712d9f392461ac2d1dfe2330587b21496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a514f3caab3f7c1eeb12cb37d838197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b93aeb0749638520344636ee4aaf198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd38a9ec63b7c637ce04c56280ff9e1799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b404dc706ff8994eedbf895e72f5de100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1b50153924e70a098df8ab3244875101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341e4a17343428ef08dbb1883791882c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59dcbe6d64ef2bc9b7ba66570af595f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d253ecdd68a07990669a419df4cd565104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b2443036b625e16266edc84241877105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2944944f52ab3b3f073292d1e40057106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d455e7bb56e212f495075744ceb97d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c775176c8506762620c3a27839913384108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d033fbe7a21915628fa68d2efc4b6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada2f20235803a8a9d93507cbc57000110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b10169feb06c75441ad2b0a6a123e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e033968ed892bca6b85e3ef7e8f77be112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7414259b0940c93c1c7f5208778040113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4bcafac77ff0a9c075041dd30dc423114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedca3c377948b2b9c643506e6d243b1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4382b331a5a20cd9f649530c9cbdea0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5f7eb6c1ad991437ae01e81a89706117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b897f13d309a462cd58933fb32bfef9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d5f04133db4e6ab27f95171e340fca119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a812eee4e1d3ad1266fd56c516d842e0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8dfd3230be25fbee193b2fe3f13a6a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017897176a888e1ee5ba03fd58872a63122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3e13001f6c59b829dc76db717d69b7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10034a1a3d0d60d42c56893ac516d174124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d05c1e6cff2141b1cea4d3577c5d7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1cf6915c4f43570994208a5347801e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c31c00b0fbb10d0ed6be5ccaed1d2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b6fd4407cdcd6c0bce951ab676eb3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2999afd2fb60340d644b60bfede5b916129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f2470fbdca35c5d74d0fb1a37cbef9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e9533d30b2212402c01a1ac52091d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae90e179d3583fdbe10348b9fb932f1c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d60e5b162aa6b5e1341371ec1da8bed133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4fbddeb4f6cc3287b3b56d0e9bb14a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c58d15eced21193d46dc8483798d9c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2280b9a886dfbd4c4c24cd344ba3f437136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d60dda4fb071bc66e3b7e152a062bb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f086184c33eb58f5f5cb7cf1446fc81138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff122bff6ba82f108398a4174d521b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ac97a1e5baa3ca800ed7580aa381b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc62356995784a1db132be8f118eff9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e3fb30e6d0e37062fabdb4ed9d3c5f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be0d5a2f725783386c0d7e98cc533cd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be88a6fabdb58a7951c0a6b2890b66b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f939c15b9ac7270dd175075be7857b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f59595dfae3f3adb77a0d752d899ced146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11395a36fae82835a1ebe9a71d88803c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af821b1475f101c2ae339b95453e9524148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6e6ab87a32d956dc9760e2db36f8d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744a165b6fa781c2f428b971480e866150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74554bd19d65c22e93a442a6ee3b833b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d6ec991e9454c67ec6b2cc10ac19c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b879273f19e55c84855171a91276041153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f67247c4f80ff1eaf087a8bfd32c91a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91901f797a449040590b3b7ea5a46281155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dec1e1f6a8d6ed18cd27e8ddb913a6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fd3843e16ab188813272ddfeb81359157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8edd05d086202befd63082fef8be470158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3f9619feace1e8797bbb126c95ee7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f10ec3ed1ce5bf482b9380937c6129160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ab82ddad4dfe8e1a8047a6a9db067161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2558552ffc6b8b802ea8c2a37f59cda3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc150757bfa5e109e78bdcf7ceebcd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b105561325e20ad5af6ecce01a19eb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3ee6a7f8aca495fa09014e269a509165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d1ef7e683c0e6536406f83107a563e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e466674692af79434ed2daa28e4f463a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7eadc0268645728904e603b36df3c9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735173b53b092c749ca64fde46e8dbca169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ebae30049a5d927ba6bb5e10431c72170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d78d51f3cb8762ca21552b27a6a1a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ab55b784153537756e86c577f3f14172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65f2dc586d877cd788be24e53ba7f0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a4c8c397ce9722d0deb9add3e0955174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea643e2cd35c86d7f648f97e79dbb09175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7261ebf907ce9fd33ad3aab4e1087fd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0808ac979f8665394bc1d633d03e66177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0eaece288fbdd6c76af9069ab64fc8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42cca67c76d6392b3e32398d60425df179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7028c5c74c966d5c9289fd0fdc37e34180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442737ba0ab4d133094858c054d50d8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598dc0f04774d8bba83e92d66a7cd9e8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b644653764dad2e3e3a558c8c3b5517183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b51c3882a4185ccfe40207da615cb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df2c546c30869b9f2849fe67dca786185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715344c5829f9a68eaf3037bc001005186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b78ca756f7bd656117270897b757c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8258b469c55f5577360bb790274e51c6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5528f003f047ff9b1fa3f35c68fe0ab4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1de09778bb731addb44eecc17ca19d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f84eea05b7ac4e0eafe1e4b7728af98191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc49dfdc985978c84f1135a158bb8be192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f75cc83f7a3375e3a433325c94f088193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc8f0cac43e85cf0da6d65eb34bd092194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e4c4e407586ab1b8c64360f858762195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2703278673dc961ca4031d291cd79b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf6a2cf4f7e434d6996c569dfffb4d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9408fbf67cfe920109dedee180bff729198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a13c24b9ed973e5379d6ee963204d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa0d87c209c5024cd125743ff52870200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d4552a4b21e11c4811f0f80c60c1b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6204886c91911373e70b21f91a15406d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db5bf17bfed1d1ab253272f3abb53c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabb1f939c012bd4ff6cd699e40690fc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c3cf0f419d0a76bff7aa309558b6ab205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b70b4f973cd639ff0311e89efd21d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7beb7589f9d9b996c06f15d344ce55b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb77795aa57b2a54520751461c1c27da208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e99ebb7612b2978eab96b682532e6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c636e446d7a655da08835d683771468210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6429dc6d944a8fa5c7d83011f29fad211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd30ea10e9894c30640302c883e429212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62be0a275bdde636f0ce79d1fe22037213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14be978c63566d2bc1cdb6424dd7b8c9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4348e38c224a0e2d905a2b4c8c046e8c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcfb2c645fd407ce75514bb55c212d7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858961ce35ee4b7ddf12f557c3ff1e2b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bccb7cdbb24a2874a3e1e30e8d6d43d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b43831432e3ac40572622a4e973e1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d00297c92f3ee0f9d079079846e5b2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b87d9255bc5abb28aad215ecac5906221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc8a5019cf0eb58a8feb49ae240877222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d651efeda19959a21e9acfa4d691a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b395748c6d2a7002e76cfb6bcf3fe224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be02c34b10b5a6863893249bcb74b5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b09cbffca650a7f5d5875c7c8c294226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0fc8aad3a00dfc57891b0ffd69172e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd49171ab46a2edc3cfc5b1e197d62228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa728239d0bc1eef8f32da5be9b6282229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a233da8b01946afeebec99e9c48fb8e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0297ab43bffe217ab8b36a6cca44ef3b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89b40abf172101b4dc9ee3c4b47d03232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e6cbe2ce9ec5d1e916700ddbcf919233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6e89fbb62afcf91c7b33a20f29621234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb392af3814c9ee63b6eb38da2b3a3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef420e02eacc132884af349b47dd75c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e788c090bdec647664098260c777120237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e277d019bb450f23a5d184b5ca8a55238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1cee0c4da92ccebc999bce853fe443239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d4fab899a12ef14d9644b03e99793240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50db8253e03eb2bbeb358d77cbbde87241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a652e1e2075bc47fc20e63bd4f5d9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a573b966aa41ac21ac2150ee2fb9a3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f3692460fd4d40c7574146437c426244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307778268d7e36ca4989b37602569a2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca68a1f3c93aa0226570f1823188510246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f22ee7194c0be9b292935290abd932247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d10da5ade9f4b020e7b119f4def49248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b3918cd070866569ec9d8ae16d988249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ea06dbcb7d2bec19f399b89a6fa18250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd21bf394c0fe760bd856653d79f6b2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e34b4d5cbe5b94f701f311561233ee252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf504d471af1c7c21a2ec4a03aaff3f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e686c4cf94928acd1ba4f4d57f51e9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d871974f28e3e38649c0d2a314d23bed255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53704d1229dad2b330b8d12664539e7a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c59fca57b81df0c4f7c8ea93471518b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3a6003c8b0796b8b758dc372a729e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d308c68bc803e8b63488f81351853259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fccbe991a489b28179424e99bd46594260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f63935dc7cad168407418687fc49d8b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea23ca1f24db69de2f925aeec95fc262262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81026936950ddbdf60c847dbf0a878a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d5a5e8fe64d2e6671f8a156860b669264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ccd0ece280cd525057f7d983a31c8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc2c30d3fa4b31864d92e6e2d15b23266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f05381154c0b8820f03cd27ef268d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b052178ed14e027c9d8ca85be95b24e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d96a8b2a3c8dc4590bd0315e7e00ddb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95091dc53b2c544cb48a37cdb1d3f5b9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45a25c3b3ffe1e02dbe13e8c80bce8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec81255c613af40eafb6cc8c870cec272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee66108765e25647277c5ccf7027379273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08df69c1f73b93d182fb54ba41f3a0b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779fd7bf022305d6948156c244a58417275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbaa29bc46574334cca3fbc70cdc96a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf199a6d76412c030e91564834b3bf30277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47cb624fec34b8c7cc5ea387f56a5d7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13885521356ef5eb6803b8027144fe64279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2503e155d1f7efbf951d74a4cd15b811280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301279d12b844f571aa62b32a4cf1942281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aba9b885e6c4b88e33ceab825d1e81282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2234a5cc86e9f4649d7d22bb04180939283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1dadd25600ddfc8ad465515a0ee438284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3f21c9204b788d300f7edf64c3d0c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf39471cc354c6306d965bfa77eedb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a676abb00565cd0e6ec57480689d5faf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c635b482f71cf81abaeaa82827ecb0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76262e9de916febe0098ef9c9142bcf4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a1d450b0eb279b567f9e6f9e9fb658290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8995c0fcd5bd067e5a2a8364a35b5f3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b8f23c33cb6c444d3a8fa5e82acc3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a305b708c3c75109f577d7ee8b150e4f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8223f74c3d8fa4308bdd985e101ec2c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e25014a613c65c20ff5c4787301a48295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb80db11033ac1cb91d2b19ccc5ddf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4138bd0334041f7cef2580fd19db17ff297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e626b6a0596e27923688e942b819f1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b729dfa1db425e1d605de395ab27af6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c86eab7507c45ce7ce67b86e3624e5e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1fc4eb237030e43b95d659adac9ace301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5112d4fcbb54330eb3cb839c52ca77b0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f491c9e7ecb3072277ca2c31441b7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f704b744650875be0c525362dd0ba4d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250832ebe1c0fd3cfa4d300df1a3bc9b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb91ea77f60f4455dc9808ced6eb59306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b279497d5593922ebfa7eb39f4bc9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d4d5c835e8a3b86429109bc680d62c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae10e3c8c5eb3092724fd6363c70b2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714e9820e3dbffaa37cccefd74d08f4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90edf3a74f3f6a16d6720ab852e3565311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c21b9bf1c17601e63edcacd017429c2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c48455d0807d728a5797d88f6d9df313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f75a6d5bda0bbd35343fe1d44747db314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d453665f2f127b6f11486751d86364315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c6e1ae3f6d75f065c35491a61cdc8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fab5211481fc7380c377d48738af62317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aff96d5f92be19fb84e5b407dc3f4d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962a27cfdc3715ec8954bba92cca2763319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b71ec8b4fcbda38d82e22e24350f3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8079d3043d48ebeaf8c917ec7fdde4f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d591fb4b965ad20e56f5626e65ae3db322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e9e0b53962a81a8a712aaad402a2a0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff0501edebb72de904e27e040d537a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b891fb664df1c4db29fd25b6eeae16325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203c60cde59a29e0201469e1ce19cbbc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b741144900b450c73819fba45976d33b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986dd1cdefa0b19e3ba40ae9198af186328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689162535123a386e4f13292357abbc4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f7616fe049d42d705c0bf528a45cf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa542d52e487a21cd83ec7eacae0c49331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04bafa400b3f46f012efb3d86f4813d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e746179bf3aa5bda45111619d56a4b9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6541147ac36c66ecaf827aaf42e15917334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf149d39753b0be27f76e93eafe72b5b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4fe42ebcf69621ce79bb98e305572336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c62923d49ace681aac95d7286c793337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee37434e7de72697920cb3d400abfe0d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f26434e39144f22ee0c8fbee37f69339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d997c004888b1ec52728a26b66ee8f8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3239bd23eaabbef61ad200d51515597b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90de3a3a4638f9c36ed950678a9183342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c5f0b55647179d028f1022d3a6368343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6751560c534db88a20dfb48358aa0241344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0565686d693f352516b639dffb20da66345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c4978ca38350f51101e4fbb527e78346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6408c0d77965911833fe6177f4bbfec4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a782177f4cc8f82afb2ba24417df04c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b7e73dd880bf244ae13272509b1ad3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b46ad40213c3c59b92d28006710b0d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2650c448de373cb070cf509a2249c4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642dba10ae8a41129d6f51bdee82c81352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c77ca92b07751c882a20b96813829e2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30279323950f97d2e2679bfec55a4471354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce73fa8579b6e597447eaf778fca220355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89daa8f3c2227cdf164e891b643e8ba5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c95990eee77fd4c4ba60ada5cc8a98357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4550c3d214ad3413d055b3d09456e173358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ef70853b1c08a25aa5d355afcf579359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ddfdeff475facd3525f83600c532b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d2af9efc9976438d0615d6cbd8b086361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc22ecf0f111064c00191fb83f89b954362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7931d0976212435529af148c0ed2d82363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389c8fa53a82a525335c94f07295671e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d2a549638440122835d7fe152225c5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede786e71eb223ad14f95364b8e74afb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db96fe5ddd7f36f23ee357bdb51f8408367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e9d0514ebc00e2903c92f1748f65e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af0e513d5a44814844cbd8d452079d3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6285504e485087c3226a58890a7cd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a9c2ef5a0c94b64abe161357bf2e39371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea71ae8cb93ee75b3b141413fbe6828372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a703931c5b23c21e3d32eea74ca5d26f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2302653fe461ec5fce22d9fad221c73b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b9fab956e02c2d012ad4119ecab35375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b637ca3fe0c6536353d7aa63cba09b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e328131192b7e2b4e0a8606590b9c9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f5453ea8f1019b69fc687fa3dc860378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b882f3d18952727c2b0ff66e4c1c7cc1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7756f11ebda121bae1d8f7898ee9a729380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fa95becfc303f7d391351dcefbf94d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829246c7a489a543eb7f746abcf25da6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a945fd7427b0f6a9afa537973791ae0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22075b8c8375369810313b5e0c7e77b6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e01b0281ad67fc0c649cdd29401e0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00bb9aacdccd6da0382e6de8fa67d91386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a432f5d784ecad6094fb37c9767c4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58470686a3a07683c49fe1662cd24ab388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a2563ca628ea56055c961ad1d13d5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1129b3ec2081639f209b29a80d92d943390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e104e4710fc87f921d4358cc463c71d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df17690c23be1ea24b0de209e23e804392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6761463bac1ee2bf4dc08ecb7dbbcd21393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5991645889ff757862629483ae786491394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25293997e978be4f2665d017ad8ce724395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b167d8c7cd3dbe74c791341254c0d629396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a925c60b1d68e138edd77d0db3b8b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8795e1028564d5f2041312d9ae4fa0a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd392142968f3efa1a4c928b37cba6f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc92d6a9d1319cc520eb932965850380400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da0b4146cf62d57c94a64e2952d4c4f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28058c45b74574e15905dead7f8d46cc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd57be447176b1895c81582512b1637403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7609367c6546ccfb32893ca131dab9ad404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615d8f8f9b8a2869a2c3e861f47829a9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c793fb0f10faacf477b631fbdf8674406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ed3d3da1683ecd632cb2307449091407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33528d80242146c98e34a4f87a6faef408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7302da9dd390650b4ac034c77d21af409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc15b21c81da3853e35288ba07e9938410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a144d711665a6d37224b682413c3c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97578a87d65bbc18718f5a8b4f0ebaf7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ae918e0069364a6d47e4f03d18a11413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d049601a1f77e182a5e78b0872982183414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b689f42ec3e28b463c4a274e71bd05c5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf195afbc244e77d56cbc41c4a96a6e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b431831f78297b6c3876061855a00bb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae0d075d0bf8faca3b9f80b10f225e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf21f830a385bc06ea40884ae021c0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e4cc4922f8b8a79b6419fa4ba563fd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1227543cc44b631477b940658648f83e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbfc8248cbb79b406e94a739c3b68a7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd496816884b9ab2c50ebdc88e70c7b0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1be48406a6d15206f641786d6d6d67424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c6af0be21163501bed3c8e3b70d7c3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fafed9e10a08e388e976da911939638426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d861c43cc6a170adf997dd0cef06178b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab121e22c5fad4c9303035e044078d12428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdcef4b37c8f554d225a454a381488d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1652446a60d1cc55e515861a303c7669430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b9d3c96a5933fa7cb8c9a47aa5e0de431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be036d37d11f553bce5b61b909cb7f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f0729ec489b0f265502eecf1cf5ba1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3034d521e41bf8a37fcbe17f9fe8d9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f1de40507ee736701b55eeefbcf65435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57713ae95f033d995126de537e2e66a5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db78b85b852492ed9c525c42be5be228437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8485322a5ec0dadfa00c0a840d6489f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d399a89fc79a88984f476040e38a18d2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0287de66d80272481bf0720ceabf841c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0980fac6231ca1a2a001c763d374cf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd5e1b950bba0fa042e2222544b0730442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5bae942e1da72651509513844ac849443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e27bab8ba60e8c8fc6021ef6772739444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c6cb8a2da4926d40dde828c3510fdf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6053abf787b154075c436d9bb6aeae446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd4846d976a16a9bf404a848a61bff447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0582053357efec6fa21741c70bad5f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e66b58d8a46999a558eef679fec5b1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e12c5521732283bc739074fea1351450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c925902e252650c6a211546b5b20447c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f322f156a080f2855055c7f68736f6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e67bab4bdae4220ee368ade6a84de453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3111c399f6a2ea2059f40d755ba03b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c361597f3ef788d182049fe3d13bf9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab041d9d11a502d6bbd59f41002c97456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2905180f093c9b59b39b7c80f82db9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94e34728820d5656df6c8b828c0438458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6925ca1e973347529dc24ab2be7e0cb9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24caace0df0f489bacf0db87502e82f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfdbe66f12277e58adf5fdc2f8dd9fe461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef1a68a88137141ddc46504c77b185462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2851f6146dff5ce18bf3bd930c0a007463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c062b936a2effb0ca4b41d102bc3b40d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e06f5773e5dbe58668f2e8d5a8564d5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b6de72cc713724590e5d39e7681134466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c982c23e26ad566efa4fedbbf25e3fc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979a5a6194f2014e5e13706491ade25468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2176dd5a273c4bfdd9012a2c568274d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b4c1eab547a0109e280ed29a4d1d55470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f513aac5d915b4452f5b77a601495db471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6bd4b4d52edb45d0ea265bc7ce62f9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f339e0f46b8df788752e2811804873473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f90ab4444fb2d5c2651c1afaaf3d1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd926be9b61d44927d55ff287023c96475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c8dd5d856551717791b859c5f9bd12476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a5e76bbe888e663dc109df70db3ff477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a49b9b424519301947f2a4f991a07c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940842bead6d0e1d3f85eee4d7da1b3e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1dbe7c2e82a9d1529744b3943819c4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212c69b907dcd33373853b2ca6dd0b8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2e76f1cd9e3a2217363accc970d0c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b02b784540ccf3c75574b44a0719c51483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691fd8b3adbf76ba4b1b8adfc309dde7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b6ee272620a0d57b2783ec2ddd319485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5654abd01801a5c3b6154292672a2b0e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ca0e6eada167c81038a2732af2ebc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada6c9bb4c1f7f331f4bd5e40493e72488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8701290bf1bc021787bd68411320f359489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd3f6329a1b4dc6bb7b66e6ed3d03ba490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59dcfc87848df486f9d6016d630ec0f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ae33c05e9cea672ecf53d8e0accb4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29dd4301ca440b1ffee3c60430110e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330452b5bc0e188c9fd116601fc33e05494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae341f2fcf89aceced362c73f39c4c8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b088c1a4076b3115b2f8310ac3c99496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17190d6351f41ce48e40898ba556a07497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e144366e9b44abe69da0d573ba7c49498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6808dc737aab9a30dec3d8c07329e1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e54b380e9f77af45fbf88d8bc332344500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421cd7ef7fb444aeec93b2790fd25f78501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a467113e23d063390d649fb5b5e44115502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033761687d61dd7f5b1b49b8689842fe503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4eb0f9c5e1603c528f17a358ab917b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4a9a000b96156b507d62ae60c5ba17505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d44c84ab9e20f24f928f52d8138895b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29479f1353f5e142884da6fb3bd3ba6f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda1ddf058c0811cfc1f832a41dada63508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f72b2d2e76cbb800906a5af11b0b8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030aa914b69cd3febec5a1c44fc23e7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4479d8ef29f4e288ac47b7c94445135511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d232cd7ac471f1cb04f4854fb171237512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a253e6425f802218d9091c1ee57f72513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1880d7d124f841abe4e8c7dc20511a62514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f84065f9c5c487ea3f9b4d1fab0da9a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4d367726222383e6d9117d3c2ff664516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b314ba00794b51952a60cb86ca47276517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b156b02c5bec8d6b1ec74de49c901f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6eac29bbe18ddf17420757e6490098519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd2f38a68905a3e221b5089c641dd3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7494ffc1bc36da48a55bcde2ee17ef1f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e3ca1e58198bc75bad546d43188b0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ec9870fe423bffa5d54036f1e7269523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a29fa4ad2f2b1d579971a0ddb65b183524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613562562af992599363d1775851dbe2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb8ca962b320fce9a5d3256bfd44de2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7814970b7577d99235d9145ce2d119c3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b77e5a0de62e7a164c61ce2bb2ef3e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7773be77e3e43573d6fe60611d4e385529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca06ee6c6f6528d17f0e60b37dfefa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2664628d538d63b9da5727805eb85e86531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb6c752c381f0b0b27ec9778695754532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebee2e4fdba16d1ec0d033102afd5df533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f6640a84719c9eb67332ba6978289534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c605eb4636621a78da5554818111169535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a04b27643a5759404191a44e9d9fb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce2b33e98ff7108c11ab02f0c68c2cf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b350f86a48899f738f22740da264ca538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f47df7306af53d336a92bc0ced7f79539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e312649ab17435af6f3694ead1465a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d25b37c1fabba784e08d54a4d7b544541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2d33069dd40d644b25275f80b7db4f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5557ea931743663ca212dc1726779f00543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d991ef5774928cbbfef9103427357544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925715fd4d8016bb540a0d9de81f3c7e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da67163df45881d79a87160a244b184546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac0a6879ba683c8ecc81f2ee2a0a99547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63af593caa6af84b06a68df32df9e8b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96c6cf325f9a4315352ed460c3e0e3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bff41e95c3b991e9bc43e47a9b811e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9da5736d31453efadf67e3d0a756b8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e3bb5d4775b2cb9385579de3f8a661552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f81572c85ae80b744e62694845f2ea553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce6b06ad2b3600be0d517dcd5d9eda0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf31c15658da7081e85bc4a3a505c4a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ebc680169555e7c8db63690c15680556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea250d7f72fef44b6ba61ed30990a8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14655440c6e242b0dadd3b649baac7ca558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d9036060d2858cefd5c96daafaf3a9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7cd49e9b9264371fd5c1ed942c604560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a486d4b00cef691da80c6cea58e37561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb76bb7e3333cc0e9c29cb80af7dbab562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3585d7078c62b5d302ab6439bdab4f97563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f916730751c0a91ea9d26086b30cebf8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc09c2573839e5027c10da0acaf2441a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f5915646aea3103d63eab33ebe9a4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7215b882138f91bc403b568853184a0b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb0e177d66be1c6a72e635d7b7e9e8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83414685ab7733ca0089dfe8d0ad4ad5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4999057c62d61d94164ef609cdd2c8fc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95630d6c9e2beef9b6b1238ba2183917571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c220eb174a9b600626424ba95203d74e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca4d0abc895532a789eed164a202eb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a177e6e307835a8f6f4f3244f7060de574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484134f85551fca9d8695bcc0f06cf28575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc302a54e5d06a02a28ee13982d7c6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29379df07ecd82e280cad631ce4da10b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a44d5c1411b6af7377597fdb3296be578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b95d543dd7f9a75cae25d08e9c44e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d14a6140d67b5f7a3de4a7ddc0ff05580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546bb45c50992f670ddd0cd3b571997d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87529749caf44f368e8459100b78b1c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c15d0c26922c1902de6484004cb2d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d509b694025536227a3b990c0175e136584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a03678d2a9a610b96a91429d3f3840585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc6d9d188e6d08854ef46281dbcc04586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52aec1a4d3e348a5ee15269b6b070c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e1c7a5e181e6f530c62fcdf1558fe4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4bd880f212b0e5efafc485b571414c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce0620f68be06a1926566269c25873590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8574f86dda2730b87e0dea83386bd2fb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954dd028d386036e582dbd5d288c9497592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba05ae6ddefe7681f4762a459b3011593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d62023e9dc1c9fb6867af11372574cc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfae0d253744589e085b687cbcd4880595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9038aa6c618db4706c91783ec7009596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19af098f41d42e164bd6c521eb1d192597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a165c067b2e6b5a6f5a6754ac8a1b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a845028e8233a12b5a1a7b156a7735f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae64c4711dfbb173d8d146a51cd7568600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d9979ae799caa1af092bdd076815ca601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfeda73d2fb52dd665b734ab90f7d47602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1958b40e9c6be9f5e0f47b7b7ba5cb96603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6fff5b6bf8a64293ed882afbf64aa6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf9a2ef441237903fab4475fa74bff605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d99332ea371721b6f7ccdaf7a8c988606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d2d849d36055bcc54a67df042dcef607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568dfd75cf1a45720583f0613b6d4386608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb152d2c031220d16801cda7a3e2b67609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151bfddc13667c1118a3bf6755387f25610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c1ca3de64186405c718b5d1a15e2c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce448f1c0e92ed7815919129a4f806f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000946d88d85dd1a28e16d634724c536613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d278c4d77264695cbdc9aa940e3f2ab614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259726a0bc8d0016ed11f54b514845d5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c052e4e9dec110ad3a5a72e26a46c6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21bfdf03ed1ad8ee36502a6f81318a8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f39aff5f9bf541922b0a7557d70fc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea99a6814d8c1b3094945070d550080619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f194db9723692a0aa009247c13fa1ee3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3cad2289343ea8d43c6f97a90d1788621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa92a2654b5134fe950d86124bb802a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e846e28c38b4dcf3a8fe8e5a6543f57b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea7923fdb2e6e4c0401daf979284dbb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86617e7f7204964d907415290065eb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fcebcc877787d93397ead184bb3ecb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d317a8146126f0364e2c942d5a9385627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd62b157281b1b924ad7358065e1c1fe628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff1d9935beb095bd8a8b82dfe69b52629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4d376f5dd9676976a17c9d0f0a844d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a789773e2c1115e32f044feddd6c0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5cc5431a0ae238af4c2d1376b4373f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c937e378d5aebcb18a5045e933db2ae2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31497a017c1ff50235b2fdad9788b270634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0193b057b809af85b1cfd163c8768a40635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57561c17321506f360560a0c22f25bb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e705f95df2901b741b37b2cb7cd78637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf5a69b56ac58dd23f165761fbeedeb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2b79a94a974f85361cdd96e457b27639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d451857d06686825ac675f0b50b85d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ef5cf9042c526a8ec9a792b7e2f13641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044fb312e26360ba511bb01463a190ab642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f7bed0ad439cc7e90da668c07d9e9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b69e558900b302aae38b0e2fc5c6b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa88492611010ed93a2d583d8406d95645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5881231433231e30c6e73a246254b95d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b95a7d747bb820c5ae48e39dbf1a46647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd264e379a6de9ef5e4c6ded280227648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0095093fa1f8c453d20521499bf7a5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ec20be38fa5e3bfdcce79b69f12af650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cdbcfd58a8e5b35cdddc40db7956b2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4112acc05b49f7c9b555ccf64a984b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a5b40edd8ae8bfa32ff48b3e624ab653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca7e62a137be07b992fa539b44be458654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b8132a80b29f0ad2c113046450fef655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466933219acb2221814b9d8766286272656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5662974e995b9c69a2e620d65921c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed0738e2dd08fbdead0bbc42268e648658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb40903d6062e96c65456210a94d63e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032c02d721003e783ddf8af23a03656660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add2af4b1e08a4c197841824e4688ffd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5441fc6bc5c84c34a37f0eb8a53fe00662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d80367c6b491e31426bce6c7c25c873663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09518abae4f80428191359b4ee06edbe664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d1fc4823ca53af8eb48194fe537c5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c01894b442366cd3737fc8f395cadb0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0262734a4619264a101a94d5b559a5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de668cb89ac87ab95d740219a960559668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc3c15a2b14f21356cf046a1bac723669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91394acacfa3b32cc8f37df0e878ae6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4391c8e89e5e9481e2519bb4d2df8672671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d38d00b151d43833994ecba52c978b6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c173414fe4720f276d7606caf65c280b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a454f5b6a7f1d4222e952def0464f77674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7670e0e383aaa73a5affef76bdb11c84675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b9790bed090342321cc08f7c8a1b7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76e75e8d5858c33f64e5a8e33aec15677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc443b20bf5c1bbd59244fb6f30c4b0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294edc0bbf48b168f39f50b04f19753679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4456b8aa53b28768d52bd80496ae0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb5c062f7dfed6594008583cffd5afc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb63ec7e52670c961fd8ba1b74f7e0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943522b0598cda0a86e24e853876bb05683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d69e9aed5c62dcfaf3154f4442653684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c0821f1fcab7eae9caf2c7e4530ab685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca58ae358297da94bd44e1936e2362686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de20c5bcd269ef70d1ef3e359179a376687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8540d42db9c9ff28068f634315c9151c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c9ff037415ad6506fe74c67e98002689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734333d3d15aee2bf1251c1043dad4f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b5998bfeaedd842b587cfb63a444f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85521b45affe95e3c45ca23d1ba78f80692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eafd7d9405bd608abc0637a28076605693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeaaed053d138dc8f8149862fd663d9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c1f21688f968f7f8f0ebe303668f3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd489b3f9cd46fdaf212c2533f1a7b1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a1adbd7fa3b07607022cdf9005d852697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3035a7c77aede873086cddc9ea5de50698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a15d12a72e98b683c45bd4aaba171d9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b802fcd9f1e9b64a298c3e2a8e87674700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e2bb873730a6c57f67429dbf8dcc2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c14f9d2fbfc874fa5bbdfe026d0de6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e708ba5922ad703ed7352ef5715f8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae12f4460772ed196cc0f1d91343eb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b0c248d18cab2550cacee08dbc44b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fb0518dca9dde31a79436b708f70eb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b942921dee7f824fa015d1d19be52707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee680013da52ee8262921d8988911be7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66157e811d85d5f510a9a1d4e604c41b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b9d96c0f08f56a37bf8a2c32eccfd7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f34ca47ae5dc4c3f73cb83dbf34836711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540a42222d1a2b2683248f80e9eb83a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d21011bfb124f1d7ac0615f7e9e8d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b0de1dda1ec65c025e5bc8e90b4902714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21ba38db58584f7c9f0e2e880b825b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f522e86330ed727d5afdbc96f86ec716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1ac2c832206f64e892d4f5f1003d3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ccb206c3f2e0364557ccd0cbb4db5f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e57bf5459ba3495ebb966b56103478719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f70c7caa176c47e0e324d80382843a3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b72324460a393a8d2bc6bb6a67dfe2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381cdbbb60cf7074146639e1cc62dc0c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb45acff2d45f437988cc8d85e31f33d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60075a34da2a7960a65676c5715c9bf1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf71fea3b5ff0a91f0e1adb7adbaaef725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aaf511a6c1f3fe030745b491e17959726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc148e05d259d3c54e0b29b8d66b2d15727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d5bda9af3ac172e3a82eba4b8cd6bb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b13a97b4e0e4642b45af56ee666de729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a9dd0660770915974a80861868a5d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa810f1984151e4bfcac3c728d6cdd41731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5671e996fe50c4121c6d4b4ca6fca96f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb004ec99852c3f1a96b7dffd2e1d19b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a123b7a756ae61abaf766efb97e2b07f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509952430f635ea01995610049a86b79735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d24c472c2264b24c9e08f37425565736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebdaec558fb1f0d78c0a06d815c21f0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dfcf34b7df4fd4609050bbff86d62d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de403410c7158490e085336a888869b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d698995d44539778e5dfd6df8e84c48740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a038313cc253b5c5f119b2e94d1f0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ce443ef042b3bc60dd6e407a98039742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09919a690df8e6caa67df9fd88f91d6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d448a1018e5e1924b019af7cb06ea48744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fda72d8db3e22d33b5a495d3dc3d9c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb0364f3385f7f5d979bd770e5b1516746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c717465d2ce069b25271d25c380922747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00859d81f338dea10e869acd31dab913748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de52f9cfea41d099f40c06f5877296749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d57356085d14468469b66eb3c5f4d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4168655d7b0e3c3cdaaf1422b6c243d6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf56441bfd5747c12726204b486069c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16f7ef0087c422a2388ece2e90f519753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b329fa8ef723f7a88b83822b85a417754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26265bdf7cfaf0438a110d1e35d7851755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2057b177411617e3fc9c62c408ab63a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad887a4269319a3484fe6a56bd4061757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3fd2fb2f355aedc21f03240a64a943758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2620d454626f16248afaf9d2c65f2c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>