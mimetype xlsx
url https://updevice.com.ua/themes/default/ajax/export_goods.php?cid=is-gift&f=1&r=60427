--- v0 (2026-10-08)
+++ v1 (2026-10-08)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be629c8c35094699746f0f2e3ae0b5ee1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca36b667afd052cfcfc4ff492d43ae2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b322bb020c78ba5eea49fdfbc29794a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c55e2fc0e5ebe4d31bcbe77eaa85a644.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237bb78a4b910284b21c7ddea34d03125.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a32b6c62281ba49c38c6362397652f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a517ac83c355aeeb60b7e916a2f0bb467.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651add92f287e331ceb490207ba372b08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6858d0f47bd12a02c4f7f3d2908c515a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb0a7bf115f01ac5d1c990ee9beccc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45400c9e50d0f21f6c6fda84e685dd4a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac123fca3d42e0a95cda96414d74c7d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba0e1d9b753a6b69c26c8631657770213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e04928b0b189341eba80c52441642814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bfa7c2dc3ab28752b31885e12e876115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f153ca78ce015bd319744a901294616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1115091babc051e8041bc2763a21f95a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d08f36a7b08c9d88a493308a1c0fc618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb767671164d981a8af305fdd2bb7e6719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3045f877ecc96231c75b4f4c1b93150320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa02c1ef165c2cc63367ed3bc5418c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f6ad0553ff5699528a2db42e4efc6d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5bb37ebbfea5dcb1ba32c954b0a79523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a45d36feb2a4cf575e0f4a8e071e4e724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5fc97d0fc5a6dcb155b8d6eb271d0225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7da0157e7f8f67aea8dddf4ab39b426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e81b68736d9738a40280c2f42e7adcc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb219839904c6cc7628ad5c74dfd0a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e87e46308df162c3da7182a0bfb4629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb0d12a5932be0e47deca4c096e1cc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed26fd9b6aeffeca094c503140ff916e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df12dba83b73cd3194d3094f7ce0a8c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93ec0fe3f9da7ea904502821104cfe833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396ece658de37d67e3b4f48a98ac15534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af341eeffb89f08e03bd698ad813295035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ff0f1a709ede102252e1ee1baf98336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e3bf4ffc00a8f2b0ff96e85fbecac37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc09cbb24a060447ce5789996461b538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f456e8cb2fc4112974e5f062dd9fa9239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f466190311307bc7a08eeb27b7fdec540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572d6cd42cc10a6fcd40e73ede3154ea41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be0d263f02917035caa31244fc6a4a342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c982ec15385c9bf9c67cc5a68303a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2808920c913ce167225edc82f604244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b38bed9303597e86a1320e02a724a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d41041747aa7f16b58898bff7e3e90d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53594d797e0311259580a9a38044df5847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4db26fcd2cbc45a9495df37df638948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71e98b2355d47efcbbe0636d2d9bf349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bfd33d14652ce3a9c2e4378e4fbbf450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966da659196c82251f234ba25b6749851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9602c4a33b64e5f2c8b88e179f78504752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2fe3d1fb1ea39c1ef070d2a996945353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3628cb852ce87e7c636a86db36cec85154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc477ebdeebd8c08689b550414edc09155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91248703cfc3e8e36f112e814eb0bf056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d2beaf64acd1a9a3345fd9979077157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e9621d0f6eb3d31045ee9925f9e72458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d704fe9453ff9a3e80e935bb6517d659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54be7977c159af449e4a59b001102bd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec128c3c8303541b8deba359a3dd2261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb42fa625f45836d2d8a0b48766efc862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c347473247a69212454d80fbf7afff63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41969b335c3396ba2a34f18d95f6335b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29626138d909b06a78d9b38fc5c63e9465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e558cab538ef82e3475ce9575658d366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d31c9568a58fb3a2af87772135e4467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ede564f4eb0701abdb929164e35df168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdfa97c038a5ff1bd303c823031debd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f60057a5d1d864f71559316cffe2c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f69fd5f90572f55bdce9de860b5c471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a47a907a38a66398a6d067449aa7972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b07799f46b2589281f07767df9f970b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f792e9e4960a0cee9a4bcf2591b4d0a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f04278fbdcb13979992c4a480f9c9d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd07d08c7a641f31ab00ea2f5e740b676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb898652a8924c8e683ca948c0a418277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab4b030fb3ceb7325442924d66ff9678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea654181ae5506dc550dd3fba20089e479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e70a7840802496878ffeb05f10819880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceaa4d14b99b593153eaa1e7a69b77881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229fe0066d84fafce01db89c05dd6c6982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b756c903313084549adb784788bc71b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f430c4843992588543fcc4358d8da47184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c51e4f49f6b1a60589751c24b53f3385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba9c342e17c2c4b83d98d8554bd1ac86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c70f2205e738b5d98ba2872e2e43e9087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e34bf7be728280ba21f33f7cf661488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6408ed6f613500cf37134a8886ccca89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb9b687eedb76d3eb4f066582024a1090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be8c34db3f612ed085688fca69457f691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f70d6fba2f19491fad3943dd8c1af92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4416a279acbb190b6eedff0256b751ad93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a4ab5f390e70d3f0f301b609dd5e894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc213b852e9b41d5a35d072a2d99c3695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e455caf7411561edc6c2d169894d196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058eeb0d4eec907cac47f0f28bd845ff97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d851e6ea0e422eae2856851983433798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4b3a041b26c7cecb8f150d5a2be7d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae01224f2a1d9341ffd14dc07fa4071f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe83446d6397f5e162fbdb7d24ffb9d9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f35e01e0ed5328b988b31219bb062c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c236a71ac4fa19e1c1ab2b63d1b92d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab9dc3a6d0466f3c5361859f9406a0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a3dc95ac4dab2c1e3ee9e366a4dba5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa74c8ed99f741c9161285c27cffdb9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e4184f51aa508ebd40b9f14c7da28107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38444b3287270d6a0c7cd403bb99ccb3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fac042ec34e4e736cd40457f0d19d95109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fcdba13317466d7d1e5f38af8ae065110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb57128a89025bed60f2e3d332d689e7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee7c4cee4a9a9789306effa0e2df1f7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43231bbd5be487497a0264fce4b27330113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d95730a097556e1710c1e95ce4ef4fc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d12cca5c3dc68cebd70221ec60bdf0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c0e0df23fd1de8cc6890ef46b00adb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51d161d13a39f38c09579418c65db5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae4df249b260212333fc78581f1b9c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c8be54570a82fe5e3347543409acb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f685ebc85932cdbd402941e51902e09a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4641f8096630ce34cccb32a46311b592121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3343a80ee025921ebe674333bacbb7f7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512fbe16fefef48ddf64959b24df11f3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b0af97146f646b1ae7aef7ca2285bd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b779d08abcf1f08bfca68d3fe34500b7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76922f4b0579e09223e0e13eecda315126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff07a1f15cf12b8698cb35b47d0a89127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f970bca665e79385c298bd664864ee128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba4aabc4477e01c13f6ddfc4327261129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1452dc6850f49359d00cfe152adca4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb169ce342a77f05bf537c9cc7a98f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff6660de4ba0cb56d4ca7f8fe68267132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b981e2260c7ec24f9e93338e4417ce99133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85353b823323bc5e0eafb510199c22d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd5ada806bd884a018279837d94032a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d88deee0f51a54942c8a1fe566c32136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d76ae56b3723c34f0414f8bc5edd5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1152106f3b164bd439604f480422a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6057a858149c1c60d4b34524f34f8b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8f82f42cbfada71901545c3811a01140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fec76660dbe1f966152db95db42097141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f565126381f02628ad650ed8628243a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab29f699223343075197ce5462e9bc4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96555376216ed373c2b57769c38c1071144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a86ce46cc7b98289ce1ac71c9184f43145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c56c48844aef1e0544d5e6357cc5414146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d452526a4eaef2cab2e82b0f6876c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f286922dc88aac604872cb8ee68d934148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed48adec3dc6861e799a15d6b04c48149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d1eafc187d76e0dd9dadfeef669e0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf89edce0f61cf3ecd09b97fb84145e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb9563c0658f7d4a984bd9417daa6b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f5f4ef1d1efb97f456f9b436e8d27153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b3d6f125140f87c348f52ae16a12f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065cc1b1580b24817432ec551b41d503155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb38a302ac55bce3f4fa3ba3aa645b0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c2b76ccde1ffbf5b9ff86c26cddce2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536bbd08e184ff34f7852316067144c9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a41a6a165064583f8a6008ed5b11e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee50461ca12f0966da54a5cc81cd13f6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c008c20cdfff01e2d35de19e61b1d7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec346fd6fdc9302590e83d27df2a5e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b9eead421b553dac9ea543eb6eebd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a299b9dbe69ac960cd6f1b4654b1fe7d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2693ad4e6846bb62221e7605fbbe555165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a270855f76e13d02533a99c85fda1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49fefbd381324f6b374f8d8067063c1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc42473a48af7898ab9585e5feb8b8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f805ddd733a9e5ac8e8141db0b4e466f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca32d3c18f3d31be6a13776f335b19170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e12714302fd80ea5d9f7eb6fcbaa5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2817b85b7f11351fb72f52c7c0f6ea76172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16547ba6a80b809920e9ec07e2672ec0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f8fc0f4b838432ef76ecf1bb7cece2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7accfff4991dc34f1a7e74b3b787477f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67de33d59136bf1f0424d34d4af4109176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d50f6ea0dd5c849eea458d0bc029ace177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10621e0f9b49f4cf394f34d42fbf2c1d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5608018027deaf72c3556b52c6943880179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa6c4d739796d162f81f472fb6e303180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6204552019f1a62fed334d6ba6bf72181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40694c79c28dc5ece5d8aeaa38354483182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7b55625eb43441fe1a8bb21229aa96183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d458e5aefa409d9d27b8f5cfe82ce5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2754988932c90dc233695022c3e81ca185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c1824f09a02e278c1c929acc190893186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0eb19357e2264e11f27fee5c176c54187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0817f2c7611646606f16e7727cd036188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4248345605449605e58d959746ea0b7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc7e382e3a21b41df27aceb9642f77190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7353a5a58631890f098ef850455b1dce191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78943100a8abc3bb8bd759980809906b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4262ffeb9af96bbaed9b656b957d846c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b56475d849b53f9d498f03e8fb03a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24faacc59ff3cb06c283bd81dc46ae87195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c2b94d6342eb18de5b2c36a6d6d58196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c434806ebe6aadc0337f7feaab01ff197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58054ee591a45a51c0c82ff6acd5bc7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8de847002bac80f94ab50adef5d46199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09ed61ad8f8dfd4d762dd6e4b1654e9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0420b3ad3a8a2f44f7033bcba1456b2d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3150399980e39e1ee6a54b330316b1e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaec060c38072cc64409b84df7d9cb4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f6a56a3a87de9740c6a28ee5ce9de204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d411447868d1b8d4c16d92c4db6f4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8025b7142a1d247346388102bd677e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14633718d4f1bfc79a782bcdda6ce0c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0b50ff275d973460caa4c7a124500208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b8244b2b8758c9d3e111870a08cbc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41804a8c8a301e2911905d5910da8e1f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1578b05d0cdf183b33aae846383da4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc1a3edd076e3b6794fa6264c5a406212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737ef81cda2b12e2e5e44d2d76045146213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362bd51aa2392cc2663883919cc372d1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a59d4ee36004f57d6391ce6ed7fcf39215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b8478013aba422f6a92cd4bb44e89c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ea0c0b329407c3cdeaf6e82bc7a59217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27041bfe0bf5ca00d51975f7de36958b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac26f3aa92126f6b9b56f23bd6a53b4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a7ed6a75ee46ee49ba89e11cdc29cf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd8f44f60094597d6ccce5c77e74f0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fdb13d4ba79be74f8f3dab93fcb177222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6339d0c6850a7b17aa24686df6851583223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b9178587a814e617ceb4b56e60d1f3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a67beb95b2f35648b39ff7e0f27ad08225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d253759154d57b2aea138d27edae6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc0fe4d7102f2c23e8e0b235400c01227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d60b30c923aff8bda874f08fe5f5694228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c270ce70ce19efc0dd3124568d7a1c42229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132139b7b6504363f020420125b01604230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e89f047006edcacac79bba3ccc3eed231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298bfc4de4435bdee3811e6e236e9133232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad5304a8d790fdb8864b30c9cc74485233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4187f6defd24a70cc086f56fa8c53f23234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8abc32522c4e0ab5f515fa98c74bc02235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881e686b5278b288ae43489e5594820236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cdbc7776fc36c6cac7736b979dfb4a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b03ed41d1f00fb44eae9ac9a2a419238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee7fff02a3ca579e35275c70d48ebb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e647e14b46a47ae47121efd640b2e1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c363099b4de7089043b773c3f6e9a7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527553aefe7b79b1507f803bfeaec267242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db56f150b55b77576c55b5f7231e74243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb4a5136a03c97f456f80e28196c162244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad3a894b36c8e93b3387b527c9aeea245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e871e40d63a2b692d13789c0350ded246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcccb32f815d882b334ee6046221d8e7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6917828c69f9a86827f0b83e8675bd6d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc712881173b50e52728e1e36cd81e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943fb84ee7ac8d5675a8203df95ead32250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf94c0f8fed1429054a794eee379f2f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173972d484082e00452c1e3976f1b65d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ccceee8201958d6cf50194001e997253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b84ce07d78c9d3d20d26d4185e1b21254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db6a1c7729bde018a726fd11ef8a90255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f00d3188d9cd69e584f68f0d7c6fbe5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e93e6d123637a6334d15536a495509257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d75b333125d9dfdd7519dfe3d0b43258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30190f9013537a6c517db4dda91e1f5d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75856cec92228b3cdafd9f9d8d1f206260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ccb9a5a557d2a5b0a80d535e480fa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc77e5eed75d9cb868098c445c0b0e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a83f770c4d940a799c63b8e19e1a89c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d1c0df5d298f6925a51feabdb93d5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e299b43a66db3ba13e39c1bf671e229265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f06808479c80ef99363604873928f3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda7c904eb9dedd0ef45e5fff8f3a56267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c7e8be51199e6bb0f9f8f836b0aa3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cbb542715b7f30ed3b456579113edf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958487d3081ffb93cb998255e4896ce270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8823bae249f2035e55bb989e83600f9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb37e73dae76d883762b543f2091a8f4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20d6059eaaccfac02fa067a5bcf30d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe1a3fd91292eb2744ae28194aeb5a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c93ae9eee266446f10a9c431807aec5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f4ceb285b214e309177c02a3236e3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377229d3f48350560942156e287341b2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec805f50218d21a6bdfd3600b7588d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7856b5d359025a03709b803d7170ceed279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee065ab836bfe02094eeade76595d6bf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca382d5f2ad971be764b0fac2e6b8fa6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f069192d48f827dba58b075edae46282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bcb409f27a18832c75fa0eb8f2e757283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed55366547a9eec07ee3bbe1188ade9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea1990d88025e4b19ca9b12b7ddeaa4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710358175e1de06be740f5cad6911106286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d149a418f645f858702182e1216c2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a12ab66dbd06ce843558d9c6359c75288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e063ffbccfcbe88115d956faf8872d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c79ff6ae2356bff78df0c25948aeff290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb57fe51c7930adc21d9d71de227665291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77def941351574db3d1f9d82f2574b7b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d720ab8f5385231405223bdc0cd901ca293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec074188c21eecba296c56a8eccda59c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4afefe0e3a7733baa2c2484b500ae8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7d041119a36a7e4c047e3495a3cd8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a783f66a92b78c88709a18271ce33297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b7550addcf6f50ed609801ab5aaf8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1817344affd32d7384b4d47d38a38b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089c56a46f7fce831903a9119ec67c9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b235dfb488d6221cb1c9e767d3fa1c84301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50281a4304a208b11f816dd808ccbdd0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be88bace4c4526cf3409afd7f841c40303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea26b2c8eb3dc97eba4169096ad5963304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe42688fb4a9261f50da8f15543563305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d290dfd921cecb259d11e28e0c791f5e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dfeadb1cd858166ba624ff5d6186ce307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aed7017ef05c87467b76dfd3d68c34308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa3293316b8cf13515923b4f487517309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91e6982414dd36fb2cf74fa73602d3d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee4bb763ee7d356ba52ee5cf6b3f2d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d51df1d48cb772c0202ef9151cec59312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dfd2eddaf70fb23a5e57074225a2db313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56440d936919f5925806c18d3dee9f26314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a7ac78bd101fbadbc7d345934e7c0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64dd2555b46485f87512a3c0a21199a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eee4c393fbd49749d3e2c93c4c0564317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe30187a82770273b9e7881baa5a31e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e5a25d8715d896435a3f186c083ddc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af159e12764d899ce4d3871be309f05b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6ed5f766fb63900172628ac8f16b7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f282d23ffd5fa6e0c3b6ac59fc4193322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad4d35e262af99bfd8c7406a836dbe323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c19e5294952d0b9c6411af2c1c75add324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b14f8efd26fa4de1dba0e0d2fbf69325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9968445f03cb406f6d04f8c8d1676b7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82fe56657593e5d1c55b83f29cefe8e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39ba6cb7c50f2ddd729190c4cb7f0a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc107d98a148ad904ba23fcf4dd00c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de607aca1a78bf50c9710479b763164330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0874c5d455e5eb78e7d2e6d5bf4cc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b835513651d222e186e4abe08fe69332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4718dd515014a21e870963c7a057de4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98790eb0f4ebe486a6ced9e2421f23334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d848fe82f136a8295b68c0a99efcf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ace0a4eb9020eafe553acdc93a8bf7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b08f9cbd24f26baf760a4b085d71e1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2831724e4a1823260aa9bfa6fb9b6459338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a92b8cdfda32b90c6b177e408cbed2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b78357b68bbc0802749a1089931947340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f58381695cf325e1e73b2a67d9ebdc0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc40fe9e76305f1b54f72c730ace4f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12051f52e0fe730ec4ef7733c136159a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2da7220e018272b26999c9a0d1d635344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28acf1e20702b15765db0db7dffb03fd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0202ce4584ecf5df3e4aa075bf614f39346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb9d68ee6d08d9875f7c4dc188cd56e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309cdc391893b2ed15828e8f44f1ae64348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df603d7b90159fc28e890df6f99f7736349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ab77788f0b228276be537cfa3018f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf8e8116e1f62497fea63498d83df8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e3117e333ae46887246459b7661da352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea51fea0e6a7917ca8e3181230aa37d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b6a1fbf01f124e6a46b58e277ffc04354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42169bcfd51af5d06eaf0174e6cda35355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8557acd47f0299b8b865b85ba20e95356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f93812e7b1d5487518b11aadb14908357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81870e41e28532faa950525503ae11a3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5315dbd3b3077812e3faf9ff6e07ea359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e561236c84632d270a8015c387ef6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f01aa2787c2321ca03c4f5bf8e1960361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb6b214ebb5c906ef67c8954947103e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a5f74d7ae932253adc2cf9c61454cc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ade955042190547b416364658a8f16364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556fc9791fcf76cff091366ca7f4a4a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759423d02c504715ae0e5ff0e4e5fc3c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc9dc75e259e0917c09333519a6320367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5795b86a0c8271f97e28b90cbfa8983e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a71007ea32458ff1cb3770f4aa479369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b791f7b6911cc4590947c987980051370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea0e5ee0a817e6b497432a32e7cc6fe371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e63c2e18b03ec903ca6e071df8c760372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b2ecfba9568134766fe2afb12532d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36357ccbafc823135c9f80264db1dc4d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3b34d79c56fe248527764374927da375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b557d915e153407ab761cd9d2692c26376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a927e299ce6a5e91ff29f25db88a5150377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb9db6ecce59cc71bc1fb9d12da7848378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61791139f331b442665b16504876f871379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c6e2ac9b2b22d8efbe1a5d502a1624380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa8d9e01082a48db8a22cc8bf222ac381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b8446428cf5c4f22fe2e6215087630382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98320c438e24573cf7ce737183725e64383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b3046e639cfd909709cf49567d622d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a33eb51541a8a7eb3370ea08967dd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e378e2de04e86710b2b697d70c9ceb44386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc192c98224dab5dfcb5ad785158e2f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbac2ba7d17fc81aedb296b6209c6e09388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f62140e49a7309726bfab48c57700a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021560aaad08aff2f32fdf1b28c3d90b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a947c68da20e49f3ef38f00a3343b81f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc29d954867c0451733923a7153a6d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b744156b651f7be0e15990516e8283e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab54e77f2ef243a8ecf6bd930d6bb20394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b72cf79c92362f4dd8e092443e55b4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f8c1bfcb3c9b1891dfc1bcdb40b63f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f475bff49f1d9761d6cd82cc607b3956397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec4f70cf6145fc7398217517b1b99c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a83719408f34929626a77b6d9ae9bf5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc2b1fe8644f301b71a4e162e19f4a1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4382cdbe35334fd45983c1248e16e82401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5824a9e0bbab2f437934aef63a66a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284cebbd61def47123d521a16a8b32af403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb32625ba78cf976fb3e57dda0fa5c20404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2f37f6bd359145d6706380af0fc0c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89168dbe9f36ce841474dc42806ca8d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1653e5d1509f1621496a1e059ba255407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407efea9f8086ad54b1b1b3602a1bb17408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e71408c69ed8087bbc47812178b59409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ec9362c5e8770d347403c1446861f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9449fa307ecb806aa3710c0f0a3c9a0b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a46bcde97c243ef04cf3d65a1fdde412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9943006305b65f04e40fea98b9d08d1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a657c10d4ac521e8e3cfc66e2c13b3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f28f5cc587ee3f4f67614814e2c950415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a767482260e6ddb83f7c17556aca0f1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f0dc8748aa26e1e681a23fcdb70bc9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd2c936f545822c3cb440d657ca87a8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a6f74498b570de50aeed3f2e92783419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439aefbaed4ddc4fc2929f7fa7cc720f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e779461d2c25291302539380448dfa24421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f03c812251b44cd2aba81c8c29367422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f14814943dfcaf463fe58134cef9a2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6122dbf7750ce56ab6bfda46033ce120424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4349a862268ed639df622393435a6e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8835cf3d77970d15210128644dbf14426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e098878846f9400cdb7e037c938de427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6922b8d6b5ff471a5bab4928750e5683428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a19f259b642556a9208c56308e10e4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92090c7e11e85b5f1a4f97634b72aa8d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3dc2171cbce60b9da37db47c74506c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f3e12f855be2a15e0d8fc143fbffe432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd8eba4c2235fb5dda8df09bb2e45a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297782619f1b783f8f3f8dd082c8944434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a6a4c93f7512c0574fa08a74268b1d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae6ee96e9a90ec199f0fccc03760b5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6a5dc374d548b44966d72721e0672437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea10e7e1aefea555dcf267367d00a09438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e6f27c377398c1adfa76df49a2326439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb1461048e98e4470bcc1ab85cd3d5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb7a049b1f0f0bb48ed69564f2350b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a2ee8aae425d3ff45f77ebca519c1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a15c82b3be3ca08567626098a3bbdc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd64ec20a231e3a2145f516a91c10ac444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feefbc1529a06bb27115b9ab6d0a814445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b187a1a59236eb57f31695ebc58766e0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddfe7d3572c5fa1f7b1c72dcaff727f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37239c4efd252a6e29ed09fab3a7218448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6acd7d3f9aec8b6674add52ef438b7c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceaba0a2db5bc6646f524a3d2aece82450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def724ecacc729c55ca2cd6f1a43582e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf79bf794d3e0fa7493b18955ec882452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce640eaeea2dada3adf69a759bebfc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b748f5995b545f589fdc1a1fe9f2513a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f3f3f6c279f40dd56ad8fc7074979455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cad158b42b1650c157e5ce67099d72456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44893bda53d7fb93d81f4f9ecfddd199457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a7d378253efb30640d78b9894c2912458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960943799935d82d93460d06aaebdb71459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18cc9bdd81e295ba29f6547db4bfbd6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62e69820e8d4d72e366bb0105a447f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5fcc2fc19a750b2caa20dec87959d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7a4ef90628114f044b9ef0f7b1a30463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11167240ec1ce51236ac5f599ff45d71464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e464625153ae4a37e33154fd4bfb3fd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc426acb8068af2ee5a833ae747326466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5223707532e1deca22d3c380d9d14de467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3685e2eb879f601d24ff7c8f6826a8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4b510b30f1e256c558b52441517ee469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba22aff51af63859b394d2bfaad7603a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa1b2fb2b25c12c4711e3dc4f1d9fa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4eb91d4aca95dfb5c1f9ad16a3664f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01545950271d6f145b03fa495bc7b521473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d86b9cfee7f6f752240f6949fc1e5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d5c6aee782cb47b363042c61673caa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1790bba4ed471cf30ece30043549250476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ce88ed37e57f59224c5665d4859b9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc627d77dd438d9fa7706bc524df47478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a8bdccf5f0c3590242cea8d56b9d5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba5417cfb1651b9fb73f0cc95c7a56480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb44583dc493ca52234b331a8a6579b3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78240e7df1259486c889f73b890cea482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8118e8fd489f77461cbe03a2bba794d3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b55c20e269c3cb21be4b0026edfaf0b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087dc0eed129b204576e56442bee262485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00014b859b3572f13213ea854e78e66c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97614ccb43b3bc5cff311d0ef66e96487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb3dac678f47c711a1c4e5b38a6a44e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e3785d5b2964943125ea1c9196fa3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19a4e0454e3a09cc2ceb5ff050e9a9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb5793b1c9957ba2e727f8afd03963491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a90219a6e6e7f43c1a83b14cfe52f5a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc80b2e82920559aeff32aa2d94842493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d1f602dd723ef0d77274f5bc80c32494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c5263edb15a025431c63ef3cae957495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b0ac6339f718f3aba0a438a7bd988496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a296869001923bde54978c20bd2285b0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ba4b5b2161dae36b09616287487830498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae50e99a8d3bac43e5fc6f0e86ec8e4e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbaa0b9aae0b58522190b2e86bf949f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c800537ad85bb12b2108971ebf5e3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ff6782b2a27bb66cc3d2be57c96b4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a20bd668bf477350a9ae1f1c9c587503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e9109c618bbecfe217493154d500c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c63191be7808f3c004ede52898cf26a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30dd2852f4c35b2018aa9feac5d70cd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a7734695b5c51573553f9b5907586b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a604d8a785638eb23e29d63bc6ccf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ead26a69b11e93d6cf876b2546add3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e927f5fe8a55254a46374bc070cff510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8ec0955e0b2f56078bd3d8706bf83511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde375b6bf4e5f9d22629282f63dc32512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af205f41fbd9b0ecef6001e484e01d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265afbaa18a7ed29169c96aa4578585e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3ddd0320628dd04a3cc01c544069f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca6761570b0c69ff9f07883778d9b47516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1012f892e61bcfcff745c93c50cd1a49517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311090ca297c3b99293e4f65e0088338518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd01233897a4982d0691144cd10c43519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b128c7cb1293bbf4144fb9d89a504aa520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f84b593daa3f712a87248a548b2683521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac1e1f7ee517857aa9f71f741307e14522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d132641dd16440ff2ac68c057dcc2fe523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eedbadac099d792dfb9952d304be20524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ebdae3c859ec89c1ec06e1299dfaf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12076ebc3dc6e9e07f6c160e5f56c481526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f727e5d4027b3c4189ea277d14c5c3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a75e54a6b0840356a43a5da36d9147b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd1d3cd96c16a96e960d096a8b2ce72529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e066b1713ac4da577e05672f6375ac530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376eb4e76d9acf9fd170571e6832aba7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de015f53591815ae505f38248ffa8eaa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d021b9c182d1279148986795a16632a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1467aaef979c906679a4e2b363a7f1e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f23fbfdd79825fd7fdeee78cb571b2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f56e4d895eb0a1c08cad789c013a0c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea69852bda467981e14060838b401efd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045ef5832af51ec1cafbcdabcc90f23538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5786950a510096aacabeee3e33c4af539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08321c89bed0b1707e62e2810f060f4d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7768090a262df2a897c9b4d5efb6e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f36a646c55f8d62b88b264f4d206fb3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58898589fffe95329bff5308a0c32bd5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942178611efe5d3e7dce51103781b631544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d110a7ecc82eb32f84077370371174545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28aa34d22215f6edcc679dfc7299e62546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca764df85d6de1253ed003c9c2dfcb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3883353719cdcf8caccec6ff81e0f3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0887657696757148b0d5746fd5075633549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f9fd23006e490eaf8fa2f3bcaf6d0d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbbd9cf52dc2947d124820a5751dcf0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24767a1cc18ff2d3cb830ddf0f2d694a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e165800fe835f64c3adb30e3dc3a1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f760a52c048ebc432cd8d3cc94291a25554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef12d233469db855545abb2192cfd5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5303b8161f6b7564139133696ed7505e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0648683acb5d3c83ca685d2ed02b8353557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9952cb85e4ff2b0fe98ab0ca22a6872e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65014d103c60ed29fd8651636861aec3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca48a4bdf7774b2230dbb0b0fb79557560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4fa0658fc20f193dae551fbc3bfa85561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c89b710787cdd804799223c174803562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfab49fe7d510a82923a1804c6ec29f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dab39ac066d7eeeebb5d126b475450564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ad2208261d7e8d5a2be0d4f0b240a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e19bea5c0fe5a50cf31998a2b1ed87566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac7540da07dffd7cab2897d63d544e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f0a168fe1a15176035148738576b42568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede283ec63a762cc837c7ec8c657f41b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc875781b4466929853f6c8da2cead6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0938957070929e51cfc0adc6f1ebaa571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa01be8d77a2e0b445a15015b2a77bc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3dd659c07db3fcef30bbddda3dfdc4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e927264f430dc06628b2080c2f548841574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8729566520e3e33ff19c2927f891e9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7afbe4bf954289af69449d6cd5b5473576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35188b5621bb60cd39c36eaaac2ba1c8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce8a891f466f71d85bdabc5717973a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a699893d356f2da22f66f5cf71d468579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ad0cf8efb676c55dcc3ee18bb3d3e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f063e202daeb3d4e018e2091eae0d53581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e5ab7bb4611f11a3e3e4e31baf093e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd50b47cd9b5cac01845b43119e28263583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf03bfa44f7d21416128d806caa32e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d24993f912419babe908a8ec856c39e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30468d5edcca473439d5c69b52f70121586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a840ec29dff0712e79e341483c7ced587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f06791df0826814dfcfa25e382e67588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b0710638eb5ee1e917009dbd4b1db589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7431168ba43d5f3b30b113d32f492df7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0254ccccf6616581c30d8dae0a450e57591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec07cf3ce6f838f13bb831d843429ebd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66dc8f6f18ade003dd87919208b3a4c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a4806327425cd55ddbd7bd4f595c2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5cf582408c1163da53939f8ec32180595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180235947a0c858a2f1baeaaf0a56482596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b86c79784cfe736877b391db47416597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c77243318a1c3daf2c8658d962790db598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f12f87d71fdec07d44828e2e1bfe60c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4dab5ace9be6dc52d9917ad6bcc5b8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a24af42c8ee3e964eaa05dc3c5e99e8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd48d07a5a2bd04e9715e0f148ee27c5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a20e0e20025c7d7b9dd2f89bdc51a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7831ee200620bec6eeac4775c9819467604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ea03d6c8c5cb28f3e61d3d54a2fe5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f9ee50b65799db29ec53f2d56a31a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f77ac1d9a1674b08a28b9ef161d90f9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b68fe199c490a3ceb806488744188608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e270485eea27e25bb735b1299a1f3ad609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09204349504c2c10e4734bf8ffd4a548610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f8c9b8f6f2ecebe709caaa3c427996611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bcae1b89add75498203863a90343ac612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87cb94bd32390108db06def73617dbe613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad2dde88ea5cbfb7030e49f26a614f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f70115fd17346fe74f25d9b4c2a1d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d1c1e744c4f31d1cd6a8b5ad9aa61616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d915d1dfb61354a25d0837990f6bb9fe617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e48c218f68a5ef2e4406bccd135ce6f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38100281b7bf55bbe8132d7df0e3bc44619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d7a18314b6e15ddff902cf9f06c97620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287da7e0ba5b25f773ded40fe706c918621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711bd50c51a5e3ddbd42f9c8eb350be2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc587e181502b296c9d561d0db5a2c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef17d951bae2c1f5b30c693a8e034fc2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc31dfd1f7579c352d82af45889aaf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ea619500f054fbb7d579604a50d89626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1eab61dfd75697e8f9b016b7c3df05627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b9bc78015a55dfac0dadaa449fab62628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba77ab6cd3b524aeea7698e6079ebf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7ef5987250011615206b3b7fd2cd9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea3130cb3a22d1c431d00d39e8ead6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d926aeb51a06013dcf35db4782979ff8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b997ad60e8fc313c2da350bfc1d1f68633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c91adec6cc8a265a677c8c16f1353634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923a4afe41958c7995eb183b53d1a0c8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d368c6c87d4830dc8b7a0921f8b4f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b528f897ec4556d6561c53af3854644d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5265b7d569b4d621143599eecad6ac70638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b21f909083fdaa3f763f2a9cc05af639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9a416863e259d14ba79999adf4f47640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203cbd09b3ac3dec3c19c4972469e32b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577022beea1786df81fa4ae7799f50d4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4aaa567bd84c6c48812c427303d242643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4dbd5fbbb10dde728f56c43774bb07644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee51e2f8c5af1684e8b91c8232945ff645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2cfd193f75a4520fe96788bcdc469646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba3759d078f8d89d829d198d8917b4a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dade45b6539aa4313f7b90e1545777648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f563446437fa1d6cd8f86439bc9ae74649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0927b2945947bd4b454d4611a764053b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c603baa9f5e321a6080cdf56df826991651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d73232fe59fc719004fff203ee8d67652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b2d98cb31de92e17a80512121862f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec960acb2c5f88f7bd45c6040878ffef654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7d9bd335a2c09f72730cd11db40135655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77723f9f1349e3b9b14cd78772513e38656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599487355449ec0ea9fda6dc01c22d00657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8148e6464e3cd8b3e6f38a5f0ab2a03658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3b1bedddd1634758fa22bd232f412659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa2c69d5699783369af2ff1f1b3bb8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d096b96f5ab8f37e58e00372ae08a9d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b64a2e2e3edbcdd4f188cc94bb704662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d057175c3cefaf0663454097ef07fd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c748266670a46014559b6b5863c23b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6be534b2b0cf30e622772d04142386665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4608c648abfbf173e3e43c97b1d8149b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb4ed032f6fa68d5b12e100dc9ebdc8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95999f4bcddac12d3b90c290c8be5d29668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6232f148cb1b441b41d664e4862ee0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c9e13f122a3e6d4be196adf251973670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf874dd73f6fce01f8fec4bf8cef9052671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1198ce19d00fe5c0f9f0e277c9fb3100672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad14a0291d1ad6c8e034dab63aa81ccd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e5312a789cd794bb8d0ba4e716b77674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c489311d977621cfd12fbbf8864d2c1f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65664d4ac0b7b7a4f70638ca270133e3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f543e36061591706731dc592823e19677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a78444ed74bd6918cb322f436fb48a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c42838d8e0e9c36a82edf0386a618679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db9d03dc89a594382520c5944531750680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e1bb59f0e4ea8ecafb3280f07e2abb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6736a9f1d638ba63796eb64b16492b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40655832949027fc909b3fca009ae88683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee75382d0170eec9fa0a7439cae44245684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e3c755657d2dc92b00da16a4ada9b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76cdf114d56477e585fa20d03ce729686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe75461c124d1755e2bccb3c26334f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c9cbd2e2600d8c6b9b419d9107e39688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed71c6accf33f4b1ae68fa5f06337c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae978ffa5f2eba0f3dca5884a08810e5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9568b8565538f6783fc719338a84e6f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e64a6913eb913fd9c214520ecc362692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c80e78b519537d5acf60bfba22b25da693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f2a99dafaf08c035794541cf54ae0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e254a761b72899221fc96b74a5c9ec695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf416397453f8ff1702d06377c468ca9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d71b7b2d9eb07f50e8fa2540edcb98697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd14e4a736fc761b0aa2680afb859e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ffae24ead03a792e2499dee2a00498699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9818d7b5da6c57ffe5baa780a2235ed700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03bbe25307b2cdeb8e961d11736ef08701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab34883af639c9867f54f04b1d1c190b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a55f848f7c07bedc4aebcda9bac38703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed5b2f2d587ad5879c16ca9031ade34704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77d2f63d88c1a4c34df98be2b78b7b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a4f03d208319f69fcf3a0209838eb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7dd1556ca069077da102ef54aeef0d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e131c53f7f56ff6f28a8b679569388bc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a90babb6dbf9c6d6e6195842237b91709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a10bce43acecd33ff009f02b1be940710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6df2ab76065e04b89ae0ee34e74984711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb9d46362fe26cc112dc633d310e7e5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f20de8fcb1aef0431fe80d78966622713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e08d7102b52596e6902748db3c08dc0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d292f407e2929da2b8b5b0387c596715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a355ce122fda8f7dfc92263fe0629daa716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff081c20d2c2804581fe27e6f65c2a86717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b56d5718bd5269ac788a472a2347c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf671a650f2835ce94d7e659dd684c8e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed37b6e62b5b1afd964730abbe0236e8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff244c59fac129dd25d56746b5818e7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ef6c9c9501e2088db2a42d1f39a55722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe756cbce442fbdd239ecfd7a6cc087b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d8d72c0a21c6a3091000a2fe049412724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d05c1848bec77e1bc79280760d246e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242984cfec7fede6062a27c9a7f328a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0344a643a412a3ed1c987a436fb3cf6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac3d2695662d173018363e16da6bb21728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8356c136a5d452892ed5970ace03d78729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ce7155e27ddaec1cafea334e0b34e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccdde0137d564a90897255455b6b7a8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e0f3610c05223983aaf36caf2d7dc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2041bd5250e70d4354380f84a3750b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31f55002e272b3565b36496281abe1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f1de8d67b1bef76c9c3a1e7707b6d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec97f9613c9f7732e7735bea855a529d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a70ad4a701baac725a15aeb6f1299737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ae338356b34247f65f2845a5bfaa2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3335739851743056ef5de6b358cf6b1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0996881f939113586c5c620f0a61df740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e5497b1a8b9ab59c51652e38171ed741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b5ed9303c4ecfcc00c8ed48e0cee09742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c980092bc85d8beab4c0975c9dfe9d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db7bfea15c5d166b2c61e9c91a8d828744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d71d41f1f99367ba29c85ffbe995b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d456f390147978f3bf86c70e64ca4f8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156ce734b481a6607d662e00cb5e75e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e59b2c51dbdb9b30bf6c45023392b74748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d42f5728383a01f5831d5093cbddc72749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be1472fa89d6c244bc4a033121ebe4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486a9211ba8effe6918e45474fc5a20751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7595aefed810171a0831404e15cc3b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebdca0ecf4cc26f3a01f25b890a8802753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca810ebe74e680fd433db8145786e1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65dec38972ac9e7f1a0db729fb639f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a20bfd4131b83024015cc33b07aa6a9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8222e67e7f9d1243917ea4b3a99f8f25757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdadafb2866776450f13afd2fff8826f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a48728da31226e249496d60f82296c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0bcbc7eecf0bd809c6baebbd8dfefd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a1f7f71586966a45dddcdb8a08008b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e949a029ebd45cdf187aa88a4bfa63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e612d29757b5e5bc9bb26916254523f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c3b153ca705e121eecd8b282bfd6a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442df7f6d1179ac2abb98aa2cc2745ab6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b812e63266f47a24a853fa58e1db72ff7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a14c2561b52b2e7929d041a4376e68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1042d139bb7a2f19c04e22698ed6b0e49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b985229d63f4083a3fbf41953bf24310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f670c98e6c896b7656dd775aebc4be611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8520e00beff6749b77996a515ee6914712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd17f3363f068e2802a260b418bf36a713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc29fada032efe428b8824578ca37c3c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247a088019db95e83841834d2ecb3e3915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48065fe8ede98568ee487206d608f4ce16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b2fe9b46bede3378b1160efb781a3a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f983d371ecb621e37abc86fffbb47118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5e7eb1a735646e122bc258ab57c9c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3caf502c0f67d2766f23bf06f539e7920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb863cec0c749efeab890b48646f3021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ee62f66eabe6a68b09d5502fc4f2422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7310987769aabb6bc8806d95d2cc85ae23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea778b09ffcc9c65cafe8520eb2575024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99911f16242ca40fc0a39396e7e2fd225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a15f1fc7348b1cf8b22030a0ae05d5926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a5c208021dfabc27117f36bb160c8f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e6b71655161a25ac9772c33ed09b228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e49738b0ffea2a3b92128429ce0c129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95eacb01c2f087d8396d5fd6a2986ab30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b2ffc383115508fa9001bbf2082aa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122373f1689d1f5ac673453c20a500d532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c980ac0ee8181012af965d18c126644d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51627e2c326277f33078f25f9a25c5a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a5f476f0221240167eafff74bc711e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec57112672709f4a4d13dafdf1732536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d3e0c6bfa6d437cdad14eaa0f43c637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049924d27b70fda290c5a936c5838fca38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f8a5965294ee0ab58e5572b695c45c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f22dde0586a870df627eea6cb6dfe740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b1dfb5f8d74d6660e09f146ad32a841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e4416f77bd3dfab83d098e28b94e6842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86555f78db77e58204424d32009ccc943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c3f8e0376b35d3648c1f806f393aa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea03aec64e02128d5a9018c2b6c89d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0cc38f190463a62d9faaf9cb543e0346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed924fc522a62e454922ecae67c7dd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1f1443ab351a17d8c7fad4d59fb0c748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8453acf957ca1237d68879b3f3136849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c4acdc5181491791743de82356bae50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037294ad349cbddaffe369c6d62949a951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd596b0f5041d5f9b6e89f97048d0152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cad6cf6dd45e871433aab6e9e6ab0f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb5f203bbb0378f268695ce116ed2bd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088305dd6593ce63d4131ac8e3ae576d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af29ff4ddd3e367de07e39fffc22f9356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f419beb9ba079e47348bdcec4ae8c657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f8979ae956c5b026997f94184f37358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ec2e846ccc6ec690f48e0ca25e18659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736a57cc1ac35277d0289b0ce2fd7f460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b748ca91a654a97cace569e183bd458261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3991bf592039043a1cd560db6ddb516462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa7619fbcaaf6d8e879e394c426d9863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97816b921ece1094613905fc063283fb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e549fe2433b49732475cd5f64f099b565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8399ff97b9da442b1cd023eca49d69066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f51178aa34fd56831cda063c6a795767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f50d17e8b66f490d78f6a6f5db69c5768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c27e80738b66ca2c6e03b3d522a3b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee028d5f2beb0123faeb0d7a3ea866570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a232ce43e7517a9fa83cb05b30e18d071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d035f6cf4c92196e64c09255c690cf4d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a8ecbb0d404ca4b48f191e442108d273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6138e8ef1050d4f033ed147fb3ebbbcf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c3be62627c1e71075ebabbc4431c175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a3b736169905193496879082d280d876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761126d53e9c013d324defcb138111db77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c284525eddf4792f15ec4ac6bbba978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a51f7b6b8d382f3e3d7fe49b6786fca79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0853cf54180f223b611327c184f8d3b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811f556d86cf1aeb453ccde38f9414c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c5ede96e68a4407d3d81476ad968ea82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a87aa8b3b237bc050502e6e9921b083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c4a546d325ff24929603309db125df84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920645fbe92cbfcea4c4bcd9dec093e885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd02d77db9956fa7dfb7cd5fa5bdd8086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df9753269a9ab2b0bcd8b21a7a1a53a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01aeac89cdc29ba5573e55be8751e5688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d35e42a8d16909b9a5844561306f6e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969536dee80695e129a0e775af4599b690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f483af7d9edc26459f9e9b698c1d44b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e91f35b00d302e53dab011c1820e492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baefb83ac8b9f0b1e92b4ae010f279bf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a52e25a07676d95fa8d424692a5470294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce6d08ae88ec89f5f9e79b1b99d97695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b614bb7c2640326dc7f15da61be12a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f359516483ca5c9bc1d838343bac74d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5648c2adbdababdcb356ebae70b77a6398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30fb030b65666dede9efadfbe3013699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3068d54d3c7623f7bfc791e11d542a4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173bbd0533d3d384dddfb9a6ccec9f5b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31940ce6e878ee58b0e6716f118692d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e510fe3043dd1d1a1aed0bb63398af103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f76e7fd6fdf828eca9ba32d3d8d6bd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125678e82dffe9efea980182c3939bf3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02befb37da7768f55f83b41f851606c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b218dfc62147b552583ff9513caad1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ce6496f4c6869298d3cda64ed53c8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764293c04b141d941acbd50afdf0607f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a27102590685e46c82e5cebc4e59d33110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f78c9c9558616696cfb780b11f30b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f1e877a8abd243d88fb617d77d9d0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc186ea66012b6155561ca7664fed5a0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a46a09cf59a4313f903c37733cf66a0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a138a4031fad08ab38483e76ae9e968115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1a5fc94a876e1208051c925ff6e4a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8319d1d1ac80bf52fadff2394473ffd8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c5e19396a70da4b60425a3609218ae118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd20dd79cd26bca01930e5af24aefa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb84b669a2290a0a24f751e1effbba26120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5143f7f721f45528f1a3e53623bd0b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1040c7241377e4326286e4ca1146a1a8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b8885dad78ad4ef73a7f62c294d025123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750852a464485c1232e16921b2f9d446124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3fa550fa9f79e5f31c3494545255e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f278844ed059be4e8778d51d8014e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7a580dc8d3b12e8dec1104ee11f64127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed44952c620ee4c789f1af66d93e6c5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb641ba689bf16ed33d12ac2ac58e140129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d3cb70584a538aacc21698ae9fde6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb25579ecc37ef0927f5eb0ae535c9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ceab80488c5eccca16567a2c46ace7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51fa6c52bea6beec1231841bdecba8a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7778a3adc51f82e5735e73339962fc6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2717687bd1aab3c8cadd0ed7036f5c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b34fa4b4f7ecf1103b169de8da3e4d6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4fa5a5db58ff248c9cad300c6998cf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9182be4a4e8fa3c5a27be72e13e37138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996b66d4d6d62fb64bb3a4bf34c8fb1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f8f515e5a84e13704dbea707d9e2c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f9e82ba3a9ae07537ae410ccdbedad141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e233e780d14e4ded110bf76f9f76ecfe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a1c7b673e669773084ba3b5ad79d4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d80f0884aba54110d690dca04968bf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22940dfcfb793d649c155b0d2efff6f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c4f7c2ea77e7aa0501faa3e60a834146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dac463912718e37557a39ac2de2e69147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822af8a8653d602dc9fb31de3b421fb3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53919816c7dd321d82357992f8be7d15149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab505abe033651dc1e204797bfd44d3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e43368b964142ab1a715f533afd91151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d34344245980bb5c926ed05325d318152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b674af080cc214038ff45df4f7280eba153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8873c54db971360ddbf6251aa998c935154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc20d07aa7a03c3c08783ef2d600b09f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b23ef98c8f95dfd3563f019c043b97156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32b2f5e1fdcbbae51a138450584386d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c407dc01539fa26bf3ccbd95229821c7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54fbd7d8b29db6605cc5f05eedde7d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e4ff6f97ecd04c952da78d9e4f2622160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aead739c2f1f83714bdb6b61445709161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a24d5214670eddd6fe1304023c15cfa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd547a09b458fba2bbaac18a11f4566163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcdcb11e35856914ef94f573c866224164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e0ddfe25ef653f75486cf628df0df1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a09d8c3b211329d4f08f9141dff2521166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fcf5216ec2f456df44219c8b29d00c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643fc022b79cb8c3012f82fd4aaced0c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d63a59524f29052be17d39d3e1ff9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b6f2759073dc5023be9be129a0565170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba2ce4cfc37a9222ea1cc7c0ecb7f9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e834ee0dcd501fdc938597c2e3c84172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4360130337eb1e70da200412fabc55c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9cdf1e1d1f0044540992d0e6c2747174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63cc72b78db24688d7e3507846e957a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d4ba32dfe557723426684c03a81457176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3832c4e24bfbbbf3e6618f1e8df7ba39177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca701c0591997c73f07a0a7d9eb01ebb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3304a062e84643ce14e816de02bf13179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ce3fde07554ab94e73ba1861c96be180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be1cf48021c8ca0f5507d5032ed289a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb700514ae07eecbc0ff597b5c2f2b9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6eeaab062d4f5cafa436ed5c4b30f4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb23cafa99d61f91a89cc0ebf89b8b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3632ae5356e931976109c040b85ae0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3835e940bdf18c0e0ae63486732fd25186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3093b78acbf59816e3712089b5993fd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9444fbbdf66ed4438ec33a40d177b01188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405db4ba5c05c48fcfe8bc34e7ed2a5e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d487edd9718e253cf56d6a01cfa4f1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e2df746a87964f198063a4eab3235191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e56d64e37731e0e2d557005a4bf9e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a8df06acd633ad66d2aefeef032148193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f0e105099addbc242339f8e11e0b1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2294462d1763ebbc02c4beb0541a7cc0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee25a78615578126b92fc94b99e83d9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb985bdce1424508ba109f1a6b6863e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac0ae0cfc393dd49836be459635b0a4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ec2df2645476606938876b791b488199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57e92c10396dd5be2b84a478ea20acf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc39e90c067c319d11ef1170f076cc9e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6540099b5b3f26b97b7004bff052d1c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e722239a2af71d32ec28611bdacdf0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3c83f09eeb0e3cb847564cc01a8cac204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e8b7e3ce573920b289bc16c0cf23c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d31bc8cc5e04f42d29728df6ec8a5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6152eb3d87786af91f8c7352885c6c1a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a879b5a3dd40c19ff356b489e0cb6448208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a0d25ec4f07f975cb2635426642f63209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4b41a37967a7b524a245150b02f20210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7cb294f6f4eb4539daa033528de5b5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d6197738706124f57ac3a31a324bf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd2147dd30a96a7f87868293aa9b9b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb39d666f80c5b053dbe9b431dacd7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d305a7a62f25c7061b0ee1f4acf3bfd3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4e3adae7b263473062d304d8fca1a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99569576b0b4e20a3b901b391fecc8ba217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def7c81c527507e9b5e88a20ddf7eb5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7a8fcf15606ad4cdf90d711a9b8a01219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799ba7e95b22b1c2974ddfe50e8a848220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b9188a4bc1cfbe13a0d1b5d7a76206221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06370651995e7d3317bfedd4ae791d8e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc05b8178c6a1adb5383af44e6609b7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a07da5a32f85b4e964cea9a79c563a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24093740b18389bdba64e5cff842a1a5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175dda29ea33c5e65108d7e6251e6710226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba017ff3f4308946a95eb79b2a1329227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d719a1fe5450a7028df9389f9680236228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4117d089679a4b2b1e0713f1b8e81428229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9710f2b2b815c759b2400bc47281f670230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3157b534c3abd15800e49ac791a1f295231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35eb9728d531cce054cef916427417232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e95229edf0e6908cb0e97bb6bd758233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aa222c3970d9f278bf9be3b1d29168234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586da4c24b82af85c7e7b233fe48d322235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424b30f5695a99d503e22047788436a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c13b607296ad981e7cd99de10dbed237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812cfde0a70c53cba61f05b272531a4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9df8bf8c00d9f6fece6f8aa79c610d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49171241d92a2aa29c53c5e8381776dc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9e28a6076b33536a4d0edf366b3ef241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb759e35d0a6505fc100fa751c6bd60242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e083ca1aeff4d28f594a868c23a0e5b8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba2c02b4dfbc247f18e1a1ea7267381244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eaefb421c06b1f6d4f9d317ced358e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff5c02d8c209e06d1c680270840af04246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f5e5bdc76b9e51f35e00b1cdbb786f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3229cf9ee3a0c605d7c047aa2fa461b0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4ba0b10318cd21b48662d75288278249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e195593a4f9df7f8c2d65dda4e339131250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf3538e4e1007d1a66feda3a7c490a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94acde9c3291f5b85791d4ff2dc256e9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed3b7914af19214bf520f7ad7851e32253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b521fef4470bfd437df083e7ebd1a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7594b89b4e98b47fd81bdbef7d085255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19662aa6dfebbb28f7fcdc5898baf149256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4179b8bb130d881df14d4f9a4b0268b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b069b962d1faff0fe505827b9ea1a745258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84cf6d318423e35380350c96b475906259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bca4e695d139dd90ad7ed4e3d60453260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde54abfeba4dc03944b7146401ff8a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8889e6c79f3f8c5ee8bd25184e492262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e349006718ae9359e8d74fd107243b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f33699ceacf840743a856036ac73879264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed03b47325905c3dab9cae07eeca53265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2387b71d9ce98332f75572681234181266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb02ddda18527ca977c2888846329d4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ac35be1ad88c423595cd4cd342108268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9753941702f53e351f64609eae533123269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ba7ebe9686d4b0d8dd7e40dbeb509270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a87bf16d8ec8aa84aeb32cb1208fe271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad83fe8b8b8e68a079571dca4c22710272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb35dc999deb1bb93fdb07c4129506273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40300a55f02133132da1635b46075e97274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24026383c4d933d13adae905893f21cd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84012656daebbbc26654678738875c2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca91fb29f00191147e21c694ace06b3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206416cc4eed63fcc2094e391bd6bc18278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3722a6603dc32983459e4fa6500ed9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bebb093036cb6fecd1ac976302a699280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d95155465f9e5c72aed01a439119f9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9f61b6e0e9f287c4dcaaa8b631989f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688856ce4ca628e75e2d63d10f20baf4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d75fda9237e3a5772863ec009838610284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93c417e3ca566611c00fb2844b4185f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b774187b4387aba53e894338088b0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b3794d236cfdd007a7e825901c21ff287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e3db546732d5bba1c6be35249ead2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d7893510f3e3dc557d9bd5b997283289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275bac08f792b71552364e052d9e5067290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fba28487ff7532aa12c806e7581f31291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8faecb66ee2200296a5549e6a6c2a9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6daa4687ca4873ec11933ae2b7c000e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dcceaf80f46aef36b667df91d0a659294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ddda326541163106dc1d225683940295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28afa78c9af38c8ca9111bf48110fe1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff391c38e0b38e74cdd6cc95f5eb4ea297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2396cbd84c19574d9b8c330d21bf3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a5171c32987b9e79aa0db4a629710299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c8333b18138dc770c79d19e88e57ac300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f8a7e4bccaa1a13fd646db324230d3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f909a251ffd4830bdeb82532cab1c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5d7d1f7641e18a583a02a57672af1b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd0a689c6de4d224423daa04b5fe91304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4822d4e386bb472086104a114bcf3e38305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fadeaf182cf830ab4e94a200fe4e7e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bfc6769d0037359538fc16095ef384307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7082c3fae1004c983fc928fe0562f53308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb402582c2f7556678b1baf70932275f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ae7b476e30cc692a092c8560f9493310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f58edc8354d1335e3fbbed10a22283c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23873bee273be35d429098989958553c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff87a2fd71cf2f922cc6abba450d09313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9af2e942abb2f33ed78398a68bda41314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ba6a30c6e8aa65c06a4b3a8566d72315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d80b2e5d38053cb8402e8b18d49ba7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b06337383d3ae9806c5727535190dd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e545a3bea00efc483bca3bea8a0006318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb07e72da985e5343c188578944b9b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee9ad419a578c1b30f354189c4e375320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dbcf62cbbd1647bf9ed1e41f1e7980321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65019d4dfb9321e6a6ac7947610f35d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a063e92e9483e4f4a6c5d65e0ce8d6e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e79e58f80867d68f0e2548ffc709592324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ccb163d9c97a37142194d96c81dab325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd75a8590ba6af78bce1a58c768eea2c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e1909c171e57bc2cbc93e56d36e3c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd77fa2791d703df6080683764a3d10328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24fcf62c21414957bba2aea324c6d93329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b918a5f08af6cf26b6f40adc6e639330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b6384673579fbfec21385dcce5795c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c17349a005a5d9e800ad395e4e138332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06ca3bff1992e98189a3649ea78298333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d39878927146258759b576af2096d3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f33f51242f91a1979bde5370e7ba1a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faecc182c99dfeb89be5b7583e33f8f8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80ef5c9d762243232072c146726c3d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6f1221cc7ba334387d88c82fa9ad2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a64dcc66768113ff5e74a11e6f4b5f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f6022cfaa80cfa614e36e4fa87096340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c006235d59a990b574c8c09a266749341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc5bd4e27691ef106212966bf03605342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9106c765c8ef53e67ebd096660c99343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8495a553c73d362b15b220585277d5f7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb78bc26a207fa3f07029a418b83e7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cc98b95ea747865a96362fcf0267c6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0260c8ea0fb934dd0c2d729dc9f3593347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9568d520617bf33d03782bc4a2e31348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc8c783d4adc865e532cdc07f0af988349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c95f58413336302ae2f111c3b277a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a819aa5379e135ea8af5af74e3893351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf95ca762bcc72adaf8eb67857e3a63352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d039713c8ccbcaaf2a32d753c7ce1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb31a40fb42f6128692fca792566468354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef575566ff7c48570aeddbfcb937ae9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b7980f9432dc9f11820060d4a5b87356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b90cb7420b94680a13d0bb34c6275357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18456654eacb8ef288513b06c5657a04358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49de3bf462378112adf167208545bcf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d677afb591b30ea85d1c903891887d11360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625a25e4ba42d8c63817ca74c5a5151d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778eb24fc2a49c17cbb0bcd7991b1ed4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da525aede418335db9da59e81ce7bc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ef1e11411d0eeaac49b8f58586048364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a32b4851d0b3f5dde9b51c51278d25365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f3f1702b0414a66bc9ec85a68dbc0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d6f4300e1b5768f6616f7610389c15367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc6fdcd5552cff9ef17ffd4d593c29b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4570a74f295ee1abef2d471dc822281369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f0c328dcda30e361b526389074f639370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e08c6191cef0bca1d8cee5dc814e513371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b77abddc73d963ef2e7f129e48b416f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f75f5c61e77babcd815387314d34e6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb6a93f6f02039b09b5708cdadc4e2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db4e639d503997250a65f692ec4498d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55777e7357d8879cac215e92256e406c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8450342c43db94624ff6a586df1e3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b14a37068ebc3254a20b8c07a4539e4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269caeb0112111e4d27c337bfc571b73379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4d97e54cf9a98f465be2200d343651380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d049612141467b3d4c0d9174574646d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7a77895365c1ef5941e35eabbd5be382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93252c2d90c13455fa1d2cedf92a7e5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb435d782be97061debfa0d22fbc799384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de90f34eaa5cf72f3477f20d262192dd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba888d96f4881056df19c30a090f897386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a594a1699d710402d19eba4601f8f88e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc409006e0e0c0232a725a251b4482388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc4587464d8591828c164f09b49dac389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad67825f7251a1e5406d896985ab75390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adaa41e54e3dd7d1a7226f19342d2d3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739697f7b6fc177d1ca60881e3e9b75392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee904b259a9bb1792dcaafd84ac2954393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfccd16d43610cf5a8d682421464bb9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8adf970f9ed8a722c6f2a823e7ef05395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf73842ac8efd177fc45a288288984e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb61c9924665c2b6819d52330bd6026f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b81d61f0d64e2b5575853e8c368d32a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fdcbf2210ec0db0bf2f4b8511c1c98399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902b6142e35fbaaf32662847e374319400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71cdddb3d3af3e584ad8217548759eb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46cc26e62333596b4dc054e888d021c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5343729b049d41b4996ee61ceb4006fd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d1f044d098b6dd4a3458de96be160404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a953ac54eda86aff2e763846fdcc909f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a1726caf24754f03763dd9135ac3e0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed34a80e389ec48a579b8a8f15f1cf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe5dc568fa5cf5f7f9e38b4cd2c26f9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca85e95207dd1db11de5a3d5766b9f27409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61217a6bcec92a707cef21457ae2e3d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21add72e9562cd0907164e60fafb7696411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e71ff51a30842ed2b7eef51a466fb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3532eac162ae29c1d4737cb07eea1b8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef222b9f1a70d60e2347e0d33b407f4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba565f42e4b10e115e0884342c82c8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b8066183d1f3c0be91e702608156d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bcf73af1c25a3ad2cd84973c05e49d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2936810c81aaf2e5a858474cee015dd1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f9ef7189b7381e360a8f27e8699614419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d958541be8c5175b0318c989969f7629420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b3e00a41b7a17bd0ae97b9f7266989421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29df8d1b8fc4c035b6af452a14bcc23422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e267a59a5320d589a23fd1fd1ea932423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded6fb914b78e35bfe0b4e12876992f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d7b628e15bce321af8440d00e976db425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ecdc459c616303e73d374259c4ed5a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186780486e79df01f06d2c71cbd6f13d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0969ed4a327a1467ae5b53789f5fdef0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2697b94f9991693fe6c08422989a75b2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ceef44e956d07476301404cc9d6646430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe0009b2ef94394dae22dc468c04feb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88c7520390fc9537a41a13c4305e5d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5940e901656887b911d3fb178b30ef5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db2161878c84096b85d3f5b2e2ce88a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c9f047f3121aef02905c304f36ac9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c00f2b080c7f03bfaf721553521e4e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fee4f6e55a8dbc8ca874c7c92bc735437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba20336b31791c7c0bdf136e90ade14438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf43a51ca66d64892210dc652cc544439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5844a799077cd480a3927898314d5dec440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade0efbc2c84f4747593c953edf31e3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cef80f3f23475056d885d8b1c56fc5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d73885f2bf5b9cdb51f928985fdc98443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db55350518a608991c6b153d472b334a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9de806d8139d5ca73f3b867195b525445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd5c958dfb28f20de9b8d30b78bf1e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f34658d65e8c3be8bb58fd6e65b62bf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976fb11fcaa05c38f3319c9088b639fd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b87346cc3e34427402a8d86e0e58a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c958b185fc683bfbd3cbdaf78c639f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e457dbe73fe010f93319a2d1d6e7b2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1a452abb344eaa0f463d4135f73ea452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df43f456eea56f327fc293f5bb0d6c3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f707492c76164cf1cee9a8f75ec5366454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1bc6439d3c0225b2bf128c291d8c4e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c737d0ceafe60f439d0d21ff4a2c598456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9bb41ca15304717f98bdfeeb1c3a60457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f00f8a7ecfb8743b3c9bd7be366ce5a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d9b45322a368a7ef61e1116f36eaf4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efbf20de38f48b3a1f9b96668c24574460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ecf185cc8dfff7eb8b61b64a8e8d39461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b86268d838c29e5d8414705e45369462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc621184fdcbd977e5f98649a11887463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb030fe6de11e8c9544212101790a7e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad5815a4e7f45b2ebd608bbfc427b5f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a987d6d080e808ce0bf4dc9eef6c49b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f217a77175f44a58abc8e8fb5f26f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e021fd4ea0a15c70df88d65e6b4ef468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349419ee97a5b22f9450535483323224469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0689300395a81395d81d8e3f4b59b976470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7dd70b9f07c0369e7b2a74b0020ae6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe55706c7982690ff4cf42e3170733c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ece954442805c9d02694735c94ba0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd8d77da5a3665c62af4c3a40556afc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc105186b80470a23dbcec7265d24f0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3654def88225f022b95704a41ca2bf97476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b93dfcbb2c7170ce55e647c30a6ae477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b1fa753fe24dfcd17134f75e93d781478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca2b6175c2cb7f92b3c94123499f78479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a984431d1107f15d0a716a69f0bff480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78762c3d51accc927a065dcb97ecf292481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac6d015bb06d8a3a0ca00abd8d89302482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fff6e782991ba85af24012fb3c8802483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df3527e37946ad4fc1db6c9447aefb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacaccef9067fb0913883cd42d863af5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb640d3f4709f1a1fbf0de498dce3da4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5101a46f4db29e3a994d467920c9f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d1ce2d5d23a88129ab82e32f2ea3bf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a38bd263847d6ff93ef87e2771ceedd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d99ddc7ac1bff097b57d534f71412b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbaf27a0018990630f11d46506ac319491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8caeb0bedcccfcf061cbcbbe803cd5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d0bc6dcbc391389ab949dab92b919493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee46ec18bacdaf0aed34290b5283d8d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d4fb82122b8e5bd3f651a103d051bb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c403dc6061175ae5ff8488dadf28978f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9062626a8cdff83181d354029df7c7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8941a93e4d64822b57b4ff362258f15498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eba4ce7cc758c7564a6ac705f1389fe499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135f575a67bacee05813fb46e0a8c7d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7380b892a747cffb58a9d28a9dcfcab501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e561be43ba0ae9e37d1652417e571502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6723768a2d2bc4165f0140d07b58ba503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d797e7f0815088380a0d25af04aaf99504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c88b84914650a6b2b87fea1ea2dad7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903be152b4dd0964977fb217b8bfce1d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9673c973b28bcca42f9bc437eb23fe1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021fa453932f06748b52484d30efaaba508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860e07fc01740ea9a1a0472320b80e7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d06efec3e52ddf8832a8524f805dd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a948faad26f3a4b7d6095a8daf7409511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c42f13f08ae880f632061f504d0974512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6177cb0791800335b7abdd4c2cc2366513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a13c5a2554102e704aa492cc04518f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7e6729019479b92a1e3e8ab37d624515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c15348eaff9c396c483f9ca0f801f3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070423880f4ddcf7a7303be26caab1b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988fbbd77698875a613d2174810c6550518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf88e22f3b84abcf50d6ec7389f3db519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed07c8d5abbad72176131e0b64d0fa3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d04801a28bf33756e85330e6cb753f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d98c0ae3acbfe995e24edc88284f79522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e649119853c929f014e748c6d5ed359523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd36c66554ee54ab4dc7c76feb2e55524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1cdb61d2c3bef3e5c648e2d253e42d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a3e3d9358b86a12eca185d8992a601526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bffc62ffcc6b98c573bd723f90b016527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba37ff400cb2a86690a587b14c7a084b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef701e679c4ebfc2d2ee5fb7281a50529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f25112b5a2510a7cb8d76ebf005a71530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca59a25fdd2cff7f4aadea9fa1c66e6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873c35cb93d79d6ca0526413e21717c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6904f7e1b14dec5ef754779cc2ebeaa533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be7a900fbe564560cd3d0d1c926811534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4862f0eb140fe4d2084f8a3fdb4d55535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c11ec15b95576840685a3ffe41f595536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b04d70a5541e4a717695827e021cf5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e8689a96140f8695c755e071570ec538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e593035512be2843376938e232e4820539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb7f65702464ae93d5bf62c087edfdf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3919d9c5956e2d0273c827c74b740a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953654bbc8fc4a56f2f3bf0b61d34ac3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a788271e0b31832a68d1187a08fb2e8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4dba2e874310e37ed210957732fd2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5969efdbb5f87e0b1f6f59ae69b690bc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3038d6e60b4c62fbee0f32f651cb411a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b3d43dbfb5b2846478d0133b95004547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f2a15dc6e9dbc06c68548a740d094548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcffc821fd5cd48aef39fa7d6f41ff3b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565346454307dd2108429d034e538a1a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b2a26cf6dfa8bd2a616a1daa0e857551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef0c7712e2e2d31af62c382be351d3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e74d2a4734d42025510e6b98d2d395c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4632c406325e098d6eda92e51105b9a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd2754880491081283d1ff585a2a250555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf7a931c600712c522d2d38cce1738556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39512699d9e9c15e89bcb37d4a5e002e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d0e8821194c04d14088644d2f0e3ff558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ae0b64a0a78c85ccbe1610e521e01559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38051e26d4fd3145182841491cbfb789560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65448d5d7d3fa59839f85d9cc4ae05ad561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d47dc99786297d70be72d9d2337dc7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52633c2fcec25b3fac9e003e22128ca3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0282512a022d8e73ca506166513c423564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82dddedbb9383e62f67c755db6db826565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ea61adda50ee779e18b01d3bc4267566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66e17c4dd438fc794b04a8362091e4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155fe32a1264ee20f361c6ab32f07c50568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b939b9413da05349c1eabf24c5a91506569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc9f8df4e3fca76a5e6467a6b73f25570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece8e4c2e8233ed572047f48477651b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05836758995bba4d22dbabf5ef4f585c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d44011f155ba8d2c784fdb88dd60ec573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0922f649fb796e766e13b81f6e385639574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde6a6bc053aa04e5c7e0bcdf9573855575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0234b44785adbcc5d856de1b25dab576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548bb4b2c4c4a900656ec4fe2b9f9cba577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e2ead322eba1af5ae99ac8bf64a30d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efad64170191ee932448793a3e166bf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c688e385284929b4cab1ec9209faa71580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099bc750789f94847385322a9250d89581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a997e6b959fb4aeb873241d061c027582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8f23f8c28d752ca4d6c00a13d4fe3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a37fb876489154e29c7b94bfbaab2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a4fdd95667fd489b1034a6276be30b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867ccaf85bcaeeaa2c15a5fca18dd36586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7bfd14487803d8ed23a962cce126d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af655880e30d12fd37426223683e79588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c773082d6936a5c2d17609023d441a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b284023de1ea8b8af41dad31d37df0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc85180158ae25f38d60b5e69c42bb72591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efcc94376aaa8ba4fa3c30808fb38d5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7614b27504066468ab75dfc3494377593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7491b684bed1c2d60b99ee49c318e3e3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62734c295464900eac018571300a1499595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d440c2b9f1adb9c91617b2a22448943c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f057604b9dbffbec2f7eb9f47a71da597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ba19cd09848741e894bb1c8d22526598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce744a1e6bbf790ac0d4a5997f1801599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474efdc07923f6168b05b68c5e3b1b6f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a9cba181a195465e80aee72cec52f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d26f869cee70ac00db26e0775b7d99602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35f1370c057411bf1c10bde4e1f3b4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6372368cf4610f6be283e5665dcce3a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4857f1bd1144af6e0376a4762dc416605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa19740c0f09f3ef8511bcddb40e841606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e8b6bb5edcc8db0f8585adef8fff5e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0867c58e4be63401ac1cb962a0da21608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f68e10bea6015aeeb5c270da2dd86d9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538870ed01e6447078097197fe3dc3c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e2fc428c8e49cebc773fdb41a31120611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0830cc8ab1dafee0c1643eaedefa80f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071686aacf5c8acd8569d7f39a6d59f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab7127e92b32c5f04a879a4bce1e543614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be977522d33dc42b822480ce9f41ed0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb575728c139343562cc24f3da07b7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367f174c609becabfd65c72a57e3858617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba9204ce5b0c5ad02aacf6a764e6a7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d856fa1bba40a8e8ca700421710360e6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4225b0b3e4633b65f5ae05afbc69416620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e92d5a804943494e6f458052f9265621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81090fd82c20411fea056d7879386cdd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7c75725e0a1137a9db270b5812a18d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8907a11151735e0346f5abd9c93813d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eaf22cca68a7c3a968dea073014b70625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7711b53965e7f685954dd1af789ffe9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b930b1799dc37ff81ae937bc7f397627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ccb0385cd5088da42b9e151fbb1b8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ae166397da3ab0439defceb56c124629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f759332d2903722907dd34513bb3c9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b504897d14f9a291ce1a8badd23aed0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632b96a718012e2b1a328d362883e1d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f897d3f718c5bf270cc1c0b7309faa0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da0d984b4722fae5600829ea14943c7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec89221b543e46634465c29ec035ce635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f4c4c787baa98d89bed0f6ad61d018636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e805daf1c6662a7832ac4c1b123b7ce637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a20172339764fe9494a544bfb95e2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae21d55628ba2f9aae4f4e82f8071c9a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd86a074f2dd93a902a177ff6a7a86640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d4bb71582dba16dc0a2c95ddbc683a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f47426135d7117221e8f96123253ce642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bdda18f80848d3cc0570cc7a65e60a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ae53a0a691d84861395f52a090e1b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf1e7a68e648369d289809893364504645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e021bf7059e33f71dcb0f952243db0e9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450f7d92d9c2cfea4d0330c834d4741647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c7e14561023c85925ac434d40d85c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aadd89a6a541860bc8ff0143fa21fa5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa3941ae1cd46484fda26111f35736650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae242553445cbc5dfedc62852390b2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcfb1258cdc6c473c50976b4e89acd4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba9adf0b33314cde39b420f81b0f0f3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d65b26b53dd9d097250a53bd86753a9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd85002df85321b1c2522ab4dad91f92655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a964390c5c5882661b76cfeb8e3fc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25738d9e73ac7634dea519f257267245657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af92ee070a90a3c9b158fcf11077f58658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7264e75d41c70773b106302e468122b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49640444d04882d4c8efbd698a2d9900660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e0e9c2c28bbf188f5b2d9afc4b562661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e3d46ebf0f2bd2b3ce62181166352d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113135968ee9cb05d36b2d2e38d585a5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea331b04ff699d0b61f20f8d6ce2e7a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2539433499c025033bfd09b40b8670c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd637de249ec5f81013b102f9e46b7b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25829d07299c3117836ff860fcd2f19667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63b4037a97ac582673398a224d9ca1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f211e5733e60fb4c397afac5b2d2f41e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e63db61c44b2255580da4c6163d0ab670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf70b238967a3e1afb20235dc81255c3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f765a1535fd717f88c704000fc57e275672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f7b61cf476a48169a61edebb078c2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b4f1f0cad6dc45bdb494fcbaaa87d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ae2f82a154520b775b6c9f17998c3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b3cb1bb3441b855bbc05484ed64ae9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c8e387a45b6a9b24006e65177ebbb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d7e60058a8c28de39dfcea5409ec5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a026cfc78131553d0f56ab62aa3a0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb563a4bc76ec18e4ea3bd3e47ad19b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6167168edf8a05c797352e0e423fbd34681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e5a9d85901cbccd642fbf1da2a09bd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c5e8191c8b135e961754cee2253485683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9824e6b17a116780209ee660096f802684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d992ba30e2d3ce6c18cc402b0d5da685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb266331b73ad09c409f13c13bbe4b9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a3435120f11208fb2eb25b42a38f4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8daba85f296a822bf4215a666688b3c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70938302518baf0823c2797bea0742b9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962df011b3777d94ddd5711464f443c8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2581943c8d12b30e75520a46c59535691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5bf6ee704396009df22054969442f1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03756ff984a16d0cf83f8f2447f22592693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787bea1be17feca6766563c85025d2b1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8aacfed138770b00c6982a15ffa691695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f41cb530265dc6b8ec6a49ba5b778696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50437716dad2e6837cce66c2d9c3e6ac697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c67ef12159bf20b870169a2d22836f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd461fafb2b70c3d99740c28434cb1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f449d8cac639211fedaca972af33d0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dc92c0ed94acbdebc2fa61c8c6e1dc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d46f973430ffa76f49551b8512ab2c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf6b79f64eb05d1998eed8081fcbfb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab0d498db354026febeecafde1f7a0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab1ffbe877132c11c96823d5675b13705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede4bbf96a1e6371980e05adbff90fe0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f75f6036f48d69f8c88a83846630ba8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd57d376d0accd65a87b9fdfdf84576b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7889ec358fa792ea203aaadb82dd983709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b3c4cb8f8d9034a8f1a7f9e0f42b7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f152b9f7497968f3af7e76172ec14711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888495f98351d0b86b662ef1505848e0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf11ba7c5dc61acde5897fd9d2e6a5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf08b9d09918b142d4dd07e53b2fc3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e96cbc3931e46942f4c457ac7abad715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e28e3a6cab6fd47c961c9ecba4566716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba3c2b4be14c73c435776bf8c8d2ae717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab12f4636eeb15fb40cc2565017ecf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d9114efa7f29e9e5bb20ddd4e4e6d5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c055ea73b6a117c33b0f1f1d7613ffec720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2305a4ada7e54907c54bd2ddd2181f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb3cad6311e33865b81090a5e13ab81722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff852474949b9b293a3f828a376ccf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd735d88a7d7c64e2c0562620fecf880724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db390bfa087e205d6748bfd373ce835725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9601ca24c4a848333a8a61d5e0c613726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65c62641a4dca929120678319dfd0d4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c536cf8a358f1c379d6bd4ff9fc1a7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61980b3928465a07dad21fa18cff186c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0caa8bee22f58ea726898923fc3f40730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a15d209e8e11df159fa5588f99df2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e477bedd6ee32e790c8378d5386b32d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b11dc2b7732df0666569b2965bfd5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d882a05629016a969a72cc5f746d85a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb9a609d4813317b13fb752b9d12982735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2736a9ec04d13dbc5627008ead827b5c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe3f45dbd83461158417d26a56551bb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f154dac390c95e89f62be5bc9917ec26738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b8fe5b54c2c68cdecfd39ff10fc690739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9870596e57bb7af7700b7db7c073b9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a0136d8eb43c1420b5940148d5e3a1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d389bb9d0a2b395fa3ee16f1c137315742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3199e33b74e9c0b72da6379f10ace743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8850d33aebba74198492b261ee8eef7d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f331055cfb1bc4266c8de0baba97cf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee66e47edfbc7ce1625538a1bfc31d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7f07148facea3edd49587269d89be747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e60b646a572653afe782a05dc7e5e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96cdfaefbd4eb8eed5140bd0ac738f1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89cb060fc87d3b7731723aa27296f8c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a817e560f7a8bd7c62e0dc2097aa43c5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386cbcf509a1f43c92730fe9422ab6a2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71dc811fc06a5e8ccfb800e923b5f1a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6adc0673b8466e0f41b18add5965c9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c66e828bf548318432369419f5e91755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d444b9da6926bccb16bca89f9b5de756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d5538b4878bcb8b2a2d0a7668cdd58757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8844f22903d289fdf1a94399c018c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ecc89c5ebc1ca422af2b8820d1f7d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>