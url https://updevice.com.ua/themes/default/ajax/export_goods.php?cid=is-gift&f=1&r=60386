--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8fc88580f1b8dbec89fe2dce2e2cba1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b0f3c1437ccfa82604d3ed526383b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a9d960daf357241fb9fd4e08b3f7c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d06c1d15c3ef94c24cfb8fc1ea8794.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f9e320a842e036ed32d1abd8f7fa45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c3c1d03f5cd78cafd86531437dec256.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6561ce7e7a6ea4b4abfb0ab12eff357.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0129723f4342eaa0cb0b382711d9d68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7565450e60e8dda3f591345d2167f29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb5cdbaf82267c39c32b9446c973aa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967083e3cba7b382c34648d8907f19c111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2632385dd250b381252e7ab960c268c612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e39ccf0ee7fe21dfede323eec6bdfa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a33421c10e5cc4bf211a267e9632c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07822f45f72206b32d9b93d66b6a6e6715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d76855fb9e5111b66dd032412f4e6d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd905f3abd71990251d9e81f4cea2b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3461663a01c23add2905653d14c3eab218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c701fa4789b52e9c5a1b9011bbee929d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0954981abca93ec69fc03ac67c95c120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659dc53b52c1e9abcd1750b2cde0f86921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e831423ad977debd74b6cfa188e4522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f19a0fa2c49ba3d5923d864a1e8319023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1373cedb622618ede3b67fa7801b33324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcbb241d9de8d668f58d67ec8ab43c925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc101ccd370f68c31bf177321e0e64426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e004e923a4208ee0fd7ab3d1ada31d127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce8825c63055b6d67acb4bf47400f828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91965526bdee772b749fced692511e729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864804a33dc8da28bb1f129c394dd02030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8135de2620593aa2ef90f5823707c08f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef61e7de6527cc221352d82304c42d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d3ada98f077bc2a5f15f5cacaf741133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37db519fde5d2baed404e2e5d1821bf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30000ed9e087be7880731f12ae47a05e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ec815cc7f7a9d359b4799f192e67e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c074dfabfc59e68aad702e56a52e578937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf760aa973e9d0207387e9d054e0a2ef38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb3257cf8ae65a91e9a1a5f8070ba4439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd3115b27b1604868947970c7017ee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06afc2d941bfeb1723bb4e04b830163041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf88d77cf6152962797cd53c293f2042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e7726d5a8e82e1d2cd51695c2d6fd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3524f15b29b7947e323b36c495665ee244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8022320f28bc5054af6f47d53fa7e945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f035ef3141c23e939a3c108c92c3024046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70aca376ad00f04a8e38443d804da8d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d5d54b7baaf6f658cda9b0fd60631048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f1bbc79891594380825b0993bd9e3149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef9d5799101519287c1acde4790186650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac2789698630ed13238f35d9b972de51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f2d6e29670eaaa010b624059c9b1052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a75453ccacb13b59ff39eb00d05c2053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204da78ab9cae17b7fb3d0d77d62e1354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889d497604e90546220c61032f85f5b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726dd43fccfcd7ec31567c6a42c2d68d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc2661ab6ac640e766f2c19f9f106c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76ccae1ac5b5f2ca00df5168a7a976a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d561667aefa4f084e01296473e5ef59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef7031f75768038e3fc95da35611af360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4aa3a0ae2cf4511d4b7094090d401a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790fc1da3cef08ebfcb5333acdeea0be62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33a06071ac035a1f77c339fe5f53e6963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f67a306a5c98d7be29e38a7455598464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca966cb795702e7f6a28cb40a0230765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f29da179fc1b4d0ef38a6f28431259c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af4dd29b34d48d7dfc2d2933951d8867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e892bb0d225499c4518d8f33310a92168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec442d22084319e382c2c340b93fbc569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebcdedf7ab3d03313d573a6a40fbe5e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c2774139572b1b0c25d30e76f9445971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe86cec163940633417628c5c7811e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f749f17208eed6de02380fb0385ae1073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c6c57d78e822072248b7261c99b12e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489dbbb05e5d3584a387e4b1758245e475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea810fcaec7a7e31cf4b77146ba86ecb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeab8e16df1b8f78e39506185971a12777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b695bd4f405187a05d0c53a67306578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a880f69ed518ba00549f5b4506b8179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed97ac18883f2c5185ea98f8c055b87780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d653475de7418c2e8770d95c81d4cea281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa35a271010698e40c4e070fa09e61c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4000731f21d40fa3ae27c430e38e1f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176cfe255ee773113e0f18b1157fbaff84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f185f0005bb004f27cc4fa87c68877385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb1a7f893be28d56f336eeec76159bc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a41296c934118c3dff095132f357f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32177194f9d7c2e6feff3e263f88afcb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e212e6aeb124523a88b7601309a9a689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa5a80e510521355e072b6ad36f30a190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5672ddefe298d4ea50de36de81ef4991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb9e92a07faf9ace74ba8a766ba2ea92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4344c91501ed3bb322fa6afc0419f0b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e029ceeb00484f18c74de2938ed8fd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a78624384f1d46a534315ff94592c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d2426e743c2c3f6ad98b8035aed72496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e86947cee086111d33536493fc11a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef2559ddb9dba5d7017569bfdcbc8598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338536806a912859a46b6ce27c008dc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4693347c6b5671af66dbe6bca5e44185100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cab226bc43c9ca9e96c04f12662439101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec259ed2c3ce4e389d41417c49b10e4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b78b77878f463ab0b6a7e2bcab6a3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6040f61eeb873cf6c3b8e14f3cf420104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820c268585b1d10929126e819531ac5a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f38b7785e4d89675f9ffeb4caf268106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510f4428434c75d87d0d282bc3678eb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf7cb76187e919fefd441390b10cae108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532e25025a8a46b8595ea5dc2baf574109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1da656740ed0246bd2e5dd33afa57d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc20017ae6e8ae0793b37bda8b7384111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f990bc1524293639ff1c0469fb807d35112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d035ff43925cc2f3a4cd403ab5fadf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3806f074211ea397b0d056772552cbb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f303c2862fc876c96a2957fc35cec17115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85204035fcc13e8e34fe8a5414d4990116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede8fa08e4891cb779e29d28aaa05d8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3633545681fefea196fd722cefa751118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e0ec88d9a185f943214632a8a8b2f7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c661e1760bbcb939b0b58ad155a23bac120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e744886e60c456685035fb9435189121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d3f27274dccecc58348867e475dfde122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79114dfe2f055785a0677ecd0522105f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f21418b7d30dd8393059aa2040900c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9787fec24ac7caff3503f75c282e01c5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4106dbe15316120e208c9bc603402126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33218863233842b5e357e3024952ec2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55183b771a3f5340597e52ace477bf0c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dcd941110c6136198945d8716cfb69129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d191862fec05a853d34f3776c1d2d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25609a2ae415622e15526dcdf833ea0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a7217c86e2f5dbfca793b6ae4562dd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b732767a110fb5aaea286731fba24e9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e93b180c163224185d3fc9501df1b9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129505ce32a455a2e4fc89d9bf481613135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b8fcf28c7e5f727937f6a5d93622de136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f61a4aca2f781aebbd3c1265cd0703137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b427ed2918517e25236dd68359fe52a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d589d2b464a3886ae10a58242cb0d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8da717559fb741d8500e60082a2836140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e288c637102d1ef65542525302768be141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d749157de919f6dd134945cfc02a77a6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ec95558d70625937780cdb60545c7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bae004b33e0b4b81bf7b70d1f2cbaa0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7726ced80268413a2519d629b9f3a4e2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a268afc5115b5018fa0d6fb351186146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63769a57e4fc4ce38b5aa5507c03dfaf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed24a88c453c7de9d2dce5e123e4b323148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b7dac7f3865b63d36c44836a5c6836149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9fdbdeb4de0b0a63171f8c32fd1a24150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46007fa2750983cddb18eef4917fb5f5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7df6fef0ef286380e9ebb727969b43152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c7d25acc6fe3268e34422c911a7a34153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9092730bf2d973fb90eee793cff8d955154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d3ea72d582bceca77f7c7425380f69155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e5f14c1c71a858401af400e0477756156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1850a6b44526116696a2dffe7c20fad157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8c516ce55996cfe4a84185119ac36c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c767a2fa5b2e97166ed03bf0051864af159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e31fcdd01d0416395ea0bdb9e112469160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e88611bce585f06c0f720ed83f757161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c31a58cda9d383902397ec8d5dbe4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d25af3156533aa34cc0ee5d53ad35163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6827f77661ee7ec378ef4dc39879fa49164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f810930785243885733d7477732ed497165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d13c0e8fc5ccc7fe1f4d61aeeeff304166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f554efcc7fad126a6f443a0589e3b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189af3e6e70ccefb3ba8210498ba4103168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ce3741399e0eac523a0c34a59699f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f27aee4a7a3c2ecdeb0f11c74c1a7da170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8a488006cd09e995c316baf3332bb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca50e0ce2a995791554b5a980bbf6a10172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca73cfdc3705411c4609ae197b52a5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3799d218140deae83bc3427eb958da174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e691b128809dbfa429dcf784e69acb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafeeb4242748ad4a84ad4063dab6896176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6419a9b55f304553e3e77917e309e9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3016c421eae686fdd98bee57eba521c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec83f7b70b45689383f0f0665da2f38179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ae4b95449438683982394cd816d9e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974bb53b87b3b5d012a6ab9695f51ab0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f6635f7dc7f3b181db902612cd1a11182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0110fe44c1dd64e52c98592aa4f447e2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fafaf18312dcaacfacf0fd68034eef184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315c301c7908d19d427e96c2ed58f222185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f78d74e306fec474f59636b81dc018186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edda34885579abb462dfb46c2a42cdd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed70a66d080bcb3ed1e6d95cad2dcd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a98450f5276ecae9283fd3440b1df5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9486ed7e6494d8c1844e0762d92ad41190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d99f28fa01db435d95af601372e7763191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad8ade38b5bc3b7741a7d3d05b6dfa4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e21a3c258e66863f99810b0cb5ea6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0787a994e0908bd0441a206f591fa567194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ec23a2bb9fb0f8f09d7cd6bfbd5bb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb439bd9a8173c6d486c034d036ef9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59bfd7d5c9808b74a910feecc420097197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90003723ed9b9e6124b622f9ead2822e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45598a23c596d42c711aecc53335496199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0917db30c552655db7f1db5ff66aef7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ff974982c480f0679467d02ce779a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e43719e8cf41924579ced8fcb9b5ec3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0563393d63964346415bf39107efba22203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad5ea06a9221c5da49f13118a69e193204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3985106f91c11ec28c5e4574ec69f9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ddf764f45d1cd53d70a9931bf24951206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835908b1942ed10ec575c18bc1d328a2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493a8c70c15def347ae72b726cecfc3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d072a5ce8e566c2a213a323dbb2de209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f135cd5ee41e2b0342387db21fa549210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f74643322b292b2fee8cdee4caab29b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2940da000419a671be5883b5739c7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f866e3971f73e2cba178aada40591213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ff239a12950ed64cf092b711cbaf87214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802aba5b70d6d86c63e462dee4ef811f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f388685dfe9728423296f64c123adbf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b226facf272a7fd323f0ad3ada0207e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe20c6f0aeb8d9fc9ab503e1011a80218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c22eb70190ca18d1151ff40b422b4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dce17570bddbf041be575326ee0d57220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4512cf020c32458a83bb87a8e145e11221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ddbf911551941b7ba2ec181b54b3c8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf589c4f930ce02282a5c0d489efb7a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49e054300fe55e6e1dc8e733a1f6ad1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec7212be64ad45e5ac8313f58c2de8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd2814b03c527e56b4bb4074f8aabe226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa6686dde5a159c788e9d64306fcc38227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb6ac3d9402cca61fbb589f525b0fa8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a505117c7c8530dbaebc34fb2baca198229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb3dd706dfe5c652eb991fa01784a6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9494e23405bb803bfead069a860c2d9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab0cdc2e69de73385def629eb8a767232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b792187d65d01b920b82ecec89ddba233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec47f6eb26346a2842d86104a42209e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a09e5b2a81dfd2012b3ca7b9f0dcc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be22c69af33cbe6a997900cc6aef39ae236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a254cab5db07448acb557529ee2ec0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df2760fcf0322f3692d334cbdde89a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c6594d8c145e82dbd4cb46aa21d38239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58328cfeda9d628e26a4c517b3195c89240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c364feec00e0bc3469db3721aaaba5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f207073bedfd1a271c8464dd72bc5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90823802268b6026c7827c001327024243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c6d77331d72fe0a87504a8a3662ae3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ccae47e53688f21766e5b63932624245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f97b6f526b22743045d27fe27552a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fad3e99ab28fb9e603f2fc91b1ded1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf3ad6ec622eb570f863eacd669e45248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f16f530a3d46af9558fa52f4d636f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8093c34a33105fc3223ea667dabc5bc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc99db5bc2ebc5fbb8e708072f0f3e61251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e908c307d120afa7c4032186e027d72252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f3538cab59e803ab70cdb8b98884b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d264ebb1ba1ff654a61fc38c36687254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd875ce1dc22d90bf72547cc6ae1c9a7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d92cec2fc0d7e79c8aeaad8b059ad256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103bd372bebda01d6dd2a378f0e0b516257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab9119f6f29c8d76f405d8f1dd9d1ac258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eae66a74091b6379c523adf88c5d55259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657d4e6271c4a6550d4eec823f26889a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a38f1db146a86dfc7baf1eb18d8dc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42480d188a165a84e969fba82a86c776262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab428dbc2d83b2a63b7f8f137c48d2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1178bb834f540beb8985142cf0e748264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d7c8dfb06660c718908b32fe6bbbe265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513fc2b66a14cdf4570eff436f72737266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be9fc0734bae9e25ed5a77280249df5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c52c55cdfe16a9a63fe182300b336b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae65b0b9a95270c52479b9fb292e3e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e432e1071035f0a88adfe674e0a08148270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31d09b66479318b790eb209055f0a5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9aa12e96177f9cf07164969d9af46272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b452c7113f6fdb3887b91f2858cbd27273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7355a41a6ed12dc0409e6b5cf92a6e38274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b635846bf4edd931b74f2fa07106dcc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb586f0077b2afc8e82e274e555b0269276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0980b775b71c5c01067895f24f184277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e00e1dc72a05030fc29aac04d552a8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b981cbb7d53b1dad534d453d33f0f1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b9185445005a67aff27d34b7c0f90a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce0b026481aed188ec6d86ad637750281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ffbd9e4869b0949880381d765b9083282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554485708f3d6989d1801a5f14314f46283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed35e69dd1a2aa04fd2938d0d0b54a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6754abe11836107a700cf27531a208285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03210fe24599ca1484043ee1cc804d3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2c6e491d232c952e1acfc202ccfc0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c53bdc94efb25eb8ccfc45485be0e1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140edfa371e78e3259f35ebbf1f9fe76289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0367cf0271792b853eac2ee457c342290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df89ac32deefcf0491a4c871ad3e0f81291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a328fc26f3267ed082b9ed097c3db0a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140133277abff14990a0acd9fe65c72293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea2fe483eefe56a66cc3379ee64f1c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26608ee1891aa097a12f218c93d22095295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb7e1393a3ecd15695ba1ca6dd9ba0d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11acf469641f6992d5d14f78bdcdb4f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb4d9b4bfb7591bf7b0f784f3e6171298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2dff0e8ad74396623c0ac010cb5fbf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb1fb107d32f63702a857de6ac65b7c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d78087c2683e904c41473ca4771e45b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd365209c583c5a339158463bf6f0428302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d9c9fad22830623457d2d86c797963303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929eabbb50e43cbb77cb7b0fb8a8d2e8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2745534f755f1ad94f1eb6c25dae264a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ff3d2a04506d176e8ba7edc11ed1a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204375c269b28e6fd7fd8c2d7fbd5b23307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a1698fdfa7f0d20c954f92bab88dfb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b4e7bd8931124e487c5acca3d1e83c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc1f0c9350360664d23d93a71ff0e6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c58026a23cb8898bd9ba1934e92bb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1207c9a082adb899014ced795fe808312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f994c5697d084577b6e4f8629f22dde313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea9ab12e64f3b8b17c4a84e21b74e7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314514340c91ab2e8062564d318236ef315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030e48adf901da7b3a467f35c1822e5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a9182e4a994cc3b7c7fba7b7590c2b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008e6e2087b3eb4efbfea37f801484d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e34bc8e3137f5093aa8636be9c5cdfa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a004e23327c99b9bbc0508d3a9353e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eff375122bcb3d11c8e3e6a57c2649321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5225e3fa655a9e737a65a084a80bc84322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d93c2e530cd62f75692696eb33ea13323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d7fcbfc461e33b675ecaaf61729d17324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f224ea0e949420aad9355e3173eff90b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4504c41c99ca75f8f63ff22c5c48a2f6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec91f525b5382c37b41727be04a01df327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b26987fae7b9bff74807225bb30bd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c57d0e2da164f647cd4700cb0c2b80329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9bffeafba7f73c42f7a747e91c39e4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f0a1214d252c2483bae21db52db6a0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d46757fccf93190e1eef0434e9e8775332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55827014daca539c4808ce3277f5eac333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d40317388115d2b6de651a2e0f1bc4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b2cc1c1fdb5ebcebf1861e378f6b74335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72302f530cb68eeaa10aa3a89d378182336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df0549738d6020bd1ed975baf971d5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6439e43b51b8e85cec4784522c82f12338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2449e5f984ee1f2a9b4181e0b0e297f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329077a1c01f89a1eafbaa59478e2d43340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b8140b8b9808bbe0c0a432bf87150341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa39f277a1bd7de230f5ef1b78382c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c699bed79b6df4bc85a78a856e20b70343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc7a57ef6df2075b2c65c4662fa10f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ffa954e5c27dda75f12de9704cab8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b837f164e63b1ba066572faac8a039346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b8615a69d617fb2600246b6fe4705347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c5250b295effbc33dfe04b2a9c82cf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377022727a0af28a317c209589dd4e44349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38efd513473d06d8f097a82551dd3789350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42218d6b14990a5cc253dc0e35c94deb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233bb968168189e8b3c693beebf9b842352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b5a2542dc7f9359337fe99fe3e676353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4f160d046bf4652cf47854abf6515354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf953a9ab913c13b7802493c8ecf6149355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebca43511614f2b73ae6f4f3f98159d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66568e518bc638633c6b84b0f6e197cf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35355aeb798baf652108f7165c410eff358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6807c4d92440acb55e5b0c19bac0c8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee0f1d87994d35eee4a48254521b17360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c592e70f9ebd3eea02f05a7b10bd0cd3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea775e786fd63587414f0a72b3d349362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bddc21417a9da0187c283da1e0d5c4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d908fd3bb2aa77b0fc19e9af43dc98ad364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc363367311901896f376a4a641536365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6655344cc5680f549162f5e19d42830366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b997bc00681d31bdf3423ea703e1abed367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d41047b6c08bb25a9ad7cf6298c08368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962a2caf525874e819647d84d7bf7fbb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8050e4b30e1b2a4df6176bfd25cdc0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c22a8bbdc8922da6f66211290881867371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e7f2012f62f1f9251ceb151e3de168372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1f5cc3e33fbd96ffc5658c9ffc9b5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a65efd23e8a3033c78ecac181aead374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c983b88ee08e9fd66344fa5e70d25ba7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e466ef1151f4eceb76bbf68dbf7ecb5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6ff1485c0f50aa3d86c0868988851377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e6a875991982c7254d39a7c6a7771378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14697fcae2031c89df8eb6d447368ada379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b317c4920735f1dfb00df84ac552dd45380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf20b813a28ceae171bd5cf60af52b0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8afa1bea9021da50f15c4051df92282382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced1a3c6ad00c9050ce25fc1d091af05383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21782198c78a593269634102bbec998384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1e81b4144a3c5860cc659fadbdd5c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca176361accb17994887d12099d6191e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb42f6bee18007e88cecb46a91b10c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac33b38db97568a4a46092e57c0e40388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b889622cb53d6513c1493a216faa531389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f54261e44238e545ce782c41ac6c5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8606fc094d044c1d0781d4b085a6a411391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a839a0b9119f1652e8c64bf8ba0b8cd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a6d0a3cfb8f9553fab0894cee78d5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b8d9ea71788f25e81e600152005b0c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2886f69cbdbc5b3db7088fe7c40382395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba564b6fb0f1ec49f45566b29ed9759396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61301b2083370cba06a83d23d58064397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a7b298a21a4caca0a1f25610263c4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f8ec53c11a1cb9da49d128efc18b4e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7709df098750b51d64d652bfddc17b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489dfaef0558833dfb0efc1579dc4746401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e928afefdb984e655ba72bc00ece609402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37976ddf2cf40de5742eb8f63fe17d06403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27143f227b61f174277b3bf99dfb5e80404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf40676bf1718d584feb75d50bedba405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e7a0ede55e355ba45128a09844541406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f879bc6aca4f08f665760dd09ed6a51407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ab7e62c7262677f4482ee09874f3e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091624ea5ac7d34f3a846d1f9171f310409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d2b5d78cd8dde80bc17942c20c0ed410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab521adf27b58338922c9dcf22581a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e08da5c28b944469c06b919f7909b9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be542898d5197487a75e2a145b80bc19413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d3d8216d802bd760ad65b953e23a7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff812c4e37ac4362dd2ac92d3531eee9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7872c9aaa91af0f53444662bb31144416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6259565441b7f31131f13d938d8264417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8588f6d9d72f106c7388cb9116ead1e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c43526742135871adfb634304af29a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e94ae121e57813e36bc3f4d1b6e41420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da853e8b05814dfc916c554e68a9cf66421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d230d7138de73cc2e29b38fef6d6038422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c993a0f4488fe8f2e6e2445eea4cd769423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc2419ba5e4dcf15c0fd4978c9dac5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1a1f931cbe0a64cf5d04f3f98189ae425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c791957ba61e1a999b856495b1706426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f13c15ecad09678b701e7fe715fb88427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e78d5f6144f14ac07948efec9c61a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f7605510edfd1f1f36efaca2ff1e98429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4583ae89088a43fee111cd86ff0beab430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c1d78f18a43fa11dc251e5f066b30431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec2897f4dac14ae6babe0366e0cdf8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bef49695652865c09e03ab993991c0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b2b373b5281b10f4f9be96f42f7050434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da4b4ca0d427ea555250f90305bcec5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b44af8f8d0e7a223abf6a3827a16ee436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2309e3b3518130897d1a652ebeb7f7e7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647796b6f9e821be3c11dcd26d3dcfe438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf1b09e3143c0d3fcae2634cd3592d7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f7cb8bfb362106164718b8b3fee8e9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd9b88e441b88e8fe42c4b6111da5a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4732a74ac50341bc33ac65b92a6b9cc6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd523b3ec54f19815e439411a91fc3fa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1f58f3f8f618f31f382b9a106ae58f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db48e39ac04c7382ef8c3be437ac7ff445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165631fadad3c896f70fec0bcc519832446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b0a0e25c08f2504e8af52a5c820d6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a796a46921239fd82a9abac962e0351448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f90de8dfcf30249f01e78ae048482449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aab7688a536b1bc942a6d738884081450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a70505a589e48c884e8d4dd1c1b4b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda83ed865c801dfba5f44c8158b3a8e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965197e381b775532fbdd9201a25da8a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e89dc66bd8d263bb6e39d5bb6dd91d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943b6121fd0082bd4a49e6377f3acd74455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94bde70f131c43f5ccedd7be5d3057f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c099763c7f229f931bd45d0385c6d6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e839bb084680428a034f208f99ba96f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863cae1a76d1ddb56a44d595496f5285459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e58f04531000a7620f2b1d5d08b6d0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8006241f4dd6aad6d3a947e907ef722461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca7f298c81ac8ca5b0d9b6359379e65462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d7ced5f31c6039c98d2d05600a8eb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e179ff5e098e68ec68c951d0934b81464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f29d535ee675856a2a4c40ae706e6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f398f107c53d0c99d48dc14879b39a1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9ea5f3e8b87424af1406f996686103467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04a76698a360f189a1e75dbf3d195f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af43c3bf987a2ba22f85b3ae41288b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4524fcaa1ec5c2dc14872f03875e587d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb895b0afdebedaa5ba48190eb8db9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e36b3f9e3f1301d03a3450399fe91472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a613bdea46971f110ff3cff990c3e1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b2b09f5d4110adc5446b54310ab119474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e3a059e7bef7ebbffc8cd502b80c2e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7cad6f6a4cae47989dbb419d5c2bbf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364338680327782071adf50e5ec2a2ec477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aabb7e3c22cd0905597c6d890447f1b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd2c8fa95ba14924cc3b5cb31e561e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b8d70434337edb5a357d593a7638c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f089cc89eba8a4d0f0a2e66c1af857481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab32ec1077c68e9e21395105e45cfb65482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc0d8448708b4c0850f177692fc2dd5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b9509139c698a5759f339fd11f215484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ccbbc1b8aff15466a64392c56dcb55485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bbac983de3b653fe22d92c29c9ee30486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b6eb8e127d32ca72630968c0e1285487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09bbd8d171449d9dc047134506a085c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c08d42d2ab3a6c48c5c7b37328045b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9390878265f6d22f9ac23c7f0933dd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b0b0b464074aeec4c29c10f6e297b1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eed1d23781d4f8610504dbaa0631bc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2712ed5185289e33ef4908d4c46375493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8092cd57fdfe08be7832d0fe6b3bc75a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660100b69aaf770452702ec68d3c7312495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56956018a6dbe0f25d7de23716a10614496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61d5008ae896f8838a0c399531fe84d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b2b53cca1f399957a1ff8fca8a635498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7087f8f62212bd6a852f6b1af1bc4264499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f49678951a7ff8cb2c61b60f816bae500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba13238a4951f4481362d09728f74e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f8e200368fc6991cc112413fbd353502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10766ed0da6de4c46af9509d806c6743503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080eea2ab342afeb246a4d282117f7d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e6f8ab5b7d0815b02e8bd47af26745505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c596ee4f401dfac13511ee759dfcad506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ba298f566140cc5ef34f47c1a0ee74507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b861de9bd6da1d543a25d257a011b0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9e252d1f61b2b2d28abebf4d0bfc2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728cfd79eb112322aebb5992f886d950510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9052bdcf597c4d177870114df6cad763511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e780088ee7b106de99ba4186a7b48699512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c866f35edf9371ad34ee58209581ad22513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1deee12b4c75fc97a2d134ee30e649d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae2b1591ab5908989c8b457be625ad515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc138da325030fdcfda0166f2fc80f93516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c72788d6aea7b2447e24839310b850517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff88a9a4aa09cb81ab923a41273aa4d8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a268de13252656112cd692105db4611519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621cedc72888c16f24340fa26aa7ecc5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00fa343af16de96fa07cebc484e1ea7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee5e7affe30bf2a06ecc99d4f2f301522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399466f0cbbe1dc416b32542f98a15c7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c623b5c7e3a79c6deda25a5a2969f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8455fe455e793626020290f9dd1c1f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715369dc402d71a7280afd906f04f640526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c769539b326cf25572586e84c62acdb6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d734904a81abd155ba2074c869bc4d7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a39f89603658086e9340086e7be7d74529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28809e3254fc026127396a68b4374e00530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caecf1d238a76f71ab5de5c0550c445531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec907f7a731e1f9be4204ef81d6dbe04532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af48e4538e363da70c47876ab2dd448533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0687f409ef53d2c0692062d357e9b5aa534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af482a6a06d8a0b8cfd493c3b05e232535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bd28acf75c8ef2615d0f73cef97084536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed9d836c1e12ea10509a1ee95236f90537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1bebc691c9a00bf7e58c069bce4032538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82745f2ca75e9f938bc91d24497a2d7e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec50314375cfd0890dc2680996c5112a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c04af9b7913b94b10acd905b89027541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61878a9595a4d98e4a24a49a6245d8b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e7e3142639d813920ec594b0f4d86543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45f56676347009422052d8a5ba790e2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb790a634033e1c166460d1d0690233545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9fdd7fef9242d41ab19899fcded8f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6be8b50e1a915c7f6a54d191eaecbe547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f6316832a850e24c4af5eb202e53a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade6eae363669b9f7fe83d49220c9151549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510286b9e06e750d9136612b7d72a055550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8023fa480a537140df7f3e684515ade4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730bbef81e2415b591f476ecadced960552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f27468acefdb602b7eed6957b25cf8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789793a8d69432741b608bdca02222b0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c44b307f2a6223cf6ff2357ba8177ba555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df0013d5a8e4a8246153e9b9801547556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192f06d23e5868b76b5e6cb48225c5e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012efa6f98ffd09a6f5d89170258cdfc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e557c35e61c84c438abb6a65010d05559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a18fa39c0dc4ae9bd899589661d6f8f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4843e085e9b3085af9d55cf3350fce72561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de866ac4257d2adb8ab4a34362c012f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c2a596ea7a27fbdece3c919e64550f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c0ee15e7b0449484bd7c29560653e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553ae01ebfcc910bd170f202f894431565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33daf07ba3394c4ff9f05dbf3e268a81566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386249d51a7b1796bd3c2f0dcfb0fd2f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bbb54025ec20a3a9ac1acb2b9efef9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e375b88a3f0f0da33b35fe3a2f680569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a9f1f99f4f34cd04d686e57423b39570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34233e4f8799e9afb7fd5d18cf5eaf03571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b68140241f791f44932718f69fd50572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a1230cb8ae1642bb9ae92ce9c32e2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5796a7119452b7ea758c52491387bd9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85323efb792d10c179f944228ddc0e4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e1fa99038feabd5fcdec6bcc0a77e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b8d42f23a7387cbbdf77a41bda91b4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c3680046bfdf4b17557e835e5bf4b1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773b58dcae2f7fe72376ee7ac03c26b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea3ce2663c949c205caf389e364168a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26513a281a2384dab232c899070117d8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46ae2d1997b11b5035455eec8e49bf8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c1518047cc162603480b52a5c82f8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a0b97d3e3b3288294d6c66631bead584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5459328bc985534493771b6ce1bb3f47585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b61c181ef26f58f108091f34026148586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e672db0514a14a8ccab44bf3c09591587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f635bb9bdedcea7a4e1b94c3e157f9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c19aff1653ea951fafa5bfbf5d326e8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef2d7a75607489df6fa0e3acf0f810590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae3547e92623c005f08e3564650375b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c156b6c1dc97ec64d320cd1c83d4aefe592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb416f2f86ae7e93266e83c4d13e9a0c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57ded446eb1ebad3a0ef2404eed92a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3977a3a5ac4ddd055ed9eb132fca5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a220a2bf48e5bf8e8fd380f22ece72596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80eb9230fc96c68cde34acc6c5228c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a8ce362f11e5eca8970628251ced8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ba72578b81e3ed5a2f69cc0ae1141599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821df0b9389f65a2e7ff967eea97b4e4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cd1c4e89454aa6767f99bccf30b19c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c5af4cd48a2baea66bb6bb9d6aebd4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe4b79cad352569f055299641ef1ea8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5357f00d0824cb7e7bffb7a3fbb86bab604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf29740d93d340a783dc8b30684434605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0d6b27dddf6080f6ab613a80c1bdfe606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee0847c53858ed95aa026434b30959607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f0cdd1dd54098d3390976e4c5be89608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac2a2c6221c6dad8e46e28bc92169d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d468c5a549c60b6cfbe82b1f5eac0915610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca268b151074744b237914b7d38dd48d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb09e4a0071deb0b2fed27c80997079612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d4c8b09cd3dde7913b1e45b7697cf6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a838de44a4619cbe56d7915dcb93fb7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8008e9e8940aeb6229ca01decf99d7b5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb9ab746dd211325a576b32ad59d2b6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e738a7a6c443677b1d39fb259422f1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2918a332e54d1e293cdb1ca74c83c1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e34f51fcb583842c786dbc0969fa7a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b3dfbdd125294ed624f711ddfe9f5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3922466b9e2536c576fdeb1a5cbe15a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d66b556defd2f6a9866ac878f103e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e5d2d61f216288abc0ad7216fd4298623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324fde77137e6b3a43009f3b7c6d2850624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcd5ef30c0d30469e11afc679781192625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e540a295e831728ecc4d37fa5368a4d0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd3a430d7efffc96d624a2ad607a38627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29922a5f72c59fd4a44d4a56cdc64ebe628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdde2839506910ec033675c72c6c0f8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b316321f44ae3823840722bca830de06630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2cc1240f6e5546d8659f88328f7e9d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e961ec0a3adcd7a7247b16541a8553fb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390172f14b8ab8084490d95d020feae1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a137a875d350bee4b61002011c77b83634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b220e1ac07df7ed35a5b9fea4581fc67635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b99070a5ab256eab9fc331471adeb3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f11807c229cd33d726d213ebff549a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00bf8551ac92e91dcfb3011cd03b4f2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19e9ec6a3320d89484df8921c98d5e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554db259411f2387dc0477341df30e84640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f603d99957b8ebf75d5a34eb761d5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f8862af967a9a3359dca0ac887331642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756748200698d20f44d5e70dd49155c3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eaa3906bb69091552e84cc74076b30644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a6013f0bedae7d56f33818378e265c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c6169bb827796b3e3481fe3b7b395646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe18b5794562801ff5106666ba16a3e2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccedc2714a9f0ba072ebcd11643e5889648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6603df48f0b155bd533f04a4f0678168649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c769ec94d7bc0d7565b98943c1783650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee7607c7f1db8e57e69c9f76c1be76651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e7433ee9fad0c4175ac95453df507652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c3d7c4495d73566e49e251771f6e54653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb169cc9b4a94a2ea1c1b6132ee4e39b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c017fedfa6e03b62616bff804f6283a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1131abb23bc8e6685558ecc6e194d5dd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4de61296f942f5c84e42227d2d77c3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6101b6fbf42cbe039f100029b63d7b2b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e17d8500aa64f07aa98c520412f6f58659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae45b7df3e5c004b93383b89d32ebfe1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd747368cb132f1f2de359861d9f67661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c62d6287989f7ace7fe8cc24c859f0e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3afd80a694422af0f19e78841899f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f674c2d8ab5fab939011002a7ef49e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf56810f384360ed5cf2fde6edb537dd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b017cda2e2adadfbe36f66172dd479666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d33839436fb08abbd6e35de9166f00b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288bea3d4f4cb24cc98f3606f6a77ee6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cadc268b285f1da4209998fd3ff12a4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e339ef1ebd8e407611ea7a888eda07670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f9b3d79b833c3a69a0d1765f9be6ea671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d0cae5763c7f0993ae11b5ed102ab672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc58a9fd5fcf95b3d0bda8fd6de8edd3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6825401730ea6dd417caa0d03325afa7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5798735b990187485d24c5a9eab04cd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d437302f19c784d74ab0924872aecf8d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56eddfef94c4b1e7bba01791dc4706e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba136f1981aff56270863611686243b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e63d6c97153df047dc2baa5af8bd045679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d7dec9d8074796ac4f6220793e79e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7716f5da1b55b1f09517bdbcc6ffc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8092288b3d6a4052fecb8c73161c989e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0235f0cac7349c6a04989d5612b6f263683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8702ff2523a28b391ae3044f989d030e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a42a9f29de671c1013fe64f7e1473e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d54fbe1a37b410da2791109f4caf1d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d8db3b7a3cceb3d8ec84587d0229dd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c6a5b4ec2a44d9dc558852e22ed805688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72505aca15270bc1f95ddef605b0bb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7f5585305b4436c9dcb543a8314dc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b990f05c3ec73d894fd1fc970cabecfe691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24882e4290b485f987ec29ab05932aee692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3385c89cd33f13c68df18cf1a97ffb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a6c8079842cd6fa5982373ea2d6da3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b096b0036d783fb03c3432cb8c4718b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a2b122a4fc6584faec0986813c5b5b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a7053190dd6f9485429fcc6f2d2301697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a3d38607c2f8fb7cbe813d5d9221db698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8eecea2f1112a0c2d02749b755e94d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f31dad71cf8e65a6cb441ba741cf95700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8bd303994e1e30250464747b742436701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa401a2e012eddf489157b42cc28c9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318aea9eeef64808422b5babd4b8dcbe703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc786749c3d9af170abb85596b6d9263704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a3c163bedad7001fcd90173af745b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d4bdde8ded9bcb54d4520212691d3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f622f47b2becfe6e3029c1d94f1b4b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8a3bd97ad6013acc9243df9ff8133708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43517565c95d3be92a0a0ab0f87c566709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ffe1e151bd252a7c579f60be257b90710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e7239f9d9902234b2b64ad2b83eb0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bfc224fe0006d6b6b8927c064146ea712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d94f20fb1ac44635cd64f1111917c8d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33591566ae06f667abcdf008ad899f8e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb31fd544f9ecf7fb678bd391a5b06715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a95cb76ea9b201dc6cbd1b9ab25fc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf5d5406e78cf7bed653e18c16bdac717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f69c90a4011fc7b396db27b03f4db49718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f188ba3c816716e9df882e18ab4210719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb1e63e9f62434624d79d5a2bd3d0af720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed8fd9870a5c1e8a11cc83a1381c69721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e65769ec39ed7d990f94b6b576b5b7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae46f6f7ecaca00fd9e5762cf6f56588723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31833e0f88a7c680d9f0d894f96ec13b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd85df8ede11213576828330f9842cf6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b42987cedd16adbad7cc0135ad56ad9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526bf5de2738ccf3bdc6d4720e77736b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f596fece0ca56cfe4ec161acc21f7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff55ba7400d2c37022344ed8a44868729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ddf772f03567c9aa6b2d6a40ffe147730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0149d4e0c75c8d349db1e77c67f76a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc77f39aef012200e08dd69aadf3355732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af96c389a162bfcc90892a41250a3595733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ff62355c4c6d91e40eddf797553d1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca48e5f889bc157167ee7615ac6ee56735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d742c090b511f65e004645d050408940736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d124454f322c3f8b141700d6ab966d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe96a4fa403506ca8a09c77ce9c79e2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa53e3a36abaa425797bf93e333d690739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb83a13f35e908225f4edfa23706c757740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9377e012e47fba18ff80b72a21a47c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc3261fd8b2a9f05f0b2c7d8f3e928a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc727a91745fb4f172af5250235ead7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f5e95b7b193eb31775871b01ec7df7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1926b9c953e4562cc057c6a661a68803745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e214bc9343db67c394e3d9b254857145746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb051768b65669c4ed96dd24b3433016747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee366d52f8160aea404df9ca57af337f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa95ccf6dc01150a6643b52eeaa31547749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e27185a26b869cf28a6f10e5e219c3d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60018566b5124e4a07867f55af6554d8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757edef2db6e4e5f9524ee98cc517c3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2abb22d9d2a3b1e393c100206f8c2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611955e9a4bcc648daaaade387590836754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d71f0d82f488067ac1b65aff7f2c79b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80df4a970ddd1702389aea44262134756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c24ba02e728fa427e7d2d0be248bd9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0eba93ecbd9cae92947cd228251549758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43829733b3a541fc88f33d93ef5365e9759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3738ced16998e6a2882ba568ff4ee251.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978f46f39b4510c9f5737c6dfcb06222.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0cfb04f37680bbd50b7cfe76b070723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc328e2f523e775abf76935cf8fc7e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c474652095e2c7296d1e118ff61dd1615.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b104b1c1c219abeb773b867d61408e96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d788ff8c2825c0dabe3203aa6373c3537.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636cf6f0d4cfaf8339ee3ae4c70e81e78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c6d378ede7a678d4ca67f047637cd39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c136def17344f01c83429412462937de10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b0e3f76eadbe5b1e5e9f1563074dfb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad422428859b62f8fb3c264de3338812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132f2b0674d7ec9e39f7223387d4f3413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c682c3e325a4579c9b64399dc367114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b36e7f3bd86d70f04e48c85eb3f81f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f4cbc420b0bd7dcb7c1dbb8621c5d516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d99080a5ab9dc85b54f9ec104fa8917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b12e934ae1d139d439acde421e555718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f09b604fb84b15c3a077b1952c9b419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3936cbd39cd66b6ffedc5d31d62e2a4520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620fba47cf71735769f1d94e419b59e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d11acf799b159fa51bc297645cef0e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad93144cc2b2491f07d9b0704c635e523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d6458c19c39ceaa2c119c6bd5ce90b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c845db56eae1543a1d2e50a0ca3557a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4583efcffa86dfc2cf3cc76414405e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1924f1bafea9e647fae8b340cd3de3127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb31551c5a22451668e9727b4a4b20328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a703619844d2db13ddc7a6e73d372d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0280f5711b4c6d6f4671cd535337466a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8ac2853d5a5bb1eba22ecc4f93b6a031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ad22e29cbe19fece3418bfa2f3c1832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4142f91015a4e6538ca3f79d8ec3bc4d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5f4e1cf80770bcbd494ac462fb209734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f8781dfa455a6ade713f920b1684635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdfe008d21fd2f5f792defdfb00183a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f87e1242031a2bb807aa66c166360037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0798c8e4c3f8dbf5c00da51ff4ae885538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a2be8d14cd5f9693626fc3668c8af39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd99c5a1bd33a92ebf90031b32e5b03740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e63cf042a6a1b42a14c426aef5a7da41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821cf621c7011d4481f90812102a5cd342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626520f72869c0ffad224091957e5d2243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5edcc447759b07e10e9675b77c08c3c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f4d10a0baf2b75f9d98b7632938d345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babda4f30847e06c3ce51b922b12713946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ed9d00cfafb624e6ad86f94d36aaa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475b9a46b1c5713f87ff656a4968f5c648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bbd6c74b04482c811679d3a94af84a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f6f7d49d983c2616b791723e52a9050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b671110c6cec3edc8622cb57adf84cc851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca81eb4c8e68d58c66662d9f0fb80052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed716af662be07103798cfb9d7f9cb953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c06f8b4ed89a4486925883c75b48f9354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6472ff672b6185f16df7f2fcd1f67eab55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dcece6481fc28065d895ba93464bf656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104cba27511aaef9e2f9774d11683d2957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e15f1346f43442d054aec8dc97c6c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ab7975b2c59eebe7fe7593fb6ed3159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc25600ede4e64ced915ed3421419560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a8d1ae3949fa5510cc3e486a9b4cd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca963d17be03984563bd8ebd786db0b562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13061cd151b5ce4f96d91051904f9d3763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c9048dfdf8af797e29957817ae89764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb1b7e32f5e293164a98d1bfc2005965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb57ff59f1a0b4c3e31c205903a1809e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a912fb41824d449a1bb7233bb0d8035467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea14eb5248c70804fc5c1e5494f91768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f426623f07b69401db50106e7cdc469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b990c3bfbbdf47c463fe22380d9be70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504340a0665c183853f6deb34af7cacf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223684d1f2bf58fbf1f166b45be9aa3872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec8684ae57d728eb89b1c3ef9008a873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e87fd3d72689f523f781f3a1061a08174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a62ae922634632f0b14f4f75ef3a3075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ae64a6ea0b74775c30aa6fa0adea076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0361911b87090b82e94992827ea405177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66266fb4258d9f9963800ecfac653c9378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b78a9a3138af2ecb6ee14bec4b82be779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8854f0f18d0eea660813156c2d5f347180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9038dbce4f59091bd3a08766c9bf13a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2788780b0715c2af822d8cb7a71368c282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271d84597b148243f8f922b0f73ff3283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b4a911ae337b90e59869bdbdf190f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee0d7ef5f860074446b4c0dd8ff637085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85e4bd1c87e4325a718ff3eee47a7c886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ee84e4665362fa6b93d85ea94a58f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d35aaf46879ffdaab8e549d7a51cb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56bc206b9237e38cd5b93dd1bc65ac789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c04c9c42f1d151fb4e6d998ed5806f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d61ea946a4a41f366dd5195e63bc5a791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430eae4108e7bcc3e4f26bbcec5cf8b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d996aaab6668225cad456074199bed193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec9a06b403bbb29c330f8fb6f77ed7994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b186108d0cfb641e2c84586849fb395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5994642f169b1758b0d37ec94f2e50ab96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3ab5d11828b357cedf4943148ecfc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c58473b75db3545bd5fbb22dffaf6898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc42c1679fa44ecace47b1ce10c8dd299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8568c6d081f85d9d2197f144fbcbd8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e40a59b1b9c34cbda53ef2bb9b813bf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9abd906616c9bd2019b42dadb381837102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb09ac10c9155adeb9f3dcab06f315103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d279892baac5e9fc0ffe86f92bfbdd7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b561c3bcfc4080ac4377bf580b0341ba105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed12d3012a67fbb6e2861ea0b885d7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7880b8a1a05c4c97aaff3e18c1ca2405107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6716253f3119a0682a4e0d08390e3fe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293426cf5ba3980025219f12996730f9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7156d403e1b2d9f5d30bb232dc7cda1d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eae2b28c1b80458e5456d307f5eced111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d197d4a56ac7687fbb5b51cd0c3a54112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad9a8a614f1424ea6c4247d2c17e99113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4438c35bb31823d75fbd161c299ceefa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6638496bd155ce21b21568dea218156a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad14057c82e4d4b6368b4453259f8b4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd8878cb089c25167e53f6a60c63edc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ccf2a1933cf7bb3256eb3f0d9e3ffe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16099f721ef07953d8080ffec3b58f7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b0a1a0f686bccdc6bdbd855169a57120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b288a3353761b0d9b5b5d70d9f85c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1529a5253ea2563951f4314a53e5b41122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f453a7cf19acfabf4a2099a4569a5b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba8dc1d0afe74953a0dab1eaf8ae5d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f079d35e25af1f0719b9cb74457528d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6f68a47dc5a8bc3160cde788ea709126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ee6f1271ba42dbb865c61a0ba1d0b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c73944de710fded2a3ec6283a2a5e2c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612b63fd4f4d881dbafae69517208a0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabbab2581e6cd34a4c5a4ad3828270e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b200b7fcf0a07f2ab80134f7ad2b29131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b3f578aa32514358154c737faac58132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f61022846be4cc2a6808b2cbec4d1d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c0f9992e40e31304daf78d21bccc9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be93d0414dc8c329c9e2234406d6d56a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc50a251aa425fe427305d8dce1e4d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa740b767cbcfb0087e505fe99e6b34137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7472e9d89f0ced482d10e0eb87e6c4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567169d7e4c1eb595d8550a047c6a958139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b0c3d0604362f5d37855d7f3438594140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb913edad26022bbd2c60550237355c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e7295d97bb20b4710417b61adbc065142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b084cffb06c35c9be894d9bfaad7ee9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b19c3d14a7253a319a16c395dda56144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159cf2c2b2538489f7c0d5f3e7b2907145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53677342eb67e941a35cedae773d0bf2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f8d29d437170e224ef2d4d3d17edb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d563686ea0d60e188d5dad6677934a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e810b78d0c45b9dceee719ee3324ae149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762cd352a3c1635899a2d0ec9bf38f1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f710c10c7f7832a49db5993bab1ef151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065e6607228c7f027072e42ea3239f0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310bcde57d9c792650b6a265e21813b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e05329327655da42755ebe2eef1561154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e903c2dd9d7b46a62bc0d07eabc08edc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f18279d1879ee2b5cf9e23410c35762156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb025605fa499c5da03e729d0cf62a80157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c70775c5185d76a5274d1ff64b769158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7bb6d9b9517d2906f89c8928ffe9ee159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a58bba689be12fc7004d33c07b461160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b8418ac363aa949af878022eef382b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9adf6d01755874f680e2c61278798b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e695796044dbbcee3b392b9148727b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdbb1223b4c6ccdab6013ca761586b5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ee8dc439191a5f02e2a3a5b862206165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d7c47e885cb8365d86111d7a11778166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b99ac00ef74c6f0e0b94de544942eb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05947ff1bc4004e398a82627fc18b8c9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2477d82a95b40790304efbbce6cd567169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b69cbc591cb587674419439e04d8485170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc57f7ae85ffc2b91808c9b72f62c0f5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49ff9d067ff9aa5f3ae39d4eb13fc1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd07f45a29c075bc3a36db897c357194173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b18ef5faaf2f7e2dd994fc1c6a7cde174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba0aa78826fe46cd5f71c5b0a81fdb1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1269529d45d05707e28eca565d0ea9e0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0392fea1a8016e662d924e66c7910727177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd518628c1ac1c063b5841f7f16986c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93245ac7211a4046dc2ec74bc915ff2c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef7d001d4c138d8c420ba8390aadda180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c00c183fe20bd2b980a120a064a98181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf453d604d4b8c45e9483c75519a69182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5659dd209f9068cb16bd0388543b0940183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ace98eab39b28e3fbb4fa5e285db6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2925ce45a74f84a53400b84dcc696d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5b3fddaebff08da0a4954858e8778186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43062e45353652bcff02de34402a064187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e35d9139d6c71747506fbc25b6d78188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a12a6d27f8907fd4405c3c3cb23743189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d898bafadaf1b0bdf3e1c2a7b71de190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4265999ddeb9a4d2eac9b396b2ffe7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f2de965aabba2f35b54adef75ff7e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f7c5e147d7d0a3b4b3b92c9b1d0852193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f528400191db73acc11bdf5cac14eb49194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9cfd654b519925abaa13c3ee525316195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2841c3daf294168d37fabf2f58309db196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b96bd8ca24efa0147e52d47743c6c30197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f888dfcf752bffa4dcde5256060dc01198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694410a75a41c2c0982c8cdb3a782e6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab98cbca7ead48c40608837fb419b6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3438c6d23b2ad08167f8a1be8ecd441201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4762d9881f7e80d479845d59ec736fd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d534236b02ae4274ec693cc6bacae12a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e562552c15bc67e3bcbdaa89ad5893204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4546ef75d4d6eeb2d7e1cf4322745389205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b63eb4a143c23f4cc55921b4bab4f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182eb01fe1bb954a6fb72c4a7436b22f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecdaef8e9d58f574eee0fd7f4cdf9c1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea51463d5f2b11986fa7b24f9992536209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05846be0309ca64eaecc92bf556d234a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9596b34f05deb0c744ac6c2a77d953c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb78be5bfb49e48c5f6eb75e8df0661212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72f814e27b1727079d6f35ffe59883213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf3d8b37714bcef0abdd9c19970787214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a093ad42e91be8afbc96a745845fa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a495fd7e8c8f8514dad454f4777bf4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed2dbf65c83910d12683453cfb51eb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d84da41c45353315f9c58e2f23eea218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e7c5b2d58fb26cd0b86b62c77044b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb8db5c612d2af814cae2f69b22ccf6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a632c77d8a56cb93b4022cc63cd0718a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a6cd2b0b889706002257ced144bda222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba581e17ca36d95094ce45084c4d7d6d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceeffa8c210c324dbe0342d6287ea5e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9282ffd78d329bacd6afb3b21fc7b801225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d08f32d6a89c18b8056ab7a4a1302226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e0280ff32bbae9216be7c7b503405227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a93addb15e38f253f834ea540921f90228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcfa16a4ece5795ff80e3e908aa8cc3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2759fb93f2e1253580d1516eab535d59230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd81fab12ee69b394ff28366920757231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d542beb05d2b6a9f503e6397e90048232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7139f517653e5c7b7b71155c620ee46233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f903fd66f47e53010c99df5dbc35793f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefafec5a4b1cc8784364bf584770cea235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae463d1f86fb1cf04a69a2e3c11e6e1f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a523aedb7fece51c252189306f79be9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f9f0e71cd7f6a336ba86739755d94e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c3fa64d64e68e8053c78f08d4f3e72239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaacfa9ca545e0e51bba89c634a8398240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd722a7c0401576f02394629cf578d9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a97c9c36bb56456d1396a11f957ee67242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e14eda9e93dd60fadbad2909715cc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7fe4aa5d1959bd3be91a69f774e2b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72fcfe59d37cab846508edb8e3fe7c2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d197c32096338beffcb0115976f194246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9584016e6cfb9fd09af2f66b8d5c2ebf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff8b91788dbcfab31c61062cecf75b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed83997aa97353cbc8fa9dc740238af249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d823460b65c26d8411836aea92901250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d20f453413239bbed6b045126a9f9c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e208d98e82c5cda1dc822aecb2d1710252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ced93372af905f10501442b71f106253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ad9efad90c406bdae18f6ac9fb22a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b0fc0a69569258968d2d65c946917255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff2cd2e20b3cc1839f911ec6977781256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0d6c87eff132c700f37e32ea878ef257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36b96e51a8f3f7a14ffe7b568b26ee258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e15d6df4934712171d245cc9ead9e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b318c60d52e40c1b9b6cadb3496aff260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1084225d1ce4575495e4ae04bbdcf41261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5e2085ff67ba1c69cd3831f7e22fd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc1857b61c83ce3efbc49784c92af7a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ec50de70a5a747ff47e907ba0a11a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfeab66f06f52d220095690280885b0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a928b9863efe15d5e8518669d010b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ad810b925661ba96e52a49c96829c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d21a58cffb67460039e6260695343f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff87cca76a60ba29b2c0f1d418c9e87c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182296fac9c23b8fe24f9aa18fccc670270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c645a060cb239f9ed3362a56731a3305271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183b689c62e10c6fe2fd44c7b36e2b8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd0f288875f01f26287fb954e64cf33273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4738300e962e756f55a311582f49dd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd39fcc21e5be74ff46563d5959b7fb2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca59ef238d6bb981f351cc6e798a8dd7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfff9329b56a2d9a37afc72023e2c59277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ba9ec55b1c0b6968f35edf132f6b1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06662e1c35c3d7e6c4e5ead9acfa9876279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641732167616198368fda2a47f3adad0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6089d1ed345605f1e8b800bada5fc7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a4eb28a295024ff81e9a6e45c88e59282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b6d4b483ca4f0f840f4b782bdef8d7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874dee223675bb89bb48ab2e3a4dbfc5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf18fc6265ca4cf43caea852c5a0c05285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60872fa985700f7551122413e6f0c620286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be5e64b221d2ef3decb6a01922935c0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c06e6ca03db34bfa35ea283968bdcf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74518676c321a4c35b7746f674d0b6ee289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d872103b4858c944d423b86021f95290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9351e0f0678c04e5a3748fcad9cc43291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d925113005e0fc91772a7bf1df0f88a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c802dcdf3ee7fdaecf95a3feffe1cd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d70fbeb10fa7f7cd41d6ee6ee562f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de2a44aaf7fe6df56e8d4ffb1b5a087295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a275bed0238c980c8af69e03f2c02a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a864c518b5e65932cde02a10a1f75a47297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad5c697c0e8aa6ca1d787616be8002298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb530ce7967e2edfad7d4654f736df299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b188ad6e7df6a4265284f0e953cfb17300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a871bc73f50efa0f5a86951087e8b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce1d54b972334a2e7a220e7ddc1e57302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d69bae7df47e20af17effa705f34cca303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae41ec6f45999d49ebd6dc6b17a35a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb47577f966582c8bfa3933c767a5d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a6673c5018b29f65342d0186283b52306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8083ec2255ed731d04787855c17b2017307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2132790ec136dce0f2017fa31e8c8a0c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac9261a3aec276cddc4735e4b345f42309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb23fa6e3bfcf02f64f3fc6578dd8cf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae28e683f577dcadb39821ac4b497273311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac69e996903d6ed05c0ddf1d66dde1c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae108d83dba343bdffb561febc7a0b70313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c422538194cc276610e61d5f99139a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c380c3de984edf0f7a70cd9fbe162315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ec80240f0a41ffa405382789ee6f4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bce6af52b9b949e533515a8e59e07d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9176e1f62634c584f04c184fd50d97df318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d881e8ec29de1c434c4851ce201ec364319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e73e1e0c7f8791337e2f7e6c5e36a6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c58b86370666c11b540d35de3408ce321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f1b18a68af5da3b473b69abb8ad2f6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89381e41a4a04479a3e15f1f01176d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe29984bf975533e8e2e6a3c256e1e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d0b9dfd13769cf78b7378a77f7d455325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a9b33b323c0ef0002d5ec9629f635326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ecd704b042fca1a457f185417c004327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195c976c684c0a7a6cffd2967bbe7a1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf55a895a1769e0520c4797185ea238329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1cf8f4cc37d5045ce722cf47a32b5e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45704b51a82ee6c121300cd8bcdaeb8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a35c5fec408f171df9b2226297cf0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d918cf93304eace76c9863dddbfd74c7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56901735c700cec3f8e1dd62b0268f5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb9dab658b72a627d3574e6ad9030af335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877eeb56c86f5b9e2bb2bb9a941a5a12336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d13a3a769c6288c74f3c146d9b927337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb237a30332cd8f3deefee2442b6d36f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a8b36f096916cfdef4e99537e42c7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20583ddd5a18dacae87b65c5b705c21c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca07618bd255e3a75cf9e9ed04097e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4035f98021405fa008c855d60306a5b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1517ed3103c0c7f85845fcef91d98a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a8169e56ee7c2cbb28b33d6f745d6f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb62633519ce593a23fd368186078dd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0d46550e02d4d598a6a4987182b1b7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f323d115d174cf48aee47910c8c2a2e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba786577ac237a7173c68fb04ecfbb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc00666c624941e1c8cce06cc70bcd5f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b067300f335b62da2a1049a1d0e5a1ec350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285dc2a19c8c4477bd70d4c276ff8e5b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14dbb725dd0ae63bab1a264d986d033352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea9959240b73cca4965f05a7e7c6074353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f828e83e3343688c9ccd19e9543613f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71800a9806c9318993acaf750dc70000355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e484b3bb733ba8ed003f9b6f98829356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d500f9af7ef6f6eab851e20902fe69fd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bdaa0ef0b59611b592a3e5b95a78b1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc747d9d99c0ce2634e6921951becf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc2c703b54ce4b36ec9ac4189df78f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f729ea1f27f38922c4e76a9904f8b38a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5938811adbd4c60ac30feda5f8824b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d80a48ea6cda01ec09200c7e0780ed4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd728a69775b368f67b7a5bc8fd54fc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecee87ec7b8c227d99d2c2afdf047b5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bce9af764f23a58d60d8d3e474798f5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cfa22006e69c3d38e49b989c9deb62367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba3166ea1defb3f87ecc8de397dfb7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f904840ec576b0bac0406ece3397073e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36424fd554cc7e2c9d4842eb94a6a57370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ccbb114cc612661102cbf0dbcc6ad0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e27ae5649caecac8bc83a0bd0de6559372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f3f4b6ed9a018980f121a88376229e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3508d55e3af6305e721279e5ef2cf33374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b45642cf5c899680962c8723f3e054375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2950616a28923747728211a46ceab376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2367e58ac8d890d9ee064420ffdee6d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6696d944986296b14e4afa734c180b2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc7ccfbee444fac58ef2bc5a0a2341379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf075e3ba48a1680dbb72e994b16a479380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ef01ace85d997bce649723e59a275381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2470f74b0ebec9391a75663d25c8e3e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa33c5960d2460cd23836f5e6d0a620383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d6fb18bee0cbabea3c6d39287fd11384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dfb6c445500c871c46bbfcebd5a34c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352203313b7ca64adf623f1a800c20d5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a102f27cc44dfaaafb22632d867e98387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f70553e0dbbbaf304ffe2e3223fdf4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c744752757d27a6cb58b54d491258389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9047fe9a17ab77bd357cf5305e5e2cd9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff397425d60fe676b1449e3e0cd42b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f324a1022a7051064b44e7efad6175392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d4ed459198cf6911c8cff0c5b04aeb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d6463ffd0ebd2f8f0711ebd3d27bd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c011a5c0b2d8eb7f9a3e0d9cabc184395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b6f2d4dc530af8c86bbb1f46b48ac6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515771b7c24c28449d55f79154d1a14d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d13ac9ca7a0e9bc352147536420ff398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed7e1ecf671edad1a363a5e3b8ae0a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b142d4eb728c78960742109bb502b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e82bd0ab36450c62ccc4bed4b7687401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8582cb09e478884c3d284b22951cab7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc15fc651a23568b56f33f2ca0e646ae403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e94ff12ede2b8f9ed3ca50b5ec0427404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e6002f3582eb450507975d4f8ecaa405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b42a7ea9860f81a55558bfae03cae0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e53d92985d642b45ebbf391fdde0a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fdc2bb1649f1302de4caa7ef944fb7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11807e9b46ebec8b895201b1a9c698ec409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d81e485c58a7cf136eb436b7f4dc5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec1460c9001c44951b50d2c0ebd87e4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb01cfdee116fe8616eedabebc65e4b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b08521ad25168207c237df048bf9d52413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e5cff5f045f04036bb5b1ea0be97c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f7acefcd32c1ae29b97f72b6c60577415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31270840e55857d0d1932245e84e4b75416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1f7a2eb869b4d4c9f7e7856bb8535f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c11c5c545eb4f94df957a56fc9a8f8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7238c9e860f4fb250ad2b941143b478419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ecdc6884641e8366793bf583dfff26420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b6b7cd99aa3360044d0062582a1889421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b647071aaed507543f1f7cea9a7ac53422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ed0bb262c223ab840c37efe92138b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e5d49a9327c0319e0dc3d22a83eaa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88db6d26f18a49f214dca1d538034ba425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e978b89dbdd5947ecb08ee7b75bf34d0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b526eb7d1b2d43fe0b8f7e8ed2991d24427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e180ca6b1b1bc509313a1bac3b9e2912428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b3a2d3e21a81d36e4834ca7d96e7f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea12fe58303539afc8ec0fcc39438342430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a80869d8608d15af88be66b5997d528431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa309d711a49cf36d66cb7e6b51785d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb257986ec49a83d6d1d7f5303725b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774322e3d3fd7588425956a5617ffdc9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e32afb703fffa7548176f3edae18930435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd78d73824abf2ed11982009784ea3f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62226cf7e94b6993fb0fa5ebe07b7d50437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53215505bef63a7c3fe8e6ba737ec912438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb95f9371a26908c367589cf119215bf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd75d17faa4ecad32ba5929d5b34f2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e09bafc73402129e254cddba065deb0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd503bd4d0494b1e4eabd9e717c5962b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f5096e19d1318c8243bcb36bbacec8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e38090734d53eb14b12e51aa4c9c361444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a032bd4fca63a86e29b7ce0fd3a61f8b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5657593a544e60bdbc0b80456149f1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e7c856ca084ffdee620b93e69ed217447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70875f423ef89fd86e651a4f37f02b67448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c185c4370d02a7e7fafe3e991121445449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b3d6384c1c2216cb4190d8331f3ec450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c5d7a9f06d1cdcbf6446921d9c7f3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c02e511aa2b3b122a076384d8e5f4a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c2fa7614af8ec2bc6196d78fe4f43b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88064ddc3c6b972d4bfdf5a093d8e2bd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e15e106eb8ffca941fa1091fcc1559455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e13f98da49f8c6f2ee181f59ec05b0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146dfbdd5edb23ac7337cac18ee3f403457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d9b652b704f04fac97eab0db3a238458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b2e32c871e3957dd2ea040907dab74459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce2089fd2b88b09b22b5dfa6e0eb4a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a968f5e51ff18f5a726245ce7f5c566461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af96c7751776f415381730350dd14d37462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0aef3bc87c212f029caffc7ea3462b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ef2c8e0755b15a0a13f6c2c8b5cba464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c355dcc2a913253cb24d0152085b3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed480d612b8457dbab9f277025faba2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e18a5988e087d7fed1759041fd4e8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e98d02e698f82a1e5e012176817f9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2236a1d365e4dc65f7e1682f8bcb326469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d1b8bf448c96ef61eafda78d7f5809470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fbceb7c489705dff8ddbe1acb2a4aa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372556c847c98afe30f790fb973f62e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c9e255fc0859f57030fb3cfbdcf8ef473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7abc3c730843cad1233db5e37fc5d59474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e9fc71330c9de71b0fa198b3dc94f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a356d278767c89fe567a4faad6bb56476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0516732f0d13f8b04f95aa6a0070629477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d913b45f8b4fb8627a9e8332d3fbdaf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a9799bf9c0c01ac98b6b7144ba7fd7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a1c36ba7473d293aa2faaa964debbd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc304de7f3ed436fd4a56108464c25481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e25ef699355895279d80c15025978f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc82327a5182e72d75fb124215b7941483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9adf5a47e5f4f3efcae46dfb50894b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6701be2d260916eea58bc0a0e64e177485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7432aa6beedbfa1c01c543d505914dad486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de72a149082d6bca56161f7aa10d31a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a662611e81109d875838d21bdce190e1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc01dc791b436a4ae88db3254c28b63489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b463529b9454400673d58529130a3345490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdfde7cf332d9c0703618175387844c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c0cd4610e82f5455d736939e95016492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b48a409aec65920d33f3552fabc86493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa68ae4e555022e395a96347329d12494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b3bf98d85aad8522e2716183966eb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b263891db06aa73f9d7b85c8ed8162d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d94eb3d466da9239d67015df9600b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af7d2c88c6d4f101a218965208547e3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f755f3e0c79e4c76cdecf4fd358b8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad806cdc6ea984475af565c2160e5b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27f4c0f43e6232348df9b952f913de501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37407893fb8cdba4e1ae7e09a62346502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13dd0b2d0c9dc8b7cfcc3f5e4fe2a32503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f54422788302aa9b3aba699ab59b62e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0839b22cf98efeef898619f4e42fda505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f67a0cb3ac99aea1bb35a2ea126afe506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a6127ffecd301cf6b827d29b00b079507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afac759777465326df1d037bdfecd5b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf032f637dcfc0ff8b28e93c430a5d7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dc40ea17e7f66f1e66d965dfefb85e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff42bee4ff4ca93277617338ab2f9512511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01460b2f227ac61014601c2af96eb8e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e184a327cea0a00c13ad653725854100513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03871791f6e58b28bd89aec5a60817cf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd8961b4c1cda7929aaa524b76a21a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1abc19cae4f9fa8e18548255734da2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a0bbba5221e764ca3077410fcae75f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac76ad00e2138a29dfea2edc25f9e4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df4b06a63659f63ecf3a4960395ecae519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c99d00e607f29b2c30396bd60b3ff71520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653a08fec68be09f91eef169c57f3e7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bafa4b5f3d185134ba3957f38462cd1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b32d1fcea28edcfb3ec9c179ad26b2d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b15cab70ee53808c6864b01faf486524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b903bad5cb3c816567dce4bd6066a6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac65a5b3026ee70d21fd24fc09dc412526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dcf27ea948553bb3d291c39dfc0076527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf79ecb14d39ddd79493d325c092691c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35122105be771d3e9181691a1586e5e6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142b66f2306cf010c39600204531706530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f38b0c3fe338c32d1bd77cb2d9afcb8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc324282ad8ea68bd2b90ebc9acb5d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd8154062be4fbc4f439b205ae3ddc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3416da5729175c51ccea5bea28debd12534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b03c482b9d79838b42e192c8a11878d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c7e2a7f6b08c79c80624e502decca536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c5329c5945cd27233512f865a58c97537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931707e9c88c091c9b405e1f36041ee1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2222006a542f8a341b033ab0e033b1e0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446bd16df3fae372ee300a6fcb2e9af0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f51680300e169fd58b29964633486fb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c946a4f8a25db41ff4dff2b45d7c4d45542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b8c8848282eed9f511834b5599b56543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed1209e5372ec51baf371138367c27544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c29954be8ac741968df22aa548ebc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75065bf0892fed98c648810ea8477217546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe11d2eccb5a5ded628be40e1e19b3c9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355d0ade14c1508ea291af84ac03dd24548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e92767e2e7c7c54103423c5e6ad84c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b864be71d391b96b4519cdc8878a49550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a27ca982aa357a6cca1c56f5eeded5c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf9e00775a7ddf197b16a988b29e7c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac66c5f6e936d57976825d3d186ab60553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c783f027fc833d90c5d6e8c9bd8aa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf972a7bf881b6405077821e7cb65ae555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9bdad588e4afad77105a591966f6cc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b96011626b9bd7dfe2deb12da7aff557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd9512ca3d7226dcae4fb312303c933558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d52e174ae05140d8401abe50cf9c56559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae1d35142c51c325f4aa80adf6ec21560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff4848157b3aeaf8c00594c45ad09fc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b23e33e992c1ac63c1ffbe59bc3ac5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca374aef08f0ee25c3868c00d3fe056563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4bac0fae149cb2bbeadc411b8e3796564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0110503f0d141fd41cc78796d0daa2a5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f53bacd8d8e9df1df8827cb3c78e14566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29aa39cf7e22de58e0a01d205b1b613567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9454c0cd116bb55f478d0f66785de7fa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3446897e3489f9fe9ec0cf59d397108569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d03b3245e9969585fde8ea57ca7c4a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7166794a9d138b0ba2de551bf0965dc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae575ee3797193f0605cff7949b50080572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc07d3ccb736802c20a0b058bb5f18573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868c0d7d03b01f5aab4a7557bb30281e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b47c0e9799eb87efc266243f544e5d8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cf39cf761e572c095e079840aae71e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92356824c8f9e390efd667b2d1a5ff577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e1b16a46b8f9f5c83485cf250f115f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0630142df89892cffd6460ba626d6a48579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeba9a935bc569eb776b0c00a187be6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc1c5589ed7bd66672f5351f0f244b2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c903fc1e629952cc3303951f880067f0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f77fa23bd8330905f7a4989276a08583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3347120d7f632d76faaeb1d54f6a2c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf437c3744ebd6f663001611db74361585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1743be1d7291bde3387e5f1fdf69226c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ece24d373a5762e6b4ccc6fcd6e526587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad4aaa56e12eba3de812c9381ae045d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c65f73758ba074a28428ee1464c365f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998acc397a3b0fe931905e0b8334a856590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b00e9093659db281c31f25ea1a1905591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e82b0a857d9a9bca5a669187bd94f0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cbc2520730ff3ede8ae6f984d504fc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e0bc6799f3658fac48af778894c055594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8963ba4b44fbaa9cdded7dec6d9a11595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c36ab56c4cb0a8392e06bc4ddb2d6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c20a1fc00ff7922c6d358aa17a43d9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b3604bbde86028e5f69a8573239573598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f869998548119151ac884d35e6d0f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ae9a07e83e0bfecfef318bee1a19f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede367a86e855206a405c26c4001b299601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b49fca3500df498f64893a6444403602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997539aeab43d23adfe70135e93b07fe603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e7a39d3208889248ced4cd328b99f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a685ceb69ae78120de9d578de3d798a2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04bf2a89db4ae8acf0eee71bbb91b50606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5251efde193b12f150a09ebfd2e19e34607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cedadf87f900c1158c4ae02c4eab22b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c9f01342aa35f5bc1c70c9530eee93609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b6fe612c8729726f9576841cee4c6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb10e6fa0e21dce2e90dff8390851f4e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74921679f38db8f1c4f80e32cc5e048612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63fa2888113fab1ad5a7aff2d341f74613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7836f6b9126bbd0af6402dde4dd79da2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3850272a48b1fa111a0afa27acb7e14615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf09f40a4491ee125f87e4ee58f685b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506fecebef658c8dc33f0ef5ccee9c73617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a52997a358df395e13cad3b365e17618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9451f5db44408673ccbde6116d1364cc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a740b1bfdf1e1e0dc793fcb3c78cad9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c47e2b253bd80dfa409a28d8d00ec42621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3199dea734edfc6627903fced180abb4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bbe129713f426d184205f8a182eae5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f427233aca319065c53b95c49e7474624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0681598399e45f3604f3c2c956843c09625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecace1c4b6bfc8244a8e3d692e37b0e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a89d8d0e660fcbb6cef94d75af693627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36382ecdb2bd88dc90ff959bfaa77636628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277057ac9dd6f0173f365f70f98b4441629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d3690f782a2a191d1c1597056213f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22224aa28ed4142bf5c7c867e471ab65631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ba213c94e58bf934dce454f1191ee632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f34907a76d0432564f50d9bfb26f480633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b544d0ddc724e7a9c09c402dc1558fa634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa734e8116a47b09ee5cbc0b59d4fd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d0c9afb381fe7d87010a39d706768636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cbf796dba7f91ceab989cebc8d4327637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732648c16dc223a92e16bcb8590abfa638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a05a845098fb9c4b70734c520cc7bc8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612bbf9eab42930c247705dca4a7eeb6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa55d686dea53dff2b3cf8c06d8ae788641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea5752f7f914153006f5352e343918642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe794edc855ac33fcb96936311fb7c7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f8893a73aa2784657e573b759445e1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0643a926786235db3438b6f8827359c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef12d695131a267bed7c95f002a1e03e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c7e628bb5810c6db3436192d84ef71647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab110877d5ed9e5f2799c4c6b370190648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a86acecedce86f57f4f617bf1f996649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1323b0b71bf21594eea00df799be811c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307309113ff012587e88f86ae907575f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d950dd240c47f6641b7428f535d01f5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4da9c9cc7afc0b48b484acefdbb479653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac0ef58ccd69bb1dffc4c6d2628cd33654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a1a19b84bf63d64b6a2a5651a8513655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e80eb5c005ebeeba912373985632d8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d219b14f1fde4138180c14d70b08d0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d8c5aaef7210becf60d926b516d3dd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f5ee3674e1bc8afbfe3c0cf458a490659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa0f881ff1e430b7df7b2324b5da9d4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740973985f12e7107021667dd45fbf26661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ba163606aea4c234b6d31a4a441c6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4acd8897725060dae0228c1f35d504f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e4c2e1fa703edf4511483e5155d7e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2962de76013b783b8f49b814e7d58172665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6ffb840bdde43bb549a4422f03f1d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d65866298eb69593f19b32bcea938e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70399864657587f790ecd2ff39c8cd7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5357e137036130169d4d616a07c01ca669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaee45626fa2fed84745789ac7c3abe670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7345090c5651a150e9473f4b00218a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fcb20fc34d8a50151e29d442f1b705672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a69f90acb7e999b00945f9da69f9c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d54b90336a69535994f0fa5ac3b4680674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b53e59b9cc6050a59393ae9f62e61675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbe24b90955593b6e3af0453af6ab4e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceafa7afa7108b258cf3d8e4c4ab966677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf727f1b2a903006c150b99845fea0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ddda872cdcf8c896778370c84f7da679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e6021ab71c58dafef16225bfe0396b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b6601378bac0e563f69ff98ac46baa681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba0769d71aae716abbc9ba53eceadd1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67fb2878e661182bc9dcca8c5a9b004683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a808953ba205af18f9802b47dcc57aff684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8570292b35862883ec470731d7766a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea590b838ca8677132ac996db414ee1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd28e27374281efc097de032d5ed866c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8534233d90c73c1658faff4bf0e3a4a1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99dbc5b6ddb27fc497950b22b943d21689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5dd594496c4d6ca62b4c4e33716469690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7bc44f9febd13f2e6ef84f682810dc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61650a49a8f537a2f3fbe13ac55e61f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1431b0243c0bf9d3126ec4791b0bd7e0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c51c7e7331050c762657bdf210d9dd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5570b01a0ac2e9093de84bafb84d8531695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cfab7a43b76cfd68ad7f8284fa3e7c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b6ddfe26be2e0f4661178a64eeb958697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76906119a9371c5fc8bda61b3f1dfa56698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1640da7dc3fc9e838abc82b00edd7036699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10874815a45d7f4c4af510ec121af0d3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f4eb67e5b78e18a06c42d2242684b6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f10dc2a93b889a89f4f27ac7d3e49702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0cea8b99a3f55ba1ca30457cdf576703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd3eb246c9e8529104f55a6e5aee8f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7876bba92defbc7116280993c6150c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2661d10e007b379d32f6cd6bc25d3758706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44afc1e30882725a99931cc7e419f712707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167171681284bdc327c572c0201fafaf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266236bf08d0053a9834c101bd99d4ea709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f13d94c5178fe5a398781dd564fab0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039dd006420e7bb2387c0def9ebb6fb9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c701c470dc334b4d012a519e554a8385712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c518b7fad58df6b641dc43979c72878713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961215b6261c5443e66644bd3109f5c4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a11f22c288b490f83e149c11c582e5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deefff2ebde15ce47ab0fd21c0c9d2e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33254e9771fd8da0daa6dfe31c2aa97a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8ec8d79d2f2e20426080592e82bcdf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b5bb42421047fa6bdac67f1d5174a2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9796718247353142a43aa8c713fe9798720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec96323f4f524e7e0cc0295fe306d2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7577d618cf0bc60d72b0049b9764675c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1310c51112b4cf8c850b4457e8cbf3b0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7f7283907ad8810d761f6aa110989c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a301035b41713b96710b4ab9d4b7d179725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f8f7a001adcc687eac3147a430e250726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96eba04783ec7a2f412cecccbbf2c6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f129c9af582ed62363ac3467a3cc0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb92ab4098cf02f61d0d6cfc83acdfd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd171fa645f8ccb88269869915cc33d2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27105815d124c52b31816aac86d9926c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf97bd925735a9d5b16df3d43cec450732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d64d5755f54e1c17788c5893488d52733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6861cd954b7df1624e71a46d4089631734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b797bdc87c20fd982236c00a1f77fc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97690199d903974f1bf7ac6371c250d6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d0356e49a20369a59a32d44ad6046b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82566be59760eaf16e8a90ce49ed2ddc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc54adde877f2412ea513245367b61739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c2452a39dea2cc6844da4834aaf4d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f9be6a3342407daae3dfa07f3524a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38809c4c4a833d882c3912b147911ad6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900b3e70adf16172cd92f3e16c66a77c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea0601442e1f543fda2eac129b51bf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e783703fa8484fdec06d16e8213b220745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60109e664ac523b98f6762a77e3d690c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ff2c4df0c59fd930a7bf8bbf98ac1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ed7386c337a53d0a4c2463c1af2d0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eefdb37a392482afd428b3ff13d86b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790fd79eb97f32621750b0e7897c5ac5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ecd0aeca5ddb4ca2f3b7d6076a14ff751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e43647eb119204495f0acff82e785752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eca450b10df2c9eb3f77f496fe5587753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638d4c578caf490ca314b75d481c387754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadac143593a74644defbe21707a6116755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b4878e0935948c76fc267a7348076756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b623d6ec0d0c5ac4443c48586c1e4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa72f42cdae4ed652165761fbf24372758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b2f804e55ec4cf1128cf22ddd78471759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>