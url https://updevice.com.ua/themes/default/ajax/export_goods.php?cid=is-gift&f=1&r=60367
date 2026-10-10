--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9417fed65dd9615832979b791f74271.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1771b29f45662e6845089080f69612.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035fb79762ae051255df10fbf9d014283.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e12a70cf7e54d28932d66515c34404.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78473bb0af4d64b5bd495bf78fa6dac5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6bb7352324ed84390b0db72b6131d66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad026ca23c4c4e2d2b33e946e3891a57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d6f6b602d73ce212f371baff5579c48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a0942991387130f4d64358937de399.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d14802509e18ad01998ee3b3be864210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4086e2afbab7620a91081ecb9804dd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f192440ef3afabf0f09fc769ad738b612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eafceee4e900a323cf97d2c0cfc6f613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504c3883ee6b23bf4558d03f84ffe3b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8745c423236896df26ada47800e8e0815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958bb5a7349b0a14bf6beea8bb0c548e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee84678cea57348960498e5302a136717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba41108fa9687b0d744c1330fec751ce18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de3794e2025a7f0ff8f223450dd1c9e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a67ff825772ac1c9ac06105c7fe62e820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ff44f597c79cb4efead35ca3907b921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9337b54d88ef617895976e6b8970430422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad021d47314171d7f4465b05275ac4723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa506c78433a8d6475cf82207ee85324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba93004021ddde5c42a76f47b0402ae25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e785e3f6244bb492d5706ac5b8becbb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e28ae9a71b9b539a7392eeef281ac527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064170ea9dbf448a33e24efa1bc2cfb028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c467c588e32c1377d169256f345705729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e368f8140b5218dbe068598c4b507c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf67f569506433579b881c4cd23e9f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0483433e7a595b0d06a3516530c0db0932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e25f9fa4ce65493047cedee5d398b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4419aa3ed6737b9e2355c521857537634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d19f51f66f806d7ab9ca9551e362f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3e66d8080cb40bdc266c39d0760e536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4f3347378cb2c64e36e538e98b76137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca23adbb704c653e41bf63a86eafa1938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12489072e4802568d7d962d80604bcd039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d18c4658beb299cf2e44790577b70940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcfbaeca3cc5fa171362fe19973bbc241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d732f8828ec0930eb359bc61981a93bf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5596744c6d0e0e0b7278c66069535f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d28ffd3bc43ecb47dcc41169468a0a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e69d055966999a2d1fe87d90dd25bd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49406929de181d8b04a44c421683e0946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa334994a010ec683efb4951250052447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba6e213b1efba67767c1e531eb437d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e1a6c4f438a253dc64af7a22ca22c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820309bf80a990d748358f61fa1e38c050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b7fb8b8b32e3a910c039ce3a48ca151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc5eedf27219b67feb70322a73b344552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b3266c6f56cb2cc1cd24d63c70e8b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283229aab870c0959516809b90c612c554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d57dcc41a5ca9fb8f80187c1365d6a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d0d024573df76539dd58f5bfec1ee256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb682010ce0b075e3abe0c604adac72d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0124fea9992d7b8be4d8afead313aad958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b7d56ce719852c3c2bcf8cf0a524659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9801663696c417cad74a0dac22205e5460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce652057196f170f597c16bdaaed5f2861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec02f80e036c3ebad09ac18829599f762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f283358ca14f80296eb65679d8dca663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a183047a2206115ad3efce7f71aceb6c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907dbc7264d4b1aae16d61a964f0f1cc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc58651ceb67bcd6219e663aa0c5f266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7909948c8cedba3e33da1aa0868b1167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb064fc81898d79817273ecf87c68068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1230b2e701fc8b34785b92d62cdc0069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6004f74fc9fa9db5dce5fa4f9e84cf270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0463606ef3d99ce7d392d4740571ea5971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae7b4ac6d54d04869dbd01c833b38a772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b9db2e6dc06020aa0f9f2f6c9ab05273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64604e7295960db3a2039bffa7dd91c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0eab9d152d86da655f4b828b99e4cc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef50245f0d48ffcc6d7adcff78d338b876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d9f4fd694412f11b5aa89912f1e1e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29232c1550fbe28b1aec13341bcff79378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a59568ef06f6fd183dfdb46ab2ef4c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9394e5cfcd20d83ca5b5fee7295b964080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b9cb22f64f3e0bc9d939147aab85481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35afd3a01c7d10c6e34bf10e316c0e6182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1bbd136a4c9f464d8b15f6e68b45d583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d346ae6816643c0ae3dd93a48d569c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967b82b4c06f7027443ff9fc62d595285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7514a4a4f173dcd0eb31b68c2e123686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd12d0c806bce1dba5d66755933a2187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64512608c698649b98c63a270c01e87188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c432f7b6a57e9e390385fd982f857a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f009a183d092516442c525cf0ce4b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10bc8aff85cf546599d25ac6482732691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e14da4f69833d99b7f83788df1db7892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4195f667acd7e87f31b547cd954464c993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dfa2f62f4bd9c0c51fe079ba1914f894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c90910976ada864cf8f3e64d86961595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906b4445ee6d257a56b05c0615afee796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728efcbc77f94ed10617ebb332d9a65397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b71393936a2d73a31d1a80a0b839298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176cfcfae25006b68374b033839ed5299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13821cd16fed1631c2d602a486ea8bf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ede88898086ac4ddc46495ca286479101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b17a06887e555e582a32e6e89c0df9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59347ab7f39b793bcd6d508aad7aeb96103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a803470f71cfa8d11d643311582ff0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a441e72cb5a1c25faee422de9d51926105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33fb7fc8ff20c31077c3c4bee05f0af106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce528345424d21c217177acc85761e05107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb23aa4b5507cf9ce280003e7f32815108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be9b2592f1cbd16908dafa098893cc6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a986cadd5754558c6e64627a09dc1c2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f8f6c39c1787e55457e41eab9942ab111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e82db8a2c8614bc1e464f27f32f82112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95974031e4f16d3f1d27191304fb4f7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c552eb9f051e8a3aa8bd35ba662e74114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ef254b36ff48dbecfb85f124046f4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea783e1981eebe6fe9d00492d04505116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337307be6a0876b6b0a6089cf8df137f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0389b7f8e46a8f35ca8f916ff1a65d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49053d9007365c7b3010f76ed117fdd8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b703e824d695eb2212c1a0c7185bc3b0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95bd7a669d1cb1bd098039a20fe2a33121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23840fbfed7b1641a6a0c8370558aa85122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc21f1b15e2c41534e7b594b685d3e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320f42c7734ee94e1ca41bbada0dc9b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc760458c0a602f6666a9d9de79bfb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55182b1dce5f57c9f81715ba30bb9a8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2972b4434b4f24d0afd5736fbbab76b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4683ba790bb9552ef31c5d5990c7411128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a466bc840fdb863c79c6a1294960b9d3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528297a972882ab424036824f729a7eb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f439e03b904f653af14338e547c162c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f792aa081a72e51789f49b0567429132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7916defb76847b46f98df538434d418b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe283c5c00eca3d61537a8710f99b783134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592552086b9471faf888da37cfffdc52135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b41aaa8f2c09e80bcfd47076b8a29136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d76e2780e37a7b8f68c5351c99423137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d571d501da3705e1254ab908e54e13f9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d05db8eaa9cfac6bca18821b916127e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de31595b08ab3ee417ddea01c8e37be140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550830d931986618b730a975f9d1d363141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf30f56d794d11594fb40084a80d4ec142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760920f4e3a0d598eb28b22688c19ee0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a1d7ef237b0cde06fc09c2052fae14144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af01967b6bdf291430c5ad6907ddd3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c6da67f35ae629238903e2c30ae57146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582cf1a1cec4e6a7f8fd05d1b289d745147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4423a61aac72658a4887c378efc3b3e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a9f457b7a53fce524219e83ed437f4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbdcc7a1aab5ddf6cea8f949e36ca10150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af61adeb1c8ddee80744da91dcb2ffae151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e73e0e2c0ede83242b4ffedf1fe9b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f80580da0616c2b6b2eae4f1ce2358153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe8159f5fb3afc3420ca30c99a6def154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a824a2d7b206ec990d1f5ec8a3db929155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b8e1d95813b683241d47ae910cbdf0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520aac9c1118b22631c2171a782b35bc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0954be20a337e05e454b6e6959436f2d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da839bcbaba56e83d1a5dda4634601da159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb3217220a2cedac89d2f292a6ffd91160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177e0666d547ab2c8e187e7ad7b086d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4463d923a5eb33441c4de6fb257f0b45162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a774a06db1c22f388b1f9287f1e9fb3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ebfc1e821ab25b74df853073a966ab164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af8630df719f9126b1cda4b1af9bb2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94951d3f9afa075856e9a065b4df2c9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f1a2dd9253d4238d50d144e1e9439167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f64e551908da5cb5a740c4b61a4e8aa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f1e36a173dc5baeaa0ae9382f9ddb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f35c3e2df6be76fe87271db3a24955b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1912d9546df11e1c132348c1b18c6e5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b50c0eed4ebc32fa89e864a8899bdb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed2128aa2e76056219512211c2f03d3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e22c2cc8933791047c7b8ca40375e44174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ab1a174da028b5c8af65bba61f391175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff32ce6f4366a877d5a4b0bb6ea04448176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2be01bb796bfabc5673c869218d3c1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20efa34ba9fed57610220de750b7cb78178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba56dd9e16cb586045ed84fd1f6723d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d54e6f1de4d7c6210946b48567b617e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f24c3c2d7bb678800a2e18305bc0c7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23011ad3309c73667aba373b623077182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d501426471e30fb6a21999095d36d5f5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f1492e24b133e47eb90ab089d7d90184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4378e3e6f84de675ea53c61535d9e8c6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80535be390a413ee25b6df772eb6a771186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8237b3d5562fe3a0050128659e8d3fc0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e128b10f67e1056eaf51072e9703e110188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf1cf5bbdf75004bd34b5164f49d6b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e6fa10e9a8be8820ba42fe2b03a427190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a49c6638197829bd253182d4d3670ba191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a668a75fab5606ac0d0fd4e40ac89b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc76a9ccd853629bbc95ced735c2b036193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e993b7733f7b71c12d29d2e4aa0bcf4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500b346247352904138448938bf20b7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9602842702d707d56e4b075e140e44d6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c922a66b08a97bd0cee415af2cf7e3e9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9791299cf8a478bfe22dc484b79b40198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb9ee9ffbfc52c1628ca2aa642b2cdc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd184cd7d89743ffe9412deb6f63610200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cedb9eb32fff060505faf4ffd7c11c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79248efe539c0ccdc5f1a1b4d2afe45b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944314776bc60b4dc41c9877d2d3766203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4025243deba042f77345ff5deb91dd37204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f4250b5b74ad9d84f6535a5c74f489205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b3471b1df0b1c53bbaa00a0866988206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e01b09d86ce1b0319b6468d959f7927207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d4cb0fa6b59523641ed739e3b69d5f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6579456ecf2f41585a46f3d1d5ed4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97fad0c22142149b2e8db9c0592983210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47daa5d88e47a05de77183ebd9543448211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed932e351e50eb903a55afecb9dd44212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a604e36b9199495ac3345d729e0ce213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e938c9dad2074929de031edf46b56b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f817729c95831ab8e5991ee031eb476e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31d9d3294bfd0709697ea6c356c6ba216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b53fe57b10b9871c8f8ecf145b652b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609be16c659c799fda6461cedb53c5a6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b66b2f58e75cc9a96c6e84c4820dd50219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595322e0c381e9cd16481f979746600f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64a3e89f46c4e24f790824bb719ae73221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c802a9413c2aa612cc91acfcd1dcb906222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a896ec27a0a53fbfd1f39f8a36daae0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09726db518547bf293a26bca03a20daa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d87ccc7a3792c78cd55d75c6d0e3e92225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3915f8475829fd3a83b63f5f410b110c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab367292dc7e962d548fca0c18b1b10227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad0b8d0691d4abc28676dc2d538b71228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ac7d493331156ae46c0cda4c2f591229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd72c8db225563a25f01a2494a5c53230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd2297b081fbab886857e6c443979c6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6120afe077af482e45f85c56fb66e9d1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc84526680ade012b62e679283f60262233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d834000afd1540a7c4a075f63e1729234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89e93d2edfe0080597338e576e4bdaf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa22b254780fea692c898ecb7f58235d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50048e7e764c3a837a3f31bf73aa8266237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c606f06a169c92fa9de1a49c43302238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b3c4da3969c2e6469c2ca328f181f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3874e0043cde3acd3e9f2f7b16c7942240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d3bbde93237af7b446225a1643096241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c559e85f1d785e47f950c1d1589fa9ae242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5445e7c5a109e497f8e09c0810f3b6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c4efeb2ba51ae006e88a911ceefa5b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c33089f317a0b6a65c6101e547f42c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff3e04d6054800953a6dd81bb85f83246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5782ae0bb296f146875ff1866612fb7b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b342fc7d7ef184e02bf80675d27d59bb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557addab481f6355a7af1202d047b5d4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f89bce144626667fbe40e73e9623c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd47a782f59db12af8951a798aad9a7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3098a71f960a368af0ba9a26d271d8b2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b6e891a11bbc30307e01fa978226e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7ce0a3bfdad9be1f68de952c3c1d2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa2c699344976a8cb95fa3bd966623255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b68eeffd00775fed42c6129da9ce75256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c443372da049aae0f3ef8c5ebdeac3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf490f5db1e0a5748d9bfb33adb4842c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1255f5a272255c8ff59d81eac7344259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d46999860ef9bcb1b9db5b102f346260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0718f83bf197d48b9a0d1a26fcc862261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394271f1a2e715ba24ef22480154793d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fbfae35b762d2d8e6d48c830169158263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f447e50021076437bec964a1b3395631264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47de506b75fd93bdae68e930ed964f8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e18ba3343111698535d36cbc43643c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfa692b9fb2fac58f02d948ca021b9c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50779e2158d4744bb16f99a411a38bab268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06761fe38d5547ed9f340f09c1a4a46269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee61962afdfccf561aec820aed88605270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68747aafb5fdbf1f754164b5b808080c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d370fac51c91d0671ff1494b2317e5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5f5d9aa9747776b3be97de7b947e6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4dd892a87db09d1c1c93d98aea5ecf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4d0742fee71a4c37e14b408e352c5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53448d73075f57f495410636b2667f1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1598d444c969c95d0e25254da94d59b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c27c8ee8580dbfb638127c41b404c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bcea0c58530774b9d351d16ee15031279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2376cd28de9b85b5e6b22b6c0599f7a5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20861a5bb7d8597c6540daa3ace1f9dc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5b7ba59033e81b701ac483ad367f1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4817d5cd766c0af2b240531754bbe009283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec97ec165041f655991486cd00f9a864284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9773280950ea7b6f9383f0509087db23285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4799a5a03a5bd32d719c28df2d8029286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544be4f456c5b7d580a4c1307496f2ab287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2521f3ff8bb2b764ecbfa360b2f4fa57288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6971515a6049d6ddd10953bce5ee72ee289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2597d845e54a89fa8a493e33bb6ff861290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93027995bda7743f9f36de2f0a642289291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7999f5a02d657dddbcce871c66af6bba292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a53aeab3a4764c183338cd448614011293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778272fcac3d1a5c5a27d5bedf48223f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da045028f378257b2ecaab278437f45a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac9519986b9f39d0a73a58f417638e4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c7f3844f2b67fea68ee8c7697ea0fa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95dc5b6d5f56286466ec37a57aeed89298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c904ada5e4b250610363bd3d6bfed59299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468f984584cb0093116dbf5ed2ac6a7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71c3a89ea74d3e626ec165fa6b7aca301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a06e01682e1c27a32e91b076c75e0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8291945c6fcca7fb2a86e6b9a8883f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a314420c0bf374eae2914fd36ea256a2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8337af4046c0b90ab43f5fe3c4baf856305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5394c2549c0e3eb307d1ae181909f57306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c657cf0795c6a232506643e6070d7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d8cab2ded7a7a7c0c4683c080f3f0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722236ea919bac822258e764201893c7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c328133798d67bdba806565d861b155310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa9deea889b94c58c203781541b300a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4673297b9a30f81d6cd84d58bc2c1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa47b679700fe4f1ed8f4ae4679b8299313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb847a8285bef61de8749c57e591c4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2474cce8b27800137ee6824c2a3e5f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ba494e650ee1e29cffc83550519545316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d7d54134bf73acaeae88f0d51f40b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b052761a13efb1287e5fdf730eea9bc6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ea200432caceebf7fd2f1af9611b0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a32c9be7e786f049ff5228c5ea8757320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380eda1e9a110a60c512dc1769a4d9e9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a29a421829f662dd2754792a871aa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4f4cd05945a6510883d4f4980ff4f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47abdfe9a0b394010e520f396483c436324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce3a7d9d18a4f143b406c85276b64fc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12538fd513fe59b59f3502ae328c58e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa23bd6af39da26967b28b61c12955b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f646521420d798de9c4b2b9a26628be328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27bc0caed8c0853f531929c38dcc8b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a2eb8d5d6a884e6f1e209f71a2d6e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453141528fb0263e70754e492b303ec8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1ad3091e8ad6329157259567801ddd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d0c49c9b3a2f9ad8d220c70a4744a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9502e5531c55dd12414749d45e0d2ecc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d217f62ebd4a86ca6667cc580979126e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e7c81b74967bd28fa52ba39a90e328336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd584d9653052ef0e598db118ea73a7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02057a83c7bcabe324cd244f3dbad936338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f0822f167d6d1c073ac5efffc9e805339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896ad0e922eda18062d71d89e771111340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b1553f02ae213d971d7ae29a7264c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ecb29f3b415220c1dd2c73b4f2cf9a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698d574b1f53fd83e0b93203d3b9aed343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cce0f718e212a9a5f53618fb5beac1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee61d706a14266e979db2e1e0db852f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a9d39aca86892bb33bb85a8df910d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee0253de354654549388002205525e9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2dc4f2cd617d3d2e1782c99c2780ef348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d50618845b92f51454af4a8f14b7f09349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca7a39991e585b68989dff9c955e5c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eae819c52af1f247764609a22d56ea351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee7dc0c734cf0ee45ae747adde7f45352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a540e5ad0a5abfcdc30b7219eec9d48c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95223c728c7c707bf37257f2d91eda354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62984f49d90a37a48ebe70bda7c72179355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f09ae9790240c94b971c29d13bb83356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cbaebab93a8db84b19efbe8074caea357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d713deb28467ef29362fc33b43b64358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f032b37966f1fea240884fea29a1ee0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55afaa65185a60ef5a864d8a40622608360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a17d501dbc103c47dba1f409acf3c7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbff53893ff353c7a9ed984209738c4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b1e2cd7763a4dbd07d7bbaa5353e5e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1af8cc62a2cb23fd7f87ac7d41b5e6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e022ae43ccb4f6bd269f214d30508365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3be118b1de27b55a24a66fc036e5fb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc0cb3489084b46f32be3a2cf381a1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80398fbddd5d43a680f03723c40bce3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d222c4a521a1ce645c817dab4d9361cf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01791b9480697aae612b4a24f97b5814370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646257e6e14117f9b7289be5518c61b9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f91edf07abb3fdb76c1d8c2ccc0611372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f1d95e6cd80d410406ad36ee7e8583373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd03b9ba3e05af895433e194388e37a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912abfae88c71bde8bacff8fb7f92e8c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca45a8c5ba66efa3c5a87edcb3a1f794376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61063bad5f96b2ab5019638294f9edd8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3574621acf3e1b5baf0760e13c08b51f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2647de34ea5f51718d6a29ecbfd5a17379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9fb934184eed1b7273c326b6fc3b3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c119790b0ff168d565cc99f771c971ac381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c24212d9be2ee1eecee3d4b138b63b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e1dbd659106f6111dbed70916b3d7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dad6548d313056a2052d699c573b30384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c985d4d99c9249842bc6a1e6898dbb9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300863c078cd83657e0e83ff27ee454a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ee19b4e5c8afbdd643b559c57a769b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86eab162e4759e352bfc1adf6fd8232388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4975b408b6e1a876b1af12710d4e99e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6bc4f0e5aeaa0c5c77093b065c664390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8743742339378e4c8ee437b41d6f57b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c71e6cccca2a8e91038002441f0739392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5e87bec77220ce968b085a97a0a6ef393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c20ef2f13af195a9bdba5bc9429aa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ec5367b2fec6bb5897edb3bdcf12fc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87685536fc9771ad1aed57b6716abb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accade7d2b3a2c1805034138047fd6f0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de357f7be46719a803804dd234f73e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2924bba7f427b7aaf06a1b24e7af5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4302321252f4ada7dbf23d6f28c16e4d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c2c6d950890f3b5536c2f4c22e8e2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b403f780dde4364774eacf3166c84402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d46fa4312f2a57dee0cad86f429e7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d1a19d90ad2a8cfa720e794b7b9b5f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505309a3a29a3670fa155a96252d3a2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2078348277e9392a6ae7cf14e97cbd78406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f2411305b05d87b8cea02a6fe4496407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a044d15ad6ff54e3a2e71a6274907440408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b714bcd7b6b5306b422d18becfb695409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46bb368493f12a8ca858eed76354f3e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5acb94b9fb174d7eb32401028bedb9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275c0e9545f778dde0251d9bf541400412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d949cc69ffee4a6ba6b436a802917118413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bab78ff9c791f6ce4560ee0a3283cb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f964dcbd366a297366563bb4bab240415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ea807059490dfdcd938f2ed9cdcde416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91793697ee4a39bac3bd4811937aa8d2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db70c4edd4b144ba0272d6ebda4fcedf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb81c4f12576e6fe6cdbf3168d657d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167ce625b0594b2a870e79805c07f4d5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c6ad16dcc4f59771a211f24704501421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b506ae48d02ef905ca4638dd51c96a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa89b2d30ab382d59430bb6544e3d86423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9bceebff5253f2df6f39f54ed261da424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf424de3682f78add155c6565d750678425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1917e2754a6fab17a4105d3ec91537f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015eb5d716da23b84a57fa5796378ac427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30784953c2ae067f8caea9263e9b599b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20be2429440b6c6abf45c36b7a7b57c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388c20892cf9f4297522b3ed98615b0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ae5b61bc1bf89b2aabcef9a278c3e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ba66e20268f9dc540fb04d5d9f95a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91cf3efec8052379747b5e2343bdeff433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f20de6511a1d5d93010c2e67ae277434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e86c40fd73d53f9e28326e9129dcc1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a9d60a5d5204ca99cb02b35528c807436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c86e3694ced1147cec2b801564123437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f092a71f9e99f7456f075b5b556a3fff438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c9f158499202fb8a2e14e99fb1291439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e9ff5db1b459ab1d86797d690c023440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a842131520e2f5dfebcbf5f6f79746441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fadfdbc6eda4050d801cb634e83dc7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd26620031b43b32ec5a3ab5f1f0529443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04890f06d20d590155a8b500bf25c3b1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf7e7b3e947f136831c86ca15da88c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b22386684b30605f6ac6e060e333590446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b776462d843f9922398dc367bbb37ad447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97812c96e3c4fe883479b8ac6e4d24b9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d1e68e3b031e98ad6b7353c5d3fabf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5cd636b455b5983adf593c6e771c88450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5999e92b8cac096da9681b5e101949451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a278acb7e7033c0385a8007cb95ca061452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b30a6cc2667919817fbbc09bd9b0a5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe41031fca4622aa008c862286172afb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe14ea07f837421b0147d73a103f1b46455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec3f46b4e71c530dd70924969a4047456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae7f8b5fcf6418544fa8cfc74f5b3d7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d59e3038ea5265775182779f6768de7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab1f2a5b0be68948c5de5f032dc20b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f9ab2b9f5c4a177bfbaffcffceb89460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa018bbfd9262349f11670c00040331f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a994cdcaef5d0a39f178c32c8fae6c5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2804bbaa78528f102c2e14e1550081f0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84b952da5d0fe457e8c89fe38a25af4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a7a13612d24c872b7d5cdbf33f5ed465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063c585745d22f7a4aa7c40b1c04530466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e98f0f662474ed9e31d74faf3c021467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f6e903544680f6de567a84396b948468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4f416c838117c4d014b229381c68a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef80bb189864948c754536bb8a19fd6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69a1253e4dabb9c2e0a1e72a63fcad471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6ae948e496b097b0b69d13bf89ed1f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5653d759234a5392c6c1306f596fa041473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc0bc85c0c528ac40460c656a7c885474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b47eed40243be17e3c7e58a1aa662475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b07254664762dba8153c088244f914476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2e50ee9e3191aa4ed59702571928e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78348b21382d8d7608867728df2e02ab478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17505be6a5ecbc2996007cb20aab0efa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a70a9f2ed856444198f16d334b59e28480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ba94811d5baf9c16258d83e09d70e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c87e1bb08d3a2a66468c2eea209fa1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51007aa5c2eb283f320e259d2e45b390483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32823f8998c1377c92de00f03b2cf98484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c535d3527391c36df449e0cc89763b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4578cadcfb7edbb55e7fa958b06ca5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea01a7f812318fafca0e305334f9bff6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417cbb6f9da069480aca010ca894c8bf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd228588ebf2fc9b6095a247e857078c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0bd13ffc92756b0aab1d06b046024e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ae7a34c12c3433cc0c1e9eeb3cd5f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1854a2cc9ae3707e46e66ece2d818f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d089a34a089b9d3aff17756a0384e114493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc34c3976e590c2f507dd0566f3a15494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c9960f88599262ffe6238e4a3d6a5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c125864e3b46b1478ab563b842061244496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df1af908905ab2ecd98f3c6cdf37a56497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcdc56bc5646b55d046760515589b7a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d5ee3c483a23b53713b77759b558b9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f10007cb575f6c969b35f608f1ec9e4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca7980f2c4259959070d510edaa986501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de6e752c8e3bf9a5cf94e06a13a0abc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da7a401833d26bd4a7c2229aecc0ee7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6071afe15f2182de302648cec1fe4ab8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506475ffa8a0ae35123476f797d838c7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b1ee539680f16d4737e2ff9965967506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6acc6a771c19660ef6cefda422b3c0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba5f8f0be80e24343a95940a19ddfe508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30e950bfb36c29e36d9867695c4635509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f53e4d706ef913736d6f4b9ee255d9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc8260a73ac7faa33a6e55d66b446e7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749579d365d2f770cd01bac430ced63b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d5c1b941a3a145bd4bdb3116a37ff513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f1724c9172cd7f0b2319b7682f1bc6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f3d90cab41d3ec994cdc4cb384fe7c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3894d0cf5da3f4e7c214bd206d4d4d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4009d881803914d1ecad1cafcf9d1a96517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba88e8de12ea61ab8b8d433d98b129518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f366eaeb0f30e6b8714f6d196a12ece8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b63bf6bb14cb6769cb64ac4cd0c42520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7980720988a13444a3be9d50dbb15f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e019e6e831faef9803592c1942f61522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a6c9fc7e0fd9a587f13f9fdb945d7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c84763645aff1c32da172ea23de3e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d635168e8dd805631a9ca21151eca525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65d595b49e3db810478a6302c74fe43526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a738da898e6ed063bff5171c65a6ceb0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d903a38029c3f77108a0c0d82096ab528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e7ac99305c59e0fca0c529a224845529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f8e824ee94ede5c90cc884e5d8575530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976bcf20f74e5f0813a44a42b26f8266531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b19b3c298d65c6b95549f42cbd0a41532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f77e0b8641a920d7cc3b2c458c8786533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e537673510e3d2185d8641c63c782534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e518c1a164b009e812e204453b8c0d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb7d94faf719e03d354c0aa029859f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c861cc08ad2584841d6ed6963bf62377537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a567a95bc6f9b2dd13b778ee3ad5b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879879a96a37966bd581147e7af8b387539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c9308a8802cf57604014903cf2e9b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de76d299a291594b5385e610917a282541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe2ffe1c2b4f1a6f644dcc9c1cdda5e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e325710af9aa1bf7f5bda11d2040e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190806477e792b48fad32a33a3bac08544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665422b116f0df3796b8596a34797753545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a767a6a31a94f15d70d71f6a36829546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b2ca8dc313a4e71fffbcfa80bf5d96547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c898dc28c41e29f6a982d1a8334a3e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6582c0e354a2075c96f5f44f6f782635549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62db1455de0d38e789f1e35036b1c3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5230e9140c34f7fe5712f399f587bdd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef61231dfcd5a0c04eaa11ce07aa5cb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35137161483219e0907f2a72b1eb239b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee78d30c8be3b657d9410761a18852554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9762924bde1c11259fa066a9542c7d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff2f2db2d8e15302910f07365812371556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e31cdf7aebde6b03334e2ffd7d8d4f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02974605e5f451e7924bad659c8a0013558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff38bac70198b186de388db470e14cb1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8441b95c5033849af70571db7d87c03560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212636eee1c8b584122b4d77c7ae3f34561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839bc6a745f9126f8f7fa1fb8a521c5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e11e0f87f4afbaba20547b949eae0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb61e0b0588fd3d247f147f2d993f4b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e6dc83a49876b5b518dac450820ed565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c72106b59534af18c49b1a3fab9aee566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb708cf01c34dd1f51a8c4f610c4b7e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a250acdcb15845a20fdf63f5e4aa38568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcbeedd99221ea9dfde27e7b4f49c74569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb33977c69e213d38f880487898ec34570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183aba66adc6a376e4443e4cb045847571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db13a9a76ef87c215ba7d99a9e91cd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e732f518325bbe4230ce2611e92e6d1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda934484e1964ed28244f0544d4f66574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffc8b3be48827e26497e58a3f5bad97575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f483192a33281f94bf459e5b70af4380576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cbd1702f37cc013b4a3096e1eb9d71577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f8ab6165ccb122cc6ddf29ca3b86f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04dd3a90780f21cfda95ab96f01ba72579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85529f1d21f881afcd8d5a76cd5ca0c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaa69dde7c900b2b1b1b3e10511b181581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d49b20676ba07e9a9edd27824083b8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d49a22e522f6587cf97a4729b7fc4db583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7daecdb3a613d23f798f659c633283584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dae59ca7d9fdb920b40440856b64e3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7857f7ba365a8bebb268794a972a1ce586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ceeb30b6aa3450a43d57c6aede8c61587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e3c02bcde66ec0fab0e36f25f8d975588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6fc4eac96b68d3ef3990effd8a72e0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858644295eb37718dbc9a51f0da5bce7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a4043def2328f99c00bc88553d773591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f834d597bcf06ed6f18f758403c61592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b8b75ff391284f68143bd712a7450593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cf92f84072b5b30cdc316e8da4fee2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1891293fc5031356570c1d04ef8721595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545fc978a4668b94b68c2b7f62d616c6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef2a6c89fb04d04c8d71422b550091e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd145315b8a059f9b02101b009c52da7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e213b55947d094bc511a0e3ef9675599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2966a415d56a5b3b15eeca1b7ed9fbb7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e76d7e69bb6cbe32a1837c218ee134601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b6cac4c00a50ccc10f4a0b50553d61602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da541fdaf41fcfd4c812e3deaad2f1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b1d887b1238fc2948c1f302060fa8c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec9c254a104aa506b7164d72761f6e6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d46a1be72550ad8af78eaf989f71d2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0950d7bc2f987aa82f18ac1a6313615a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4506bee5428e66824b8a2722f0fbf64f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6847819afea051dadd6537ae35fa4b9d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e17494a5ac2f3e0ebcd2fdc3ff315e3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba84a9af86be6105e0bdff4e795f6255611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de77a9304b380c8c7777978324feb53612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761088ee9f547ece07cdab821f86cba4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d71993226671c9b3272dce80da6eef2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af57b0af74982298ba61c13c931fc8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361c489e1bfa272ffdc50a821c1d927616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938fea2c0ad4e5e77f9f8d15c4815ab6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d1a2b890ed1506ad46e6694b78825b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ded75e190edcc4296b410f8b62e52619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3846c7c78913259c9e845f0dc74fd10b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec8693f753d5b8773052cc8820bc03621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9613b85bcc148ac7f095893b0fbcf4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb7186f5645cec1e65d160d2e6c67f4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1616083af397b75505487989624772624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e339a98a3a94a905794d82bb983d0d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03bf9859e55d8a05a9e481be836684c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eaa8b25bb4d158c01c64b8d9670074627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a45d4f94f77271f4cce20064f39456628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8979de939eb531cd8f2fa0e38c7e51629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f212a2b3dcad44d08cf3fffa791ef630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224fd08625465f3c544bb665b2945782631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209da7e405fa4e63dc8f0d5630492d00632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392127903034d118c26e64d4f95669d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb0109c0e013583b18e95c345b5e7c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ab018d5ed3c0ed733e5a13f7dc99e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423411f1a9ac421f2030b4783ea9a690636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd248a33172aa7135149178063c045b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ad96d280ab22764f524c833e1b74d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d3d433b54c1146e208cb844cf6f5f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f564c73dbee48cde5a1f45896145af1c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c66b8f281f8a0d58e202a11491a925d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e440449bfd63eebae1597632c8678a1b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a954dde4624f52d61fb52d425cea54ee643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f105de1a050f3e9c54a20397177c5cf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea45be207f53075ad2a98d50f98819c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f792d306d73a2ca12b5de95c34637646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce2cb38c62d8456dd98665c008b478647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818acfc2fdd19f10efe72f0ed5caea13648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09501b873e620af6d70f63da6a1089649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777159bfd2da5f6bd87832d0240fe5bb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1692101d07d8caa1ce375b259b049870651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d2be5d21cdbc8d2e547883524fa8c5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f903cf8cec10e64acecc58f9f2f4ca653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f87f414b374f4d49a96869cdd7844b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d09b2d947567bed9d79003b7154e9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7502beea3528b8d82683c5f3156da656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e145b9e3b4d36ab970b7e268329456e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a4ed249495e6f3be233edb393b0c5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f721b070e20c7864ee0a91348434bd0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc5a6d1eb6b483ed90be837d8c12ba9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a4ad891f750e469d22de7a372a360661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f03c525169039488b9156dd083794662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff41ffe589223ad76bad3119795b40663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b11f45363bd48fdaa3130be7de35d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92655953300b1d2825d9ed35b2f72cc8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12a2bb96913f2509ec9ba3636c7668666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e69bbff97ae2de30aca5911dc911f9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5096d1e8de5fde1cc49a752bcdb5af668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034d91cd545da21f0cdb5219b982f079669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c16963286533fc24ae790361e0d01670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b806b6de31534a18da50bc331075004d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66aaf7189312ede3e6e491dfc5a85b0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3fb6d9a9da589d6edc0822373ec0dd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b213975a6b255bbc3ba992ce7e64f5e0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3587a85457271eda8503e00681079e6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6015a31654e9e90cd1520714c2d72a3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8892a3136483563e2edaa179219bb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12071fdd1694ad1dae6d08f1f8e9fef678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d124cc39ccd1d72066a46916f9d4ba6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5135310240adf89ea71316be58a1954f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597c144c829bbc433bcf61c263eb991681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efac7cc10934237602df19ecbe1c275682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ba34ad27df9240d347f289ff8e01f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a662a2f30ce8fd3791834f73cb1a86a9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2e174047601c139d861ed6b02a895685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa81c514ce8b7622d06119b8977916686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062624b24a7b438b057d35db13f191dc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317fe75f8a72605348ab0e66a77caaf7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ca2379ca5d9fa293dcb00a71e80e2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251747f9aaaeed17fa475c822b75f88c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd96183cbb424d735c842624c14a21691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f22992b9aa793ebf56800247a062f12692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542882876a4caab6b4051cc932277cee693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb449f5467ad8d27ebc87540301d9c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6406c593c1abd64655f6871eb6a54f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce100b4db636fc95b36e8247fbdebd6a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a193879b11699e3f621a7f1fd1241697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b4377231b189c2a56f74bded7b13d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b76ea2657ce1e758adc4ac0e294ebd9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c84eb574376843d2e079dd856b97306700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b0a06306ac61660d35e687c7d7ec7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81de48a9a02259a9fb3442dcf4f3c59702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d186e7b7a4572a1c5b461b6bbea773703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84752397343b3ba403cc2f5509dd9f3c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6daa50f6a299f911d837b616feff4c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248b4f7d8cf66ae32bd15179221192b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23072cae2b2ff4a81a26ad3c288b6c8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee94be5fe0d96a714fdfde2efd5ef1a4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0efcde9a590f85c0c91b5795351f1c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e353dfb47455c00fda3915a623a71d65710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1900e950bf452b18d0cc83a164c65ea3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f9629f151281169a25172820d50ed712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d686030633bca9f7b06f7234562c7b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a025c83a9e1db7a0c60ae6af091c210714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5551f9b092c74f81d5ac1484383b204715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c139e8d7c75488db158e9e74fae8f11716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6755bab79bc762f835b8211fa9d90a5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f8dde0b04132af4791b4ccbb80eaf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1181eaaf1c2641bc1b75f94d530e2b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c2131185e43dcc5bf87ed9bf242fe4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8533a9090fad3ee4f99995e44b8cb6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5edd5c9891efd9c71ed0924ad270c61722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af0d1d0afe1002d7232fc4b1b8b0083723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b558a75c1e1b283f198e74257233691724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e92d5f0655f89007ab5049e0b4a5fa1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb8efe77efa03a6c4d74ebea66b001726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ce6a58ad63d812f6234b84b2e528f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f601700d09291b8ddf72fa15d3b1e1e8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172dd7667a302cfdda0e651ff11f1d0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f5263f4a2682cca9f35ba280025cb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb2a7a035b67fbe69ed7dc6f048bb81731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6893f5a5cb6bc708eb708f44e1746e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f173301dd52fa3c46782081cc1be8f8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2224892f89f82967dba425d8152e3af2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f1b555f253c6b6da3431dc13a1d283735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a803bfd06ed28d2da7172bdb96efb6a5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5249fa6d395915b2e4a4cf9c4b9973e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b318c877ed9b502ec5fa858c7e488b1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10232f67ad621f6aa59e30c9904485e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363583c00cf11431213bbbee1a2943c2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b5b7ec7c3fbbdca2de5e66067c8c80741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4679abe62770d95fcda77504323f935742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda322a4883d5f315816fe2446c37c9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d9677e99b01dbb22311c4278f8f251744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eef54b47ae96e9d4c874aed6b258667745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d146076a727327189a1479617af4bf9e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b55f979d083abd554860bd169ae93747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2db148234b6f795d1254f55c56eb72748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e5f493901a5060eaf3c622b504803749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598560ad33d3c4b42ddc21812400a7a2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af8d94ff705edcd0c00485b1a375ade751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7654f74eaa7a98672823757f80378f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a9fcecea5d7f70fb5b862c54748be753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dfa07794efbed0812afa37d955f1d4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f632077b33fea56f4ca141d90caefdb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e0b473fd9b2661378396e1133227e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a27c3aa62717ab51a9e9c8ba36cd8c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99286e62b34c108ec6505687f0790c6e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72bcdd62e0ae9216f70bb8b584664a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faaeb0573a7c5623704fd8a1e12fce51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a443ea976d3aa11e42cab31514e28e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925994378da12e53a013ead5c8b3fa453.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f38fb3dd2a701a0fe45e052ccae02854.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c364c293e0a8a078637947548008e5eb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278be483a1649ad7e671ea026593404f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cacedebc29801a03bbaca19752e0e947.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324fbec9904e07a1fc1f52e7751a861c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca2312557b9861d7c5782d73c504f1e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6904d6177337e99794775995f4282210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2aabb51e5b2ad6e2c9adb0f6af197511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904176b2b73e06de672597f6b5d6c83b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb14671bdf668a56d6254ba7876c6e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87800d5c3c2eddc712d344ce0157931b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741cf170d33a1ead0bd8fd6200b5add415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a0e2d20d2e0f875dfeaac0f57435f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69032cf5df9647c72503fca5c0005eb417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f035e126e90e9b96409e16aaf6d7518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ab3e9a2b4a69a7f40cc4098250ae919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d2b0856101f1bf96c5f2313a7a6c320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5876d810fc43392ecdebb60f642409721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06433027f54beff2a8778ce396814d822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e8b56b384eddce0afb1420979fd1823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233a56077fbb45bce66c47e84e9e7c824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e50bcecb1f0dc65516c3291a6baf5025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893fade7bb48e4ac3200904b66267bc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cffb7f36c93f90ac9cbcbf80e6479c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58944540981b4c3782477ecb2334b39828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35923fa2790aa27db10add3bdbeeb7ff29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186741aca9c01bd1b72eedb968caf55130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e80ec9fb7984b6ac37249ea765b1b631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d320107a1efc03034b7b6921ec472f4732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d10c5255265fe376a7b998dabbda2133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a07269d1f22845f57afd4c4194361c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06789319c33a9b2e53333e4a8a8361035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33b2a9fd9672cabfcb89dc35132853a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596ceb13f4e03b205a2534a91d5baf037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfff7d796cd4957fb4d3c19d4529aa338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed63940712185210a21689f7fec8e8d139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5439f9854cf020f4df0d09f942aade6440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daefc7edfbe23991b72b243cb38003ea41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70590d3f3d86096cef12d38c452419fd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0220f9a0fc63552bb0cb7267108d8bf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea0dbe3633b8a25f85d9dfa813ba8344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b312a7b6c902b5d6291c2615d7a81edd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea17ace7023eaf78c1cf8884d770f946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8fc74293a02966e22f2bda1519d5dc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca77e4f42e0ede02249abd4ae0c6d4cc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08850344080ba479105a85b788efef649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406793595a7092f7e943ab112aac58c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c56d12fac819beb2eb213d80a44d551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a3277d34355093b63d212a3ee48bf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c19e373cdea639c238317f11287e88353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7988114cb05388a473fd8528c048f32854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d496d5ebe5ec3690d385b29ee774775055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77adbb25d1c13a426d9296734e48686a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390d65f03bc1d5501e09d6b0f5fcbac57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8897400afc95f224ec5c277bc1c065158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4433b00b780a8fd2185fd6cfbe16359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3794c34a816eccd28862e76202415e260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0589f87ba94ca2e024e5e54ccaa19dfe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6678eaa9d3266971d96ae372a57cf4262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e78c09d9714462c703798e5e91869a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe9d0c779f0d707bec2f9f1d9ef73364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad01a348954b1e02cb71c500db9b2765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8321db457e32cd9c7d8d34a91248d3566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a464ece681a2d811d1c787f3612b0567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a722ac9f0e3f421108d4ca4b77d3a168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333969304843074edb397a693f75924a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733330a4718149d5de6bde7f1858d0e470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd2cf7ea146fcfd34b836afc7ae56571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ba83ee1788b8d06b2baf42933924672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23fb2ee94d2495bed5f735988d2982373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a3af0f1fedfdc549d87a420a8601bd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a7ddfffa781b038df8518c736d36d775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e530580dc3ffb5615cf3f112a0ada64676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b83fea19c979c480c812dbcf28ec777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e213ac0edca8299ed40344a3175317378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f1934d31cf6669653675b1c9acb1879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f6cae08ee688db049961172c717ad280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef97f6a86047694d8a78934d60b694781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2014175c5c1031695da10da415d34e082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a71f98acc0fe2dbc38972fa7d937baf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b95d057791a3ecef2008a1913626e184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965557ddc64ef911a3bc675ee99fc01885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817614f2ab16a0ab2fb5c7677d1f6c0e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502defa250f02dfcdb0dcb2bbf81a52487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a99158f5b9cc7fed43da324c7d62f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36586c0755472ec301e9a2669be6aafe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca28341550b4073e7914a9a391ab84890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0668c8f52c4e113e50136f3a8b6b792491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b12e21eea75007ccd04da18fdc8e992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557dc11ecfac6f4b4722a167746259d093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e66246aa10e32a0e7ba648ba2ce4294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313fe60f2240907188b864d19794897195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a49c306acaadd5108d3413929e1a72296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3741b60a8309523b760f44b52b9f06df97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edfa5baf007434ee27b9951b83cbd2898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562bb81ab4e1eb1bee7df47698b0daed99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d494f5ac66fc208ebc85433324cc0d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386fb3fa2e5d80c3e0189d72c75d43cb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee626b29c0cffcfbec0de9ef9103ff102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e6521840754244a65f1751cdc7504a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51716e86ea5e163b3e5546d3454fb9f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d20cbdcdf3a8e2404e75c2d0db8f83e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b36a144f1229a24eb371c2ce71987106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229b422617e6b5bdbd8ada11e7cb5be107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e641fa09071cfadbf91da28cbffa5fe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d90d6fecae9c8a4f40cb87e91df8f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e8c014fb1d745606012c4b91147886110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6647dfa56faa090a1faa9f66e1b212111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4533be715596ae225957ede688ff6b29112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaafb617a252c77f7e9cc28c1830ba1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f163c57dc3f8bb0f7f0750cf5055a241114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5756f6d974191564940a667e38cd88a6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed759eaea2f2ac38bd667aa23e8ae8e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ce03c7afe2434de5da76a41fa8c9a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44a0d8e6f1e4f48aad90606ea510f9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f2a05a12beff27fa68fb4a849c37c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e83b985ccac58a8a03ca6ac8cd799120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d50ae314e2dcdb91a28f6cbae6df8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee474ca3e2e57d74ee02d9501e1c32b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e1b0555c45907dff40390ccbfabd4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f962076ba29660fe46d8a03062672ae2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a18f88bdc6930d2e526daab0530ebf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc88c0ee36f8dfabe9af655bfb1dda83126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a736798ab3175ccc3c222ea8025bba3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c8ab9cc494a47f9a919e4b7063a5da128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29aaa415a9e7ed1ba482284bfaabbb6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec46c2100c4470321215ce5930de2c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc34fcccb7ee43dc555363c5325c3dd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b7a43b7b4ab89b1eafc26db7a8444c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86eb8f75db25b31ebe78ba614d557a1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b3818a4d47d098f03df2f11c1cd73134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9abe2044449ef83ef07d63d372d2a1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8582873a1f48e1c2d1b4ca954e2c8dfc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43650a68a2cb41af71eb872b7dde3255137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6aa97d114c63439141d74bb7eefaa2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d96a804db388b9516c7a9e33eb5bd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880cdf62dff5e41daa35a3e058c5a086140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8506fca4876e3df9508064332dac99e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516954463515c71ee9ae0f08f9e969a3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e03603a6dcbd22c3c218ff60d290bd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710692c482d02a71aef50162e5d34c73144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6edac6120c1770402294c1c5002eea9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f6a1e9086b3430065ae12186e2c68146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37391c12cd1a6a9e9bcc08651ed94198147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e524843bbcc984a8019ea5e4f5c0d58148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91d4ea5e489c93699432b6bc1ba84e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acdabbaf5ad6889155aa157b11fe5bd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c9d517524a72ce99bac89e44281f99151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b23fa73e7dab335166959acf1cef431152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a539c551b39313eb745c3f49c2d145153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814f06f1dce0d296f159208f7e5d630154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f98c9ffdc33d6ea4ce927ac2fb6190155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1bc8a4ca455c0336b8197bedc5726e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd43d51660c47a7aa6fd0374b8a07941157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e187ca1f246118aa5b11890e569590ed158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9b799ddecc3188c8ecd9b3aad70bd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d9560d361525d9a2963e1b062eae2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620804b9873389e128b40cdfe9a33177161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7c2fbc9ba8e6535ea6e98e54b42df162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1059cddad4c3a2b2ccfa3314b596f67163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ce557dccac757d46e1898773640b7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2afaf1266d1ac56067bf6ca8396b0a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f787822a8e48d63086802ecb5eb212166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f6c0988d9484395e713be929be9015167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc4bd9c71b4e93c91da6aff1863f801168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceeaf58eaf7a9d8de6822af721f241b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f6d6a6a43c8423dfd5437e4c77e061170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5008196f2ed01f8146cec9fcef0dba171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907dc9e3679a7be1ce9328b3b4740481172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8413dbc89d0d9b885e4c7d34353028173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba541c313f86348260a2d54d7df620c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c54ae23eda3fae0b715ba055f3b9e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804475a1c5e578779e0d57dccc5aa071176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395c61c9487965cffb33a899281ed90177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d8a221520e5452208c488feb633140178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a987fa17ee768ed2df10e15259b051179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7b48ae79b6aa08b6e4fc73dee76fbe180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9183e124b6062ee7858b8cdf01567dd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec672dd68a9ccc8cc69781916a1785182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd54f4c5ddbaa52be03b658cbec1fb8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a2f83c3e5aca3204a43cbb5c12a28184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57707f982c605beff6468f4de8ebfc5d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e0557777039b712c6bc743415bb674186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b21e46655d16af5a17a189f6d071b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fbcae7f2e207e0056bea095c563393188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d271e91b66db4c9adb411279e9d4d191189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81503a0da4454b0138f506f2ae0eead7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce454c55e0e3df01fabffb5cb0c483191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f906e22e6863b81a328de2e5eb82a335192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41660ebf09017adaba97c1502c26179b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34efdd8bc0b58f7acec8282142905954194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67548a715dc1c0133c448bfe73599dd2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8b4c495a47ec4e036d5e3d4b0dd9e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d744f1838d2e9a66e0b13fa42201b66197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d85b06c731d3f96a9a4fb14630fa4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c30b9d03302b6cca97b94343fe40a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27713cab3e1cc27601b7df4a7db09673200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641dbdaf15913489b0965dc791efabb1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde9aba9e01ca61c07671254b2212ff2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d0b1550b8e82ca5098f694d24f480203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00698145a61d98138dd225d9239d47af204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a3eca02b0eab182e36a692f789fc82205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef31a494bb596fac22fdadee7c8dc5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d172672bdb4ea74312f878b272a69207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270445bbfe5c5b28f549cada12ada371208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e103cb3b557548c2c36ae614512ec8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd4cf24126c7da7b250e93ab6544ee210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc5c59e6ad35f42496586c8caf70f7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf071e275dbe85ad11f94e5b33cfc0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e99edefaea73855dda9d1d90afa67213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476904bae7ebc12dfc917a2384be9184214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc61696b3695d14b8f365e2ce9e44f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb059b47a8b31b5507bcb8a3d6682d2b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89186359842c89c316191d935e2dd00e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00098286d71a3923623f88d4a8c1543218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58350f6200cdb0f70baec448448b878219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1047330f333e5e36499fb1749e9f1758220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a8b79e90dfde5dc26e5bc8c32b9d9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeeac126fdee552dd878e6e39cb1f18222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322ee004f9e9248d09635084f303afb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3598c3dccf1d809d8f7ef50264b7eb5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c24632bd645ac76b2e652d32ab504225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c873bc66910e763a9868961a14d51226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db003003557898e9d164f436da6f2c4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e12eca41720be9d1b0215ab4723d6f5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c54d096f7cd8de54d35eaa8e9404b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a3cf9f9c5da666770c87d327fa5198230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fada5e20081e6a5aaa78ec681def7299231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03a74ea5036b806a682bc5cd176be5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f143b258e27f12ce0912deb233d1e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf768b66327e51742bc0ac8c3dc8b1e4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce85977cd2c9e160a88d5b2abd7761a9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebac2ad56924d7f5afac3aaeb5f1733236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c09ea02a0deccfbe8f375609bf6e2df237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da56294cf14c08e67997b48927bf0380238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c4948afdb1d68e3344617dcbdfb80239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbce85cd499ce19be8c67bb640ef0d9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40317127ce02ce206bb90415dafe907d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19284af7c749044a59234507c5f4dde242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e56c74c4761b66e2286cc9550c17c41243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c233aafc962b8d125696a8a824f29244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f167caa3d2a803e2d1b8d08cb828899245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26427fd512f7e5dff58382a4f2e370d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e175c25a96b422ec08adb7627e95f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930459851d8604016dfdb58ec4d009f2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5994d59483634606aacf290d5080dff3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2018567db8d7b8bfc53c1c7ba62ddb1c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb22fd39255aaa85be2b6ba3519423251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f0dc986216cd38e3888a8ca2a3c20252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e0c47ffcb3b2f251d9be307043ab4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd942f32a71e545bc4e7c0f8ea2712254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad67078e2c70e1c5c23ca539edb72bd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94979cf4fb0d533cf8c89c26f6e8d2a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a71ad77ffd1a6f7ae20a65aa70f0f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662a401f78fc3d15b911079ce060301258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e81ab85371238603b4d6b42df020a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a55181967aacd21d3cc03804c5eebe260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98431db40b383910fc3bb6d3d7c6f246261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8fc2f77e12439c6b75b50a9877cec6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b85b00e79e4379a545fd99b822ae7a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788073c82fcd98eda1b7d22ad55a86e0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17681b9cd07144f0ebfa93c25f7cb92265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f81e0bed7b8e99c2e2828409631139266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ae7631275feb146fa3af1544fa91c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d5301256f201d39997f752ff6f768f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8055b24117db60f6d893f7081cbb8c5a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f8ccd120105e3b670f44613a26295270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b100b7da2be8c8346066d3ea63497aa6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565913b0087cc214dcdf0d9fd90aadb4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc5091bde665e3f385e7327cc271a4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97037f5f7f183771908dcc69cb6a1eb9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d6dddb0b7e7c5267f340e9db5bf6e8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d9dbddf3cce5b512c13c58a4428a82276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc098631a8746f7d0da35a0ccc1bf94277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec3c568a60f737859a82ccdf3b4d45278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d27e7f254a4e90849df831e7957c5e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b4a2a45f80605710e6f58a171be99280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e613f5749e571764c3b4a1fdce2c762281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd154f57e1a637457453413e996ba1a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac4afcb7728159b0cdb4848b661676b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99630755b20300f0e74c6590306eba2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6336b06e2d78947fa3eec1a718558f78285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e7643231b88c45c68744c70249be7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1559c164a3d1b1408621a8ce98575044287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e57402bb71f4888509ca714fe9ffe288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb505d97de77a2f79dab8faa443952289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1763d627af9cd6a8aa3e635919a03204290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ee9ccb415c76ae1533837b5633b84291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0218c826706febd9c9902ef59812ca292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a3b19cf9211d5fc0d2121887ae574293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c97c68cce40977c06546465c925a011294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b0b62d409b0799c9b29a2291f8f1b8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b7eae4a5c82965141cbed22256f89d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a138c705140e1c105553b420fb74a28297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dceac99310d2128ba9c20ed69fc055298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b2c1f5fa21084c18ad6452ceed402299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe51af072dda13cea223c5833fd0657300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b3aab4acba5bd4d91d1d8b7ea125e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48741cec7b2345560de3b6e4d06d816302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed03f7a2084d3d6e8d4752cd488e7ff303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c10868ad17a87eb548e96b7d2683aa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26518dff07d97da90c0178a61c9cf246305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df32511f6522aa16183295e6622181306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a629f5a94dc09681750abf902edcb9d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da240fb55a2d2776d74d1c40ddacdcf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28cfff7554408e3d15b91aef37c691309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafede781094441e87dee4ea758a2f78310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b65c88e1668d4392837bfa9e66ff2d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a00a84cbc9d8faaee082e121caee729312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c18284b866ee7dc1b95a671bbef7b4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f819be7812c285f27a0f765df74ac4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574461539e813054398eca148eb2af0c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce6c6cd54f1ec880b3b9e7a0ee8e43316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd0bc7a48a9bc87bc6c29c88404021317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a47ebda60188ffffcfc055628ac1a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de383ea2434faafd9a1a1d448d952aef319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caffb56a457b64bac2922d3947fd5685320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca7d5a9e023af324e27a610df9960c0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac8ee34aaca91b8a6e2994fcd953ac322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c1f637be1322260dd209268f25178323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e550e3437c686cd970f62e90c8b13324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a067d4a7fe7cb427ecb5fe4d423a6119325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7937d2716c2fce137e7375276947ea326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c1380eaab59d9ec43c341ee4430be8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184fb8470b9c04017081a13ef335cca3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7dd7abfbde86563f5e55266d065b9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63902c379b6932a297598165621d1b3e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3dec98de57c56c4dd989d785b32ca9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50949ca0e9786aa08e6c3eaff5dad7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab168d2465cf0d1591652cc6a1198a83333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d327a7930d187f23b2680f32f2c06a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96365c9cb7d655d9b32a13effe24838335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8cd578f0795e41fbf0c63b46f6f858336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde30b01dadb579ad1a28639ec4c8cf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f980afc3fb2bccd0dafcf31d639e057e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a560a77adb5d7ea00f96cc651c18e40339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df56b80e8ef72f0aeb02398262546e07340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db20f0e57fe70b6ea27b6dec179e5289341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c7a352ffe775069b9b9c0c4b1f1627342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d52db449dc0f32db2647e877a73ffd5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17626581d1cc41285243022033517efd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e70d5b68a60911ccb6ffbf127cc21f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae7a446575be6bd3796c73ce6a5ef5f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0901ed1815d6d29a4db2e99bfdac78347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a1d8c7d9ffe2ffd0ac487ed7f4f1b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e10087c18a17bcee1f9f85904f648ed349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f205141470d84ef509f6526f89da04350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee75e9666fba24eeed2c9517e540fade351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac76fb7677cd6a0f8513e6474d2a5a6b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a64e5bccae29b8d4a1820ef30fdc6df353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ea04c5f81dfc299942b2d801050dc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f7057d07f67fdca144d1146cfa5e4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef0d26597252033c07a66491a2f14f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca252cf51e7256ac83333f55d484e95357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a309cb90d4a9b37a7ea1cbeae65fd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc876981b322ca91d2d23d5424368854359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1befde658c695d41c4e65bc1c002a42360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f11620f35f5630bf5f33a431b2cdab361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0bf23f896fc84bc2b0a2b50b673e3f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b10158cec8373c14eb6ed6f403e376363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a35b564618a64e2e6e8701cb6a35b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad8b0701b8a04c71f357adc3f4c4eca365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc380b9a6ca84b1e6e19c0c92eb692b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac5e91f12e59947b1844765b9af0788367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb29d9ddfa938653e7320dfed297495f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d0cfaae104000215e9f4afaeebcb33369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0102e649daa8927f5b52b1042db02ab370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f180814e8a8f030b1b3abb2577da6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a663422dbc1ec322d4f0ba13887ea372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362be367e2487f02000a166b8442aaa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057cc105e0c1ef97d312da5a8714575374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c1a01e7885a2b68165104b08d56a6e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67160408cad6d5365f03844f8b439986376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51868a8c33c8fe0361a9834157ff262c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b482a1517431ab71c4a6a230930e7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7772d0a85091d92af56f6ea39a18864379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527df4f3c61066154f3a4a9521e495c4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9902ff6d7c4f563a94a27db2fd9faa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb86f048ff6512935931441b7ac7374d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead1be0a8b7039c87bafe5fd46ae8e3b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a28018ddfbed96f0b74cb69181b7c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8899f0db9f5032031cf285a5dd799a2d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f0d0502b4f1e1db57ac376d314148386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a674e0129115d7ca6fd3db8a927a484f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2650181f42b73dde2df4f31ff4919f1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420a08148e4e4e9ab5e4142958ff2228389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ff938390c8b30f74d49629d89f5cc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec79e84a53d7fd7eed68e256b183df391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b7d3f74f20b517d1d5d32556a7a04392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b36ef01c00a05e7deb69016f9c8f9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01255a3f046bbb1f1440f61b8a095019394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cfd18e8b5657825021a7a5adfe8674395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a30b4534055c4cd3ae4298b397252e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9750f5beada955fabd8a04181776d2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12567542fdb7f9bf697a174536852a8a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a47535b4de02a06d3350dc62de69967399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52305ed062cfd586fd2212c7a142ea8c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b976e767cdf6d1bdfe8a30994c89bf17401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f17360ec06255fa79767aa1d078aca402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47671a79adb8dcaae161a9452c7f4f06403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6fcf2c3521289cad0c65c8aadbf0d4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c67788edd7c9d09e5c5355ed3035ed7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f0407551f78014bb782b5c94e420dd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688eea7cca9e45792303185a0cdcb5ac407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970e995f08f6760da6e1f9480ac9bb0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a431b1177b2c1878daad42b47384f9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c189798c6ff690856b85fe00c5e2f468410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f09195ecf8e7e878b2603d7bae11732411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e987ac0aa89d670e7e24686245db0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236f88231921f39f4cd7bd9e152f8302413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf5dfefd8a1c1aa7194ab45cf6aac8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb63fbf3c2e380eea2f9d4d89f18c02415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47ef3f42ec54182988e98e4bc9d844416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6306b02767c959c71b40842e5840d201417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2626714587c552245c8e0706f71eb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92998e4190bf50763a70e479eb8b021a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261123d5529f863e8186b3b4b3c542e0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b394188da3f3c91b3d99626a38cb9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee217d421e89eaf3258472ebff78ef85422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adfb91d98511f0316110256e8ebcf34423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eac1852aef7c4e7f2345997969dc47424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3451b3c1bbd6ad2e8b26daa1aec53fc6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d59cd42c2b91dce6ecd68ed276335426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fbae8a2f0a9948647a25ac101ff362427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d343c0dee1d989cabaf65104963f5b75428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3743eb34c1a8e113e475330b52614fb9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199d0f4e24c3c489b30058f86ac97b2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2a03f5cccc5d8fededf296a2ca9e4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789bfa97208ee7211b7017f120d8823a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a2b3d735682b3b93f12219d4c21667433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f9e93ec33bed85fff395bc8d117a4c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a6a75dbfacb297be1000a40deadb3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed3d66e29fb92a04a595b6c5811cab2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490bdd2883d65c57b3d9d2bb77138933437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe1ebaee95bbe82b9742939da25f73438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f40c01a1305fad03a491944c76ec304439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e2ebc38bbc72c3cf9a047c3e2d986440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0308d49565dde3a56710bd0463784154441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce158ad939297cedde80ec6fd9a041e6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4808758a48e4015897704c56d8ece751443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8df80b0b612b315e542e5ba2ec1d0b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f500caebe53ee0c5708271f1c5def2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba978a0adeac39684e5f120a7cb538e0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c998c807b085f81c4b58b98f340fa91447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d1940093a134f8cb31036679f5f31448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3095baa55076c027deb3811252b07ad3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b426c3ac168a6bfd691c0ad2c2bf7a8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b6c283f4a8ea50d744a6082213108451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b3915536c2df59b31b299d2f954a84452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608b7d65f88654545d419a03de310ba453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff4fa3efd4dc1882d00e21109e33824454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e81167b5a5fca09fdc0e499173cd5a7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e8764d74596e5c69986a3e51303447456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a580e51940cf45ac11291ff0d07bf20457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4684d676f2f9c1eecb4f370df3ff74a5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa56da099e9cf22057d7c0e75321f7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7cf5f5c37a175acbda78b694ef541b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ebd0fb37820ee40edb323a8dbf263461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74dbc391a9a00f5f9d1eeadbdd8331462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e78eba3d037e8f5cfe00fd3da4da6d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a49aee6172c78e5f0dd46e434dd980464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02145f0653399441062bb59bb4d6a79f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba52a17cd82eef793121b962debd130466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59278d743cd8a336d2be170153bc81dc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb2dc6cb0b25572603ddb4dd735b9fe468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e2fb7fa5575c3faf46b4fe70f6e90469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b689e429a70394e0370ce11c5af850b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c6f46df4a5eebd00d2d4253f8ab3a8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43da4128526fbca971207adad63768c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92837294a2039f10f4d3cf8cd066373473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9430a36c75cf6127d19b66fc1f8e6ce4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff4235ed3171a10b7be94ca0495e1fe475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af92a29f087d699b6a4c3307433eb23c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8f1185f4d10c3fd3d9b27f92fd215477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b112dd4b4c7e51115f696ff49646472478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ea833c35796d283fb268dc5eb91be479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc60bbfb46ac801c0307486c04f795480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036a30006c6391a3bab7f8384c2300a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67b98c5940bb993f44a12965b3d1af482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aea6cb9534b9b6f71a91c7e5d4e4c8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf11b1b834e1eba8774a825c14903f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723744d3a9e22c55207ebf30f34bd9a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf4b00ed5ebe37cd609096970ba1ed486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17aae89ad62063736830600b7449547487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b7bc1c6da70d5adeb7e3ee543c2fd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0aa08708e6f21e0168823f9296f216489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8395543c18e925ca09e25c6726b43b18490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25378c4bcc8052cfb4615364ae787ea1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8007ac07a41e0cbfdd6b6ac7d3539a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7da0129fd9324e2bc6bf38f01ae4b3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6896a6bb34a7e2a0d39f7d02c8da2f6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f56ab81ef4ef8911689366d6b24b966495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1707ea8cd1a4ad7ef4b51d3396578709496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b88818c4fb9d4aa55ddd245c7010db497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a7fbda715e7462d3b8496a60832859498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e7c0c51a673d305b81e743d416163499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc8df9aa459b93f76dd9b85ecc15f1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d85e1b5d15bf5dbcf5b5f14a98ac69501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f7f350f70d434ed3ad96fe0968742502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a5e8999203e60dc56644b7b552d55503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e91c0ba14540a92ad4715696e3da20b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe95e696d76a985ef510d34d78f8f50505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbaf6f727585717c11a103d5725586f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b6ded792ff7a5a317dcf2815ff28ac507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a05abb81c4ef91d040a0813d22e512508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae1ea4420a69490135e94e9519ccd8a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e383a0b2e1e7c6c734c3ba64e30d07510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b133b29ce5824e40daa254ddb0e0e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae558fb10a98b25e2331b659cfae0b8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22977aee9995c9589b97adf4ffd098ef513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415240cd984ce32cb47ecd432444d154514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9693fd12ee5b154f4dc68d31a1d9dc6b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28238b5f701eb65a3785b12b6bd24799516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec0efe96d69b81a8d8ac775b118601a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0cf2a8f91f425adcbb3829879693a9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a0312900a332839c240eedc9123e4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b835c8801c34456c8fb4a66292f818b2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5683dff04a6759b89fdfc04c22a4eec0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a46e11c7e04010a329fc9b766a23b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f68d4677b6c2983dc10c3c111cc362523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa91e5de5892fe68200b7d224b19bc4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d1f911eb4caf94ead546b3618e6c7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5398738cf639cd5e4467ae4ec6db9b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a2996ee22f568c70dae2c2168c2834527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b3242644a667b324988a9b478cd1a6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c7cdeb82431a0b6a9d1d277dbc5f33529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa1a01beb25f21e35eed682287971c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c376c721bf0cb42ababacfbd4beb811531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a51b0f84c34e1913ec6a9731378ce532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b78265a7b886d0b50aa90ccad27f8d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844208e576994237437993a8ca96de3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ba43aa97e82413811ceefe6a2dba0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150fbba1cd07fa7b23b2208ad3d537a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0afb73e22ca68dd0218b7eb47ce01e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb3ea3bfd9ccfca9d3ebe938a879356538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a0441a74cc308c5b28f1017aec92b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563568663e052ec50a8822c1ca957240540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36489f72c96d31379fa042cad22cfea1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af946ab005a16aa8a33cd52220d67515542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec7bf44813a60571eb60df635f9fdfa543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf211df8003d893e34008cb114c66aa544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56949a424452485fd1e8c6f52e84a6cb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619d80743f80c84f4472bef75ca9234546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e79db906f81c451baba53eac3947cb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d6cfc00b351fcd506f3403830b1bc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb34a4fc8aab8214c425fac1275b14549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5ae40f63af5ac562a431451e7025f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db7329901bbb8fda7a98e236ff661f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7871a7015d677403ff5c9c16b46fee0e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5456ad90636b4ce54114a545b10c409a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61636ec314a74b9c71d7c555c38e1663554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70316840bbe209b504106cf2f7f12a22555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7912b5ef2ff54fa9f750e3a1d4d56556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16514ddde34714cc915361bb0475319557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6923278c867937ead6a509ed3c8f45ff558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add156970580ff469275467ff6363442559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befff11de76b6980f56c2dd3b8740349560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b32a0e2575a1094362064be6c47db561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753060326b98d5cb3ba87c0234b50a72562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3380f4e17710af7a92d34c2bfb57ff563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b24b0b1df62e4460139efe849d6a8c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d4dfac4230c7b206aa5dcc9512b157565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbe3f9eb7d37ad6a953dcb361282f09566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9836ddcfeeec69968ba74479329adb50567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c54a47454e3ac4dd2413672e5e36519568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b37a1409039f43f1579c86fde97a59569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d561ea7705abd68ed583ecd66895ca5f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42fbcd8d08c66cef6bdb9d61974417e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26a4f189034398144287252f807417572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec75026fbcba46dbbffcf7f42439ed573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b520c98f9a0dd3f1ed4d541a3bd2e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e9e897c63eac0c7d06e0aaf851f960575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e690b7481cf58ef4ba88db867ad00576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2859811511f8e60097e3b192651fa693577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efbaa4a0a3da6549d7ba1917ab3badd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d823506ab42e88b9b34ef529c5c514579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278cdda9b8ae5c93c84194bcd42859f6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede1aafaf76d93030912dae935199f5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715550cfa37ac133475d17ef1c4c9da2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec1a034f632213a6baeeadd402a4ee583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a8ca22a2c33cbc78b8af57361e6a7a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a30db2fcfbe2d4ec476f1895e77e9b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f968d624c9502ae7ea38357330b9f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499c068469cfc2e2da5f9ef104ddda92587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ad7736e4d2db2666af6b9175c7a5e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce10478ab587949204c4b119396c4783589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bc1deb2e14e1d224de9a4c56231887590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2feba63b5ec2e8146bc542a1ac1449591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d074f9744a8d155e8556dc8421c2c1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579dfa07a4a0fa023091c6b2fa8e0b13593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac59b27937d5876f856c60a43a3629c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946440ca3dd0732c9c24f6462eac0a67595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c83615bf4646d8a3fa5c566e057bf36596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcae84eda440b954d4eb272fb43a523597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426deb879ca6d7ef2e381606a6b35e1f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3aba0e903a4fdaf66b4e042fbb2501599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e83a64e6871088c426a3d1a176f9376600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151fe3791e0ba3a727b77f8feece927c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f279dd6fb0ee5b254a831f559d32b29602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b4f830321adfb79a63a7124d185c3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f45e745129cbda6b1632790ec1b29604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126d37a3fc0bf455794eaf0a82f8eba1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b127dff18d70fca5b9d341e21e6b0c2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce62153223c34288bfb609e06aa7dec607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c324a67f9db0cb0aa806489fd81eab608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b93677a30682c1fb1ee202645c4ce8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b47e28080a94429ebd6ddcaca9d0fd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb69ad716f124d1de382e1aed994348611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca363c5206536c301eba46e9c089b4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b13a0ebfc44c84dba09c4100aeacc21613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842371561c1037a46a1c6a4e9841ebf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b167f1d9d7d0cf3fd75acfe2620d7529615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba60ab3837afa28443434e2bea3a58616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be54fedfba89ea2d68d8d5f75903436617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b8fa72394ed0604a9438232405fc20618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9648793feb3a62484f1bfe73b4c337a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a57d5aa9b40b7f9c812df53630efed8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b45d1b9a0ea8d59a9f29802f59f4f4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed3e634115321d23160ca68375c5293622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30059195a083278223f454aeaa855578623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abbff6df1fe29b238f7186e6be21d19624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0230cf334f3eac2b41c9f2354ed21b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae2a2d2242edf2a792107b970ec99e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b7be38881d3ef5d4961c24af00467a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88283680db97345e6a338e7a76cee19628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212d4650d5cfc1149a286eb9826a9d97629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b244cf3e67382744ca84c0d739ef0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657cee744c0322378a45aedbf859f814631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc961d030bb94bce9d84a660c48f4c7d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac924728038f7800e2b2e9078f5500bc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a5150b648b7f2b7fa79aaa629b0c9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82af650050313fd709ae8f462c2851b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c96a7c443e92ed75b3908722ced8c7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e051ed84d36e02691b24c7df9d38d42a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a8773511c8eae94d6382fabb4f6091638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ca1f073d6b3a2ff549a96b782582c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c28bb008f7e51bf0a8341034c4614640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd2f914ef4bf21870df4c25b6e120d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72dad63151726273eba825726620e65642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f5f859c380feaa66ca769b10be27b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7900e1d771e45c48872dd772b40bdc8f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e0f2028e00fee2e3d80b8148dc1633645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf57883dbcc8b191b27a9a3dda794c1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10731534c2caf9aa0048fbf2e62976c4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f176d7fc4345c62eacd2ba378ee9f6d9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f32c487340d01c79c431c2ed6ce49649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9595aae297702969b8f2729ae885d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66532b3a66cdc723f041a1e92454204651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e028be4778f163517a9e6a21863fe4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e5e5e5046deb467b99e84df309d21653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5bea09a8f1cf66e782671cd6d42ddd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b8fc1aa51a3687fd486997ca871843655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f74a4c4106d49fe0e40cf76b842b17656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3985b0faca97163ec6dea6c242b16f0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674617c5289091a4705d3063b7a3e154658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c8ff40c0d03b53b7213bfa6635244659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd45919666e3bb63858801793a430d0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6808a42cf2707d0ab78bd5b7251c88661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb38aa0c718e94ab2f13018be040a012662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49696d6233f33b8076c60d8a89fee48e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c9658f02ad0da3bfcb2e35ad6aed6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31610517c2693d3375da32ac77591900665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f6bceca6a55a3e2970d756f28adfe2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf16487ec111f763b270214c89fc6d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6480ae6d8ced657527545288f0f6ccf1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec764e79a581ce9e33ba777740353775669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc3f065fb103b4e07521ba6b4ec095670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e550e79f2d00700debd4e78867990318671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713d92b91ad399d1882f55a545390c6a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c68710c9554c951eb2b53a5399fbb9d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a527b447a64352d60e6b2feebf6df551674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87315b64f4c4e0f19e0bb479ceee5014675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d7b2d1df25dd6590c8f08f679b69b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3269e6b788eb7d2b9fbd9a2b91a39f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02a5fb4a600115b337fc0f42d727f9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba4c8b827dd5eca38d3c9aa8a6003b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b72483909e1055863bf528bff447f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dfd3fa01f1cd84f2a0e07c4212d4bd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224fe610d1f51ea91c0d3ab8992d38cf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3081f77e41789ec4c9501880c43b70683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c576daed7f5131d5d60d9a7f74ed6b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d109f1d898c31278440382fa4c413a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b17d43647ac65624e66451984526012686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e885e39b06c91b1c660eaa7b29724b8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468eda06f3dcd6ea4b8c0bdf00381de7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee262b8d49f4c2bb17f856f0857a9202689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37447a962c0e9a2ed729c834120cc250690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf0375f1bc4cceeda6c391a525e3687691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0561dca1a995dfd0bc45bec7bfcd79692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a1671f0e295633a156d82dfc8fcab693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c389a1b33b6c3e1038dc2dda91626b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d4ec79fc45fbbd5505abe1f26df624695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b8489e041ea6cc56c47508d3a20a79696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c3a4e629ac011e423696a72bbf908697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e8437e799dad391595a6f402c49dd9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022ffe3d2f92cd27a413e59fd2be49d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d256466576b9598d4bd98c2a2878bc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5709a3766d19deea3e5fffd7b31569b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b77e47f559e8a4b9c0d402cd724ff06702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d4e22a620e044a52273622e8df88b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8edf08547573b1aaabb0d312150cf2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d584a355f2f224012b2e7855db47d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ed66b8f64b4d9324dcc19e4046f02706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed7dc5c003e1988d43f01441b277cc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e927b7b000e20711402324ab994100e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e476ed019583505557ed97f92487923c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e86c449378f001edd0f34f477fdec21710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9413d256e073b9fd9b4b304bcf42aac711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c76fe56ed446d53fa231c4868a053712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca2f3801e9c29a00ed0951a4f387bbf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc5cd04ae50c3d0a9d45dac15c669f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac985ebae933980cbdb505e50091ce2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1156f815aa215dffe034635e2c88c30a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b090895dacae31c00a4dab5102259b5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7845236b845e73c4e5b8b031d037024d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330fc780574524da44810c7c5708b464719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d6ac0318bd4af8a24d4f792cb9826720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf304ff094238d8e89c9c2d7103e9aa721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86262698878f59a5c922afc99694807722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a462e512bea305ba6e39936293c1a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea750522a028b104aa4e382746d1eca0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb7827e55e5452a1174c41b23134a0f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aeaca54613b679af2b4f6588d13435726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca0ab0b26f9dd00946fe01ad2e64250727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0912cdc180ea935c2c6226dcf7a65d52728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c418ea8048efbc2d735f8148850f70729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136dfdb5bed6435731c0762d1d557f5a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b44c96fd91b0d84b60d559b052c67e6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c7786caf704c6b6e5aed570dd316c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bfe0bbbc893fb871a6d87876e54e5e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f2eec2ca4732eca3621d8ce4912147734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b446f52f0f47e50ecb989dcdbb80df735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5180058cce9cca4124e42db3751d0f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d6b78e83099d1e3f2b8216a5b87d3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c51d336eb9d2be6c06ea95b197cbf8c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19487ff9fa840f5a98c52e7e9ef4cd09739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38af8dd80124e8866f46bc5d0d5d09c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9735c199697b2024f4a252cd45d08c4f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef4f20bdce58d6a3357255451f018d4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3c25cc3e1e2a5d81c48101e62bfc10743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf964df46a5fc0a120d21ab68cc70447744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7803ede35edabef7339d214c875e8a52745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f678ae84fc049410873d8ed5d129e6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb91a166008b94111dd7337780d0ca747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda56119b2ce63e37e7287be7faef20748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da8d1f18c7f235a0cfe681c45a5783749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b134d3765e7144319ff60e9dcf3d0e3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f717434d81ded530d09f1f1dce5f5197751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b54434d431f2bfcdde387bb139689bc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04019e2f948896a3b0b053bf608a6460753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f569136a5496162bde276137cacc4acd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec4535b8666c57646447ad08d5f17d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af9e62b9e862d634cb973278407db4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf3fd2653f70d57dcfaadc60942697757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3032d825c6e2f8faa1a19aad8fa8894758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf44f92335dc825b01b29d56ba07886c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>