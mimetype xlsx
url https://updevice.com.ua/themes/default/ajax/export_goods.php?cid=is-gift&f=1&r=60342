--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586208641d118b93895c54047036ada11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae503f4952cdb1329cb99371f16aa22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1486e7fccfdf470ca20eda908ea41e73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f761326e690756e008c6b65e613c54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcdc4e59010e1242e220880572824905.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0991ef64aff08a75024ae4ecccde16876.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ad1d07a25cfeffd83640bbb8455c77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f0a513a8f7b4481857d6cbb2f6a878.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc81e62c1842eb05b05610fcf44f489.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373712051be1a72d953cf95fd7050d710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c314134e3080da4b5f88445e60c061e811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0636baae83b60b1c617af821e9950012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1303513c9de22014ec85fed4a2ddc95a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab2e30885d35a8063bd0b6eac504f7814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d2fd73228a8ca00dc09c8f440c7fd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6b4396b867c9262c4ace059da4ca416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642954e757659698aa2e76b319260e1b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd26580ce3bd6264e6f652952b88bad18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c25440c8ca4733d93735b43a6d3acfc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d42c22a199bb16aa84a38551f93e120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e376eeb4bd74deef497f4cdfe3008321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ab8a6d83cf8590240a90616708d8022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a4b9a0240512dbc799280ca169a63323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404246debecd1661de87b33ad296b1af24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046846fdc74db4e43f2dcff97b10c6bc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c5474889d39eb8cb5eab5a2572b4926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951663eb914f042de3d2437b8810db1627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a436a7bbd31cccf762c6a8ad70938b1428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cefa6aa75e3d3fe3960a13e4db2b3f629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd70c84707af5f123635cd53534ea9d730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ac4860198323989ce46c6216e184b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ab225e36b340575202ed514c71c1532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e31ab662326d1aa2ff88250a9d2cb1333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689063b16d50dc31a942e84ee30e680634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36a8ee19fff7a1169de1a5979d2374135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf0eaae26e9b366ea1da647d7e42d9936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f48cca165cc70b576ad8fa176438137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7740f2c2cd04c273945589b0a868e7a838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8082a8d41303d1283ca0dc195060971639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f548fa5d5185a9d74c075bf562aa7240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16559997b43bd734e0fb1009b774b7c441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a75815f82f2389fb7c8a807edd992242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb947d9b2ca1ee36433eafae5f43e99143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d42c1051f7fdf93a5aff2d923ac33e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0727e329362495d21758da786b66333c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd88e801e0e6a7fdd5861a3b965147146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c128cfcf5a23a37359e0a50ada6d37f047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b6652af4ef5715c8090f351ed24f348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc4d6ac59f8724c13e52192636ed6949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1bca94a15c34feaab25e90b06bf9a350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8739039512f4b7a3f8d27525c6f5e751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f200b97aee767750b58e30aa068da4e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d7d32a229a5c47125496ba5e43e1ee53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8adfb856fa7e5cc045f57dc81e42254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c285d434c90e505977a25b3de06376755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6376991680d81b4cf070f200878fd53156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d95c92ec8ff67402d3a42ab3fb32ae57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9451ad15b326e655e4daef09d15f8c158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0939e09bb08e53bda62942d078e7a9b459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c055df5e466540d366f6c6bc7b1c7ef60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0121bdbabbf45bc03f49412ad2ae064861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b620a13b9903fb2308d2e7ead7aa37062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f755fcda8a0c8806d9ad1ad5990156f063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7159f1dea52a2645745041631f3f1f8564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a6b7a3f454bed58f9eaea6e9a90fb665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599cadbb11b7e9cdfd5f6da89170c61366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090012e7e3ab0a309a078b1eef841f3967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c45949b92375e7b39a93cfd50f606268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cec4dc18bf91bdae9a0f7c6dbc639469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb1667c511079a1c3230428c794bb1370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d0332e750936bcc7fe3f777424b0da71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658bd964abc024284af9b9b9df95c34d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee48b723b9e02b75e3f7f94fd70044273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5620d26d45dda0fb1f8214fa47df8be74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe8c62e5d2aa3531dfb6235d6b7afdc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7bd0033080eb8bc6e8dde61d39adb676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c1f6692863162311488e1cfcafa5177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6445e7a86ed1bfd2075e0f88970d0d4278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce92382ad5ab48883c15799c77798479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb835e14e95404986ee2d8f71f2c91980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e302dc27948df0b39d905afad92b317781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba1506e77800fdc3b9a4799ebac4ee82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75cd040478254d29e125f8bff659fde83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406302f56df2b8185195515aea03bc4d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b95b3eeb0f969abee4b06c12fc94e7e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebff16e38ba884eeb78b8644199504986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a6eb18f0481ac0c2f5f0f501014c0087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ca5c912f8b8814c3060e881baa1eb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a3a5f8cfc8899bda8bed76f8a3b8289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15707142fd2652a6ddbd6d77e4c5b9e490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3184d8a54df050333742a90b4771f5991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf8d439ff0fd116c5b3246afe33708192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bece6c3e4ca0b50b8daa3db6bcfd6f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c02106f4a4c80a7f92f582998193894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5449a988167491372c10c1fa2bd1fdd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f607950cf8036aed4e2b5a8f897d396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522bf81c5e65497425415053f5bcda7697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ede49f8bc9f1ef923be1f65ab0a4598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d53814bd4de804a625d7cd9411d482799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80a068a1d1362f64c9c0ee50178457100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233ad560807f15121ef1ebe641029cf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb09cf4e3476ede7ff6d2bea0889430102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcbb7c88914eabe8e926d6cfe505767103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a7f2b57034f5ed5e6f898f7f2e10d4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f54ba59aa256674bcad83b734939439105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378cec6aea7461b7765eedc739644050106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56616d7e8d9af2d842ff55ec6b767c6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d30983b5b2c32c6e2806f2b36c67e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810911e2b65f77fadc5a99e0be22fba109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c5383594359cd11e55b27be7d6582110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23ce231c9575924105d0a5cfd45218111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46c7949ad266b1a09944d1efde29c11112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81cc8b55d82b19eb5a82a24e2392f5e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad577959405ccae8fca57033eafc98cd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b6221d7a1a720b5b19495bcdb879c4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a30e30353caf731015f2334d8b8ad39116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab86f6e1f66ebe8b9e634b7217ce50a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1208782d2f1b81873245ea5efcc2faa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1fc161e7852f5fce2d7473e172f44119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043f7717e1d01f55cccc94c9c3b08b8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487601d6fcbff881c73bcccc76d9e1e8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd057b3206a0251f8489608138fe8da122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2414871293c34b07c65de8972f44eb50123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af1fd9b1af4b010ec72bb92ef959601124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e125caedaaaaafac114a57ff7f39508e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ec509f5061adc43d7c33af06022e7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09d01005dcfc2932ab89d38ffafabe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0dda7cf8f8476a0baa380d99b478e8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7831041a32b8b75c07951583fa7c7d56129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bbb149b475a78e760d709bb6df0da2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f94dd321143cd61f1da15590c01b1e4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f84611e33a7a07662732ccfbcd59ff132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f682e4b39925da590c7b75365fe4c391133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084701ca5b543d542cf945ed0cbe6ecb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb3ee146609584051020eb337f37ded135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df450744916b487c9761708676ba197136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9ae52b840f0fd7294e20086dc6b8c2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3260f79e4dfad133e6092b33f427a5e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f0a791b0d2ba26aeb6e3f49bbabea139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc6549970483e55cd01a1ec18f11db3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5bdb74c594132833e882841b8bd2a2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bffa79f8749b202329be521d65bb85142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd5687d3a428f394ea38f607daf060143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90b48658e9c0d868852ec74ccecd79144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffdafb967bf21a2d284d8e718c601e4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b88ea70fb90a7a1455caf54b9c11f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9234f0369c11f08602cc213b62bcf5b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c04df63a68984114c1c6e3eaa62ef2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b4120ff6fa2873ec43c6de80233111149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276087c500e3cceb1f054697575392a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f41d40343081c0dc5b230d4053372151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd697fcb9fa84e4951a6f1639f306e1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e62cb0bf4417fbcabd159209a64f19153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba404bbf0d86e71e9b7c00af5bed535154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057771d7e3d3843048a40388a19e21a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d9a76a49635f61fe956101c79c91be156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb4c122fa4a3eb489bf98188d8be280157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b19e216c74e3c0b44eec38cfca8235158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f35c828879733a2dc2f9a7a612dfbd1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2ad8dd2cdc9fe94f72c80dac45525160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f75053d917a7f8d8cb701ad3da224b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0736fca05c1d5d24a164c9b2161614e0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a73c6a66823375cb3630cf559af3b9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168d8559805b5a0cf5733eb2aeab9680164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b1b58438d9c0dac823d0bd4d299b9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078cd401f26d01ee97a8f2f81f9c4ffe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f3eca6e4d8124ce894fadaf15d2ea7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a5e9897cf5581d915540f204f3fb05168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573fa73779ff7d05267be2b796474d49169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10437397bbb2fc8f7d468edc73f81760170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743801dc2516a8e2e073bd77e3c3ba1a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3ece8671808a684143b492170b49e8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d648bf46665b2c610abf834207651173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a214273fa3ab1fda5ed97665d20312174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a82175670b61cc7b875ec93deff6d13175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8204a21a2a38451b8d421f8f29ed3582176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b90efa1458888edf9e1a34e4eedb36177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d4ef45cd64d71834e370ec68675c3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a665f73207a1e981a5d78e3e2dc3489179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c17d05415bc2162cb5a952c532394f9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435100433eca5bc0314316a3c5c8937d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5280f436fb2e52303dca0e6d6095dd4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877696625fe2c26012a615549af60cbf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e693c972ead903d42759015faf2189184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf0f835db87fa5e9762a5b6f52868c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8fafdae7201dadbfb814a80360398186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6244cb8349927855ed7c3ee293297d0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0eb6e5783ac9600d114715a1349d1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a81a5c8363e99b8d844d99e8b4263f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f01a7bd0a77b94f8c373c1a16d880c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ceacf0352ced05454abb488990d0a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2106ef2aecf55750530d5bbfa5fa07b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d93486a6956f132ef35167e3d4a14193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa46b7819caaeaa63c528868cd05509f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe1e1408cb502c2233fa51bcc0fa01d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d9999e87988357ead7073ed6bff77d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda7134cbc21b2ed337c26189d27cb32197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71818f17e4bc4c3934e6fe6add585916198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95eccbb11bc7664ee66ce2d90f1a025199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5ee4b5f5b016c914fd20f3992eb15200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d59af7e2612b07cb89c1d0ed73b076201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b86a8d8f41849995d15a402bcf40318202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7fc2dcbff826eb71870e215f45a1a2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cbfcdbc217012badde81c8780765de204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694dc983957066c33d10e3865f3b2960205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef793eee7b4a06bb58e93aac03cd63ba206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fecfe376cf9058079ad3e32cdfbebe207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4547573ae4e630053d0f1aafb6f621cf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e86dbbde46e04c40478f18c36861f1a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06adfb25d4a83475008dc976d570dca210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a790399aeaf3bd6a7452594094bf45211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ec4ec13ed23898258dfdee0492181212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5653e01d3fe3756eda220fb84987af213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e873acc71bec721039977e3c8cea5f8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9db265ca410f51e4f2798bac61636c3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c70ffd4b3b4d9ba7a39f502a64bd7d8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8165293d45a10ff20e3baf9d82c8a20d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12613879f51caced2756a762b37a88e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9343026506d4eaaa502c13c3e326d7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8659ffa4c990ccbe4dcec43aba02074220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddb3450030caa38c03dea6bbab7580a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c6cf370e6f084d981ed748752b39eb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9dfbe5910a191bc392ae9b5ab88552223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a1f0552ecb4ac8acbb123f1349b922224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d196e50022e9f67237999b66f8107225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d83515b89d26da58b513832a4d5ba7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355cc0981f9d630a7131b60febc51acc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f4cf89e9aa4334ce7e93ccab4efac228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a153973a40bff6dc9d79ccde791c40229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d6f840a1707a3208a6d708aae59c4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2468f5e60dc71ccd04c09e8224c495231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c7d113d9b5fa6be3fc8d3e9dc25d2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a5c097bb174471a27442123553b8b8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b404eea3254ddebbdf7e023fe8dce5e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dacb0f4959254e619863f2deff56bf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab8b82dde603f3c96a77d45656a0f7f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e873574f0265fa5b70470f04bfa6e8b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c71e1bb4649f10f6b2d613fc2c6b17238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd02f7a27414b5841ea795dedc2ba462239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86eb518ea7420006cd781867f941a6e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b0406930b1b847d712a1b65dd060a9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c46c11881903196aad02d9a60aecf72242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b87066487448d5bf1d3d5fcd1e738243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd654458ac30e073a4312ef313a5a21d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34010bc590d4944dbf4ffc2990754e80245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5583172473f7d0b8316fdfaae1db782246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967da93cb99bc1fdb1326f31f3b0466247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee07e32ab4c1c1e1451e8b801e5523248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe9a53d5843a38190fa2a699d2d926249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a883dc386bea41b0744350e12a1a7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8acc574c16c0a40a573e9f3e26b95a9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf3aeb89892fa82917b8a71e675fb8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1907c180033d299b7644ac3e12676fd2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d04ff68fb45fbbafcc131751871f72254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf6164e98989ba122b37ca912dee1e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c77f623a3280ea91d292b727f5ecc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340034e65e965ddcb478be36986162b5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ed76c0fe782e86ecee628237417bb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c1d748bb2239ca22c00e4335a3a15259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeabfe28df9f2a4168e1458bc38437f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c10d028057e0e7919a8c341b4c13a7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a4a46e9b0eb624f56b169db50b10b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af440138a7a76256f11e6ba61585f47263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b34e2821fffabfd60c672c585da2ab6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b0b49bb59f2410dd44105efdaa9ce265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b1b66df08429877b9b12296fadd36266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e4599b60b90baec8f161986e6b228267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4027bd0e7b0083e7df1cbb76cf29508268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c8a6729bcbdef8bf6e70807e51e595269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e85427a7e98dcfca3857a710adb26270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1eec80bd2be0dc35967f82cc930b07271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121fe70c8f36e48015e3f509e4bcb6d2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288b7839c62beb6aa1e3f7b34676766273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812bc45f24bf71d35c533fe40ce52591274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e2885e48c7adaee18e96bd2200744275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1488bbbdae5b6b445f54dbbf73a195f6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5c06b6b752ec4981a5bef415cbf04277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e707c88285f2ddb274047597a76c461278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f3b49f41dd4aa0487a6b78dcafc77279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5715e89c5275faba7b2413720a98c5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c126cca1630c25735d5455346484d3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa73c39c5bc9d324253959b27d6d3d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd20ec1714d8e467e12ec13326bafa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a3cdaa7b356f8452e2001cbd66dc8b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa8605aa6d95a5af14f6dcc6b27d75a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aed7ccc698b6f962389a24760cf571286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88e3a473c98f15ff45c4a2f65be862287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ecaac5cb4974b2c2e0d2eb3774aee288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486bcf1f1898d1c23e4ec83e3a915a9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e2d01102ff022e06f0c8c462a26030290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38801c743c35e264b62a4498799e036a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7358078436b1217dfc192a132ed05c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e32fc690fa2d930034c17acb3f1eaa9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd87bbafde49a82ff8414a844f40e52294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967fbac0dbc57d1dfe8874abb0666e8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6de43d5c47c15e283b2b78146baf91296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bfe7466235f792bef759755321d31d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd739a296821ec9f3488c94d1352f48298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a2269d6ceba1c7e73a6bcdd46393fe299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6198d2801ded8764c9c8aef71b4f3335300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44780242a60757bdf7def9e5d604e61301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf66afcd413779362f0d0e38ecc8296302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be055701dbb35d59d01800e50784b0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c099d20ff8880d7f0a2bafa6a8bd88304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdba628da7e11a25d0a2d9fe29f427c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959989662a522c7efeda313f35e73e10306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1376c9543af107134f0f8192f4a12cda307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a472a33df35509fd5d17f9bcaa31f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c09ff5d04acc0e82a67411070cf9c7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9a7bc5e5951747d4b034353d9f7e7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127c63dab68f72ebd241b33c7c671ba311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29108e674f788bb2b2f2af7a3bca72cf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bdaa0321494467389542f79eeac13a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f205b9bd250a0a934eb4232c8f576e7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea6b8015f981b0261773356257dd91e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9304bbd327cdad7658497c92b941184a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83dee206cba70b2af25d7d7fa8a4e51317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a95259198405e4eed3e86220d6c857318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc2453770fd146756fc316c390c179319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d127882782bb7476590606bedf6f7ca4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8360bc673a7a905a00138fd46ff50321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9adf0372fbc81139e60c768c8da5cdc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f729d2fca086029b0fdfc83c9b62acf7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e0fc73f4f0e960ea2dffa1fdcf75fc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a96a543676ea597e5a4c1a9b6c6d2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a82364e82669e272eb3859ff4ec84326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54260ee3468bb2d38c233dfbcef6910b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df25943f046d6d8a1f0afae6211ad2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a703a8f82724865faaae84c45410eda5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af024a4905cfe7d1375d665196f3428330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce63a7447a369fda9576fe2cd1f717bc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e8616e7f7a4767d8549f72a582560a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59837feb1c399304432400783ea0d2aa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e873388c7312a1ee35ae2f914ee0f22f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e280e03263e31c23f21fad3d6928de335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e96bab2d0e12ad1bb9294365cefc6ac336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba13195668ae4b2fb3b452dddc85a40337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d33b5256be237dd45d9d9111bc856338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3633b769f8fb36dc7fcc5712f6801dd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c4c883de599c23b2a36f0d5f9043c7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea556504f0b70d050a398ca4e7911dce341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb40648e427c8f9546b806aeb7a7ba342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba478981bc29a556c9f5bcd1275f9a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7911ad0023a208d858ba8eabb56fbca1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286e071c86d463c5cdb501ae1f81e66d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f422325c8736c8f11e6d5d53de351346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ab9be89968c0511d47b5eed4aec94347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf05f5dd563108d250b45c3ac3a82b8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf8028484a9b7a05ef3987cb94cbe0a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b6ab4ab55eda23b1256742a7745c5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea955488335e45741b3ebf17187d56351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc96abcf1273c8603dbdd2c9eaf47856352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775917106675be3a918a5e1d69b3ca82353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb460de6a33d52531f226464031eb91354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48984e2bd5c1636f36e703fa20317e77355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b486ca24ea34f7f98f6cacf339a43e1a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecdd58869c0adaffcf1bbf74b6170b6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc60b15c53db6c32c88cba4fb55279c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f46fb0742fcf44b814d724c1516b33359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25a9aeb11f20ea15051c1fb6f80c55360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008388126e32dcd15f1824c73547d9d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e09ef46296d7959549dcc338e06e2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b6d0a2a398d887ace8eda9f7b38d2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c6f2807e05b62c6c2f4750c57b2208364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b16039f71df47eb169b5e10c699c2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf93cac37559b3b900bab6631c4615a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3ae52e15fe08a0bcef8d94e406583c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd1217e1d02f63ff78ac0963a83f78368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89571c7cdff6a38f353b66c9eb31c1d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d43bb46f5fb7df6cba7310b93e250370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111948493a64285f9da180e26245c3d9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db721d2b0aa4a25e2691b3539289494a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fcba298f1ff68f3089a3c22a7088b5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c40d3e22d18f1b56c12e29bd2f865374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60122f3be8177db36b2bfacc85aaac8d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f9666b3010bb4ede7fce2a05e314f9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e983186936b33a07c2dc26fb79cb31377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1886f86e01f59553d8a170f386ad8684378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ccc2c8445affba7ec1c7b0fc752cb9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b430ced099449001c07c439f02558f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5133590c49fb885994a0fff4b7fda381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11212bdde737e25b6857ec221800ce01382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550601751f25f0adbac95162b834b75383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae525e49d3257096169735fb147af0f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909cceb574053360ff365c80d83c789c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56642bd3f17ba764a165bb9b0ceda11d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03215c6c7c03d1aeb1e6a1ff026b86c3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa29c72726962fefc5aeebf18e1ed9f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd78145adb7699efb05d117a00060b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa12647569b644cac3a9a7634201f063390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3fb382ed10c515802cde45e5cb192391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8484785ad1ce892bbbd31da425bcc8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d090b4877cbc153e3a63f452c1e5c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0907820c78c71a8c11b0ed3e3786bce6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3376c27f4374e780bae00e9a024696395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99409fd609141af2f3f83ad05ef8ae96396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42067a63e9ce8a2cd50bcdda37a86168397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fde18c682029699a8e1609ec46440a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ac17877d39eeeb52ec6ee4d87653b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab794f8f6dfca63b3ec38ee7decdd455400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90693772fd8c17b539efde33494e39da401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e9db49932175aeed9d0fa554235f87402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd34387e2bbf507f91b91f2023c7d50403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c95118ba4191a5dcad126171e7d8c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d1a0a133410c1574b6da5fef737b67405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b59cb60b082373f4c3782ec127a01406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce428054366f02dd42a6329cab6602b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d8e08974ae803d9d08fd0e22d531a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87128b9f130de8078e4796618850f7f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc4ff868a958020994c6d709ba6d3c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b0e432fa1cf3346562a125848d93ae411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a438470d2eea9eca27cd0a02a335a20a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f956c298e4f67d99e1df6bda9df3f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9d41279eb4ae5079ec291609dc2e0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba55b8f293f703429f86c285a5930f93415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07813aa0bb980278121f1f996857da3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08111b7ab68f561135f1348cb03a2a4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c285b031787efd70f41d447d5d3cb9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d509428f975ba06b5735d0af55f39d27419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c5e0f56aa690ac848a599fe0b5d24420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb26266160d66b7f581841c6acd4f1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89195ea3994c2344fe964443273a391c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d631d89590d8909674ef7e311b7d02423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7ce267288defd848e614238592c76424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3977839ef40d14b9b982fd124011111d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3476d5b490bd50cb12d81fdc2ad6468c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554350fa197088b865e147718afb6576427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ab4b52c4ce30566c96c0366e0ebb6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df5d35ceab41e2417c9f2cb39f7e35429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b532d9b7003d410a1af19ecc93f37c7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d7b84b45b2e8defa6093026a8e6931431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee4a71ba847a99cd63afff740534ba432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43641fa8cb90dd7d4038b3ed3f496c93433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671eb3be6e31876069d8a049bf088b4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1db021c62d3ad194aa0eb6fe9ab9b3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ced93fd7c21ab11838d7aac2c8081436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d10900cf2bc92a2563bc9698e2e48437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40613c3f9e409fbf1a209cb8df8c815b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782571233ba7454770890324ace40f5f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e6ed9704e59ba95757171d9cc915f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0178f35d75108432b980e402022e4c41441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84e65984174c7487ee60c2735c071f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db9e0ca680b7722b6466684f9fb88b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d607b75c358fb22df5301e1ccfecff444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0446c7a088af51729497f9289a5074c4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90954095fc659fb5cddf3a27c676007446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c1392115e6f0a559f79e9e140959b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f568dd619fcd41af2146f1d3a859a9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c559fe40907dde422b1af026209e56a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992737585bcaa4f058344953460a901e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0562839da6f23a5fcdc2321c2f3f7a84451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797ae3c254080362169573e40d28c32452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8430b4973654e0b775994bc42e45d96453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde4b12ca83809973e37e10289bd393454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b68e57b1a2d4ad465f36ff0708a349455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd501b16c43a41a787692073a355c4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd0a95d67ea6f730b3606537d8d6cdd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6063d9def6058223f29558a05480e1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edffe0802e483b0e40deac5ecc75bd5a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d4eac4649e41f0063898665e30cc46460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3316a2733aab6fc184f97b8fbb7980eb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c25b62a3b5da1b3363d3bd4bc353f6f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa6168e0e424768c90be2e177970be463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c034c06cda35db0f7e57bee0012bdb41464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e51b50e06402a017d40b7b512a777bb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f42e828df5c42ee5a4744305f7c47466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a255991d9f2f72dd7ff6d49d7ef201467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d96cedf8880c4a80c9cd6893c67c14b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada23d2f3cd96c5ef7b13883f789209469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a7aee15f8ab638f211da69be5cab2a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b43ba9e88e4577a197091b0fa8f7d2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4f9185465f1cd4f856bde763e8812472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3178388ab17bb100580becd0d7fb0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06cefa73b57ef688e19be8e755f14a4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6556d772ce686f6b9fbeef01239a8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2536049093e7d8cd9351b08d3687b847476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55847eb2c92931a83399027ed1cb109477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f59228aebdf092813d42f6a477c60478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e707eb1b534559fec5768cb496378479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5096de520754fd566d1462e7a74b7301480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99734b3e6b73229f46e03b0bdb75f20481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319087355cecb803d703ccb437d2c568482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eabe9d30b67fa3d3b38e2fe65715833483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a14e3597cadee084217a1b7abed9e4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66312ae15be4d4228fa3e56d05f6b0b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a86b2c104bc732bdec192e5b9176b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536aa0d174a55450a570e8e7425577bb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e369318c9eb9739c3b05130d89a9492a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9bd9c1e8260f448e7212224ad2413d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa1331b64a11b541be6064db61357f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76edcbe4c921d706a1feac30394b2e3f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce62659abaf8d0b1b307b1d136c9b08492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a8f4af30c5e1a86eeba5692ff22af493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923a8120a1d2c7b3b99b4d8c1628e664494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b6bcc87543450afd7630952a44963495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3982abf69cce47ba8bd16e85730ec23d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b9909e19f0059b028b585520f72b6a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e3c21443f0c005d3f4405626586e4e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d7b8a16ec120968032aba794e4060499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54235feb79a60d551624d04d74ae73500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a310f9dfd6f3c5871be46128647ea863501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beca80b7e60182f7f6f8a7685ec1724502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d01a6a8670c8b7186071b58ac02a7d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f4c9279314f18fc4f896d42fa36bf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b752d804d290adfdb66bcab907b8bda505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d35279da71c5db04abdf2467d58ec506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9754991256fda61928038fef409c3a8c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e235601f776374d7220c23b2f23c3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e29f411695e588a8615064d5f3c29509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f27e4a12c5ed9b662a2bdd3dfc9d9d1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6803735681d773ce4621e64dc7bb9179511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b5bbf9c57d9b1e5963db86227734a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5068971def4bab65886544401a090a73513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362b669e26d7ce29367fdb03852c95c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf01285211314d5f7875573c306c7e32515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b5b9e713eb3e05891e7fed57493b1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e8e7642688217e16ed9bcef7618ff517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad9c17040f5509a3a333a79192e224518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a01791808be7cefbcc7300443b71d30519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec7a8612565a18dadb097d0bc7097ed520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e86d77268881f115afa560ecfb825521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed88a032b1da2a7792d7cc7634867ae8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d37f2989aae57cce493e027772ddb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e9b3f20dcf91a1e4c0cc57dbff2bb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a716ec61f9a91ec09eeee9768bf6375525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4415314b43799d3435d908c4e80c57526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c97563703c9d9c4174f5b9249010f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4823727e6d399dac6eb485e167912cb7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d26a733b4333695d8b0efb7a6ce3f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08440f9f289664596c33474f6e627c36530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d8d691b80fce174b23f0a116626a7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff09e988989b5fb0e646cb43f7c23aa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4371b0c3116d03bee8a6b2965fe5c95533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9dae15d192a4283f6edd6abd6e0eb0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395077e1a2c5cc65360aaaaf504f9436535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc0c2b44fd48adbabb30414ea39af6a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f65591f6993771bc1b673b569081b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e073679837e058792e72ceab6b2f4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080bcf85b2882558ede25e5abdac8479539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde8f056c5a093f6dfee0c3ad77441d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e822eeafe6efeebab1e338f80774a1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30fe87b911f1ec396cf170933b91f0a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286496243d2e673cb70f59d25a9f99f7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5eef01a1b10b6442037b02aa03f731544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a31d8fa0983b34cd3b166e45e72ab59545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4941b77b81b2b8beb8a401b961e8ee4c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f5f9ad4387458575eae0424bcb836547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd70a29833ed3b7312d631a3386e773548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92178ae8d734f108bdf9de6fa880a80f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26678aed4907d424d40740b8fdc90816550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24145b1b13da634d1f327c4b8c7e92d7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfcb67ec579dc10b48113f4f0c8479f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad781e80cc1e9d63761449aa13e35e38553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ac83ba20bc69bd7436dceabac6331554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc920680b38a3b669904c5dd9cc96389555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b065b508c238d91dd12cfe69782e15556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ea3d0939cfa00890d0b16f44f9216557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f08405730aadea5e85f5c350537f1e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7815c7b3dd21b0973d62c628f400e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3dde3f96759ddf47c57cb942f5f865560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a8284d615b6be77557d47bcc2f833561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df1de75d68c0dc7bc74a9e7c10fdb05562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae0c45dfe783887e1756f664db75f57563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a6493afd35a002edea1cfaf7f4377564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349fd34a28fbf77cb445675ae2d3a403565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2e2cfa792f8ec49e4d015230870b6b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157548202b9e2b380f8471f4ceb7e838567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df6abc40416b13d5b0f22acd02add0b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16224fa028ddea777de17763e3871d12569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1224497e8665c7eeaf728553a4ea5782570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc053090b7aaef9bb184f4b561c3bcc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9352f1f9e41b6a40f36fdebf2c199bfd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c5c65a78d81108570dcf0aaeb36558573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a5b179ee7ffe81da94b4059bb38fc9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b656eb4d9066bc691aff74e46106ce575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f594a70c3825e4b698fad0c55db6040a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b7b5c5bed80def6659c1d2ea2ef3d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534300ac56767e2910b15d452364693578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e081ef72880be419eb50e0f801c3a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c90ba8bf8196aed76e0546b34a9ba580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e12098661e251831b55c16cda75a3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a95701e0f0ccf0a3615a7e589d2b52582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62320811c2b03571fdfdcb0688a15862583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8284064a8e3e622e931723abec49990f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443c7c1f45a79d9231684fc3d8513e80585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be63fcabe032c934a18562ddae0ec22586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5ebf61bf056ce597fdf7f91951cc3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d47ea7dd82b55cd67927c2358f50f0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e0a96cb08defda528e5705f5ea711589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32242fd2b9c6194ba1f2ea567c07de8f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71fd10c63a091f5188a2a1330a25eee591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54985000bed71b355b155ffd11d4216592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f67cc0eb166bc8cda046735114f0902593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b5f0aa36c1ba178f06e99751ba1ee594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4aa0c4d250009c107727f70d3cea8d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e2d482f648cadca76370c913e187e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17715aaa8c4f5de46e3786222cba96fe597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d2fb5e26cb82f7ce57fd9b8dd1616598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900912f522f66e19b2c165720d78f64b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d80094487cb2c61b47c8063df9ac7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf7521f2dfb7d83e2c5af4618d3429601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17480260a1872982c967c159692ef50602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe412fbb89f1b82b186ced241c8f26603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bfa5d3efb3ca438515a37da102269c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9432d81945a16395396f51c2c30c34c5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdbc4a4681180e7e7fd8f8077278a6a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efbb4bc77f2c9d686c749a30744deff607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4fb3b15e324b35121289c4045355c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f49dd27366e05b7f6fc0a1b7b3c8a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7e2cc9366aed934c7682dd8a90c9c5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9d72675f0245f9d8eaca229eae21f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b031a123772f054523cc1d385a7b3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b130e05984819cd3985ef46dd8f1d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471dac4c94adee0471f5ea4aec4abc9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cbc9a9b709f822a4a14a15d3d4c187615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c3f09ff3abe48bf25a772508464bb8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb35fb1f95a455809a7ba3579851aea617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9587297bb3b2b1b580783f449dfbe12618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b41dd441ca37643767ff4e8529884d5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56430b68285ebab4ec81d3f9d22249b3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a100e184be7e7b10cb5da93dfb8390f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3185369825cd476299c97dd77e334d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c46d01e90faa6c017990fca407d78c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7210de182193b3c46de23048da449da624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5141a0e14372bee4b6fbe42b93c20628625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e4df0eb32ebab485a1c7ee4bf0102f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e1b26fd00171f4a9d6c5969c39e39627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb4c2a246dd25e625ea3834341d5a3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d8037058787c16b9ef69411d8805f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c41454cf869687b65918d8115dd0bf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a44cabc0b74672095f33a3f6f1e88f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf86963473ada1c3263ff45776f3bfb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd57996c9ecc5a2b1af775c25f5b7e5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc1c94b88200ca990ea29571083813634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dc5f75c0852ba62226966371cce5ce635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f53881195ac4f123d18f8a2000340636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea872cb2d7fd90ef006046348d0a41637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7378a2294b223bd482f59fbc0fa00638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5017cd47984e4203341bb39013b6f5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65595bf5369125f17b38343a77050929640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b433eddc9478f05b19db154d05b5c4b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d70a597599f5c731979d48392796a3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093e2108f266c3002a29c2b8be4527d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e43bb41e7029f6855a22393cbf6d46d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485421add1778dcb9ee427913635ab99645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b2d273d1b4596b8a9c6c2b2b17ecd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cafb9d8c59e51d585c911d0b813b0fc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e9e42fd22c9a13fc977df1ffad901648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774cd517d572fa54189e99695021660e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8657e0d5de3de6a014648f6b9fcf414650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb90e038d1c4608274300d9129f75e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c90618957e9800790c7afb4264572f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada09b445c906bf6831347748f0aa8a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa5a7de8ea84bb4340f3bdfb3fe88b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7140c39a2b3391260f637a629041723655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a217f9ff3f70ba391370131cbc9bc23656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce244eb6c486e4fd100d197e1fe1e5c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3708e84ad7cddaf69b6a0ce9cd4ef65658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04783118809dd30180620348183a42cc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25491884f1f43b9e7226f5e834037a3d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebbedc216cf458efadde4a45b457c7c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3743598528e80f4f566b6130107e06c8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc064c5e2a14ea04d4b563df24a8504663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71e47991a229b793d165fa7ed21727664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723c8232c86c0de0af6f418bd0b684b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b1e44c502f54fd0b328c12b7066ad666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a1a4fdd872450c1e366dcf97af5b3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c442dfe726b53b1048d53b9b8067f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f2af954f834c1b9bc0fbae013794a6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06124fb6004885f370079fda8ed8dd03670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869b70d9322e89002af2f7e471e6d37671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ecf3cc1bda8db44fb75483ed472c7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c192ddb511e93f60c9195c60a9e790673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1bcd3b6fac07528945d5ec65d043ee674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb8446b1b4b4687ac0e4902d57ce2c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1867e06b5583d88431729caf8f2eb84676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0612b9bff662aed1f23d5f3a793a1d2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4cd23e62b988c960e5d83c286475bf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3859a8089fbc532dad39a86610f67a07679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bac48f25ff42db8cb90ae909c76271680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde8fb71fcf4d4e34678d405257e5c0f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d08a4690d4de91f7e59858c26c637682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560bb655f24baf2059b92bc8b976438a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f3dbcf20532239360e077ccc2de90684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb0ea7fa66cb6bf8f131886e340761e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f598db5e35a424d6ca50286dd5316843686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f342e704622a5b760d23e3b1cab4ea1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36529615a7e605012e2f59610129ac86688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28527fbf277d1127d58fa9719312d62f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185cfb651f693e27c47b09f50458f447690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65662d0be68016ec6a79d47e0f62a53e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed1d0afeea486b2260f44ff98802c13692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03cd7812c85ef522de292958bca10b7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9edcc76d3ed871f807eb758f0f512694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00f592f05f45c16922e9e7880505c4c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94060249f77354706804e05481d31066696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd61f7da6a3fdc4009a76da902b029697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5befa955dd563bde0d175194046a12698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e1bc8a3c04edf8689b347bbdd8b836699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e4cfd0f7d9be87d901ae869ed639d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc8e460ca1d8a5097ee52864691fb75701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9409abe8a589a6d6244eadb527ded0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca4974a883b23a0f5cf561e24abde1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c813d14300171f814fb665b62704d83704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d61f059bc17ff596bc55085ab382f9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162a3197101f9d285e6cccf9c8b800a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77c5e11ac8f927ce11eeb11dfeca977707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a043db75052cf76e015f2d66279f30708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d109560fc7b47927578fabe342bbb0f5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b991a743ec1d5bf128d7d09a8a6b681a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0940e43e2cbe4dbcc67d3e4d214ee89a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e65def0a4b20fa4981965e4b1ceb977712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaaf4aca2d394a905a7a0919cf7da63713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55613f93317a9ea75edb7cadcb2a1d7f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f532210979c6acf1b192bca97d89433b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b630f4c106cdc11b7ed41e41d94e8693716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf927ce299d9cf61d57b707f206df1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd45676c99a64888fe01235f05f0fd7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c05de51124ba0853cf82e9fe13d9fa1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb3735474e483f54c324aa3bcb0034720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f55b379786c695b7ee390c1cd9285d4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75399b9a823d930e4d6283103b12cd3a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf534cf1b7abd7e0a04275e28d8a56723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732745af61ae8db667e093d6a8db9c33724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce05e79ee75f6fba5cd33a8608675a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310469c056613b17f9213da6682e997a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170816bfda9049ae5cf616f173c4e9c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f970e7da66f4c7b11289b74c449ab728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa6cea8d8f7b8e9077fd39e6cbc12a4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ef027c4831e460c188722ec222b64730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1223abad02bca9b748934e3b494f52f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ad7dba6873ef2188bc88d5829fa86732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8014427c29756b85c928f6c23d30e757733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2094aab613501363e4baaf02c0fa232a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3071ab849c4c70e0bb06fa4b09f23c96735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd9ccc58e30930ba6f6f0f08b20965736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c5ad828923f51f03e86b3e3b46be9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaefebd9dab5c7953e3b17c93af8642738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e475ce549828081069c5ad1abea6d5e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc9609fa198fe8ff92986e84992161740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4aec8975ca5301ffc76b9b32abe91741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12519681d2b66c2ee609b1f81a806531742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a378b3cb17b3efbb31474ff49d7cd5f3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b192ea60c6dd5967b0f63084db5f8c9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3811c1c4b359d792fb6ae8335f282fd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a6d1b2591bb19c2fd8b2e4de737c3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2246dbcffa8d18fe1c1659d733ccbb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf915de183adf6910394e1af13c596d6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52892b1902d617980ba3da818b4f9224749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01897350e88635a4b2f720c8fbfb73750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d800cb9082c9292360be74cda0f8d051751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fbe0b8a1a9a24af7f25ae55e967b05752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51f65e0393deead8ad16258b671c15753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789561b79fe1da54b74d91362cde7cd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f71f925d63cc212a23b096b83bf520755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30037f4478fa4459017a795b14d22e0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f8e4cbfe82cf72619c88a09bf9841757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad40080382326d49d8e521bc6d6b6b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb741407879ffaf524f0f75c3d58d17759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb123fa9a48d324743c6fe798cc7da1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e2508503dd711a0427142b9d586022.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e83643796b3a0c49d4c70c434f29a23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5307b69d8e5b38d5e754394bc47b674.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b461ce41588d660702b47fe46cee585.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4264c3561e5ccb87dece30d7a933db8c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a108c76b6aa6759bfa1bac155f5c55887.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5fa446e9fb1383cf47b20e272d90a88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c27911601e68ebb7661e890094fa459.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b97191c2ca866da19e1180cefb6de810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd81ef17d3770e3d3b38f3ffb21804711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd33443ad62d203041e12dd236982812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e65577e861478b230ea2036cf83109713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b03bf6185170706e29a855a6adecc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af477e277784bcbee0ddfcc53a064b415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f17f0332520f0431ac58a5ff359b416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf81523bf60a52561e88fbc4f4a38a7e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e3a0197300841595db029ac280036118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aefe7996a11d3386aadbab53090c5519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f957f90105e7922465eabf4ebbd7a25320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6cfabddffe07b7e2c1bce535602c3521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10363ceb551e83e9171e96fb9eed65d722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440334f3ee62af3cd89d6a33e9a8815e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec28af6829ad9bc9c2d21a65dac0b4b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf076fb6c3d485c3c1aa858de8b0259725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af77425e0ea6c7a0cd631bb2d5cdd13626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f87c475bb33ddbc864312bfcd41c5027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956edeba8fbfb0ab8be81ef80d6748828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b1a49a74e659272e81c425be0e4b2629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3888a7e2e2947a6ef163146e7aa61930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d79ddad955b9831e80655da146353631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea035ae48da3a4acce9b830230c5d2932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab6cdb8b0e5006922549b81ffd71f733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7915a1944f5f3ded97282f23592ecdc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c55ae121f048c9b92033adb6e2fe335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ccc1770ab597547f0485563e90490836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b23991c7bcfb73b8eb0659757209837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0fe1afa04a517e45603ea8539bfd938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42745af9d45447a11c17f668bd6d8439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d0791923eef1e5d360acdf287fd5a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d282f6884eff2be38c574e4bc8cd041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93300b22594675aac6c163777529b2f242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1491b9431303488d750e18543e71aab43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681dd6a5693cbb5b8cf0fdd13c51062644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f5fc157719e4cfe6938a5258b7a7245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16428c34eb31d1cf13cef2b0d7d827c446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8305f5e100c02df82eef39f24fd54fb847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae935152708886a70358f4795abdab3748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8742dd12e4e4bdb4234f0eca65a6f9349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da80befbc611d5fe0025342e5ab01450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2970ab0c4d1944e83895fb44958a4f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e63ddec4343ce0ac33f7df88ee87c6f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6dcc01de431a50299cc3aca2ba468553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90cf4bc2ca1d2fd85b2bb59c1949e4354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ac6fc54b621629ad47f45eb14d2fd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e42733ca7ee047bf3c5263e54969656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6657c51691261b338db63869304f23b557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d24ba36cb843f4d2eb5bf2e9a4cf7958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c15e759112bd00b207ee9fefb8fc6f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe41acfc74d609e4869b9269ac852b9460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359a5b5ed881a3ba7c01017a3fc53ec61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c774f8d43f9a15010860ed57db127db162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b15e0cbd2a2712e7a1e8d2a5e9f0063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b489dbd0b05884a541bee2af82f4e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413820066d423581f1e715b619ffb01365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe4edcb4ea1ed0fca134bb04c93bbd566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd9368a94dbd68e6c3f4347501a515367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3175e019d98a729c54b40ad25707dad68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb88e449c7ae7c3161d7384dd5ecbe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d4cbc605b39baaa585802d41dad9ba70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3771b6552ffc5ddcf828c1da2204d78571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1628b23bcc301b5e72281d8f2675fa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497240101dc05e5f48826f9e85ce34bc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c29ec29b91e4cf03542aae41332c28374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404aae1e0207871c4c2caf6d7c42c41f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6840d5001d9b9db9dcfa573a76eff4176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa810484ea287bdf49bb2e1b1ecef7877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e21a31ac8b42f653a76548fd2c014178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced4f81a49ec98b2c63f3b47225870279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e597a2221f2cf5cf533a8e3e7aaee9bc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbaf5a2708c862f836eba8c0d3f14fa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ced4b92a87bddb78f14f3d496d8dd782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a29d24c7cb89d72567d8e208112ce83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd23630f7e513baea231b7289ba9ebc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a274ef661ad66377c13b9e182e609685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2886fdccc5bec9a3516f5a7076b26f4c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9782075dc3980df5f55eedc35b4d40e487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267341651b350f9377b491dc16d145988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80978d21ed2b493876d40fdac29dfe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8db132cec581ae60ca4420169e34a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cab823e0acf3194c8bc36efbea89d591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89e0f7ffe39f5e47fdf8d9c130fac092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8993bdd5cca4d19f420addf3944b1b5a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d62fac723bb46e5f611628204189a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a762448ec9a42dca95eec01b8a360595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f1fe737ad2fa60bb6d06b3dc41a3d096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f918f798014fcf06d5b67a99d615157997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb57c8b3b36ca9e2622d8c6838c34698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b466549c42b53a2598d0d27d979a199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62a408ab0e50d2fb0c80a41e311d48100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f35a7ca67a70df4df91a4ed81ea40ac101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f74849871f31b92da5b1f8c0d265d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abcdff4cf7df0b37de9da799c6c3f90103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c4b1c9479087f0182158282ad95a67104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d280582d9d66396479f0f04ea0cf4854105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23213c65bba7383aeaab99fdb54a7ff106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd2c4723278ebfc4973e259b1a7b05107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a9392198f818018b6c565b569decea108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8bb15f397256350cab805224c29f3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0399794892eabea880e35cef4eedb471110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3d092a48d312a7df60f3bae7f2bd38111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b21187b3e1cdfdd4d781aafac15cf7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ca809546c6da9f9be0b16b57f6abb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e758bdb9b02f31fc014f30e59fe22114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb4613495476c8028ca21693d06c7b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9619372b9a2b471eeaf451d6a116def0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc61192f85665f258ae91beb218872a6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ddcfb51f95fb41821cd34ebb5cb0b9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38bfe1509abc1b3ce2f11b37e16fb3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63302ce5488d2571377a2862a50f23bf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8950653af41ed910f8f2e2eab61f9b6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa21a7676eab89d0a452fe3f11178e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacfff81283d376e0539f94377b15c76123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b53ae1774211580e567cecebb5b74124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80979ef99759fdde80d1a03dba0d665125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c1660ad1ba486e98c6e7a8be3a2bc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a397eaa12a523036307a7d1aac2d9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1811f3e144ad21bdb419abe707a458fe128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f379abbca1b9ca5e6c91285ef04e9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316eef1d23ce69076742e8ad759ec19f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b80d034553e66ff93eba23af543c0ee131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59547925f07d369b1344d4514f1386132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e726f769280098bf3e64e3e43d4414133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c3a930c6161c0e15a1a14cb34f42b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f8cfab1e9d5a9cece3d1c2eaf52bb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63787319a000bb0e636ca13ac40322da136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdad27571729cf2ae1f4d3dc7e774dd8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f3ab8ba146315207d1f286a2045a05138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b56929e1305a629fc547f9471bc7810139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d701e09abfdaa3e0468cf9086e159250140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13378de59a43bf5660b280ee80b16e35141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d438ef96d700a17af88e422ce399b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b37c455892ed46887d5a8889f0d1d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738f73913a95f56f405e8a1bd5bffed144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e3d5f96811f72b70ede69d77e6d19145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd7f4926c408507de4224aa47fa1c3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a1d6fc30643c386cfe0e945447ed4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339229c0f13fa23a540de690e3f5a69148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec0946afbe2c19ca12f8643deb8710149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dafaac9b55117eccfeb2d0c13c3718150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228597c270f7189134fd03c351c9416c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b480ba3cac043adb5d4ecf3e1fcbe86152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb85355207a576cbea0af20f31e0b1d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81520eb28e0cc24d4ef6c06c0e545cfc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690fe3704fdaab795bd6095a2fb6cd8f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5671490fdc79ee33e3261d404a03ca156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a780daa024bce27788cd2f464e2967157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53675673440c4ba5e858cac5d6c7d9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc07e13cff945132b8b5fa2ae4d5befe159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c58b32c33445a72afc83b0bab5ca2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4661f7c8025647c7d9781ed2994094161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11baf1a952fd7b9ba253c51cc7cf907162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e85650b5995a7d1207fcf92d2423ba163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76527339835295b9cadf284705d3661b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc27913ca70186563819517870bc69165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366edb0e0b65927f89e04b3989bb0a8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf51d81114329f32467195a77b35952167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37acee168d2b41a30711fdb005c4976168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac1af0b1485a5261efe655d17a36e9e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd78e9d93321e449bab7b10ccf3e0777170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03659317ef42f2d0b9cbbc5c1b5f8dde171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f420f2a4b48d3aa9cd2ba482b02be0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda40d3d5205376beffc318920def9c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b941979eb9d06b80ef20001e2f3d4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea8dae8c51ac1e0453c115ae5507f4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caacf44e7b17f13954b46afe0b7e418176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1e946584f7acd6d99b7a7cf37427c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f793062e71bc9da21128833cf17a830178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5041db5b6f74192ccf3b4beadae9efe179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0550c0c4d4131b45c4e07ec4479df2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed784be12d0a62a0a6ca9bdf10b10fa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31dcee77c61c6bc5a4ad6b86a803d72182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9787e006f23d4e81171d31c5a7d3fff5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7fd820eec314535521e99fb7cc947184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344a212fb0f12a1bc068b2e30428ec7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14013b90eddb1c7090ad7abc76064613186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2645e3cc3504289fdf9ddb4e92106187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b88b41e8661879850b6982bceff9c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e0dae8774549970273d68073815514189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39298ac082a4fc30555da710e6aeae10190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e12cf4d5440545b293a7fec421c2741191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0978519217eab04c90897aeb9edb2ad192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068e2a7365001989afc7c750602de8dc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3441a03c512c0224e4decc05b41cf101194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da6a087289a72681662ad426d3e24c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f8e87e0a83ab71658e05bcf082a48196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24717f36d732eee8bad73f4d7f8cb87f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9ab2d2e5e51493f5f24333ea268e87198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1278b099cf8aabf17c2b43e86d8cb4d8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6480d7c7d0db2daf665768a0137a2f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a21d6bd08ee9adfccc5792799c8d7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa4807fa5395507f48a1fcef9fd3df202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8047c539d1482d407998ba2225516ec203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5606d46d18870692e7ae21bccd960fdc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3de51ecab8a1b8b1d5daeb49df154f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b7447c318760b2760fc46fa1e1685206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556cc1386038f6b99fa3ff152f952169207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af2e4d9a249ec067e95dbecd28aba91208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb541aeed6140177b015467ffe691c64209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a612a4163cceb67bc22749ac8718d52e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27392efc5e01cb311d71457a37ba845211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ede635742be94cdb85c3f2e75f5fe212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37453f386940ee2430d4091ddc4e7c5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e5c9b8db50bcbb451416ce90f0cdd2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4aaf7759330cb77f04d7eb6fe8c615215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d5d3821c28aa0d42f9b279266d62f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db743f9f3c6223fcc7f487c747ea876b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477acf32114bd661ae7801f6d9b35311218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718dc98c4d2c919250601e0cba136d7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a4c220b77493837da38b959e41d70220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4678008f02487b63b406a3f5f0056fd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d055543128999affff77579daf522222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af8b4e49cf2ab8e3c78433fe21fbb2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0550e15b972150d6a612342df46bc9e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd1e3ff11c24a9d0a9ebc6e9b6e70ed225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643691bc1539e1443918ffe07efafe50226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b3d16fc84c092b128f494a48cd925227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b5f1c4b5bd473cbf6341d6e09090d0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dcb846d21d0780d38f2b4f7ece84c8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e00d97bf94826d35fa7e983b3be15230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a13ddec6749a6152c676a540228a71231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275bd3926c324fa5f4d607a1d74dc3d4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf03ebc32c1aae917729ba2a0972a1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c1c93fb9a7c3a774c1cb390afa7fbb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5578ea01f3b06ef317f381a34be441e8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5921ee8b24cfcd92cd0992ca5be392f6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2991ae0384193b51ec74596e6547fa4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d2669d8ee2ee4d7e007214cfdd7864238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeebe55d18763df287d2a1304a8a8397239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb279a5cc03d2438d0ba0be428511d5c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdddbac3bdb0c75a5f28dee6444d5b2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a46d3fb9f8278be9040136e56159bb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc4c5ef1d12aa9f05e9bad56ada1646243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f15b3e0a9d2e5f3ee578a5903eef1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb17f454388a5e7d67384e8fe70f967f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b1fbec165cc2c977fe15debdf3c18246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b0a9dd14652b6bbec62df80a2293b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a64cf27454a69a604437af0d5e25859248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b83fb92f367a37665d97d7c8effbda249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c3d0083f018b85503b7421ad2e187250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae6821680a315a882393e774ad34a2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c281576a6039d0664b8e45bfa1118735252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc5c1aadca8d486843d3bf3e98a891253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101e826ea0370452594e0e8556778ed254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c3961385f016ddf8822619dc19b55f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd54d967166dd9d426ae47202506b0df256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31af649f0c7a4f36eba51180de093d5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f427e443f13a9ac6c4a0892c36b8b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b46e8758056512df2ed0bcb741819259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4958b74c185323bc8223e3eed4c627260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b1bfed6d77e28d00d579f9a008d27261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f30d9da7e37e50c2c92187affd50111262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f32ed774f34870201ee9030505beca263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e732c30f13e21dcda2c1e147d9d9a77264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b619535f6b0b0a172b93df6cdc3d7a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbdb13d10f8bb1600ad1b70076e5803266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea9360181cc66a1167bde9910a1db0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e044968f5c8408f7478fe23ddc3b6f5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a090bb210ce5e5e8949e978d3912552269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c211aba196f8b794307b47425aa856f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b949ac9dc59beb2cd38b14542fdeb7e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75099a8cabc83213d83b1cb6e2824bd5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db34996b3ef0f5ddf1f9d19eccfd2d2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc2c0ec43aabc4bc8f1e1f3babe0e0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ed3b78878487a0d3711d493c5d542275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b38142a9427f12b662405a86f370a5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a21a9400e110a70943f32ca836a2be2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f39529df907423c0216497317a3a116278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1834a0d0d2c25d4f7ebe3623bd8c65f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d4ec511eb0f5548c36ed58d54087dc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aadc27ff2e9927870fe2b4ecd94307281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2845211e5ebf72fd092b4b7cf0b9d40282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51020018283a6566f93972798ad844c4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38005aa1b17bfc7b5b7059fa8858920284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd519258ba416f7621c0035df9f5f513285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b7d7a4e114aedaa2232da38f1a9768286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b905526364da3d02927a05294ccb4aa4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f611750c72472f71a2c896f59a24bb1d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cda9dc5f9d120761d418b6677e260b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099820172513abbfd40a81dfd06b2e46290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32a87cfacd120c0eaf3693d842c09d7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23caf67e3d9dd06d6a96303f7c9637b8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f74749bcc4b546ed275ad062c1e3a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fec8f3d4f483406686e39b4a8819d9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd627575b321c4b95e371addf453ab4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccadbc49c1c2363b654509533954d14c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd82db8fd69cad4b305033bf8f97a4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b449c2bc38056e9e55e235f6d428132298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd72278190bcdabc90ad1d4a3942e661299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583463636c8c987e4c1617b9b7033835300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f544c5d788cf71afe20981bb617ede301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f0a0afadbf729d92db48b6bf7d5e63302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e7bff42f6a275a4a7a52f08ed6f3cb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444367f9fa46274b02ad45fd83b35bf2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67cb03d3279b8d77dfe39d081aa5dc3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da8b9616792de965a31c41e82b32180306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e9c30aa56f50f1ac2461a095a3cab4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc49e1df7288022927d43332421ec629308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec06743561ac704ece81d2b43c1df43309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267014d4e02e59316786897b0b8b8b19310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181070289aee8f7214e17c8b1e46d0f2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aa746645e095e3086b036f57307c04312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a079a9b64516e1b0229364debda3fee313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d223b50773f6ac13e81c07168f925e20314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95da13ace171c9e61ab365cb95e3b72315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d43e08457fb5178b65f1508d52ad83e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0326656275baf99eb4e4f32657db0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f144fcb5c1318b82d26ed44cf4799a3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd9de676ddd9b1c1c32bf48e97c0de319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a748c677453617019bc189931ad496a0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c5e8d85437b1653b1f764ff34042f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c3e77b87b665bec106228ef23db63322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6133ba909b7c6458f8c262300e735b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd3330d8ab2fc3e1216a1933bf8cf72324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce38d2d1d9fc3b758512f3df66c6f5e4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc51f95598d518b4bcfad1f6fbd66b74326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed5a7398b4ef19fe14023fb669e8084327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b754234b6b13dab0125b52f05ce55328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b059709655912a2a11c83a39893de329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d1ba88950cd813cbae70d6e025bca330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c0534ebb832f484a75a1bf9cd80973331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8aadedbc4f7492c4ecaaf135f2786332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33915f3446f04e9ce979e3056e07af1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d27b2093c6c816672d1f75151eb29c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d23a397b5d981cb198dff4fba2202a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa53b2c1c59e1a20f214cee20e169b2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac895471b5991c431bc7773b608b17337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d33e0cfc1618723c8cde418788011338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297acd7ddc30526d76fb0c67b2895d7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22028befa9a3dcbeadf03036847e5629340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1728e49bbb95fd8a436a6975341d70cc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42deddf53336eb4dbd5ee64a30a8c0e3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddecf2e52ad72f7276c3da88e760db4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d758cd95a90ed9cc3a59e641c19634344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2599b8262e4d42f19b22c1a0c169b3d8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee7a45518c5c223a8d7c08b82e9fe4e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e606e0b2b0af538b192d77565deb1f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c64313469202f62e192a69d49cd16e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a5bd8812b453ffa23dbe06ca64e2d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1284913b82651721979d3f45d47fbf9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc78305d9f1926cb5b2effc6dce6670351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b09989db3c6992b19e678899d6aed352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d628372e6c8f89e1e2b6c8b360e29c49353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ce68a280f431e8f736e7df9bb901b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3688d572dbfbc9dc0164113b1456cbec355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9697d66eedb00721bef64af0c988e1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7643c7ef1d79e02be225879c1d3d3bb9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac647b070d16149293db9bbb947baf3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14352883a5e47c783c9498f4e7f1dee2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5351bd4674206bfd1df7e7601dbae0c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893dabef3a6d1536e854174eda652754361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cfd7582b330cc4cf2014035344d731362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc5a6d841fecb67c7519833d4c8c84363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d037dc4c5e86d926f08cb139e7d1f4d8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe194342b5c033f2f14d67c851569622365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a4b57d7087dc0370b87f72ffecbc5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd0acc0702614f83776673cf21df7ac367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073eefb0bdd83c85134dc11448946c59368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d8b8ca152c610714c097e307e594d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af32926c925d07dac4d6e6f58ebdb4e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e06de6ebef5e9ef3082a48ce43505f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e9e75c930dd6b4549e9cd2a8b9bdf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec8529223704bb1e2b3f5069a300b3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20027ad1496d681f92431d308e6617c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854dcb6d8e4aa0c67ed5ff0b29a41df2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae5663ecebde2855f298324533476f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9474ec45532fc9a4c7e607ac40367294377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fadcc4d3a29e268bba5997857bbd66378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4833c831f8b6f5e56797e1fce0c77d21379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f063eaed235f86420d4f5a8d8b92a8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfdb402c4a046f8000b823904e82246381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f86fcf99df9d1effb189b4f461379a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dff2dd2cf60eac658d48366c2f00b4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f9d80cb5f8e9e98e60bd4951ecf78f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252dfa2dc9453fa46d0143ada806fa83385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e341a386870014496856c866e1ad7f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c00cc05dbc7966f23fc0670daaf1f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50dd5e8000fe1ccd77623ea94a935de388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d7671fc07dbacd08d4b1616ae42a5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b0d1974d0ff6690f790de65e62b8d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96188b396a4dd0537b3d735e11d20f13391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfb8fc503c209168c6a912d6b079939392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0089d3f92d78f55f0a886c8b53a6b3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcf1431e167188928eaa9adc5d0b380394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d27ccaf9bce5c004d394f9432eb3f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b212a4a09860753e5839bf88da63fe396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd415cec44e28c38a9328fff6b5995e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907acfa77f0b80928f1e956bb5900945398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5c6f9a1f6d283e5f2b9c712696a57399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5389361660c98a45d88eeca829e2ac3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8238c740aad2b03f711b7a8cff8d2486401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c1862b2d9fc44ed0b4fe376d702ec402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6afc4894214d7512c5178c4a137144403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1562b7b3aaa305872c6d169e362b8c40404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165f539a02c66ad77d105816e52ec20405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e719a565fa14a86038032e015aaed406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6bd9469e276abe4a4c8e9bd388a280407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a95eb6aff41642f03ecc3cbf28bfde408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484dba74d213e6f0bc52bdb6fdfd7def409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad2ad03b2c1b6b121beaa05da1f033f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbab0f963ed7843248de7c2b0d8b9810411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9302be52754e28b578ea618b814f081f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c8e09f42bf35dcff0c7009a569996413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f4db4a2869c8929bd3689eb44d6b2f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad49354ec422d49a11e973c8f8aa4c34415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a1de5f5d5e288d4836596a6104759416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a79e297b400343348498a2e647074417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb782ffd9e1a9174d98ef17daa8185418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8602463a91cc6f1d3024004555d0d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa55c8cd53050b099b962092e686e3b4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a5c23c1be4e79c13106b002f27117b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e160d883b256d52d44ca312d683f0b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd2121bb949a04637a910ce4cf2345a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4877c93d1cbf61af6c4525f5b3bdea0a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd38f7436c8953677806721ea541753425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2bd079590a2d4c9c4307fc809a297426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a0aeb993f1667af0085e9236ab43c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c820fa5b484476c9c84ab1a9ad6db428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354443666f28892c2b998e64f3ac4972429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2380c300519ca4b3762b6d5088e6b572430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a91b2025f5ee41eac1fd104dcd3cc5b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9522d9e5e27a25d31c7208dcae9e65432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0431443584d576d0131fa7c7860da699433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f27bc91f78c406267d5fe72350d08434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75318e180ba17e543de164b486fbee97435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b6560c6c53a955ed836078f953b67436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede67b8600f8aa440fc6fe4e1c66afa6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab3ab74055ffe5077751dbd1b3b80d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c40be03549d33eda7c28e4935d16004439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e2ff4ad68b44931f26c2f55b24996440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d73e2e4913dc2b8f9afd1eca112bd9d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342513aa7122b3736822ad43e2e9447f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c711ddb225160519b9db753af7de398443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01afe17597e18ecec2fc63fe6f3d6f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de8c1c890b8fdf4e8b8e3149fb36fcd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75742618c9f71e9b4d1c9fb20dfa90ba446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03866b1a48acec71297024539a3f5780447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a822f507e9d81017b8f240785095a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f0b6fe209159b2e1685d087d34ba42449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6008a00f14601e8a92ec744a1104ecc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b9b7644090caf6de7ca479d32d3ba451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf9133b984335b63e165c8201f4f5a4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e845caf74999d7a7da71407956dea31453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bef89e476c7d2117267e9ffc30b00a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deaaf196b2e76751ad783ac756b1e16455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1990e1808dff4eaf2faa02e8f4cbab8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430da4b67d39ceb8064d29dfc796599457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb0806748a74962a8a545eb9d5dcd8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e309ab407a8597145de0d8fd7f2dff459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75dc429037dcacb621d52c2152e489b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d226ed6a3b050dc14d36c0baf9f12b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8265bd86dc1b1fec48a5e15969c71a5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2143bead59aa61f42ead6cc2bda24ad9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe717b1aa2df20f38032667d4052222464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92434af232c4f8bdf91e240551ede7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edfe314d830e3c98f98d694a6067465466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78988b8d117b44aa0a4a6c11d697681467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa89d415a6f40603ff919888b187910468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a29afaca78bca154656640dab25c77e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27852cbc9a7ef0130379e4fc585c2141470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f1c1fbb2aa344b5169cb462af8492471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6235b1d68492182ec13ea4e0930948c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61509938b1b245caf93320283b10c80473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eaa2c1d284baca7e88dc593f066063474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88cbb9dbfd480a1ad0c6bfceab9b30475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0993a51a8a47e4d19c09bd3dc3dac9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7af19403c9184f405d7cf9efe47f64477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7114dcfcf9be4cafdb55f440104112e7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e27f981b543e7bb4c3290b952fe28479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea94befb84bca74dec01b3aab5a7dc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c6232b064c2b91a7d85f2016497df6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c59181b3955efe2cef1985add701af8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d9098f9b839104c774e99091c0524483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3738ec51fcdb8308788d9d1efc66d2f1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8713a381afb7fe585bdf200520e1884a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e646cd16e9035bee63907a21c5efe9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d128e08a1307ec7dd7c43e626621989487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b33587f143d1330c0a684de14d6c4d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3168c1154791df15444617b5d639cb78489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed5ddd42bb446aafc9df681ec6d99c5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f980bf953175dc3768aeb356f24c42491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e49f7c36c51399c41d96e48420f6b4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4cbfd3d2de140512936800364424ef493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2922d11a8e654754335e9e1fa74824e2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a197c5a0f57f8ace6589a56c29e143495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb2832e77eb6440836840ee1b649f08496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a97f4de1267110894d53c5991c147f4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b714d16c46bb5644398da4e0c205baab498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5cff24a7eca922fa509f975316f4f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c2f6d40cf30889955805b6360c268500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e1eebcf8e04572489fcda408e1b7e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ada2c42effefee31afbcfbd0bdd156502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b32d2b962007b33dd1b5e0d2c5767e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d15f53caac3355bc88841d9ca99ff504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e91ec57bea6e7e584d268270a03c3bb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5dc74247c16171c6ce3806fac192f9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c437793beff36431943ce2b7474306d7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfab9465031fb0c4aa1fc744ebae9f2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a8f1d12d06f5f22cb5ad968531317509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74fb124e431b6a0d27de3113913a73510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb33d650f9214efacd89a4869cd4f2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf30dc7f4d3d161154c099044e0c3b6d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5dd5c6bce7113b88d306257cba4f29513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e96ac824ca71eb7f18f3467b21374514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1051424f4e6dc194ff0e841a537fab6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980857bf6c93f6970e6345c2424dc0e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb09c2ad78331957a902034e52dc29b7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d3d99a3a01b3d3989d424e54cc10c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f552ef187d332330b5abfcbf553aee59519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d11b2ce4dd08b3a41109dead57f435520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025d2b3c99a56affe242d4c24eb95962521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1b315a92024ed0ff08b09969548929522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c90641a7fe1fec2fbd19280471beb39523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec158d652d65bf3b83aba32f3baf0777524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f4c4c72698ff7d255e69f4687a37b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f19785670c0b79c9f18b178a657e46f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17daf271b6799d1f86840c6f2848cc6d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bbecf92fbf046d01357cdf941d2d35528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d9b5321c6c8e6f0b115378b1d010d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5142f0fc480ad12b6df478001ca1c38530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02101fe436e56c8e8e11f88ccd20295531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9e36e26f6d75e9d818a864761b2eb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50082aa61df521293d24ced7e897f090533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f71326ce86715ff94223c99802f789534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa25de6a4a83b689f97870e1423f93a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8be7804d147f12ffed5c2096541abb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c882f8b4eeaf5b93df39c48f669002537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77709e9c52f785d6baaddbbddd20e28538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b56844c6f5fbaa2b73ba514522b40539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ab45ac39095267ffc4d6c0266c8f3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa2fc8bc3acfbbd20486952e9f5f845541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbbf6fbd349520290f8d27cb87fd8f3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937dc2aab0bfab4f2f336bbc455c41e8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9914077b6124ba0ce2ac3d112590470c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aeab173cca941e821f4826ab3a9460545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51267ab5edbcc0b5965ab2415c37e25b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58356e8ba0952a7d24cf47dff42c9503547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b14e6736e798511eb6f1fb65e1d355548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78df2f2ecca42d17ff6990c12d4e9f0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b46497ab48cbec29e68c39869f005550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7349ec5708199cbbcf5a0ecb53d7b4f8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f61ea10d132c7f380a2f7189ee1634552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4db1e9c7c40fe5be2e54e4b7e6556553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcbc6f0ba5e22a963d9d1a06b0c46c2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f125d8caea365168c1d0bc0c7ab77eed555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54aef9842a8dc053c74a8e4707ba315556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472bd5fa6cacab383e5a1005e429ae3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb075d8dc5a729d606b36efeae7455f9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4358374649e36ac9d6ca5cdc3f68884559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15968295aef7ecde2de2b41f7e50db0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ed2ffd383623d95c119a41ad07f22561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef2639fc5c4b31f25f631f3ca758a7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d06b66b995f6394b76ee99831a94a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a492203c2d6752151471be33b5e7c2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a722aecf30d78d11690f7316db269d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e51ec47df4c2d66450dc00d1fd42673566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de749ae5e147d86adad05e7a11eff7a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e01b868ec8cbb3a849ffb200657c9a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca3482694d00763adbbe0da92cc09c7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77890d8a85f9c7d233237b49fdf9c651570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c20a304c83d94f12cf265f6178180b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d12f3fddbe4d2bdbf22de339cbeca572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aaa08be91c21feeadb423d487a085b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220c5f87f7403123cafefd25b00d625574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077027d379bd7f4e2b3cc3bf9c4d3a90575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01029c28168fd0b974fcaaf51a8ead7c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc78023bcb544fa720731c7cb435c85c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d748f672c167e103fe08db1f66760e9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158bdbb8a255ecd802cbe56b28526ff3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f615e338322511d32174642b43e29580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502fd7885278614fbe30f66ef5b7f817581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d3caacd1213ef325eb95fbe979235582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72c05c5ddccc9147a1af3c4d91c380583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618eabad3c1b4029cd02502626500b52584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e566c0548944fec9388a1545e4ec5a4e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19501759837809c32a578ad07b462d66586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a6a536c74fa866541b3002c8d2382587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d344e5f3c2c6704dfd7d7ad951e258588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ca417ab1d76189409f792a364a128589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994336f6810075c7f81ac4b3fade0f8a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb7e0ae2b0db2da0a567d7fccb61d3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a46d4cc7fb98ffd58ec52fb6d8aacf4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362bbb9b753267835546fdb1468e895593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979fb818945286ac05e09cfe80f3920594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceec140d7f2f5761c9ab688f1bc3ce0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6793b62d3e6374ea08d0beefd6758851596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65d942b1255fcf30091355765a4fd2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21162b5c957e89dbd1831af22b8a1aa4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3473fbb743384d702b77309b86743bca599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285e5dabdf0d19e60299e4b73620385600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197bf3ca632e0b4e3098e72d972fc6f4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed35e94a0f9378dd0614190550f195602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e279517998c6974bd99d859b339f35b4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adff5a1c66be4cf01a6d7a353c5c9ef604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe296fdc03e2632916fafe3996651e54605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aaa03237a81632a64ec9dc9123a9d1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cbec5d820d211408b02a936ea41bd6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aa0cf6681c4e51c26be35f0c2f412d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd7f14bc84cc5dae03f9b320578060e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac84ade563f23f751586bd966d543a0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502418bd21e6234d28300b6bef04986a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78905b29684dd99bb2f27d31c190d517612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7570b29bcf83d7c348e77d78be54df613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2121fa855da0b1c6a2f8394c3fb1c055614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074893acb81684415b5d04c175b6188b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ece181cb897e1b72fd59f4822c3f88616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f61de0f3b44d4a3620b64a5cea599f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb8143706084939c9679760c6115b0f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c527b336b79b1043946528e6121cd389619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672114ab25ba37cfac499494446e65d1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5011071a95de49792671ee47e1c564c0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3204d0fa60bbd1568466c91b0751d6a0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c53f3c59a1657716d8109ada2308d6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa0371cc06d13ca35702e47cf4d4b0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c7ee8f41bbb1b06a38df117d5e5b1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3edd998fedaa673f242ea202f4132f7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7407754ba5aeb713c623c3c9a9c7b37e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682601942c56a62b9bc7527dbe872f93628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f50854804d775075e5a22f7056f50629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c59302b3e1eac677a9644a51ac16f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb781f5f0c37e1f8433988e50110125631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fdad7afff88deffaf93c161cf2e120632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8edec93275a4a1642be0bbc9efc6b86633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399fa6e52692b9a85ac1966efaf611df634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bcb1a1fabab7a271f873fbc7165656635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae57c23ef9adb06b08e56223f096923636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12503ed92edf80b16ad5e67b89c35776637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc000e4f1642c665ef48a297df4d2072638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c053e7b8f3c2317de7861b031842ac3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fbc09a4978d35d899780f0f8c4b0cb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d109382d06dd967d3b44b1f8c7bc6a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b385d8bbf4fefab764c9dd2fd8ea6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e9d17e44159cf9bd660cb3d71fa77643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa81e340d8bb85e323c1c235687cdda4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e0bdb2cf877b521f3795467ab8f2fb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ccc273bf1208ea904edfd3cde4c85646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b626f58442048a2cba6568254b0a480647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa1ecd0c349ecde1e1cdc1c81d5d0b2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce62b02221be6fb78e59f820ffaa6d4b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a7c201fc919e31b5bb9dca088eff5d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e302aff317a040766849d3e063b070651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb244ce58fb2bd00c08faf5ce98644652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d094b3d079add6ba731dbee2f50fd8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20b3984fe827b4786d9dc41fc57309654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cee268cd343b8a5cc802eeabf9df25655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9087b2a7259b906128259e3477fb4c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f169b5076f159c215c9e5f495e53c21b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edaca100b105897fe2adc62b2da6360658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef429d4d5e751447c3c14b14439615be659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce2c8437f6a86ce00c4b768f7e4924e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e81af68a313c51723d705ed0b114d1b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f8cb027f5149200c40526850dc1393662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc77457bc7f8b929ed48aef0cf2220663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0be2c8affb8f1dcfc78d62350869e1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a430339a0b441c447ab3ad2ced99821665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38304dbd40c0f97bfe197ec9f7fb7f8a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd848b94a19dded273740559b82087667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b4e989c2dcb83a01f8d42e434d4b4e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf22ecb123133d3a373c43e6a2a4714c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c96b2b245a4a1214b6786340e747a8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa348ebaa4aeac6fbd70929410937660671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722bd329c8e23e85858103d713095dea672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e173f3a5beb257ce2c4f9b96362f4ec673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfcaf75113198e76ccd348abcd4d2f6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384e410546c28ffc4ea501cd1ac401c5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae084dc53d9660db732b610979d2e63d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd996828ab957bf0ff25a485a965d44677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5270281c1da09a2584e38f505d6b20678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4208d7eef97f5e3d4881c818623364679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec00800b443804cd35b79f67fe9752a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78670010f7858206112a1d53523435f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639947d73878446f081cd2adb7ec0bff682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf2d148512e98072eade9f23021f36683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d378b2bddb44c384d1642f12eb4ed684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5053664386fb72342216d90599f65f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112419d30e779bd583673869822c460a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed9037f7819bb3808503f34738d726687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd27282ced2a980a53dbda0cbf7cd5bf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074bf0336a202d06cf9d8031ed71a5b6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4022c342688c6f4b8d44cda81bd60949690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed60d07ef4ad1824d4a2242d87f121691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c5a13547ed71abdbf5a3a5edf61e54692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4630bb39043079abc8fbcff34bda6ee9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac84506fdeed57c7c586d4d5cd69f1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe594386086bc152a66876437ca37f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a904b60920283650656a202da63a331d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd9e815e9dc128705fa46310a514d52697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f76dda68680a35699cdc2f61cfd6f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c166bf1b33bb0ca75a09ac40d2fae3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be6197474e2e6695c26ec8a0d85df63700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c46eadb9920309ecdc4bb365ae4440701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd38d07d59f2a101bdceb6985f345d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a0378bb4e91d781e309e4aafe9933703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238486460d6f6ee0551ffa3e2f328ceb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310950b5fd84b7889e7e0b0c48309a8b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bddc131a21234c543aeaa0094bfed6b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8849e6beef2e2ee6c891c0b3d9c847707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af17439fdcfc54d86dd7e61f15fd10d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0016a881f4a287736c1c549e21c3eb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ddd4143a81d917d62f9208885045d0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e6f1f0d7ef66c2d1890f96339c4e43711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0397d843a3333393b004dcc0bb56ec7a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd3266837703fc2fa059a2af4d4d8c2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d28889a110e9ac8367d2b7777ca971714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d40f0dade52502c2b4d0bfdaa8917e2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6488d83c3d23e432225d0f4c0e9bc3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c0a91eb4d387aa812d11993298a9ce717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d4976835878399bfcdab695fddf4a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6155658a85182281bcd6e67f6883df37719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b85a83110acc9b0f5e32b43b8bdde7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e5d8acbf0c8a8effeb2801cd7b13b9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d4250c5b5d55165f7fade4068f04b2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94582cf5c2470c316ea8311f5531410c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8147cabc77681de4c9891da43d5ce4a1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22becc8b69a6b32bdc97cedd2f60e526725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45716d1fb28904e68dbd776405782588726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f70c67b04679ed1921999eb1757395d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c8d3484cff053390a3aa1df66956c1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b1a66392f769179ca4c19d14409824729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae821749f4f41dc72ae878a9d153fd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a511ecddc24a73f2a52de649fc57b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87245ce035728a741995accdfe1e2ae732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a5050d0be5bdb086cf69f300070e0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba2ae5e6bd5327096bb008179922e2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94d7674573ce95d3a92a4766ebbe3a5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9494053bded7840c801275b7a62f0dd6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58b1cc01b2d8a89f5f76e230d20b38737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e3a05b111a4307ba7a3e0276b8e57738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86fd789668100aaa6e16a47dd9cd95739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05a1808fbbb4c79c08b227accbad37740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97b40fa726173264f81e09a6959f706741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae73105f8d4815af36045ec1da8d0d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42e6170efa92d33511973daffe89f00743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f409713b1181a60cf991b6dce9039744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5a773c58de8844cb04a5959f8579e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7508a08e486c766bca30b79780da5d3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb56a0093098dee87a336836aadc7070747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7c1b3d9286bbdd927abdb9626a8bb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a32c0aa07a51b799146ddaf172f0e79749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17ef70e141656811b764e058cd4a17750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10053d7ca04dacaad8a0d499802a13ed751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57faa5dd9221d96881913c286be057752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370251906e6b32cc1ca464b098faecb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b986c1ae8ef8b7a9b4da64dcdb702754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c824c1b44a5587691e9c1978af08e3d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755965589574687ba90bbb066b873843756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ddb08b6a2562023a7ea1d866a97fe1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f605b3934aaf1b1c27d5c07cda529120758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97199e5ab732ff880fea979c344a5bcd759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>