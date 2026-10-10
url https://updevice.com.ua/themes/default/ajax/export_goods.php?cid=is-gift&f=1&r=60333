--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d071152b761fca75be425ce8a45e11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72aa3511dcd082a01b3219045402a8f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd940a7ca260c40b98ff76f503411d03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699715f0224a4c56abd3b8ee771db59c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b8ab798344ddf7717a8b637a5c9c25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ad022f4bd3c8e8201955a53dc76226.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ad763e449b5b8416faee0eb120c177.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda006d6564381cc89dbad03c3d92d9d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd655612a434436c4186a355dc3e91949.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7362cdd62f94bbefa951be701669410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7eb29e86edb6a0c3696be2d65ed7f411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d17296606f4f39ffd74ab2d7c610c912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460eae47200cfe72d1810bb788a5b7a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed78bea9fb61f501992578fa71cb0cb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcb7ae5d477a17fd7ff52ab237a46af15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a786557639a9980f66318a652b6bcd916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ee9fa06373bd5104923d4b04a0b9517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab262a682ad7c98fe0067b8e28fd2da18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8461ac140e96b2b2c276bd246ff59b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54468b0b83bcee2db908440e552313c920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7acc7e0b8df70d2fe6a23b7105ea6fc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb7d3d0dbbd300455a259ae6a71bea22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7682f27053972ec9079ae697d43473ad23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f6818fc472513225a987116492b8724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be96ce46b8015cdd222011e96edf33b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3314f56a3b4ee91728ec0bf8fa5b20726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea25512a2bcef23f485cf8f40ac2fd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee292ee8f5e3816b2cd5d3e0a0b1e128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1c78b75028e7b1a1139c0792ab3cd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601dea8aa347a41191177582bcac216d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2876676ac3bd29d47fcae41067ccd38831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837897fcfe9ab9232edce7738df762932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd2be11e04926597809a41bf831b4e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a7a366da0b589c03a0704495910b6034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228220f6183aba526a5d0be4ba45fbc335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdad9498af3207eaa877f8500a26b0cf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52400cf8b91ea167296edfb1b537eee37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf5a94bf9ce277e8e9122450feee53238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad6c10e7d58e95bb37233f7ea20134939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d86c42a6fa8b511936e522cf93279e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9bf65aeba2219382233e84a1a2e01441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a70cd95098e01ae594094e4e48d7142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99dc11a925ecb4d7217e54b5af959bf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc19d55c847b3934d84a93c9c15553244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327c63f28d80ad4aa6a53fe48b1cc1c845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8570f0b3cd6aebdb759ca79e0ceaaf346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6852e747cc4f3b0d3c4e06fb087eb33147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bdf24860ceee0798b6041554466d4148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5749b38ac4b0a0a9547318cb83be7b8e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a37072c640c28eefc9bf2453c9a322a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2395ae6ccd264db89f86aba3b47e5a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f53e3534921770bfdac4bc974f9c0452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d63d51db629be035dec1206f1c13b2353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4018aa0f8effc8921de819bbf6ade84c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d895540ded672a2429beb3149429cd655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e7dd5606cf1d8a85fccb34d2d9e36356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e03d881d94996da7287837fd0da7f757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d03209b6046620978dad60ddc9e9a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15515682972681c59f74ed8c4b2b301859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99331fccde33f1e4c3caf23ccf9ad1cf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7765aed865cef58d16718176b4dc6761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7034931c3216c7a7386b962a2a74b6f162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2fdc57dd372c198cef98dd821212c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd12ddb648b6bac8c8a83af88c9120a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2874d39fdcb3a5a76d25f0f37ca9965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70735db57dcd9234224c2273bde615066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33baa2c3b88496c82ecdccf5be2bc1bc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dfa160bd772a3b48351539727a924a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9883b9a7142f4fd2bcaf8cbee8e55e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae26791638e65c60d8fb26a3e5b4986c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4516a3d863df9a0e9f50fde47bd025171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142d23d4550f5073c43a21d0e13156672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c54a2ac3b596ccea5f5e158d5d04673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472195871a8c70cbce7486518eacca874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4fc23da54f42efa473f5e42b4758f175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7084c3bb609d549d7115e6c11abf0d8d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e7651af43b490f535240a868406b8a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e428dba333883ab36cfb7d88d6891778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f998f952c9ce8995eb971603295a0ab079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8034ea114dec48800e9a62f53769f7980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b034d072599581f7d0e71cc8ead9f9f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a4b80fef3910783702533ca4e090182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a2474748ad7f0b5dd8dc14b5db9bdb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b1d6e31e1736f21fc255b4e6dbbf384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803cab7b41f9486546468af5daea265385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11850fdd7dd3a0c5e52a7e735af6c64686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7f23c7171aec9069f02e47cf2563ff87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f42cc50801d5179df93d88e5b4213b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9814283355b14c4ca9ea60ebae038c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d7623df2743239b46c05a3e07a50790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc144a580d83fb39f74c7d76f2af404491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e128ca077e1461d957b32e1d7df2a96692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f3ad0f3647c30f88f1c105bd7fd3a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ab43a29f5d4d6dc98f2b77be026d894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f1b475edf037c3c6090929c4a873795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a99349720c6656bd484c05acdc65c9a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd979781fc407edb398267338db9af3697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c09eaedb0d267fe6fb7b339744573098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f46c2fd7b4c2f21c8b67041e81efdd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6bbe3ddbb83500a87e64386b61a88b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a90825661121a29d88c040949dbd71101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb1f94a93a1ca3502fad178cdda7504102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670a284cf7c2b9501c74b615dfae6cc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c837519e017d7a3b41fbcf8a046923b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4adfeaf52f4528f86268395b62d93f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f573ebd3f5d9550e197b2fe9a8ea1a75106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b52cf32f59ac25ab406379c0d47ed2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8005765162fda6eb7002eefa3e2ec28a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac6bd156c3234370fa3301d31316bf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba286288b764c136e0272d2878e755110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e2da60a863dd5264535c00454db28b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb7259f770a40539a85d7743af2918112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42799139e4eb3ef385cb34a38962ff1c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6eda9d2a9521f852cde28b52088701114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d9d04d37c39c1756c96cac00090bc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b3ce4ca273e4b3a040aff5ff64d20116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da86401da8af572fe69581dedc936c8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a96fa4b32e0ed0eb739a8b709aa1d53118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd55e3c79d4a730e4d3bac062234c407119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a5089a5385a5cbaeb332d63a906118120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b187b32226e487cf64e1256f44891d64121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27276e0feef1f68628adf991d37ff2a9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f940da8a41e7ec4310bb8f89d1b39123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881eff581a28e048176debbe0965735b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f4a95ecd3824b2ff183b33d8b20db3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b2e8998a5a5b7c04a3f5e0e772ac8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd63717dd030a94e1b20f4b891ab813127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e30e0af1a2a0e1a404d4455918342b7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16231559daf280291354d6ad605bc775129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a551537ea251c1b85a544770aa3ea130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ecda8a3478eb7d61d5a5bc2ceba696131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525a767fbaf4dca1fa1500d956187d9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f4a7732adea599df2d6f287b29351133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c314e987c539cb8f0c3db46c2ef62e43134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd13bf19b2b6dd38ff9725ffb0bf466135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93bd3d07f92cb11bc1c03bfe5002443136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f5b454b63913d39fa4409ecde65ab137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d9b3d0184c52b676899d07dfdbe86138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0bfc5f711d2132b5609ba362247054139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d90b934c3f81d3be5d7f31ee074054140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc2d6c1dad73c17d9a7dc312eae91a9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00de0e2d905b994065880b45e86d3b1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f0ca0b04f2d941d082f558a1c23c4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5883ed3ab0042cccc5c8c0c4cf37254d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115674b4a55d34a8cdb6668cbd78fa0c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc9166043aa3acdfe3830e941ebe8c6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b1bbd47c764b067eb9d9686fb21e5d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ed2baa7264572d37224684a44d9e1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c2e9e964767527e90225f1dea5e172149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df38917226ebd8be77dd6fe57bf853150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3137053fa4253596f0005e29a9fca151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72753ad190e118d49ce33b5ba61132c9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90955e30c6211ba827523e0a087bdeeb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff27f7020076cb3fb14b8616c4281f6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c5178e374c64c6741e889ea920a92155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f49b77595732b908c825056498a3a4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a840237062e7c4ae2e9e65b17dadc530157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb31f361bc2791ca1c5683d7ab8ab51b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f7642efe166b58aa6c016fb7c871d7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b440c3b65b6c775d2cdb28e8cc664ba160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1594d8e94100880bdb83d6b0cb28354161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df07e2bad14650f11106d6a79ea24c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7899a630b1bd8c610e786445e9a3377163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75996760c9c99be700e7ec6e5f30fd00164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59677e2b774f2eddfeedc9fba8cb5080165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a724a5c03b2ac9042f0cac03137da652166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeada48497f13c6d611a1756d1525d6a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d20c33642dad86bc971bb5d1f35332168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d040ebc25f9c816a2ce5dae64efbb003169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d952c15033e1e59bab8d2a90a20eb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a474fba2f3a47eb9960d295ac15cd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2dcd712c78047040f7cf450fd00629172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81866fff297fd53254f4f27ff86cc6f1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a105e32251b2a83638508243d47e315174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3c3652d44d5d1f52610aeafa30996175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd3b93d9ef1a03c963fede79c6800d6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a718200746ac28875a1abb62be925177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608c37f64d9510c9905986e586d19a1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a3f046b4f0a4756e1309e25efec8f8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c20b5cc5f64815abf85805cf971919c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45945d1069d2218e527d9c94f7c3eb5b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c918684eb12734138f548ad0934e3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0557667ae1f3d742b79c3c76e7451f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed98715f50acc25ae77a68fa0ed1460184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b7a0268c4971a69d3796142d4de3a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa0d12179a73aa2cfd4d31faba13f8c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be38e5aa8d521f1e264038d4a4b6241e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff7c2dafc07879e654751ec120dd61188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e98e5c598020743ad56a5b1e8cee25189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e857e6302e359f7084b6b9ccd69142c1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f93ac5908e6a340c3620df3e0ecda191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eec66fae298d50e8fe20f5c0a182c4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a3cbfab9ea94a7ed4cabad1b40bef193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff023e3615084e056d2e21287f464a08194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e9a354d4a0b235bde0ac2fc180089195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e8258606fc8c0f9727fe38a498f8b7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ace47a74311aa66ed0d5443bd764b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e191d358d62e58ce0d1f2f418dbce67198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d713930ab58d4bc86b3f733df01f8f3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c199638cb4ddae00fa1291e41511760b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc392532594d1a41084414d5be74ea201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9fcd2d9b34e2703424203082d8196c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d4845fc2f976ecb65b3f2777d97d8b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6444536bb7a25e6b295becd2d8fb1a1c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274dc130d70e8c06e6f979248327b007205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22fc2a553f2c57deb6e84ef354aac5e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9090bf1e6a2a24b57665086eb10ca207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2656b77651ac36f3306b7ac1336f85a8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8599400ced7ea42af47436997d2bf25209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f69843944d3839dafceaaf7cfe2afb2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa45b249ccbde6726bb0ee61f7571ba211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc4c4ae02ea5fdac78ed247776612c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff6910f78396f64bd7a5daab9dbd4f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d9adf841cd8497ecd259fe9eb351d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05119af3cebf25cb56cbb925a1ddd33215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd72ae40993fab3a80158a1ad7154d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e0a8f98fad5b52a7421e634cf0a2a4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15518c13898db9fb21a2ec96495ba825218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b11a604d37bd1754aee8eccfcf312a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc362fd4bd26b2cefb788a843374078220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f513801d0f8e7e71063952e7e19874c4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b043690eb08b23cbd5e69235e60fcd21222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c554a0d44c300f1f456878c25524207223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d8b7c1f0ed9c462945a2ee7e6015db224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eda963d394a3f0dbfab0b106c9ff26225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9207f654408878185b87aee428589d86226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d33f6eb7babe5ba02deaceae0ef0c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8658e9268651ddc985c1fc2e74de24228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d43b65e507639107cf71f9435dc781229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43415ccbc3a47dc86e9159af16a0394230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d1347300bfdff2499c0ebdea660f4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c4cc80a6eb1ac7253baa327bbb4cfc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24be9077649744417ec838a88cbf5f9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51055dd7ac78690a1352c9efaded77ba234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e5efddc5f0f5313ab7a27718604488235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07db7e266d18da2c259b309c7814550236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d313abb53e21edd2e9a252a9f3567eae237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf81047e01ae84a70a7714e26fa89fd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354060da2263b4c906753c73d62c5c33239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78778d7b54ff221102fa682b7ca4601240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f2269de4d06d996045140b03975ea2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65638deb429948cda59ef0d72da39772242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffea176e930de34c87113122bdb289c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd973755fba8e61b14a9b31fadc0b34244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd8badebd6d0a4fb8dc787b6362939245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec8d972152313e35f6fa29e3910a6c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56590e86f1b8354e953d4570c02ea04247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde026f8ffb9d07d5f67389ac104f913248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee73a5621076910cfd52d1af2f94e74249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e84bbd896fb3aa3fbe8fe81c4962a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d27b6ac0c5ac2c08dea0374904dffd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd20c7f02ce67b34276fbd0af7267c47252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d28eefc0af53de5b44193f5688dce8c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95309fed33739dd40650577dc21e9e1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1588f0874b08fa28b0ad06a509652254255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c000b56c01a15b9147d2833adf99b6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1408b449bd6d653caf1fb07d4cd9ba01257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2a4be92618012547731a04faa23c0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c96828e49175b72fa181c5df4e8be7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf10960aad35ba7b6b8508b4e696aea260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b216a6c7f03e2ada0d68f57c2600de3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8099a1f5af83d1ae88457f208d851c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3cf96e405addcc67c49abd0b35c840263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f13fe7098fb0c2dabe0c442ef53b1fe264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e64ec205b1231317b542d754f4c34265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af5fb33eae8ef8d20eda9cf099909a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf3ffd10c0b26f3eea7a78ff09ffb2c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea87d026ef299a707e2495f7e0306c5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d571d01c98f2f4eb6fdf7aa5bfb9e5fa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850e0f1d9c7f689d667c4102b54e117b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2831c6b0a08373053547deac21b75980271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4130edd2fb4458ad27e06de2f55857272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c474b2bcb840cd1df5f6626bfc3ada273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6659b3e0d940ce87d612c4dfe8359892274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c7973d89a9c4dc67a3b2170d340c53275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21077a5131cfc3551f70689a667c964276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ebc676399bf55f56264f08c8e78e7f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e8a64df35ddf1dd67f02b29781ae0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28cddda2ce0d795c7193963298a200a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5253879eade13212ed0e5ea1d00df89280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e41665c7d1e4195864bd02ddc80a7b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec049130bdc13444a9432baff7e3702282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564e11b0b0f2d2d45cdf47b3d4001182283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70f3ce8dc8c4b9c776cd352f6f849b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dabafe82db12f7f7e9fbd4b3a090291285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ffdc69617c4ab427273f5b43f0cb23286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd0b0c0156b2594666737b5d9d659b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede5940500403b24d0b16e5b21e5575288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926479f523f18aff14c6baa92ae35be4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acdbb04c90846592631652fe4b6699a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edab3c0b5a84917c79689d6d40d168f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ada7b663cdb1bf7f592f98d8a749db292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d03b11509090e5bda229c92e2af5ed293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb94e989e4240d5efeb41f2f84b99b8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f0a74b982c4e139ef25a894076f0ed295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be85eb77a779135086e3d66a4e60ade296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd49d0ce4e2dd2eef13bc5133be0e8d2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c4604ca8a747b828dda24197cb80d6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7767e98074e9693e7263461b6b45510c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194862f371379eda2fe356a4155fa87300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35391efe74ddb6e33c17b71c2fd6e553301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72c5f201507c7ce76fae2621352ef0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b12eba001d0ec04e8e4c01ddbc8802f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7a2b2d75520e4ea0c4a8cde8c8726304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e8e6c279f6f6bdcd60821462c61f5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60804252bb1bd76b8080549f259fe7e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11194a6eb3f05e8ebbf846b8c228442307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c227ca10353ba710d6f67aa73a3ebc6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6931a2f268e326123054de5416ef5996309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ebaa6546ad619989d8ebac32939ef3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e35c4a1f43e474fd179d0861a90728311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576f18f378d1162d6cae15eb9a025fa1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71efbd1c5d545da629d175e7e6bfb3bf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb657907e09827f034f431d77276fc01314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6100fa4bd3a847b82c3cb5d23190c0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820bd3c81b4bdab698017ce242b510b6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1037a206001ecd6f033fff314bcde7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd965794c0d8bca41ac6b23b21f680c9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245824648012d8d6d65e61a456bbcbc6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6db6e74da6b4c59626c20b03962de2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458517c771e99f1d56705aef708c44c5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee6f383df8c973a1ff29647f8df8995322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd3fbcf7981bdc2849c29f896f1b85323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded87ff48ef55aea4bef469942470c2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1fe6f4f92cafc7dbc0a1c213d7bf29325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfcd61120a849abcb993488c92cdd75326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39105bd3911065cf7e2e0d2ca2ec27c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d87ec3836b60ec900683850dfbe0a0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28f049b9d55d0eeac8829602b40b94329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dcc64edff58595d89523e3137dab32330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590fe7bb9353596cf941fdf4d2e8a0cb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ffd00da57afc146ea9c4153bd271b3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e180ec8aa59943b1098eac548a98132333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec71e099f9d4e311f06743182eb337ea334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a90b2b987d6a26baaca69173a5ce4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c499b251efb715e5f2fd45d544ac7b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd77eef0b2f5acea0431bde61040891a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e47e3535de428a8e45434e7508f90d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683024de6e228da5f37bb1ecde88c663339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98455340b025abd60e27656b10d88e42340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e83a27df5922f4ea074d89234a8b96b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256075915d06dc67cb9e1f1df9f8115342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169b2c1c9dc8eff6e55a2b4526ea627343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530c0a95dc319391812dc0e9b3cf74dd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e0dafd2027d84537fe41d6702dda8b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b856764c9c09c8718b5140b3d92b6be0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f64f4ce5fe31cc519ce4c95a6b2db05347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca1d177aaa2099e02c387f085f0c82348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c237f18584c46e4e37579ebf24de2d79349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d23a6d989d1d723494105c93fc884350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a689799f04955ca6a18ba6ed2c1b411e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e72131261e317e26ad0847d29d57c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2beef13c1ec9d2dd8ef89b3ec8facba353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97742c10e69b1da1003a823be317cf5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e123f4d514918ae3cd83768d206c491a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5949590c6074fcf78410669c99408ea1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f8be1159518c8f63f0310e72101198357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaceccb49b6148417871467ae4930bd6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a865a0319004607ba272b84af1b27ff2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b4b1900417cb4d67dc3de16a3f6785360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b414c2fa661391b9b68d4c07540c5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cab9b26bf6e01bb8308d8f4d61cfcd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee704977373c34a33d54e83f66fac585363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed6f3c6c5b52fc07eef99d28565472d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e41718b828ca4ca9db23f33791630365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e74abd9ac63e2d3ac71b46e8a9181366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c7da323ee8e80281ce022e277f052367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb80e527a3d47f29569ea7b20da2dbc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd6a341e82844c61184f20b4832ca1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07874aad70fbba2883e455ab039174e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f41666063a97f2f6736df49e15014c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4574984115572161b99200775e6de0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e299e5407c73afa9e6faaa17a60e02f7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7b200516e50b774ce88cb32274c15374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef722bd02525b3d331e4192fa2c78d7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be636674defc1586b1596e3b77f746a0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe36853c25a0a4bf1c4a07d3884fd052377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7364991a9132716b22eed2bd221534378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d4be78f150363f69193d301f2e69c8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6a8ccfb635d86433022bc2411f8b26380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc407b5cdd2e3dd8be99176b183cf001381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ffc8e9114896d1412dabec7baf11c2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc0228325cde37a1500ccb18fedbb77383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e3df51f640cb7c0f92bffd9d5f9b1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839adb685eb03005e4a0f8ea8db58e55385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e54ae0de2bfaec27c759c79cf558eb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48928e7bd4fc59604f8d510f8dd36db387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57b4f27897867bd7994261b784f8eff388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c19ffedf673f08993a64c34150aa42389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d815d64e3545ef9277c7337c939fa5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e228b7ed88be4d872ab5740d53f65391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b21dc0ff2e47f9bb77752a00fb61c9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e135791f3c510a7bff292710a2ab7f8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c85fdc36f8c7f35a7dfc19b9f0e9f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5f03d3dc2dda10add68195b421659395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2126b75780bf7232a4a24263671c85c6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f40af510ce5c2fd37210f80cf5c339397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07adc545137cde6bb06d8916b852e8d0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef8780b57a26e30e72fabcf15d4561399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1822de91297d67979eed9c1c76a0e69f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0688b515d4ef0920138924669cb3fe401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc67c91806232a836b90362ad0f1a78a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df16c0ceac1938f811a5e4baa217f6e0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b382a7287d8b01684303e57e5a008404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d237dba2cf91ded5ee7f1f98fcbfe1aa405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c2a3cff3066ef2aca38d1c7c06ea47406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee16103f93b79306a17981882859fc9f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc16b91b6a910ff0b1190d93ed0042408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f87af1e9f3ee1868bffc9aa6872d04409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50fd8df2229e2ed0005d5dd6b54723f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba609f50c7aad1b7db45ec0ac967a0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d873fefdf5cb0c326b5344624f845c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d60adc0608a0b6193e7c29447b285f0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d4fa5e1342bda292a2740011c178a8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8030c9ece08d91fd295647171d10c0f9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d6194a19fb39716027551062178ad2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f87d8376141dea5d99f233535eff7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6356446b52c69207774cc205f8d50b2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31202f6b2794e19cb6cedd9b587a867b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd10768bffa36ba2b9259f46672e56420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e94131d936cde949997fafb3dedf52a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ada4cb28fbe1634a922ca9a28a698422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7693b6b26813d51291658fea3ae88c8e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b76a5af4f0e087970a6047ccf2c46424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76109a00c596d1e45459575ea6479ffe425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb459be5eb9331358ebf104aadfe1e2f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e671616958125ad7984bf6739aab57427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1bea61e24f8766c61b2918bca39585428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af85500ba5542c662789c3045e0a182429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db29a7916260b2cf6e6d6b42d68e589430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a6273f7e933f3ec202c28caedd54d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465231b7af9fe16f46c74055526f7c8a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb7b874855d52484898f9c24ea4cc39433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b848fe9f4b68f231fc41b078c14996c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d75e21998cf6da3b191a06077ef36435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3641c46236d5d48445bf631c3b3586436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0231f9afaa0b4fd2f150ca9ad6404950437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d32e06d48ce4e18afa160afda6b89438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfae802ff6b217f950a8c872313df8c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa00566948acfa2e06cb0fc329e2153440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c177743a13f5904a3ffed59b81bc346441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e740fe545b56a2f7dcef71f352071686442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6178e3d9fdd1f5089454af695e4a58fe443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8166443ad5d47577b1bbe620f9f876c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e387f9a05cec91bf8cbcf5ba69023dff445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471924a10861a32d6875156086d3227e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e1163b359618222099721166dcc3a4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec84fec62d3fc3b30c766c577c7911b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff66c45040bdb2a9c024f2638c90d15449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3538b48994c34d84ea82ef3c5e5f953450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19865a94398472b5a3163f9b0e023da451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e24813cf7019318e02ef56efd53a5c6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89acb8c1cb1f87b26662743e4f7db929453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896e3526c5498c4191c4b5d497a736a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5abf70d6ef3d1e83c8013c19c8d7c81455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c3fcdc528a878659719959efe74af456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf3732f9afb05d31510273c7078606457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d9fbfc2d210a2bed5df995d0c08eb1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1fcb6c6b639fc5ecd2dcf876f30e1f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da611c92e75dbba3ef67c5584f08fc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd2d829b4fd4ec7c97d92fad3e0b78461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31be273c0c23c82a238e701454fc517462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dab0084168ae78fb60f98d59473d5b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e283c7a23fc7f8a7125bfce828d60464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ba26d1bead9310212164148f6f333465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adec3a96f2593d7ad6c316909f3f1fb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b05ddd2a2d29023942bf993be3b453467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f4360a3b2b08f8f1b34255f3c9f185468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f626b162fcf7758e9888960888fe1fb2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f19dded298c357621ca77dc214f13470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4dae03c253691d368969331b5666e4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c68cde2270d0b3142dc8e7a93cbe1db472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba31050813e0499c4cdfc43ffa6106e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f851ec6fad1c4bceac5c135391ec0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d124d3d214efc77c98316d1adf9807f7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d03cfa8f1c74885c9ea3a0ac33ff43476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a3cbf6587085365e5101bd1a6c54e7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24339bb209c594a2b3b011042796af1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654bb8a029949086ee0793383a24f42479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a50583dd5a0734490ce7b7f30b5e24480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4549123877b6f83cadb1cb06d6b47866481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b9857eea1db608fc4701ebcda2cb2c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd56927e09e035a82bb7af10e16f1b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a15a4192c7d2e6a8a35051e344f16f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382c47169e55709b7fce1aea87cd484485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9a68426bdbf482e183b9c00f87a8f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f97cfde5443feab7867760d0be24d55487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f1cb86215a04b4c38a98776e674c6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab731df7c6458e3310b36cc6b3d26f79489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0009478fbb746244bb30c33b933aef490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a698ea7bcf43678640d117f32cd09d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba2921e8b6500bb44a894848f218ca492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e6a5a41bd7d44060b40c63a9e78fb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c6d8b9ab56d4822900a7d4dba8e738494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0965905bf60b74e62030bee78510f93b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0854f3ccdb795317c72bdc989752c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d108ddb11f6549bcc26d45ddbb00b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ca4c18c68faa5d3fb6fbfae69bd869498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88644c82cd841cefeb3051901fb045e7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7169a7e7ba585c6558a35d6964beabec500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d20c8ccfa6055314d58e90439e6821501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e51d17cffbd1ee0023349242669a1f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ccc6078b1ad3238e2457cc249b1537503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228545760c0f8bc596142ff6bb4bc122504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641e23fe4ed29685525e0fe696ea456505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de10a4488bdd44540165dade8d2240506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f5597352d4abcd27f4f462cd90141e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1d6e8df86fd0ebdc2c5191ed2cc92508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d359442e6d6acd65bc9d32235628e7eb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a13f683b56bc189a3bad34e3371b0b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e4bae86a728e0ff8e6965fbd096cb6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91d8fcfbbb1f03874a217fe61a470e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7577bbff18862f292e1dd9065f6da50513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43498fe986f2b1b2bd1c3260d6e3489c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1959d699ae635eb220a9a21e35ae0a84515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534d1c907c03e9b3c099e20433053b6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa54df4e276cda91aa69253a2ec8bbdb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5210ac33eaa3a8b6eecf118b6ba1ef3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cab9ff65f5fdb89d25af0715d87666519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4648b25ad06c7645361c23e014674d1e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043cea7e586981cacd99eaeb3810d0c5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def6a563eee2f56c567d85104a275932522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793b79ba55b1c88dd033bb44fe656b5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f4b5287faa404fd234524995ebd34524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d3fe90c69b6ae7c7041c70c034b90525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd35d352a2bf0bd3b08e363588ed4017526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149047ecb9f0a27f44b820cdc410d654527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09cb4834de05ac21772108ae02fa4aa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a90170c5114b3d8b5f65023265e09a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012da42b11b461b20eee11c3c8e0421a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7e03b2b0aac2a8e43ddabbc8fcc2c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6325dc9cf8145e6328b56f648b9d0625532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b1c2660a94cf92f1d4918ffbc52499533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94918c4453148bf4e741fdf87419d123534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908fddd54e03ee252081f7d9038e10a1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b980405c6c886a29ad0e5080f9ef5a48536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11857023735081b222d30ed583c3283537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812dabc518264800bffe1ef2ea8328a0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed94af06894def23499b5ba4cec88101539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35367270e5d31e71e2c40249fa06f39f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79befeccb70378c73989c88a0b2bd13f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd4b51d3e7da57e5ecbd5aed457854542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18d85d85f29f9c0c4cd9edeba8ae4fc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af7af1a5bd4f18f63b3b1178b15f36544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec692b5956610d05957609833487b52545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5cea078249788fd7a033149445bae4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8dac50b715d086902ba150d4653f72547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec780122d9e838d4ce7f69b82b7137548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c91097f3d7fb6cde4d69a99727ef5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c56f0cb59a35359bdae67596e08a82550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9568dd780fdf2e5286a643bdc95ba618551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3690149d275b87bc4128f8495d924f28552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d71d1f107f10e3dfe0b80fd0c15e78553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee62739500648adbfe97f2e9de8bea554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147664ba3996598f281ddefa62577dca555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a887716e8432bc1ef9dfe4f90dc261556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c65de30103189fef341dd269793457b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3915af2278657685b2c2d172c8fd7448558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a128edb7cfdacd1ec1d713275e196069559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ffda3090d4a4eb18bf0e33de961787560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09776f0466469c8f4bea3e7a94fa789a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b9c3501c3ddd7538d819e370aec42b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e705a9f1474ea26c09cd7074679d4152563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad29343da3d0000188366e157dfbc4e0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0800e4a8053ddffc63f13d2c1ea6010565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca106e7603225cc0b3c099a86269fe566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9994a9d3dc4cb90074c2ff79178f90567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865e0c88328cb7d759212e72d66d605568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec76664853de057e5a94d07f5117a21569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc575bc004f834191e472f07aad71c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea580f4f1d592a7ec592ae0c85e9f7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a77a5aa8a81e55e93d0038ca5d3e5a4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20536f18fccef2540a11191035d7e4f1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3fa6d5c7f6c0ecc813640578006881574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f848bdf8173eb842bc78db1da421ef575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5e310a997d123f233c86f1944a9a67576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8262220ebec110304763e7fb805147b1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b73f908b7f2973e1eae81dec6c40452578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8620fd29de2244f71faddbea22f306e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798185aa6210a60c90cd0c65eff31746580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416dcfbd82f1b4841c69d645bbee4b99581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e63b262b83336fb25581694592e3fe582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b0ab38cad4954af8f024e165b8e168583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5787fc595070c80bb479626908cbd0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60838366a97a095549591187a9eb8658585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c485f4f9f2837511db9d177ffc9fb9fb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e009c9bc197efc55031f13d097a64587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7965732383156e653bfd7f7d20eb82b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c330c97dd7699167f73bc7b93fd9ffd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435698c22bc105575f7456a786a555d5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9f3f78a23b561683da5662dbcf1f6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13354971281b93a96e25e5f3843a4aed592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a672b7746d6a8e0366b57752ea897c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9963349454d870a88853f912b21f67594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a0ede0e74a2b41fe27c69b1a311636595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4103a098706fa08a1472e0b3d05676e1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af4fb139dfc3e099c726c089c1e0b1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e91882ecd10f602ac62d80481bb0d6b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a611d25bd020dbe18ace7769d42aa651599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae76d910ec4806f77d453dff79e39ba600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036315362271837bbced85ab5b1f2473601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a013aabecda42f8b00bb338aacda19602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb909ac35bb2552f5b5770e4da5bf4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f978ce2144c1d67a8525a08c66d2ae2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05916d72583d747de3bc54f5dab2a460605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bbf076c6f7fc3b1a369de934993581606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4810fdad4ba940c5cd6189a7a51a8906607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e5b2286184b4559d401ae0b08bfcfd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7bda43e62325d072521cff102f77d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199825ac192aaa340f658750a0b0a85c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fbdf9332a278fe7ce727765ca5fb7e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff25adabf3edf6bf02238f2d2e6d2550612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f309d0f1adb20e13728ac3bac04155613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b13d28882a5b54e8ecb3a7f199f40614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af8c7536c1ed75949d0bcf1dd82c9a1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78861870264c5543116323896be3aafc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278205e2ff25e85ef6124077b5b67578617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd890608835faeada93eb0f2f0bde04618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d48a9c3d490003176942c89b989b3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5f69c9fdd2a1bd9ff020d8b5e357a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1002076b280dba0b751a1516c2f9fc3e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6947036fabcfdae0277b3b41453d29db622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f745344489dea6563f667d54e674fa1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd17860cf27b5fb73eaad1828acbb913624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e891c63ecc21b4cdbebdb69e3bf48f4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0cf0c3f1d53abfb47891f4af54200c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de997bc0b5ac11f841a03f079eb439627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c79a83296701cd83b031bc115f5c93628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc15a13da55fe96fd543eaf6f3a1fff4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6385d984f225dcc1adabdd51e976806d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc9d6d181ee8a242f83249d851485d6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f6d8cb1fff42db9c6fa4ded6a1a78632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab55452a92bce7ddbbacdca5d1617650633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2ece95d2475ec59705ed4c45cbe34634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9ed33a3660ca19780950e590dae863635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b33bb27a673cd70a29a07d98107effa636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b83a87ef216b101334eec7fbb0b2f5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd4f57da3e30213c3d323ea9ede2a8c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e122cf33bc458c6652dab5a8477848639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f4e123405b9fd04657d2eab960ad0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c44fab6ff75d1680304e8fb78cda390641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00281ae09d7568f4b46512d432faab3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdbe32e3766cbe57aa711361be222a5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2428cb9a6a73c6f2d5953b3a49d2ecfe644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dde6f72602990c06522f2257cc2d38645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65732c6ab182c2711e77307f0c5b653e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc57fbd06e05ab06f57e8eb16f5c4c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458879c435155c341f632428c82815de648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ec8467c5c95642c700f52b2cc73f2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0c70e36c7b1522a6fc79edb70d028650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9121581dcf9d580a17b21c5be0dbbcd4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3854e7e8e64738291593a25ef38e2a08652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04ca1dfabdd60776c028e967617479653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168bbe9f36de849dec9f4be19aa7e62b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e957cdddff4b5dbc7e0457ef33e59dbb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc25d510fa77bd1c140b8e9660167f85656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7426fddf82ed06538e8bf35301685b6e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a6278e2a06eae00be60d6050a5d6c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b2fe9b17da8bb60259d51b8df7c9ff659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf175a9e668e44128ce009b3c1b2c3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a00172ac1cc61070c069420a488912661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b82eacd2d2947d1dde850fd2285256662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7f65a0c84aa1e23f3cacf07b5b7572663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc660fc831898b67db7e37015cd5170664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e51cf2070adb5c8ef1a5f84a6d9b65a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e017d14dc07b68a5e62e4292ed79bd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e69fae3f918df4a95747cdf23b719e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b55fd78473e3dc9310cfdde071ab95668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5cfac72b961239f47ea4ed07e32bc3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72245cba112e74ef99ffcf90a7b4a54e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac794f96443319546584c0a61758ae671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b2c2a68326377866ddca1f6700419672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab433e5564e03b341727cac0873381c0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e4490dafbb428aa591b432f5d566a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1bbbc3ac8be928cb1afec666f8ff2e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74265dd37e1bf2539a6fd7626c316700676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628ae01109e14ebc760285c991347dc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e21298e1ef39a0388dc1798a0b070678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e75da5871630e742af75e803828fc3d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c7553c6a333ad288a8179b4297266c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ffca2c017edccf5797bce9c63f8482681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc66eb7f3f04686d6df25fd56ddec51682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c652751128b951bd053b20e83239b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e030597abd8e5ab7b0a929677eb0660e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcae29a6ad632b1a55f4c416275d89b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a560410ffff86754a8174f8e676d28d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33176b6216141e87ae3e379755a494b7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06effb6575658a0a0b1ad1f4c1e75a1a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cbff77e7785870d3ee7762196a63c5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9002e58cabd9461191bb99c64865aeb3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50735f0af75beee84de1b4f888ef32d3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82330319abac3ec6230bfbfa2c98c8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd9b9522115d0230ae94a376d19b27b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a6a9f4d8efb4534e73d10f0addfb46694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f006f31a29bc142135da567f90465695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74423f45bd425c017bcc397451da15fd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36edda0e6dc397b47128cdfab1ceb7d1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb1dcd93b918de903f3d871557366e3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1902b9ad8a1594cbb7f47d09c08cdd9a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded4fac5ff717be427c7cc15f3d40d3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35032cffbcc9b97e6c6748f68029f59e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094514c76e80df3e92980ac20b31f862702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f08add12fa32ab628d84332f8c7b6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905328ddd3b05d054aa56bfd4827e193704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25228f12640c32988b8b941ce7a4c546705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89599f6d6f855d3b046398c77813450706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b6ccd4d9f79e7377caaae579d6415707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782a4c1981fc7d83d8614d803350a58708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389ff83342393aaecb47ef810625ebc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b62aa90c5a94d073e9dc7ee79f107b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb48d22efff9988871fa04540e6d485c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a0462cce671b639133a1012df0d42712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a228f2ad1dfb7a2ecd3131918ddc19713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860f03f771b7343534f3e7a0e1a3b96714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb89ce33c51cbec89c4267e3643d22715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7935e3d7d03073dd8c57f82069f5508716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b1d86907e587f58a11b200d4634de717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebca2a6494936da2815713fdf351b7a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16541365139255a24c06c3777818445719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dfa60c2d284bc24b4bf427a6b6f17a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b18f7d816ccd05b5ede9543ef67dcb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba6e92f1efbeee80dfc7409c3e4f3f0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a13441dfbe82879da5bb71d5b922b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48218381ca8e48e649699058577f4e9a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3445a2b0a6ca05f0290cf90e6e9f62725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd6b78d4aed5c8a8a033c1e9deb802726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ac771d67b70b115dbbffcae7c04f3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea38bb8a7497f871e4ac5719b0a232728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e54296bedcf93faf5d857dff789e979729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2311a01dc62b1ef6aecde081e66a149c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0cccc1d5a4ad96212460b8cd3c42b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c16cee424240373d33b513a31039164732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1371c3b809d6dd137b822bb26c2eb2df733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ca10bb23f4552a2af5d70f1d4e9f5b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d48f6382b9ff7c18d9ce4c17f60ab735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b3d266e7bcd77ef3c725f30b279c8c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a86a547339004b25d551c70a1dc527737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f1bdb0df92a4ec0a68adbfe85fe0a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a3eb372733eafbcb80501ff0aef96f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c051a8164b69ee228391d44106c77740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db1b56c2a31acf3a37a473164ec662741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf3e211c1477f0550aec848c7239e21742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcbece51d972c79bc9df768d6e1a34d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c9c4eace406a54b7880d78ffaa0336744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25305763cb4d5a054add51e36de2ae32745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66013def792163f3bd9772284fafc4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42679cc2dc37d3411825b7ba2777259747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12445993cc7f2c2c68424f40341b14d4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee9634701b30d76fc76786abf47370749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21de71b5940c55ac4219055ca585c00750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feda5967bc011c144e88105e09e3009751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b41072ca91066e7065575e88804fa752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c18cfaf416d49c539fab19007f84f6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6bbf35120f427097f78837357648d4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ba88beb6ceb8d851f37e2a38745b5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c336896ba426d0d485b16dfd0e841fd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72eeece278200364b39058124f0bd0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b361dce6978b31e2022d51db2d9458758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2dd989ed7ceda726ae63922a6d4bd759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78e5a7abd60b82329cdd9cba3fae841.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9394c0947e1f7594ff88716e86c5bcaa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88025d93409716296fcda5f7f0d13be53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f588bcfcecc98040daa52a7570fed2714.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebfbb3e0e1de30ec30befec83ca21615.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11f9b66db645bbf6b4643535a86040e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e134f4ce7ac4e66284ac046ccbaf2c607.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de8806e55f4b502277181fe2809a24e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d3850713ddf5b6b376700d89eb98d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a424119849c738c792c1b68c241ccb110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a0e513e319a378ff560341ad93474611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b97f06aff81c6e1db44ce235058fd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff708b7f153723e62c0034ec8d53d5a213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b377887162ba9f66f97e84ce57a39bd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31909b7896609f0421897fd1f441533615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8bf97a650e35b6262730d48dd1ac7116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462bed547a4919086242fb70227f41917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf77bd4160a305f3ad6000efeffb90718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3467d3fbd8ef7746ae6c6f323e00d28919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21454a4961bb1ea5ac1562844ca918220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc26236ff7786138635e3800efdd9e221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c7e82e874948ccef1035947fd506922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc069540a0732d7fb978433d966f1e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a293107e9749c2626e6beed5de334db24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b938741d4bde1ff866ce6220d3d2d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbbb1aa9b4f9daa99e8fdc75cf1265826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c921ce23f78d3d573de33be453ec827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df24a9c76e03a83193dd7a984f13ba028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0687e5f0cec7ed621ab618607593e12f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cc3674c8d887e95c5a0730a197b22430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645a4f50c97a552f59f8c4c0ec998d731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450cbb3894aa37dd754fb7054571aaf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85de62c73dadad83451701b56189bb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e0ca0f975cd9768c5c2620619c5b5d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a46bad2b271142c309ed7f03a05a0f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a63fe65b3cdc109abb793d952cc0e6236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3503ff9f2cc3fad5ac630a7768132c9837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c48695928c049b827f8184de2855038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b044f6d7263529d1c29a4f43cc86c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d7128f1a78988fabb8fee5936444e540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15e6c4da994bc81338fce5ae9c9d0e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0857a151d0c444069edc7e98b164942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6531f5f7dfde2fd79e62d4bb37af40b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439547cd830836aba997aaf33370a46844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f978d13a7202e128babd8d3cd7619745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b408395ca7ce0095bf9357f5b1fb99da46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3fead0d9fd3655d0518cce5811001247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c7e12a45e27945f3aad81c724899548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f970d0ebdf91409bee004197a7b0e649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db0167136a29c5a3d1ed35edb10136950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ff44bf7972680b01c41e53bfc188651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65067db8a2046297d2fefc8532cd702152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763080f73a93d96cc7c2e2dddd0cb9453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf72a61974a4f52695bbf60761d1bb3854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084752f4eeb369485a176ca0cf10866455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46171855e53a83967c8b6143662bac1556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fda5d210a4bd6deaeefe57a47ac6fd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3313369c5e912b7e22b4cc65158072e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67acc8fb4525b52ea6911d043532e89459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e767fd2700f9759cb467a45a13fbbf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb84ddaa059bc61f2ac79167c3e4bdc361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a929aa18e9b9fff914684638eb6903062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea75914f53a02576d24e1ad7a4e9e863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c86b542320d9c7603b5a11312a8f7064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc1f7dbc41def36d4ee13b9ed4df4a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e5d19fef7c94f65f4f3c361094825b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e522bb7ca2ef8c2fabdf200234d6abe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e66c62f1851115c74441f2b6e8522868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb797c857e1b8f84b56dae1d83ce5e7f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f6e4ef1fb207a14f3367a14285e8a470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0534915396561e07a30a95936bf587fe71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291fe12d1afb6657b6320852b03154672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c636f2b1042b359512e18aba0108573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd07d36b51ec6128070a23bcc28daab74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd22d5377a19fbf89100c0e7c7267f175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4924a87bab8c34de95f30db155507d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0806a4b3aac29599e128d9bdbd3dfdef77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf4aade7175ab69b357374934539c078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb39b16e42c045768db0f1f49b3e4379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc1788e192b16b558c15f7cd767e8c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd2f5934e45593e0bf8d9242432ee8c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607280c032321df717e1aafccdeb06c882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574be8569fa73639b5067cb54cfa5eef83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882258ea0bd91af8fa8bdc7a88999f0484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b2e165272991d1c070148da2eeb2985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f9901b284b02e29d97bc07513a82e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f329f84987d4ef50e5f1ee5e95949687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486263fc9779be4a53c5c007ed78911d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ab0bb1992536ce3724224d930ba4389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a764519ff4aa55e04494bcd28851a190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731f959c93d242786209863279778d391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a1af7234c20f3d7ab24331fb8d8f092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c006ea5a6098dd5b5adf7d9fdff6d08b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ccd76143c4ac96816eb28fde0464594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f0f19865d7acc5d8179102a7cdd1e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de83bc040a9d988417ecfccc57acac96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ac80938ad01b54f839b57a08cd62f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c6da5d722c0a68ab3b7d8a606d94598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ca905515debeedb3c9603296f928499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720107a2f9cd9e900d451d978d00390b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733d54cd21785255054a3f50e34f27c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd87a2e57fed4e53b8ea36b4b63988f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b338b5eb4bbf9b8da4a1ca21c4b640c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30cff2a79842d199914e3c7bf40e0db104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee57ffa56a5e68b08fdbfe418a83f5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5768e3b5e0c17bc40cf7c2face109ea3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed5c0469ec7255ed5144d50080d183d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5472a5266f0122cf37b9d1f4b1af9180108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48404ecd23dd178f46758f7a3f60e382109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac28b03bd86f11a47c54eae7306b113110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103207d8b4fe5ad0b6034dc5c9274220111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef64e4a1c1743ce19a8b21f6a26b6f46112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67687ec13ee475128788a2b234335b2d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c1fd403d089856b18fa62767b6ade114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6187d71f2382f66a071e04ec423127115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfee714bd5ca845add79f4cb094f62f4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd67038a097a57fe3c9033e2f40a07e6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b87d7e270b8d67366af6e6c25b0c2e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e93a7c6699f22356cd31b5f4174aa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f63af47ce565b6c7b502affa04d144120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c7aa86d5dac73ec54ce37173f320b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a370a7879c951fd2f77947ef5737782122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9794e696693e2f7fae7dafe9caa3e2db123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccb7cf8cce7bb4c7c28bdf690e6c294124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c14ff32edbda27520727e62fc67f8d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508925e4b2c280436f7a4effb7f60cd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536f32b7990e7625c6b59f989e878c3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc7af33b7ae0c5a0ab23b1ac78a916128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d46761f80b67bb5fb4eabe62596231129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef5252c68dc85d4e4870a1bc866f19e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e510174641810d54f779448f9c172131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ab355ec5030e83b8c7d3fedb12b32132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7096b7a5951beb0ecc173353e027b0a3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa9e73ff983100d4d2a60399c2b6564134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c8f4379a86e3b98072a4eade06e3d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8098d3002fc0c7cdabed94183c4ca70136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad608bb51eb007d490025c851353246137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c29e40e1e369cf2b7e2d59cf9856865138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7018c290c4beb781a14a1d790ed4a9cb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b0e1f0ad49ab33f3a29879a6e2d81140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1923952177e264d2280b579378b32f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde8521edf25d52c1eb5f0df00693ddf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db71887831f2a48e85154ef04e013d23143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c364a495d11c2a95a6165ad4cbc333e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4851c5699d50e48b53ed0510d1b98ad145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1807e1b9dd47d72bb75ebbfa76a063bf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad77a622ad0e366727e0a5dd71f30d2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab856745772ae2d818abbf2642d2c984148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5ba44a2cff7a3fe3df4334d266fe7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce456c83ba51bbe7b09add372d01215150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceead6b629a6839ea456e4565bb647c4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506cbb8b6bac3f7cb52754a104aeaa84152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080505eb03024092fe5d7996761ed32153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c744929bbb8383f86728d365176338154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49abe16971649bdea351fa9dd2c5421a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68634dcc6ee5688af527c2edd8433d4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8eedeeda91c2b65c9e37a19e6087a2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6ae7d20b22d8fc218c3ec6dc2af8e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2947507d345a6d23dcd3a33b561098f5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2718f924837195ebfd13ee146aa254160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd435e6a88a54c11ab78e94520506960161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac43e0d010f988a04deabe4db8724c2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297757d92be258ec7b304658cb0f3731163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921dfcd8f3b71c80baa620fe08483af1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2370870fa44e470ab9b8d8bdb4cace0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a4885fd93b42ba35b7a003fcefc312166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef256768c7375eb547a66f468832cd9a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ff4fef056cc3b7e1967d9cef7ed39168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf0ef3fb10a90276f385be97102f49b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2383270aa3965084999216a362a9ecd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d315e78b3c953e7f6ffdd70f0191c42171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa0d8d3102a8e9ec86d33e36a121a1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a52a3c171c8304b22b65909829f597173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0997a1f97cb37292110fb16de9f730174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c33dbc0e519daec71990bf2e10cd6a7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76579cf2af6a3515a582a97bed9e3a7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8667bda50da570f547e54f432aa32f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22441fcc3f7ea9954629d7792c45c0a1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06f853a09f1ad0727ef74f617c9dd7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32322e9524a375e7ec54f564df0a80ae180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd408c3ba312dc711308c460fedd8c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f63f118aaf9c71bf0c5dcc26aff0a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a90faef3b127e75babb844c8496cf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f26db7088e6e0baffd73f1ed11151f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de22238a67c14992c7587d3b000d8a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c95323b0c766d4c3c5cd78a2c7192186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d57d183269f46d1716e323e66f6d5a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95807e4e7970ad1c642bb1c17da05b4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b7dddbcf32ebc32ef8fb7ece9d527189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd816e8d6c130d5bba533c06ac87b72c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b2c0b11abf3e80870e714a0fa4aa79191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e0f6164f22d9b1eda7fab498b01b0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9ee5051e405e7f024052c9d2fd02d5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a9b56b714116ae6b51d4bf15a52f1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6bf74e60e16f7d06a5defcf1b3796c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3dc56f56d1ce53f2938eeec1e0da3f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c5b62256ef8a4a5e495fb186f7979c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a94aae9ab4e0e66f1e8a398f851ced198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c28e832fdd1ddc936652432864e4128199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f958ee8944e5522cc6ffb7222269028e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ba007a4c83cae5f303dbf24dfda17201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d583239c8cbf70b8393ac5955acfbd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f3a980ac0af254d826146b8083ec81203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f48dbd3c4b5387bf4b65cf7d0540806204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab88c22ade576e28a49134cdd8aed9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279eab2176e8166a8171c54ad37c6cb1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2234c68d530d40c17100d8278204d146207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c8fa895dd27a0aa232cc3744565e21208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686298e1b54f819d493d6b3636a84178209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b299d290bdfd30210bda848e6f0ea210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2192dfc45fa6d8052c5caab7988f06f7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b3fa54764f41886ac298cc02575d56212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044afee8307f79664ffc94bbd98445d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63381edf43e5ea39a262557c19c7ede0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9decc678272e3807e57605e9625bc5d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6beaf8812080d8e211df54b1baa8be216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f584066614ef449683898997a80057217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad8a081ce7ea6eb2b7d38c844db7313218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d094d156f062c81018b45e8f92fee0c1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668071658daf9a90effbcfc794289a8f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ed5fc9ea9974a9e03c2138af7496ad221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f9847628e9acb457abf89a5a3eda87222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad487d5d78434078810d585662cbfd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb32399d012d1c820022851226806e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd73088bcacf267d3fe4f6db12837c3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c88b00ebdf7a4a8fbfc30a004cdfb3c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad0463ddcf3d4bfb9ae1170b558259227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742d59c211f518edab453e80f3811ee228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0978e2f713dacea52f44d3631bdd395e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0629e7f979ce408d6904ce1ee3464a0f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5245e6d46f3761ec74a4f464d77911231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ad179b3ea10ce31dc609f08b71978232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca0c7ec7acb8918061d5ffbf6286c5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1a6bfe4999c30a5bc7f3124a10e72234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac9e4dd43067f7b10d62ee05592782c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde8e1fde63d686f45938a38dc768b3b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d7d73dee37ecab803a66205c7a3ef237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc3c1d378b1a9efe87b04740f485f4e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff14f39f552fec57da756fbf5a4aef239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7305a02c437d1e40d331052e516f6d0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55940b62f143b1c22f9e7153f84808241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafad04881552d04188608f72a9b4bf8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d01a1a1968415c3fbd68a2fbc9fd21a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f414382c1aedb6d8b3556a2c0e4d4f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22478b850eb7dc7b84430e5dc001d358245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcee155b59439d4664c2928641c4959246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dfa2e3e909ece2cbe4fbeee179c73c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b867b9786274eca4956f4aae36eaf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddbc75a325c92df9dbbc52bfc13ba38249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c704f26cbf12ab588d1326dcf4537c06250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a9fd2f9603915fe86b75a06fc63e7f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c267ad2a5c46c1ecf5ae90bc6efe93252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5391228de25681328d6c5756e677ca253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137db25de88b1c0c1b3eb8821c061b14254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ddfc8748e607317c3e27ca97845e80255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d1d85301531138248f2d0a8171024256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a1e3a0e61d25c8e7cf142b51619de257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e0d500af665c33c6d90ea2b660db7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcfc05c2f61ddd6590e32107254fe9d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89dd4d71f82f82b1e68f30a4314f51260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed014f2cea1cdb59b5c08fe066e2c1b0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4829695d70b7dc0b271088fb297f4f5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40895aa8bbe6d27faaa2e7e669ca91fe263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba0af0147e85394328540de5e689038264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d4dd9326f1e0e4af5e823d1e7f321e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7407d6e93f78f7d6cf5b57dba814106a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5dc0c3b63d647ecd03626d0e2a956a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e235bc8ea0fa94203882bbfd83bb035268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec411305e239bfff512b597e3c1b06269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e0e12466c95a8144d7530c39840098270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c29f84637c0a50dd8375ec7d8e56891271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01389a33ec428d20b663f8c098824bc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e231b022d53dd1b4301a425694bdfb3a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b44c13bcf5b6363dd493088b1c11eaf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d940238780b91edf8a9c6a4003e41798275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48136322bc098f63e6a44801fa71dcb0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b9e9434a27e7a935bd372ffce37f3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc95059857bdfd25619cab80a85d14a9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8689842ab74d91f0e704082c74a6adbd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b060768acd2f23dd5015c84928b2569c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29824c63a41638518feeaa66bbd2e913281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1cddcd65ba9d6807dd84216f99f443282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d6f04ea7d0828d21be4155ee95c5be283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402d49e84a8182f35558217480c5085b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad7822973694fd2e4ca607c98e5d03285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472cd059163603e7d0773f4464a51e3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e66e19fca1ae1ccb7662598db9db5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdbdbd2f8798d3d1aef15b9b2ebdfcc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1bb58ed406c6f6693c84536781f2fd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa082d504f5fb3d2ffccd86e1d66a0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b0bf9e0799424e0d41388fb3267dc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d5d35c552697ecc4c4c495cf209ba6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632741b26489708362650f44e5c7078b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac4e145ac603b9ef6ef31676873961294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627880451b225331915fc76a6acabb0d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7583c65fc3be9e11afbb8e6454cc52296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f2ad0e8eb96501ca9b242edea6a31297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b51751d29ec274b6f1eaf6c91d3add298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac49ee57b1a4b7cc2be9954da4ae27299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087a0634598d106ea2e95e5087caac8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1405c7b056f69ff0acd25f79b900032301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8200ed80f87f9e13abb6b6f8e876f09b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e181d3afdbde06a3c72ca45060180303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4bf80da672650225f9f6c4b0b51e57304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a226964ed358849686e2f1477ef08305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10ed52da56de8003fbd1818779f1d60306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7311771a8f319b55ec111f86627107eb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4368a9087b3cb58714a0043ca19004ec308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b23fb8d212e2bd2d5c1192f0606d8f3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0487d47a4bbc84a601acfe8b5fde9bf5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57800798ff59b11c508a06ec9bb8e3c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d7cb792f766d49de6abceba7a23b67312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f96159ad30003ea4f2b0618528d2095313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd01c5e7de745175f683811e0af81a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3005155cb8be297d2fb7a98d8076a06315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f32d8995660a582be7d8a4e9f53357b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c07d3f7daae32a99026a3eb4965c5b9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcef15eb1ef925bff439f4b4bb85d98318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7584e5994c57680af66faa08ed36e104319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b4fffc4b4f1a5ed084be4f4ad3c82320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e9568459b2b51b634aa877a10d3b88321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edaca914449ef27e756ab294ab300a9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2985043356c245e6690060f8043112d1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a757b4a76b1a726d3782e5630397e03e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffaeffa52efb2edc6dd2d252f335f48325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6eeb6293987f85cc34ba7e6f43e8c0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee186149a6bfb6f6af63fd73d39fb43327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa17f1a177b6a8e257d2ce8c6123303328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c15a417f593ffbd46742ab7e7757dbb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0822abc70587317ea19463a9dd5a8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e8e782170f86869da2b520db9b8769331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ddcdb48cfcb666df8629636df1000c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b8e2550c35bbd12ce64d8787fd92b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a81873ddba521e05feba0fc131a7b0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a16331a174a0a41d02c553caa679b04335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f87f3afa479ea19c5abe9a253b1156336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba20cd3a774e74391e46060f3af2646337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd5c8aa3474d8a870de5e02e0ae9ea338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0bf7a9fe5aae203b80c658dd5dcae3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b710253f1c433e78fe2344cbaf707fc6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3189c956ea365e1feebda6df4ffe92b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da29ef36af68689f44722ea3fc8808b6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1199470680fb6d4339f12c9aa545f21343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99714c179e2c816ded7e688d7e3490c5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c54588e8cc9324a97cc0fd169e824345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d6b12b55684251d74e8ee07b6150a1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220fcf14c43cfc45aa4b1f418e1f5684347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b291d3ccffba630c3b4a067f84f6166348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263f661a9180a8b3b6c3f376ccbb36f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79989f095eb384ae744b9d79c4cbc4d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79585b088ddbf5122729934eb0d78635351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd0aa53e17a80627addf57ebf5cf82352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab6cf932d177597c39efdc7c770efb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139856a94fb7f9eb003f5270ba8f99ba354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e49dfcbe07ae1fecae185fed37f57a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d39e5e578ee2e9d50bf943967ebcdc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cac882a43419b1d83e50581a0fceaf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d179922d14e6ee938e15853f5b4cca91358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b29d027a91ced232034e16aede5189d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbfe8d595049e63b6602a216c397514360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57658d596c9b4cf79f2e4173de715f78361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe00180b76280d68b95497b6f0bf25d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b935b7389c19e7282f2ea8ba951e5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436581c7183377895193b924d9711505364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67ccc184e1d0fcbafc8ffbdf14591e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8001de04e4e453d7cb6744f5b713f2e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407cedcb21b004cf4a9b405206a2168b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714472984f41b2127e834bc73b7df2c9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57acb1bd866488d0f048b5162015b2b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec1e762cade312d17eb701206bb734370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cfe2a279bb27350d99c809a54047d4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e552acd2da0f292bc9041cfe1b1e7dc3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa95fd4bc6ec58e316a08ab41b56cf0b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc92cc3b539ba98c59a187ef4e7333f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff52c599bb8bf833a0189bf728259b05375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2e84500aebfd9cfb72bc73385bbaf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb0c6853fcd9e021e317931a0bfb9cb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe0e074a2cd043be3033b9fee5420a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e6c14c6e2c55da583584e76e34cf10379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf4481f0e5e2db1dd7c2ee1531a256380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed873662f520ae8e53cb82e6bce3a12381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed511997effc775cc94277702a5ed1a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0941108fc07b3632bc5cfec36ba84f22383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f000a6e96037b579c0de2a62d4db4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3098138939c7e6677ff01cb42aee2397385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ee357ed7564e12583909ce6928586386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d886c825bf3eda1ce6fcdcee2f6f7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e58d27cdb090c934ec36e2e7ac04d33388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa7979619960ac77f7e1a824df1c3c3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993889e9d1cfdbee2774e78cdd8823cb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a95b540c994ef6d9c555b53dad74ea4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e85c11bbdb73b85f75cf7f926f208a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00923264f4f442512beddd05fa95523c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764dfadabef86870e6ed77cebf16d9fa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d45e433ee71248517017de7997b1db395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8a16c5f74ec4f2836b4b6fa25afc3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c963aa1a332c86841242365322ca0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf6fdd3465b8d88b5ead22ff5ed824a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf261ef17e53623c5e4d5d8f963425f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf808d0d528a1306e77972dd972eb721400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd88b7d1c66b155c54e298e1e83d302401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7832614fab2d84635b558ea04dacb042402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed79ad00d0783319c24d87bc00a72af403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95398ce5faca8fa30a4852b238195b7b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdfc1207476c2194ee3f2e4072a486e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a17e3563a1a74ed36bdb19f98c35fa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48089f3504a69657980b3da04e9f3302407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67209f65ef3d0eba56820d20d2a590b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d470fe9a6f8ee9c52abeb72191cb280409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edfe11added5dc90f01f8c7adaed673410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f541f2ac3728437e8c1e1e166d0f44411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac3158aefe978754e7f86c9b00dfd2a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017cd739aa6a8690cb9508774d247d5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ba5f4682b68b7490885e39d640840414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382de91ab38061dc4fe6a3cdd3951e20415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76642e1f0bc809de77a697f59f06c4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b11ce3ab851aab4e8e4eb1112da725417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3fa1e9f9545d5e63ce23a6e698d8e8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9413537ee45410fca37adf75da66f62b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f0e879ed706da3a80547c53f6866e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74008979adc952e597e736fa4137e74e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d120a3586f092f8a463146802d4173422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0c6642d88401c88031588fd8265c5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb51db4dff10e37b7c385a6f7c0f1e3e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a85b8c86ed78c374776ae449d508c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e082ee27d160c8ff30c8fc45d8d8963426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf77b5a96f4d96b7eb391d1fa3489b2d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22818849ac642086ff01c9c454ab10f7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac83061e36e3471b5d2b40d2847b07429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93165eac015f4a51d0be7fbce7e615430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec39f1f81831384c9127be23fa7ebe77431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ac3169bae02c93b8586d8478298f89432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df3a282a0a04b0d9a8eb56cbcd13287433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c35d0a55b13a3187a9e5bf893be860434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8826f527b83cf6a86b037c908db8481435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76562eaf60eece832bf4a1561f0d79436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e951451ee04c31c86648b4be79b8e2b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d821e52cd328d526775e3d2992d88438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b9b555e36a091bb34aa3149e92d3f5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c74c66ff3f847742251da83d8db7c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a206206edc60b96e0bdf98b485d9b21441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f234253efac69fcd2a79dd6a38f452e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6d8b9a04573710d83f83493730a45443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22edd3c008ab4cd145eaf3ed971cdd77444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bfadd6e4487e921233cf84e152eeb5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a31b2e740ce3ea5b336d578af250d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf734f117a26f5088cc0898ae6ec21447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdce0e9c6457e91b456acc2eda556fe448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1414def839b115f8ab27a6eba0303449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a070e90a2d3a4db56bd13bf269b842c7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e70a1352a4ae4c381a6990ef99c62f2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b88c66fc797fbba0322a45c1c68e7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502443d56203c8d2860afa5644e7f407453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4b7f84a559e2fb45acdd0bed7a7105454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f13925ab68208ef78ea403ec52159455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf182f9b47739d85613e665c0a7c16e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788fda2a9d9bee72df792079188268ef457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9efde1fd3e6f8480ded90a555364e5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fe51bb49fa1a41b98d9257d93d7380459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba933acdc956cb5a924ac91507187d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d9c908a6221a05fc804c11470d5ca461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b000426d2d3a25e7a266a3e245647d6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286e1fa374eb619c3ecacff9c1f82011463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b91c33201a410cee6693978e6a896464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c382b61a2dadb37da616c39f54654823465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2900986821c8aa38396592bf18d33537466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181120ef5c02f8401d4faa76c38f7a9a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538c0854c48af48c03052df93765324468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df0aaed9371c10486050f444d534a6b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a776fd8cde877d86a850f0938445e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa701251b875b7fe37bd51ce3d432d5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e020e0f7e369c0294028c22587fd102472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff0f30fc5d4b35aa13b4ca1ccd8293473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b86ec6e68396227282b660f64d07747474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea0ad889782c20c6764c2292e88bc0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287d2b210925896f63e9ba852fc5d8e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e906c89d7490f136e73b867770cc5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b711622e55e279a6ee11991d66a100478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b2beb607fa94eb0ab141873c3b556479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ce27033816f40a4539fe95ca2e61e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebf6bd9d3819270b5491444aeef9fb8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8c0ed12ef521b63e21cdbc850017e1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e199061c29357b1f0fd0199a60989ab483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b284198ac142e8cbc286404e9ebd2cf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138aaa449e9331fddaeca36c076c6e14485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f734a74da262a856d9754eda9f1e35486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c7740e8eb26a20c39ef12b69d9bfa487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5320582244d17903ffe7535b04eda3b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b0156947c268dd36757b24fb4ef9b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc02f2b9f5c599baf9968b333a0bb0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbce58dcf74cb61da8516c0159e844c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c17a9b73f08db03a514d9c50f88217e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b427f38558f6863c694e670ce731e7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9463756aad1d827c5119be1e7a429494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619729dba073f3cedd988f7697b4b13495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e111e2d860b3381bb2362121e26f0b84496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe31e7dddd4ae76ffdd427fe027a12497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b0b4474c06e4edfeb917ae6815d992498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac44ccbed1d0527520f059c31bc79d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02d8fff96311a45f9a3e88f9003d318500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e07357231a41780ceb118d4667e20e3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc5576bfd52717566862ad51e32376502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c46fbe30e4acac0d04346947a1956f4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e69a0deb338fde87df27fa15a4308d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6186393a68f5b5bae342adabae681f2e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d0227128321f636f1cc208bf89c8c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef4884362e788467d6b32717317561507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d784511d30e5c7ac0782db9e099977508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe537f260206b5848e153da747f2f8a3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f5533469a28834c64960ea53e92aea510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1657c75399196d81e0e039110c60f0ac511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05231294119e3766558e96ee35ed419512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd3a4f4cf0ee7a6bdf68b597e57cff513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1df1ecb889c39a9b350ec9e5f04316514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b037e5470fee7822020f4177c44f683515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf65964df9093a24371c5ebab6eb2f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d2dd8df438389e9c455d7451383f7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b5c1a3ca723673c0a17e4ef5b73ed518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1548b6ef59692ad83ffcf4a00e3a714d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87612f6110d55166519cc25470967b4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e10256769940e62a051a679ae4c888521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeceabc2a788c631c032092f7a45826522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d9e43800ef461164913677bf7412a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a9443364f7793b87500ea416ef8c00524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af82b8b22d5ea00d424db75deede009525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1cb6b51e9975bc8dd51023015f3b61526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f421d09d70db9a54a40f7bc327ea36527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca2ab854f0087431007b58171dfaf4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c71cca96e91fbc69111fb6894ec8068529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b7f5b2de2044bd48d07485310942e7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba41175e28b702b2a755c7de9efd68db531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e5c6ab4ce19063baff457f97b53448532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f25b9ff26f31083472c9af486c5841533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd676fae39b74d429f68fcafacb27c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d4f257fb62ae99a3b3aad8e2642c55535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65acd22531d6b955ba9f6b374099e8f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05984101734f926242439e6dd61c693a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc1163d5d4e16b0242e21ca11b7355538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f37248072dcddfad1c7dfe03bc384539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c8786a09fb09dac9b2be2f9836e28540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b74e1e5ebe9a673ffec231c8ddaa1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e8db059ae45dbc1662c02896c0f05d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa5e518d35de5d25727c787fbeb9ca543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efa56bee733583790dbde93d5cb838b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d338c94b8b425090e11abe7e68188545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa9405dd2ebfb97e1104854757575fc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3fb6fa37bde489be7270bd5e9f796547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de6408aaf32aa3c138da42e8bd7ea0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83538604fe71ef595ee03edbb10dbffe549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c4d4a2a17889489ac0f64329c4c6dc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b9458f7ba71779aea5526984622cc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea62bd782ef76b2fe9c1b755a952515552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda691fc651d40e8985133ecf6fcc20553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960eeb8b14ef6f7b3ccee7f8da26778554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c5d37c097c6bcfe6321115b8eda94555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f409dd3566abb3a6b48d2842ce8a2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425899cc9cc6fb39b749dc61c084ed3d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd1d9f51ad00c15ca466a62f044434558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96301f901ef962168d5118c57311fa60559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f780df6d727593473a8353a7526f36f1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386af41899f1760b4719344cb0525dd1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3509119a706f38c2a32c453ae7427dc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16279b62624fe4d0062a5cdcc784adc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a365fa74754fdc85e4db662545f47b3c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0795be8d4d60920ea585f18578c3a7d8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb58d672edd8f6c7933b5bf27ffbd38d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17718694e6c782b88270f12e0bf6b9cc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c65e940e22765f3007610d87f37a8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc023c5b6507ae308eb3a8693987b659569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34247f79473b29cddc866628ff7a1f28570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b59cc12d3801db08585ac3ffd7cd02571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a598837be4dccdb03c35478caf1b9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d6d1f5d16dd68e8efad765e3b526e7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec8a682fc256de562f4a4b2056d99f1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201975ab0e0cd08340da1797cb8966b5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7bc6863add7e3e111e89e9859dedf9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd26d1d80f70ee3cdf089261c5b6d7c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a13adbe5179ab85b0275a64579cff7d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea8f80304f355773a594d7a8e4e7a1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24955c02253b1df520e35aa5c6c67c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f952f4d9457a6e38ea0f2a5edfd23c88581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad14d37ce19eb5c081c4282b682f86b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3dca4f4feef1665cdd163ae67cffec583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c480676afa873598e872f0f49a000f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d094813b6e29e688776e14c717db7e4b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80310a8cebf4efa428dbdf56d4734e87586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def3059d9961effce2e8f60bcfe96b0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d6ef4cbd9f0e68f6d13273f3ac16e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe361a9b5630ae7ce4693b10272f71589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3afb332ec173df11474117d22ba02590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22040af0fb2094a733e427f673effc4f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1bdff7687152ad0e0e81f386c029af592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b74c7e323810a4326b91c925e857c8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a48c583f8688d0fedbe3340f36bed594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8183b3fcd9d37cea5c778cefcd2c898595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b987c2fe6d61fe8721ea3fa4dd0ef596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd6d41332aac37634b1386573a16c0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e973d84e9a91dd83d8a96d72e0b1e8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa808798f2a2d1ec1d6e2054f633dab2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef269e3fbeabf6ba4f14bea6e6d7aa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091aa6540314a3e0421bc5231660d52601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a04150b6d6927f5ae327bf5aefac5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd7f4011b7772743f1d5cac2417ed9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22932971da4d246e2555de7506a921a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a370dd3995ee98e038dac2620e9cd4d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de6f6c195e50716fe6acb3c995caad606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb20b15c7d4556b253e3b3f9cfd5e6a8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf5fea88207a91cdb819c43bfb4385608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaabbf37c386438214b3a3d50a76ce4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdffa00336882782bead051cdfa47a2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9421496d39e7a1ba927edaaec3056c8a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bead61449b2e18384a70f5c37d1294f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a17e545e61e158967d3100a549e8e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3980f49dbbf36f9cad30d40b182bc5c9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434160706e811d6727d139e2d456443615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f098d1b5046871dd5389f5e0453c57616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b397bed25fd65a6d6cf95683a76f9f7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad126209fe7e751bcd18447c09da761618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f662d4a24ea48e48ff731a008249b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f788dba6aad57a6a095f48e322e4205d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68605cc276902a09b27fd95a225dbc75621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c90f937903d7c724628c21b268a298c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28adace0e3358434a78dcbe61073a3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9391ebbaaa2474690839ec3ac55c4c75624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1483d98a078d92b4195b44bc3fc80d08625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07098d9813dc8f536d05a765a5b6c906626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714ca76f42085f8ed48f3d329b1f67e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4080fd33e3c58052e12eac5046b165e3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f9250359076cfd846e679105ec62c6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a968947fa1461c5cf0e6d632977656d9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d893a409bab53fa339d92a49e1d68b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2879f97250cdc38bad52aea0b4b5d58632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57abafd002f3a5ad3c79fa042ffb65a2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a36f36fda63f9ef2cc27e20b97db3ff634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3587a25e70eda3207ad3943902c04ded635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5c9e51c952f1349a28470038c3396636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82261cd6ad8511bf370f736255d2aa0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d355042761235f8aed26908f71924b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd22e982f24df92c4098b3fde995264639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060692ed3b31e090fb658bd55c667083640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4719fdf4da13e69533b9ff128d82b57641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35acf14de8092d773947d8e6d2cbfc3c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88bd1ec8ca010a164b8380568471300643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263326e768a38934f2e76391fdaae70644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6906da5545fc53f8405ff9a3176897645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956dd3f968fd0c59fe3ddec4e9798af8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd2c3692579520443798dbc3997744f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac68a70eb923ad6392991f382c76283648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3533e463cbaed2aedbf9c73d6238ca4a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54256e3567502e622422da59c14fd2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e482e9940e8ce21cecf2910a0f1020a3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1618c0a3fc332f3c98fb8bf00fe4ca32652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf22464e7220f0689d8ac9c6e15d3e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780abfa70a90af565986d59fd87f0ca6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a7527155c96977de3e65a9bdde726655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a5ebee57de7583f57aa920639f71a2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1ff55eaa559fa9c4dfcb20f3616900657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae8775fdfc6473b32ba474613922341658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7435fd5de91c42e68bc02eb9f93d14659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54e8d84e67bab6377305dbdd4377867660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6419edd8f12b167dacb854e9b6be6a3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8e24d671fa9acd42fe8abe0a6645e6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92cde5a9da8c391c330006b5b4f980c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f47785977d9115bf33e5bdb331dcf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368695fde0c62159776b6ff55688398f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b88ec900349ce8ef7e58915936957eb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f33640884e7ce722bc770c0768db426667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e4dbcf7f608374768e620d2d54a724668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c7ad2f38a11ae0502f9a93955abf7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529206fda4cd22326c41496106b7a185670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad6ff8cdfc0538bad31a036e66205c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a8c740c50cdb717d20ab403e5ec0a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ade6dc919b6f8b97445325256aba44673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392b647bab0b31ae5383fb046c7a256674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef79e5508dabcac43b7bd8a1260017e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc5824603db8452cf4f1716b10e8d4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e5585fb838c9606d2133a5377e5d52677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba9ae83a69ee265525b508f40c56a9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ff95f9a1244a4fc08a2ff5bf5f3ed679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4cae975d21ff7ea44a9a5a986af145680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c8d05c3e997608ae5eeefd3744e7e1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cee150cac93468bc601f5ce6ceccec682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61856a1df3faa0c5dac48edb91060261683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a45ecb334b7bd7193ed42ea8e5183fb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b56a3227e8759c08253b5e5a8c8c0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99385e958d7cc3436720970d0231acfa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfdc2bfe32944a011d0a05ab880e84d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82fc25698d6d022ad21d6cf2914e406688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2fbb03bdc64a0a7470f50ba178cb4e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b90b9d9868c421836103e40b93120690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a753a776c9a0533399e8a610c58adf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc25f72d34c5f33aee872b13effb267692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abebfedf9251dd2151b8d751d4f25c93693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca41a34e945bf87bde4bc66c41aa94694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaaccab0ad1a49abbeba432ef6c7363695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ca17b5ee07c38b29471da2d2705e81696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e24ed06b0ad7ce92a73153bcf306a4e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49529d3181296a1748b2ae19990cb3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5a5d37c5ed8d7ad03fc7215d21fbc4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef629c82cc2d260aad6187ce1529adc1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91579919b9e769b7b58087578902c753701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccffcf22e35f44368aabdb71dcb47fa702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ad2dec128ecff4fdfd82520773f69703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ab8af73249480ea76764563e55b93704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c350bfa691c855924cb2d270f6f4dd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d42b6808f5c6bcb20de7a5998905608706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e99807f119b2015e268edceabd3a5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999fcc98edae94dec27878324d496b9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886248cddff35b2ea07ad90b2e2cfbad709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1e94ea71b9b5e7c014b66ba233b9a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab877a127f2b4adf224d224b3f93efeb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f2e2ca96039054e324a5d261ea5d8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe38a5142c7f3185876f26e6428dd9a0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b84313614bd2f84ac59bc595e9f6d5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e74d5ce3d87b8898ddeee796cf980715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d3554f413c665c730b70896f0f6a8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c840c21d7ddeeb2ebeae27a9f4926717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab2364bcd6710ed824c11fe5b450ebd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f88e6541b8829cf891a4784b74b9706719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a6f1ab7dfc128cf6461c34edd2250720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5322c7d053dc2ac2125e136781412326721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d975427c15394435c3cc8bc5b3f50722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef713be74ef8975197c64ccb2bb15a9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1884a3ee529d8bf6be35817a7953b620724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75e21eb11baafdc863f769c586be8f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d2f770ec3956affe41323095c853b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e95e4a1308fbf148903f88bfd98ef727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402de435fb2c2879fa2191f45432b25728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569778ac9bea644af70256c5974dd3d0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b23ec84a49cc2c06b88f94dc380dd66730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d320ad36f2bf4709b7b38e818d43b9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83aa620cd4de24d0b953b436afbe1ee732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f03a8f583dd232007cf67af9a8f2d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ae5d17cf193f8b53235906a8c8f6f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de430d5dbecc800ba3c685c5409591cb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac29caea96b6d390845a2dbb2e4aa278736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839d022546a94308c4ce42eb4da0b23737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eeb53edc0078382ae91c71a5aec965738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469088a94b47bb1ff1965b0e5344a9a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7063830785738f287531c8ccac51c4c8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b0cac05c7b7a8031bc4d75ba64d309741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d343da2aafa6a6db4da644a058a6c66742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87288fed47f0e918e9764ba9323abf0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80898f5ca12f67fe0bbd8cf181ee753744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d426d8c4c1aba5e5a051f9643dfba2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10571aa8b8b3d541d82cecebd7e75b3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e7acb91d2c603504b97f6c18da32f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08426c8f13c885e208f5254857b86d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f793c112e31ef510e9d349927d5ec749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d67455e799534f81a96de9698d6611750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62463e0be16a3c8853d6133c0f4c31f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7d874aa2d519a037e3b8fe3dab38b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf69d52e62e472c83580e6155b80d5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d81449daf854ccd1ae7e3c10e2d5c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53f88e44ec2380695aef8c8ce649ef755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d47e0c299baee8d5271a93633f054cb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd6e71167f6ab0b5cd58fb6384187d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffcc6a18b8defe1d7181d75b6c84f66758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee807ba9e9c94157e79022723cdaa913759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>