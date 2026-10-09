--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b9c3c27a0febc3ccd389c60c324e51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454fcedaccc04bb71e11ba390014aad72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e8772e251777d40c969daded9a13503.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53abbe24345fe7692d5de2f970920dbe4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b0a4633de7c4c5bb5dfb55e9f71ed05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f183dea5f1d3f6bb79348160bd255a86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a378c557f9870fde4ddf384674220ac7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ea90de3ba15d35739565126b4c20f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f8a4d708adc8130209dfbb9b1759899.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047074ddbd7d8353b1d37fdc0ef1db5310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b71c2c0faa1530ae8298674a8cb19b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d232b6588c68507d940f77d97c8a69512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc4d7ba87db2cc4acdc8a269939286313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f3ff2caab216c68fee43d5baf085114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6fb17cf75a5c1d59ef727db7eef2f015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151cec73957da1c1b1d6b36c539911f216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f0d2077af0b4c4fd12ec97f0dcf39317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cbcb94786b110f412ff8c75115396718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0458e0e913f3f459d988aa5d1298d71819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a871a23d85d109d2cf90e5e95b2ae220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2a6595d3372d13cdf0f9bca0d64b121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c343c7282fef5225304bfc797ebed22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d2cb7d11b188e50bf78c4cc70e18323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb836f86fff9ee2a18dffa1980d8af8224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a3f516ebe0c5d88a48b5b1679ca0b025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d295a14928a668a76a6262d2a1dc1dd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6e99967db97b0ecc93dc3b62d040127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc0c87f8c97844b968e9cf3e9e9d70128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b143fee9ac31181ed5ec7ff524f12129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304b5b07874b371bc48c275b21f357530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed30081ac17da71cb6e30f2ea15439e431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f84dabc886cf641169ba71da6655a632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a37fe2b9fbca1f627216d51cd5898be33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd7067badd41fcb9a8d69bef09850234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f55b7d4d648a87c9fb3fb18b4a1ee35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c923617e5792e3287de3620d584121936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b59f621e4095697156cd98acde442e537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f4f83bc22e9c15331446b76c42639738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d396dab69f75a63b4f46b15da56ad0039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c363b1b0e4e6f223a17fb4f08d43a6840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae34cadc00611e443058c3a6874359b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd608db3e570c48bee61d4d34c8d4942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f52117f2ef23bec4e61ceb6ee6a8743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a253f15a8fc7f625fb27f7021faa69144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396587c8a438e79ff78aa96589b1b23645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426898137ee88f0e0a6899ed725a332f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1d351b3230e8951f8d488023d7bcc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faac8673117c6e841f46a5e4d78bcdf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22faa205d37d855c9624c117a27689449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bad73adccff09f82095709251e57b650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b3b82d38290c8237bbf47b83fb6fe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910bd6b120b4f41a2e3f25a32131105a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c45ff65c0992fc724cdeec148bdbb3653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3977151bfb465e484ba87dfed8f128cc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e72a54b974892673870afe90ff8a1555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7da90a55de5eb0ac285d9c839190156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a3c0b4d12f7c12b17d695d52e4067a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6518672ad06cb4dd61ad68ff3856acc158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308df383d95954533692906a8fe8145059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e4e304ae6167cb1cc7e91b56c6653b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae5f2982407ff916177c105831333c661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc8b5c3771a761dfc0ed5d70e6d728962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8860d2d0d64fcab5da45ecfb86ae2663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6581966fe5d78d81cc893f113a17f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3b9ce9108ed4320b2fd38e861a0c465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c00565a146896393c31889fc8eeba66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f81432786281d73c645f10e7a894f467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40caeec3097e6cb481f155f05d385068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf2bc270b17176e77cdf1bd27211de69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bdfd2c73470b9a666a69c339a9970670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789e975e89f70fea2789b832bc306d871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea9d27e18ed3e111793098f079720172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10aed5a919302cd319b5a1a0bd31a9373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d4ce0a156c9f1f13dafa8403a313674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aced47de760a10546524fd82fc6cdc275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea67f8c37fea5daa2502416c335460b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d2d31710a0798e235c1acdbb736a1d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8a1a44de73a9644a2508d7af964dd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa1425f591b4710aaa15fbf7c884d5a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550386397ff99df6df4b99f62b9af89e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baded37fe7d31c87499b1b76d6e6c47e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5081d9dc25b0a28dcbb1e32a042e6e9282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eea50eccc53fed606d9e1b346b48e983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba92eb7ff7d4b850fcd48f362ec688584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e60098768622e13e5b7e098ae940fb685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5485b2bd4efc0f258eded6019480d3886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0da9df97dc249370cd4647768458e487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32990a68b943d976f232313ca338340288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1371a98be396a939f66e485e4c24e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f2b1199ce1c86d5de19e49c6ffa6790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beabb7739710df99a7ddd4c2d671e63a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6200dc672aab001939de99d0039b07992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da282d7ac70c5ba46304d0112627e193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90efe6905eac5cad146ce131c85d6cbd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a2e9fcd92655f9eef172c84df491a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe213e5b8013722ce8d23e5228e06596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb60b1453f00da726c5859f9f7cee7a097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5becc93d18e7161617b189f8b6191ca498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db128ac404b442a483b6ccde29dd2999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e856288f684df8250214e21f28ea4082100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ae684a9b66a14a898cc2568addb24101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d6e0ef075b681ca12428022611395102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096766322f084566f78d9f512729cc7e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d383a96a78911af3e2289b0bde8610b3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f637543d03fa0cf4ca8524f186bc44a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a63cef4ba99f3ed5fdfba6f8035f8b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ddcf3366e2d2d50242289662d09ce9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de073569fa7d9bdb0d3e2e673fda8f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55cdac36260337a2990cca0c34390f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f86146c57bac29b46d4eaeb4a2395110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a978a018d0a9f07f00a6598d865e7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd0e2755043b4101047a5e323babe0d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef86c71fa679a80088197915d80be1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9035f1d4a6e5fe05fa7e623f4fc21449114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e231c5998fd64dd3c8eb330581a51ea115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f2368ef0d9afd9b7d30f1bae3c9b26116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a02aeb60d4f93b7932b52548732c5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6181db2121b64e4d623b1cbf3f3d1c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7051eb2b6bdf4113a9a43789b4fb524119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0216d289fb2d1cbbb44c34a2deccd4ab120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97533facf02ce5ed20814fcc8d98315d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ced728369f571e4771c3f9e2043afb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6601cb94a83ac4bc596bfa1f367c0bb4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07629000b4a78c7ab442ac0e7e8bbb9b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8513cf34892ae017bea04477e19d3286125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa396e4f69c744e46eb079cda9ac96126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc4dde75fa15ad4f48f09bb0e45657127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c226c138a3d1efef539bcc17fa2956bd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ccd4646026fc474f8f295693e6c701129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a229e1708642036e96ea3d2d63242ce9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d493b617e6fb91ed29560c91e46c2d8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce0eeb191d4098cc2e42a63df55829132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f4cde4a10aaead26d211bdcc58dba133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71509c24bc0e196130d06e6e2e998ac134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe7c83a43c0595a3fed8932f2545496135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e1b438ff5939be1f29c9ba28063b6f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e1e84a5928454c92071ad8a8bb4933137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c34b3cbb40fa38c54352ba8467b8b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57b80e723f7acfbf4ea4310a82eda55139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d3a3d2dff76b2db94919fc6c37986c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cae87baa7df035a41c8c3c1a527ef5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd6f5d58a76265568c6ed5ef14b532142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac50b48209cc7d5d5d11d54c83221b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9205a9a00752316e9a938cc4e3d2a1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0eb1cd027f6f330c64cd8a1e8b455b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae03ce1add4dfb027bb6fce7a462387f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd0633dd304fc202e93b0bdeab7f19147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be4295d9b8a3710e2ffab6194eca78148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e7465c3c77700012643c52ef03966149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27156556dd925dce2c661524d38bd7c1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1567c2e00def83b395628b532343bc6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d170d59172492a346fbe7b1a9ddb77152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a6f902bd5550316e76b35e5f017d0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6405c8f31fb3a29d133dc2feb7dab194154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c118be2405942f7554ceb2005a4d80ca155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c45fa023c3af1811a5d4c7b746ba98156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963a849457e8b78b0f20149b5e7cf4a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64781c49f6603b068f8b464b5ba7687c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68bb132fe6986d8594899e03d40d1bb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74295e48d6e195c2822f374ae8649f35160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a62bd923daa66f270618c187dcefae3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f29ba7d6b0e50ea47f3bb76d6d011162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b134d5020a32386f69cb1d8d088bea163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e59bd613a5e54a807117d9082cd66164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ca8a804444aefceb7e1ee1abcfbe5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e713dadec2ca317c073a1f00db3b0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f096ffc64bbc81e1fde7b73264e7e2f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee6a4f6667adfdba0c3a4c6833c1cc7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f38f9705e9ae002a777f26987acc3da169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255fd508546b41fad6adaeb700d5eb82170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e5d3749844f9a6c8047c42acdee78171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b8b0d5e24737ff5a1ce1bb0d8ddeb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e2fbd7778c4d74dfbc2ed2886458f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb14bcbd8dad9c86c40e6655a941a2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a020fb8d95692ba2fd1b6246309881d7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ca2d9d77a595d216755674a19f116176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbce11cdba0666b7e10e39de37e69ae177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6672f9e3bffce5d976fa2d49bd24620178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d001dbbd5fa442bd38af90fdf16ca6f5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d9efe2c2f1330cbdb29bbfb9ad349b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a9f1748fa3137ec3b3f3b07ca3cc1a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06233ac1ab95feb7e354c5c318f757e4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c7a83a93d23da5caedef3ec607a22183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb6c175078220eb2e8d16b4631928cc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ddc5e1f9ca231ea1f19cac96e749f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71efee44fbd835b5e2f3ca515bc201a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426077e227414e7afc1b37c8178a48dc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c131f088a3cfafb452b2147c20247dc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee27b0772f93ab2a7ef98cde435aa4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95520ee5b9cac36b6ca36ff26310875190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8468d15cdf4e8c7e506609f71dea6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9137b19978d1ddcdb9bea2ba72b0784192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa69aa21beecf570fdc14253283a01193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758767256ad162e85b6acc9f8ec56f67194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfa3bccb847578df9dc649f12bc4d63195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a5b0334883138a3357ddf4bbd25efd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fed6f06acbe80cfad5798c61161ca4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d078fafaff57d7edef0ba86fd75a0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d36ba2fadf2d8a1563152af09202d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e4976dc690cee347867ffeb9ed117200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e64705359e7df006387d8f3060875d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b03bccb185f9bd07a86ebf9d9e21ce4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f34582608f4a18d49fdb693e8c1057203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89e8010c5048fd2a82c7dea020838b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1968aa4ee6afaa52e7a6fbba9e42a5a2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e0787a6f6472b0720d16ed4577e77206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8696ae0bd94d0721f25700a1dad3559a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566cd59a6d1a8abed21ddd919be948b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d908a648cb1548e962db5c9000e77209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440797c498093ac80d128e2fe26590a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95742bcaff831c71cf34d77ff3d98846211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866ecf0faf7ec79854b5ca516f2983e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8c93c2bfcf1030c46ae7fb52431510213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3a7738c6d8488d3a928052b6fef1b2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a99017d541c2be76147c5d495bd72d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd206cc41c339e521ca54d64fdb7d3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ddc640c83c21ca7821da8f0f9371c4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe9a4f86142ecae7883982d698181a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f67b61c027fa4b9bcfc1a5f292459219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf5b4744b8c717abf225c78cbfd9258220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e6fd2b0356cb010e4cc3eb239e6915221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8624f67c9e2351a508cfccc4e94309ca222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c7eea40d9bd648acbbe1d5505d9f51223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ccabecab356fb42af5fa1b174ad1c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de59665f7940c6be36c17c08ec5e80de225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6abf976e721c8b4582466d4a0b2cead226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf933ce1886f203300bb46a96163139227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb9a7a6738b985efedc5080ea37821228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db26c36bb0f34f2f33e0ae2d3c92b2c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a5d63ebdfc3107df325fb0cdefe53230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5735b64f23b0236d6d3d50d38abc43b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd50da847ca5c7b42202b2b43e2865232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0057b4c11d9471faa426906fbfbfe62e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0cafd7522bdee2ef5f6b620358695234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f5304d8c24b3bc74f383b853aaceb7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34628820491607f699eeada4d21ba103236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68447f6d83e756d474af131e32c0cd1c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc9c6b4b5c4536b01b75fbcef4dc00238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a64d536c2ed6669ede047f7eb0bbc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5536a7719327696687b646260932e2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7087cc870f91aded4b0eb8cd08fd30a0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de44c3fc33d4c6f096c9935b007ea0a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab9bb0af710452345cd0d548389655243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6098907177a00c2e894b2252d4ffed244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8832f6f39578ca0be9bb808c2e459ddd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df8a1dac10836161c7e2d3b8857689246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91266ce898bf83e02ee7c0096115fe73247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8e36827b19c664bef2402a057fa950248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce46138e7c73b3f57d5cbf7bda6211d9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b01f550ba7f88b901ebee4a803f304c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d77d31a0264871eb3dfd364ddfe529251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd91a80afe7adae18925848986b0af7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a2b63d7bfd6365a817c6293a00cd01253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7108a2f256758c9375d52c89d65d979f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0954ba0dbf161b797d8d56e38bc96a08255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc9ac8cccfe934bce88f2985269996256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d9fa8fb22bcab7c394cf453d9dc3bf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e89eb365fa9940b453e1d45cdf25441258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a053b43ee4b1c2cfb5d19c6cdb2913259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d34f6ca4c680dbb780091fe0ed2465260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de8fc21be60ab62fcb864b1ef18bdf3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864152bccd947df96f3c1ee26e2e578262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2299b66bc1772d019a6e1b8e4fc907263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e9fa04142252809409a346009bda2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f986644ffc16745f58fb6c7d5f640b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3624ec916b290b968a9758eb85d1e68266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab8c657950ad9dd5192a617ef14922267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80cd903f8952e190126848424edaae4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0715b334bbf103edc35d9e182cab61a5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d92d026f61f2028a2480e77cbc4e994270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8205fd813ee8f7d1fcad6d296799b784271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620d468e1fa442ead09b7de1b949060272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770bac8288c883a4154a79c997f48d6b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e0dcc02c01c8fdaa54ff3210994ed274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741bfa600c2faf9c4bdb218378ccc8a3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f87e701c772bad0ea049844f0f884276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5622b7fa301a7f9d2fafcce181e2696277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21d1e47c5a66d34d5066c391a1d5d2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb1b31f16cfcb6d60a73bd221c606b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29235cc019383e6036d2148dc6f90e1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b253cb697ffb8ba26c48ae5bd128f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc37bb91fc6002be5015da8a84498a4c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438493e44853d994deb5af42b6178a9c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bff251126935b391a689867cd680ec284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ba01d47e0d02255c884a8e0ec4c50285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c969bc39be31732f304783da7d13a3b1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6dc914911b90e8dd8974d281f52360287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca38f3b180306a496498e004c69152ff288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc485f158336e62ff9886ff0730d87dd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c5179695105707b6a5969ff23d4b0f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd0c032423eb8af1993306b54564efb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a99d4acad1a38a8301ab1dacccfe312292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d7697fd324cfe8b2c72cb928c2bda4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06529217337dcac093af49ba92a4de16294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a88d6118bf59b2456488d87a46046f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c826d3df8c62f8da6c70d3f9a5e9c5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc78b66ae926a65972ab87c6202e50297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e5f60275b194cdc3a7a31fe6702b63298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eab774b9587fb278c82f1f0cb248ea299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119e4b34e17f6a9c02fd06a172592ac300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6210535b77db64669728e5b5335f7c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac102148f348c27668acff1e3cf589f7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a9f4afc3bf1778b4dea0c4d6cdafe303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a252e3345a654f88da7df2046ba60b0d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f89983a08d565d3af7f2f03efcf04305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e14e630e32cef4a04fc660ac3c8ab95306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc584844ba13d881cde10c6915adf66307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc407a014f6df10ce33cb2371905f8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e9088f886f84eaee5a29918a19cca309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb32152f22c438acd02f3bad62bf380b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ecf50d76e871b95f9c832fc3065579311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5156cfdd3ebc5b28b0a8224d75a8d78312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3361eb9d1fc4a24e6bc46e5d7ce1b569313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a351cd5327139ba996679318468a8968314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45852310f89f8b67b8e7483326b891315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c954a32815211560feaf9459b2dba91e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece8961c094b5775dcb8d6537da91e2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce13cacc1175f56bf03c7944b7cf756318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e32072a201f0fe20e0fbd1f87fa7f3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94969f2d143ed282d1a4e0b744fab0a8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53cf58694ecd4e2bb851d1c092357db321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6105d171e588877d20ec434a3bfd21322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a9457e1e192c9e0a3bda015d9d33c7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e289abc90dc79480c7f585468263caa1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a444c7279834251f7e18d46cd13cb5b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17115aadfa7b5a1816e0998104e24e6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c426dfa0e6017917a046d0a43606d7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272502ddbbc56688169d2f3ec68a5f2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c311bf9e1d1b86b42f354476d34e30329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576f708078dffe7e7e56ad2dcb77cb60330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5416a064fad59a59089439a6e558a775331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ad058c6c3bf5f87e97dd98fcb55d7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d487c1ce33b1dadf0fe2459b2e0e788f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628dab7b706bd50545fb2c41d65e882e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d9098b89090a9ab5238553b60699eb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c793a5b193384d8621ca01bcbb989d2e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5114804837340fafe54b43f0a1677c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e40fced7f3612364c7dcda0d70ba9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ca2635ff58ad4af727e18a65e48b6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a7e73e26e6341ae240153e236b88d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c23b5d92a9cb9930ec1eed25be7612341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1cb827304e403ec2e1b5903e2cf41f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f7f5a924fda33a3f60204a7e5dccd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671ce4c86b6b45949e324bbc05241e4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2014f0631d3055e4a39b1bd0675441345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2cfec3e3e5b3663a1635ad7adffc3d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda0b3a9888114652e3c0103db749519347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed56518f50992afe74287f92dfe760dc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287906eedfa18b42b849d522c1000ab3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee3116a58a1b30206e02c835d90ed7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e359d3535daba3ea7a070728d8c01e90351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce156654440e4b8f8e17fffcc6eb6128352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0855d37c9ae782ecad60edfc50c79b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e57f8cdd0cb5b13b1e4da2312e3846354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae27a010214678118231bb25dd6165a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e587f2fe654ec00ca6533c5833495ec356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c63ef004c561c4837cbc16938c1ea7d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef9b0f466c286c3e66e5399f4571643358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d19b879972314370dd1359aa7042c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b41f93dc6886d2e48979713f1c71be3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb7c2490530e5f557f248239c159dbd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22d92c543e97dbe06e912cfcec611b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb21ecbefbe304cc1ee4db5733bfbd9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b60ce2df21a9ff1bbcaab1991cef4c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b777d187196286b4912885606accd4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c2c4540d45af949b972c991071b56366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e6bb95f6f21bd787ed9d28a7a652b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd9638b2d3642be8f36df34e5096ac368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8a7d0cfd1063e01de75911e5214c15369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953715f12cde77bf492ae096657c4d2b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b6cf1fb7d8de6ecb4574d325a71ddd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d0954512ab1660d44efeb5a9442f3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c117055dcb19d28dc250db02576f9fd7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c98c01ced153245cf61c2958416094374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd3dba17ceab979ebf6ee6935320d94375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153888b7b67bc740caa53ca1b075ecc7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6129c73952ac7b954530b35dd60a714377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec807fb29318d13847ad23cbd428bc1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e6175fb26b5bfc0cd284d41d2635d7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d933d70ff36b960b63ad26bf944cb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a119a4d4f7bef6e1d8b0fbf81acc0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00394f1dd11681d25af2f73f99675be382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea1bdf1e4f8c4126c58f3344499b125383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60004a97b6e2a77c8a5df866e07eb37c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1869247c9a8ba54afacdc94d26d679385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649fc539ca9ca2f5454211c938fa5ed9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a869a8874fd850168cbccaf0299e1159387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d696b0f36da57a3d354e59f62da860a7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a38557e6a3e0217692d21a729d91d6a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cff8dd62c4ead1d2ab87b02310b8fa6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a28551ab65b59db377499ce29b8c9c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ed1b7d97b23553429d07b97b63961392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283217b6b276eb8ae0844b45252c141d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9c9afea00f9a52c3e5bd4675ad6aa0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1940612916dc51310c558a9aaca60a0f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6501b435ba386a410f94fee01bfafb50396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea32f2a6c39b87678fc7b524626b908397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1a6d43314746ae53cfe7e15b4f337398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7b3bf765f26081240b8379fbd4203399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f94e252d8766c0ff4e282d1363fc0f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be1fa8a5e0990e740b5ce24e28d9759401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6805b5693340049b3e545937ec49462f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1841988b51cf901c5014e543c8a03953403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd4225c763cdcc7f21f102be214598e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3586eeb9b157a34d9028ae650b5a68405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f534611665ddf8a31df60b51a6b5990406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a5572aa38637837f7d4bef0088b94407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4013714f2914985f7ffac46bddd17a00408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a88d521ec40f707639a1cdcd2d54ad409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5ecd00c30d9b29ecedf450d640bc3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eeb5fba9cf3039ac90324910a8a414411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa8d05089cea6ebf81a28dd89772ad412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c577ba2d66a94cf7a54484d02f6469413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1071a10806cb2f6d17df94a31b2a4f3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a5744800cdc8258f16f4728d74ee7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cee32f32bec582ad554d8a93284b67416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a33cefadc7756aece3492afb2ea8201417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d139190d8e80c980237c23f463b93b6f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ca5b3fe6436579dd97b5409c33d90419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7498b320deba869bb05ddb69e20943e4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc752668d75807151c4b388aa9ed3d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750cc0f63a04faefe9ed3333b7599f39422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f636950721e2cf840453474c4f8977a5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399948524719049aa38339a855a31de7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be359e52de34a7e329ed61821cfc4f8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476743bf8875ac27d8800d805cd47960426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d9ecb12a5048fb111d31aa665065fd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef8cb5fac27e592453cccb35b49bbc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2196efd6990edfe8f7b43529e40e7f0d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8319c16f7648facf0b6d8e4550ac911430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc7f507b770dc4e1d7ef59f2e4234a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b4cfb8f5faa9983a832bdf62cb62f8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a82a7dfab25d4e7c54dade46b0e0fbb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e9aa13e39577f109ff8829775da68e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ecf5bd77c843fa0425b18ef6abc7f6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd9ed7933af4dfe535d58ac31ea87ac436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6192b16a390ca8978263a83f54d40c70437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d86e9f7ec0d49636a8ec9a94f3bfd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc488e6012245fa8e230dd19fd1234439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d4486419081d430afe623cfec3ee2e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c632a97edfd0b6944511bd0473399441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1e033c7cb2e01540904c2fe0fca59442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb276d94e1e1ffafcd43e728cd7115d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe181da6665cb0e1aa6c5a3cd8b526444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a324e39407f717caecc8db77a8174b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165f061f38f791a4c997ee9cfd593f0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb85081e309c2d33ac9eb6c32c927026447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585757849e8ea63c7bbf78613f34e3eb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6971df075d81d74f6f39c1baf6f0010449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33958292b0f1ad5a79d9baa2958f473450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc348e94898f2a3981cdf11175ed3f15451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f53656763d0c01ad6a331bcd64a30bb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f13b7cdcd9fbd8f70b2bda405996b8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c2b02a5514148d3815966872676e4f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa9d2d163dd565109c5dc4b2eaf72d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fae1f15d89651acd46cb4cadeeb77d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc34326024779125fd1696ee8569b33d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464126e18158d6c4099e45e55bfe32e6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa98dd40691a32efd782d0b392cf283a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff460eaa4080bf588f88220a2468e0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8a87e9a8a092fb13affb41d43299a8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a20cc80c2e4c3344c808fd983c182462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e48ed2b810062094ecb404620813ed463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2446f226d8723af670fad52761c1c755464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f600da720aa91bf5271a740540e9ef0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e130749f5428ad2c7b39b91f1c991c4e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eb626e3dabe1b0a40476bb9e3ae4af467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c652d889e26f938d92c7ad7920c39468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08152d6e1f3fe768dc305d4a9274f4dc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925c2a8b8522b37ee8d0f58dc4f835b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724d11d10c7d670e4a7cb25658857d64471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e414954b07c65a3ca3a019c1f4258c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99bde6c2d7255f3488a1215be9b63f1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3cfd23d3ca80dfb44309fef5319afb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27a14d1444df5a0a18e4138ba6f5f5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8160c83938ba6c964da7f44cfe0826476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae0930fa9b6e59d69a0f549451022d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d053016f32f06f4ea4a2e1b65c0c0caf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106537a5da9d39f14d2698e73643b9fc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f316b9189ed872a4291ae3b084d2ec480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b18270ecabf34dc960d2b99a75e3c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b3ec1735d3f8d4c15621915d24cbc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af711972ee652617f2f48103a245d30483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85a58aa554e2f8573e57f381d21863d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ccce6fe69891a0af184636cd25d7e8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c69e8a34515746b174b2aad5636a70c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e9b9e80dde0b5ee0acdcacb274d021487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe0b16ad8dc0f114a7f039c82419096488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6416395d540bf7289e888e74fd9a8b17489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d185cc084a60f04a0242e4c8b2c0c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d780bf4aa4535b8969f40268294106491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b556ee48014d7b54f925db9970e31555492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224a157cc312a6db6c52a34f9ffc980493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97155b6dd9a82fdb99671a34448cd848494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a654a560bd914b7994b71e8e04df5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96eca3f55dd760d108b82a7cff8db14496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e1307dd7192a0f2ba145514b2c5de6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca9cefe180ab06f0acc1f5dc8fe846498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e008ebc043d6c0cab886bcffc0b35cf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d493c215348935cbacf6cad521d22a4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df9895bb03ae0937cbb3dfc1bb89323501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de4947a7ec6f5229c0bf39e3ba5193502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c08d8b8e81a5791efc7cb8594f667bf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7dcb3a2b9dd7642a0163a7a15248b3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d7505049edd7732aa5f5650885d1b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87808daa075561e3596ecc00e9607a1a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d855eb39193469968c3fd38f304b6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf110bf2eb76175fc493a40c9ee1867508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e9e3b40ab1b75fabec3e5d48b592a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc97b84796e22499609b2763ed7a14e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c000fb5d658522144f40c618d6d827ca511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d064be2957ffeba2961cbe794eee4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c1c901f781b79615dd950403b8d36a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ca17df20c9658bff0d2c16e4f6d1a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe598824e170095d9d5f6b24d379a85515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d082abb3ebe572cacdf3e268a75a983516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ddc656657b3bbb90fccd33a37e76b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8971925858537e6875648fc3ba16767518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b8dee311ff26cbc86b449045d0ad83519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b13862c64c0c666078c15a39e45fc62520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcfb94fceec43c24a05d075b4e91838521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1510af5d35ce8f1db37b01be4b5fdd71522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea87baff3fc0d22083e34797056f5be523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1231c5283e80c3b6aaaa23093c859d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe8312466dda9ae03e81723d76bbf4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c310143082ad5e3f0dab133fe7e324526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daba627c59a2e3fc312e1d3dc3c7f1e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa1adc8b171c0778852cbe2c2b2898c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085180a238948e7640ff571628a0d632529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c4d21238378aa7db7a29615c7a9556530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a683ea09e510ddb688a37fc85a10f83531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a733503c000c8d31f90243700db10532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4322f60d0d4f3005c903759c9bbb53533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb12d46efefd59dcf617399fe67ef715534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c42f54cd519131afac0ec15defe3a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b0b9fb5039f91e59e68bf2d65840d6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a3313a0562afba5121e1161a95939537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56495424f34ea78de9089e57aa2e9bb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a62b91d352c1a1a7fa8df4f44e332b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302fb99e5e33136c57b469e0b9094494540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d32806f225dbac9ed1532b2b8090f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe2081951f98597ca979518a3efbf8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc625e5622996809cb00051c1ad4e53543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b4504c60159242fc3477bdeab01385544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88efb9759ded89e01754b07e640011e2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435358cdb1a497603cc7fa0be4be48f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6730e7e493306b343e32eeec3bf5333547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d2ef0a8861beb7038a67856bde262548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c723549a807aab89d8a441a14eab478549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6702c9d39edf53e2900422966fb4b1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907add9b6ccf29648fb8c442795f90c6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d9fbb852bbd5e44c8a9c7a2890132d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f054d3d76e6f14aa58558e3d9d9f6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec413fb5ab2545b1a299ad3f48e4b65554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a143b3fad4a996e390f2bacb267613b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70efca646857db35fe65a752b757369d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db44dd9db2b904a51491d7d1d5129d4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d24c9568f1388f7a430d327a06ae0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75314977723b43fb029b207ec51595ca559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c32fd8df7ef332c7fc816f12b60eb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d0621636ed15b52a9a61e9f993ca68561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f357424f6d1e638b02d8658a13186808562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a0c7a0ba9a50b81e01cf30253bdd7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97893e271a274160cb82c0e2052940ca564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d4f78ed69d28a676d193f042cba8d4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f27b72feca3fc86f786436d5418f23f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea0121c44e80932eb92bf4e51e2b160567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c8c355581a6b301b9cc52b0af53d84568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d87dd8b5e9eb2119dbe36297cb004569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307aed674ae94abd4b7fea5e799984eb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d6e3b1fbb86b8144a05726cc2c3b9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873db243b7f3fa7e4f0470828e80b620572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd8bd8933c8b8b5f2d935551f1556f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088cee21cb55c4fde90addcbdd166dc8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078975f7a04d78e97e329b07724a37b7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265aebdddfa086ddb8ad19a40079fdfc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55091929c0f489ec6d883241aabf50c7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35c9526355684a1f1b63fb1fb8a05b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb5358259fbd848681c9e46858b52a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f968a989a94c67e2708a15cd03836a0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e781514525d2ed721a100ff30c56e2c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b7ff58999d3cec02050957704cf4fb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dfe107f0d30eae1366a3ab539cc9b0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149cddfd44d2d65c9e1e0c2747df36b0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a618cf4ce7aca87923e2df598ad16b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cfd53a9103e32045806833f6ebc1e9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd772cbab6b30319d163e9bd25b084587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898b0abc5170428c034592ac163b4e8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570cf92dd916c15b4f3940c07b901c4e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a91bcffc25613e115cfa639c842c7bf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c283bf5670a0a0cdd57aac329e820591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5256496875d48fdac93d9da5c640c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7f26e54b5c158a6e4f8a92f95dc85593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f05c3cb73680ce46e867f212b9965594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b7423bf510ee40b6bb9cf9d0d6390595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc6f8bb669c00cc220ef4bce7cf7bc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80651719bfccec4b7639129cc93e9856597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b422b3bf1c12c6e2d152a7f10899db598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653789758a45ad202933b970ea003ce5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b20e5cb07b54100db5b4a8000cafb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd6c0d975dca568342fdf83ed02ff6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b11a15957a46b8f3f7bc98693c5d40602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7ae9755f917497a2c496e18b64bb95603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b80ebe92bb9408bfe9babfdbd92cd7a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8947983ee55effe4de6480c0f145f542605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209fc400cf4df3e4557669e63510086606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e75facba21295505b5b9b55ed72cd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048cc916bc42dc67c1c2821a88a8e8b8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7457ee820e6869161b444274acc6e6f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d258ff1a79287fe31b381e02d4e8dc9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fcc230ccd32e801ff50d8a154a1666611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e755433427908f33fbd25dd92c049f8a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0156d825d25bc992cf614ed53b7ab1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b36e687cb36449b4da0bb4479b143614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7dcd46b94ed50d10f4b020e86c9173615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf2c54a28c005bc29ab744a280b4f6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6c3b558bf85cf1065bc9a032aff99617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed8cdb0a885d71e0b5476dac0c791d6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f2cdef4824cfa106d69319bd874ce619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0682a734a37e720de86422661eb37827620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60fb9389a6862c433fee151920d4ea621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da93265040802a2c5212ebedab180eac622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8097ef84ae770d3318417c0a4f1ee99623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c010bc610ff430bbf8a02c4911cfbd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7903813541aa6b32f656e2c1d5fff3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c45855e6ad36717ed6e4bbb5dcf089d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf0debd279459b782824b73c3dae4b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9bf14d40968956514caaf62fefb33628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5023115618d278312e02b9b211f38db0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35658bfc741f51dbaf0030fd98e9d8c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e551c0442c4de96bfe38b914351962a5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a928712cc13f6aee34bf5d72b76da39e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b8e4391efe4cd5e973428e25bdcc53633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d867ae2dd1e3f718499c98b2ec0a5e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f7dd96daed9b2579135c239531db6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fbee5bf9fcd7087fec8b6899f4ad9d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2034ff8d75142ccec3415f307219529a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9491496502cd116336b1c74acec58d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb8a23594b5e089a727fa7cceb0b95639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b6552323ba1c5ad1a797c86823085640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd7c6cf0576908cedc51aa9e7cb5147641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c695776e7faaacbc48b04fb627423642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef354334c9134a1d4f8a24ac4ca6149d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45defc47478aa1f4dab051d10b07424e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c182a730eb41a7e2641bd3d542ba6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd8cc8fcf55387d7763e95a32f608c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24910398446ea2ef5bba2f1b015607ca647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc9261fb31288d146ed014dfd01b6a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b43e09e9a56e9bbd37b7d02dd733462649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8918a3529b6d48da087ad2d5839c8dc4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29202582334f89608953952dc67487e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae60598ce38bb518be51667d741984652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42dec0b7bbdbff3c09fb52219f7afd4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f648629ee3a4b65fd64c88ad5ad64546654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9666c757744e35a3295b8483ef53197d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d469a0ab59033d1694b0eec956abb8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8201e08e7e1acd19164eceda1773bb9f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7297148b0c1cd17fc4ed6e26383b88a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8894d63a463fcd6ce9d4203e084522cf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d41e101f908be6c578106ccbeef779f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5995d690b0a6c7d0a65ebac56729ca54661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8301f597f4172127af389540ab57ac662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1380e23b11c419556cc6725109f6fff8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b67a25e9d5b1a9819655f7659481380664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee59c1e92147098a3127319390784613665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f0cbf7b6e6f1fd186b61aca6a023d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5bc7d29590a2f1c563d862f58a2932667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46dfa6ebb93559506a159b60869698668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e187a2c9cd928e9bdc8a625ad894e62669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e7a82b179b1d168baac63c84d6c27b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3a95129e8800ad024acdcc1a940ab2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b9721bb0aa7df4464e0dd578191114672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a351ebce86e6231d9f11007afa7871673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2920ea942748eaf12184f7b12c24834a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f981a806e400d50972d93cf8547c29d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2457ee0c62ce5d9bba0bd3dc0e8d744d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e5a311da509776fc5c8973ab2224f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb7a6e0c83fcf9995358c060e826b00678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6314895a3738efa4efa0e01e4034b466679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4360a02689379987cd03aa673cb5a62d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bec78d05f208091c174b187cc23470681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5271e16457b6d2000fb25fac3fc1bd5c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59626ec54fb158063102e88c58ba14a0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d8d6e67d39cdb419ae98d20e012e9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb53ee63e0a614750c981009c4ba35685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3186fb8a2a1b384900e50c2299bd17bb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d752508965fea21d88f0740f7a9eed687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d50f857093bc271fa7334cefe1ac6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db2f3e53d68a00777a363b471e1ff9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacd938a1708a90ff73850fa7f826475690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35478a7c6df930e41aed96f67a38a6c1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1549e477f11dc30f543b1d1d5406cb5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394df6a597f757d69151bbdcaf1ac088693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7188da22ef6729880900999160d300a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815309d5ea99d490a932858ac96a6e30695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef5e6f9e763bf6ab2fc52854192df1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23171bb2e42167295bdb4037bbb129f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f613c5e689d4b6327eafc09ea71ef698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf053ea666057d2d34958fcc8688362699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08039b3c88e0925139ebdc6702f194ba700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373147e4f71aa64095aafeaaf6274832701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c1f475b6099fc583c84a145e10b5d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4088683aad0a61d21720774d07269ac3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b1933859553b9b14e9ade69f89cfd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f6e2cd5eb8bc7dac45ab9a371a99e5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae31e6b91f826d4c5664dec78d4dfb3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d823e2692a2d68c29814703e2f87ed29707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c854fcd8b3e760d7bf16ae4cf0cc29d3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f94e944340721008568f93e8c4df3b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d150ed685150f8052c8dcc604889b87710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dcb8c9dc74028d1371592d7e352ce7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82344042c9b1405b7808de475ac917d8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b48641e974ccbccc546c346d3fccf40713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0318db129e690650a3ca92537777bdd0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf79b70921d28385da4636c400675c52715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823af0b2c13fec1c467d96c9726af8fb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6be9c0c8ec7d6ac9aa6c34fc6ef326717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e350a886654e89081150e92b9d9a0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afbc6fd066a50bca7039958ca2c44f6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e46ba2e15b717c0a8fec45cdb3221720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1a542e6e6d0fc42d47d7e223d3e5e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6a9dc33b24af389d488faca69311b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f595bab54587e0b29e0d9861f92bff723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92112b62e228ea6217a45de3afd8f8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba229dc4ae6f4dbb3711d60334eece0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759249b8dda5e677f1e6751e2f0769e8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93370b7b8ad3d693c866b17a13159789727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d0cbe53ea18836ca16dd5de642ddd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c995433ff6a03e6541bd83f403f1529729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba28f0c1ef02a9d0e0df14e3ee2f583730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e54ac6b46c7414b9e429b0659d8fc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376d894e0415b3881845f648bfbc79f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05354658b54a22fe0d1edbe273b9e677733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1520231ada2b0f4f1d69830448eda7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80b71cf141af9c5182989bc640dd96735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d498fe33984f8c7a438a881c89f725736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ed60b6453d4fe3ebb78879e0040150737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd034b185b68fa09215499b0403293738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9196e245180a65360caa236aa0536739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa26122804310547fa3bba093359faf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9171e64c3b9129c2dbe933e547b30def741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd42029de86c7f5e3b6b8f2b006896742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898d68bfe7c591fdaa64219f5dcacff743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba6d5b41a5caf94549d2954e07cfa0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a13049c7090d5f2fe8d94867b5a492a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ce1bea0362921560016fee9e3c46d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dfa891b73280a7f40aa60b3e702fb6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983321cb460797d8520375db45288819748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a1b6f916058c9b308e52a1845e8032749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744ec3754b00182dccaabfabbb849fa750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df781589a404a08680334d51257a4810751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8134d04708accfa5f934fc8d20d7a287752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0372e02d1691b29b36ab03d1d1282c2e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e3454604db139922fc29d836032461754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b556c69cd5351466322950b96ba437755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c885f96f3114ee270c65d03cf1b36c2f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a5bece6da64517bad0b0b64b287cee757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e12813beba5eb1a2e0a0822a68edf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d746322ec2dcddf93b15fb90092e8b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105462cb57c6223bf3a2ae5e478489ea1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbfbae84b844cc16e4d22108e013d512.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c88b0175b400c537f55c4c672fb203.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc282cccef25621aec254652a6a96e34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f636bf34ebbcc2002ea587de3a9a65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59713b910dad36a0191ae40227f54a66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f4149c91ac8742bfe820ac37bbfc87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f02412bb1c0d6b85adc4c128dc56ab8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2dd177c732e15602a15faebbad70869.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08c134a08a22022c53f68a6ff3ef3110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79141ddd0fdf17dbf3593f1ffd793f1b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fe0e068a305d2fcdbed4d4be70b34012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff145b4736ce94288a06e7d2f82ea1913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac309ece6e394199370dbd6b18798214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f545a382fd8dda4ce7194cab1bda7f215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e8112a0018d93508a099e8536b698616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd0c731f1a911356d574a0203035c517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f2bf13eac30c296b91402e0c1a34c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e6bcf5f045ea71dc008aa39ac226819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a334eb063c272ea16941eb3774c5f4520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b59c148d89b81be66e595fc1766314b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4376622bcc0da2487ffab7ebe60980a922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f60b5b4e794965eea5a4507f84eeb023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49189c5712ec8fc5e6b3910f77aa5c8024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a5c2e7d2cb5690eff77326baa01c8e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1fd5176c1cc1147bfb797bb57024b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b58110173906b332f2b20b9fa70a9dd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c70f5b99a61cdea1538a86f51fbdde328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a32281d4ec2fa664fa2fdabe6ced4b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819737356a0c0a744c2dbcbfcf8a857930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8696215010e4e63f5aaac162326241c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0384cfca34de6e6420dc2f81befa99532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2cfba44ac73ec605f69329941a4ce733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53069b26fd23b2fb93e95c926dd5f43e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb15f54ce1e2494fde5f80fae7d4b735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa03294afd2781045ddfa8d4eca7eb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff55d226bfc5753d505c08bd4ae23937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a74da3737caa5d69bff83e712d02838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db2196cbc77b831c9be2be590320e739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0efb6c903c9f1e7c6b5e098c431e3a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb0a2889f7899100aa5fa6d5f5a593c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6693dc383cdeb5f5772e70a5c532de42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b99993a2572b30a6c6a4cbd1f3e5243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3335edb17ea91945627a784ced8d03f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3573c0fd35d943aa2a5bb73b18e9d7c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97481e85d7231c6f81eec6615ccd5cc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70615ffad23716b59ba53cd5776b14647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a707a787a3b89158a1e5c3b9c90eee48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b46fdcd5360441be19dbc12777263b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5cad1dd0bfcee9d862897a5532a9e550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e7f93749ef96c8335f93952103a4851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b1d569d7e3a2bce1c493eb34f2bfd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089f88640215e9f59ffe4d64daf581b953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9dfc4ea71f5ecc08c6cf23486eca8054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d728fedcfc9ad206ea93f7d63e88795c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd33312bd4d37655f18f15f02488ef56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccceb59fc691f0bba14f91ad9d1d03557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d61713c4fde32ca7ebbf9c94ac3cd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc5b3c3e361fd7050317a5c6e06837259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd1c6853972b218ca0b4ad81d2e8f060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e061cf2163fdb72881b079c9f1e91661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb14b9b011a78711670cac03bfcc00d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f60de22235a051dd42bc350be5df0fc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b240095e33e7c942be2083fc86da8d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06be03da74711742f7873ed65b75aa065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ca42c4d4b33cc6c972a62aa66ed6466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba0988d8e26eb2b504de49d472f7ba267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64506cb0e2f0c2ccf0c13b1b66e2395468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e539c453cdc734bff3b97758f12f0d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19dd8ef9340962fe3c5fa0cbac6702870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80009e019f148ff0e53f88cd21ac7071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314fc014d7e3f44ad87e510f2d51a65d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4cd0ba36b7ab041f200ae4deb22bf473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a188afa96622dc46285b0809c256905f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e3208e0d1ce29dfdd5f1f2d5826aa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60968057875b13145bf99e0773618fb676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca7a0f4c3a35ba02cf1f0465837bb9b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd798d83ead3bd3566b207c5caf064278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba2e42ab3889ca61b1b1d20525a50379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f4d4457754b5a87c040d2bbd00b0280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5140fe8716bb4c8397bea145531a63481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d10508968deabb6a8575984a834a482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e726ebe6f1755f742f322f4469ff583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15732d540ffed98c7b2d830168fe176c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481375364d2e2c819753faeaeacfb4a785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f02c06c258ac30b4323c0359c45b186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ce9c20c2f737adb902251eae46c8087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e42c22670e51ffd2b3f9cf6e0161d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe03c2051cfe496acae3b74f5c805789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d2fe00ab4ce79927eb11b44390d7dd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b342191e354a3fc2587de9bf9a4860c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae937c94b59185a1f5a49b0f4d22a8892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effba60ca252773f339aad065900942193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a06b7e69e9027eaaccf03bcb4037e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476fa3cec4abe0baee20b5d87353900095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa657aa92b3c55bb64c197b6cb1643bf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595056f36e6bc8813efb0453e8c029897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941922990f64688845eb409b711ca0cd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4927455e2e5d7d52836ff6e5636bc31799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69feb90a728dff26b4f7f0491f26c0a1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44086a2849dbf5dd4602528c578eb89101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac3e27125e1e24dee14360ef1f5df3d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada49202d89008abb285b51529457cd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ce9f48293122ce400582b60462243104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b93743d0d9fdb6f2661b2af871b7a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf99eed1c210e41fa0d01a1cd50617106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2afc8f926f65274cff77a5d5b8aeebe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d0b7adaf9d9c818f07b8035785d39108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f02d48f6e856632ce25facee8fbe263109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b83180b1a7b392c498aadb3914a9126110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f3623a07919893daab351bdfa7932111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b2c1076df0043cb47595f10e1db6bb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b9d3b708b3ee7cc1f28337bf5c6cab113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c0e1c7a2d282a9f0678ad00f8d745114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b7f369a0783022bf08c3941d28750115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8caa0fa4dca9338bf7eac13c4cfa3e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a69d06293198fac7cf9298a2dc379117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d392422793d65c97aec2997a1dacc8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a83e935e4c5a051820d7576843a1bd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ad2a8e83f7e11cdf4bd2fc57c1062120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2272a745c7cd2b6b6d467095c8b4e2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c0f037005707567c1a0dd552a6fa6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3debfe7e51031d39691667dc290da4df123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786610d4b9647f2be6d4d25a948423da124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff7e021910990851218babd04c47b1e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde56050e662c7c40cdcb3111373ba8b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200d8f665ff9646dc3720e50d5113f8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63faf9eb00cd8a79bddecc23daa04600128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06abceae86813b082fcefb7ab597d774129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d305dd6d22e7df88c7112d206917f8d3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c00d831c9ac26ff90cc9ebde1982757131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e98d2f978b44360b44f6fda6f7443132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b947400d2091e898d3ed2236506ec133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc97b71c8fff6ed9134fcbc3a6ef90bf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d414d7231ea5b900d88bafae2a62e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb393e9cf9aed49039e8acb62e377fa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36588e79527a271f504dda85d407f323137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08430dae9b3d4ee0ec7fdaf49e14da59138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a592c66c6be23be4414b81f5e66ba3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c288fc5f238c1491459a93dc513c7ed8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbcdfafc3dab7e4e75959eb759e6638141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7739f7bfd21dcf2e5eee117a26f3211142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeca5469f4c9541925c80ba287a6f9d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a04cc30d6ba2c956f4550dc04de4189144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4516df5777730cc46e7ef9a838205935145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816a0c7e45413e7dee869ddf9e5fa03146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed81b1fd268548de69ec0e6d87c728e3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4038d4e6df3dbf9f46ae57599140fcb2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c29ac8cf917c158bf7c91886c85e3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b028bdf67d38c4c51a3c686b9f929510150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50691a64ddc83ec86720295024c2fca151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389de04148e9a9535131ab5c47f2e9e7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9538b062b01f7b729d04d125e22669153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa0ea8c5491d458fba4d6b9e6140794154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720589e4d1db7ba891837cb836f8aa7c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e51ec449d8afb7050872030ca5d5972156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa360188af766b1dc559dd308454903157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c1aebd9e641152611b991efbfb7115158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa2737da5fd081b9f4f8f60533bafae159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add7a4a9dcb409f9e4e8c9b423d766b0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911f9f132ffd19a30d57e47341bd3cf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad55a2362341a4da75ab457837f8566162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73444a26069d4fc6570fbf83be8921a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9540bdd1594d440b9cb088d3febcf7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a78f7a5492a77b73a750b0890cec1f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9efc4476ef5d623462cf3b4348d8945166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b9e2ebb1f09d6415facd536af7478167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fba57ecf8db808ca31a064de2be359168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f40362a004d1b79f0ae1c8d1d709f6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e1c81ebb0508281c9bdccc273f36ba170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7983d69728ef1700921a2243d41c01b2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c55c73925a26906c4661e704effe71172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355201b261aba83f0463909984209e3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36713a493daab5ac16259f16e16e5ccc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720a0df3a4ddd0c06c7407af4b37c09175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047dccc1cf98e34972d3cca1bdf5dba3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca48c7921239904557944ba7df4df98177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c5f996e467d35efaf371a0ed6c8c2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b5cc6f2f6eadc9caaa84eef7a8880d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b00131ed0774411798108824c3fe4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852442e791dd70de4b98461437363074181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406688a71149e68da17c0daac67d592d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09379607cdcc9caae9a2ceb5e8d88ea3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd3a8bebdcdad45aeaa074ad8a75590184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed3ff029cc5bfa17f7ebae7d17dd08185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff451224c8d396565bf667107cd6d2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dea091161e30a6587bee98ade3f94a6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923b626163dc9949f2a7baf161b44951188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6369d6adff7d090aec1377c2984e90ef189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3726dc90ab17fa5233c60e2e1656c3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c586525381f46da97d25106909f52191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e923f15b2e34405a8d6f87d4652838b4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef768a2e73ebc79b6cc541cfbde68834193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bcf07efe678bdf7035e71d35150373194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410496ddee039c9dcda531e665ccb5bc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb46e4ef5997b1970b4c6a1adcabbd0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc4585dd1cbed55207e61a776e8870197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e855561cff9cbf8a9c81b7db2606918198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df46f942fe6006b45a196022e903f7e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c78705d9bf010221597172a9886ac200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba11b05a9ed24bee997fdddbbd32ff2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd8016bfea348d701329ce7c408e9e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d2e8a32b9be65f6e2ba011b7b01106203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad02f4d5b4451959c1b5cb3ef305773204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a6299e582fc6943854c1b12d15f471205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a8440ef6be9b19709e3d02753e783206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2525675ab6cc74045ed4d333b7ea0a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73544ee5de2bc10f86ac2ba3556004b0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9baeb2f40ec094efcf1a1d78c074b0a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118e991dd57549f02fa885c0310ff5d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf2ac7c0fa054925013c613235494b0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c156f369c335222d136ab022c8566a7c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc974f2fd8142a685f914efa04e4a5f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e0dd0e678aff30cab2cac1c48b0c4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dcd96cf8ee9117f14ea13e1a62eab2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc14e40a389c512e3fd42ba0492e8d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0d9967559886a7c7162f7c4dd2309217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3605343a674c9808b19ed4d555064bc1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c77782b5cfd1a3992ca9946b7abc2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26fe5a0d7c3d2ecec591956cc32d71b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917cdfe14426f167ec878d0ba1dfb649221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2140e0ec8a34e452ea5dbc62337c2f26222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c037181896870d49f564fe0d559d8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d66dd7d2286cccbb06e0fc6eb8c5ae224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c28acaefdc1a6e28a83ee0382dbf6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a445445335dad147314dd8dd5459819226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169e2375fa2982bc1cc2600b859a1e9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b68b96d69fe55b27c07a73e469b0bcc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5b685151cd4e4a4542a4e181628da7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13498bd418a9852f4157d5076ceac80a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1adb5146f9a26bdf1975745ce4875ff231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306242c2fbf6ecee2e1d9679cd889ae9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca07e817b42853e5ab3b448c6d4e4e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792639049c855e360ec73138518b776f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc8425d1ab871d24180dbc1231ed053235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dda4d0efb1f085042ec7feda10de6a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf842cfb356e4ae362b7734c2e41ed237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d690b1486b23d94341c3628a90f153238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a2882df34273dae9e281cce3b77af239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4899ee5ab6323cc98a6cc6ac84d0b038240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1707c9c4cc58d6584e8f800c84d1c6b6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b611dd22200f7872c7c067e346642242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fbc2b27cdc142f4db947a26556da5c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ce6e1aea116da0594a9b467819b4e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7898b622c7eeb3b7ea7a2723d3b369d4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0501d8b0dfed1ba77b6faf692700a58b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a3f46b2db789c0676eac9ffe517742247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e58a5e4a54fa4b5b632ed5c9158594248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c0411e68945f10a1cea49f5207ac0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae5fb728b1b786b53cc5bd8529df08250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d318423201b1993adc0327cdcd7a9fa7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af2ac10c18eadd3e36ce864f3122e3e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e730e08028cc0473ffe59371a9136d8d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474a3f2ca1c5ce79ab5c6820b0db424254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacea9d49656ffd70aea7a1e155e278e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc1bf6c7718bb0f184952f13a5b670d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc566b84c16cf984dadd4bad189788f5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e20cd672a76d0dd302926b484cf92258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb0bcfc5abf14fe5d325a75af8db3f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa46da782e1310db42038c832666a447260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7820af6c9ae0f7f777a9e61d273f984d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98eb3dbf8c7ef1c5fdef2555f15b1e6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61773a3bd2d06043037e901d0437a262263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9813cdfbea8eac470ccb9f87920fd4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e5a4a34e9aa435350245b3b97374e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ec27e197ecdc8c2e92c97cfa9251d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942c2ca856a0b44071bb17502f58845267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc5a7846e7790816ab8b4ac7f5752f1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03755791c9d96386aa100912fd224eca269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb350d65820350fc323bfd7f9c39c41270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cbf075d8f07c199c7622606362f098271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a38269713acdb2903cc0b2dae6e6e52272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46817ac6c12cb490d4bb2b417580672273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081f7da52ddbbe7299a3057cefac9d0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5c592915ab7f7f6dbb00e6ee422db275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d49d6d090a686881508c3eee2774216276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629952e2479646117c58a143ec061318277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e05f24d0f18405ca6134d1cc7ff4a16278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865892abe413ff357bd3c6d4012fbcca279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bbca168f3d1b32e6ff69ea7f7e2332280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ebe86db8dff9151803b0da826d318281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdffdf1b67f5a7d7099420dead459b84282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f99a1b129a2518fb38b89e9d0209b1f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e21985a336136fbfdea4e0daa936f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2ac9efa6c0873ba2e32389b00d1e9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5638c2f49b049483c8a2222214c1d9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed1a6d042a9f17bacc8417249b64351287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c58775a4cfdc4da2a952cfd83c73e8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4911a488e9ba06542f00e818b8d1fac289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f09435bb8c2f1c645e407bf0d35e38290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4fa3d6decfdc7118f9099e4664a7f5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e37ed4670e0a270e0d5ad5591ce0f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0448cfe195bd08d629a1eef8446a87293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b14141a47ce8e69b98405e2b29af6e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8983e80221be47020293469768423ac3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa852464ffb7080c3d76f28eafc288296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3559d9fbc73f342e357032cd7737eb7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135baf0c0ef129c64297bb15e9cdc252298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e907380547c2f9c67778909b9334dd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fcde13d766500765df43b42616d30a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6366d997ac0cd3eedf0eb54f411b0fd8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd39b44c3975d32f9fc5f1ee60a454302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d28353e2935aa4cc440925f6123b3f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76308b9739f07497beb4f78c1994cead304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e828bd76f11f5b82697400dbd290b5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbfbffa7a2086c7481c199407719301306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344042aaa036b612e952a08081d9d2c2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30248b051cebf7801d6a4e17364cee308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cac010c0a10071f401db9fe0081481309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b04196ed518ee3a16e8256a0eb9af77310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b72cf714d2d7a2a7a97f130ba600f4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d29f444aae305910fb7194f3c20f2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516054ef7df110ba8cbb1249a7dc6dac313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd3552de38d707fd5122b7a0f75721314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c114582e265b3aa880e16153d83e1c2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d9561ffe87dfee1ed1d501c7a2dda316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca7e2abebda8629fd7d6ce5f127d4f1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81492d2fea830948ea111406179ff851318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955fa934655e719d51d186777ab6c93a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729fb36e00ba5e74a80bc2113fc2fc3e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847bed60aa68628f90cbd78abdcbfb4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f4a865cc61ad888ae0f31d315c5964322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab164978a6073e4b2c46bd45e1d6db323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abdce612d0ab3e97064dec8f3318573324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c78ec16edbb9e73d6b71fc3c9f2e1d6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c340b8470f1b6b2f11753ab463484e1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c07afb3fbf92bf5f4c472fed7f3cc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b621dd6de1cfbd994d3bdf8304087328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134cc8a280b8813c2238f0fe5f47aaf9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27f1bb0537fc6ab79e4fc7cfff3c705330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768643f145cc644c2c0737234d943c7f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef189dc8d32c151028cd373b40b628332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035e9c70990830bf0f6f1edeb6dfc3a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dff9feaabc1623b640c022f7b2216b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92a489d94aaba88964a446f027647f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f678969ae9057bf73a2f3151ce088336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91255e94627db7fdf43953f383eff34b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a2142eaf363b719d413bef5a440ab3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a15dd746cd6c390f5b2f85f850cfc9d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e432b7b8d0db27d94579d4b45ad73d5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be572b8e0a9eb7ca0fa3cd6555ecb641341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f20c3486711e12ed009b91b76ce4d9c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2224c3d4e9a14c3a1a95c04f293551b2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e0fc0a6c01a38c27ef7a7193512301344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499bde31b59d38f8a2e30fd848e157bc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de03238d668dd6c36536732e34f78214346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de485ae20bcec1a8bc7bc49fa35c92b2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ae193b3b7c7b85ec1f679c27f0e1f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7bcd688e2c030cf0def4c12423827c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a73f5624435755aa735c4bef87df8b2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63bb79484e7fc983f3928ffbf16e0fb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36037637bf2a57a68318bb10912737bf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d0515e437d42cd204dfb3399286e12353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae227de6aa5e19ab3bc780d80031df354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9a7d11b2c94817c02a3ede1635994355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2991dc2ad307a46cba70bf2e0d448a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f838db191266b00f44a1f45201167f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e86ff6f936d0290f43929a0c62e953358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ccb5b2b11910aae42827de3a45a335359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d99f735cbf7f93589f45660ca8fdcd5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc32e303cd816c729616b17bbfa88b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d7fd424b359246cab5111b563d25ed362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f5cb0cac733a47cbfb917c48858332363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e2ff56ac5010bf8914f1458693845b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20570f7458aa2d3f0f48b839f652d050365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff37c665f68527669f88006428efa9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a7399406a5d977abb2b6dd040af785367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ba20f8f3b738c98cc0d268e15f709368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f6ad67bfa181e6f2da3a511934861369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c3df3e302aa3daf375470e9819ce79370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45331e7f3c4b569025fb359a25a71e6b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a529998417b2a67e64748d3ef741ab8e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c06140a791917432162604ce91641b6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c1e0a21f9275971bc618bbfb2a226374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0250e2c5f458024f8d9341caaf92ac28375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a40a761245d015e67f931abd65ac1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd71c1737b1421474ab7212afc03af377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a71087cf252acf4dba137add5ebc29e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3c06aacafb12dff1b9bbdbbeb5526379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6972dd6702c7a7b9b512c4b7e0db36380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8fb497bca81732992f06149f6577fd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b85e05c397b3e81661a517f28d263382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea1e4b50aea7bc60a45567499e03b6b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c96a9a71a9fb2e97c849fd7fcc5d92384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb8348857015180cd7d9cf1f163d7b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcde7e537ad4dec3825f535e9aeb7ca386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32492148c802c3c811cc9acfbbeafdc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add691aefa8e6f9add3b89b40798345388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ce63b9b20ba4f7f6a6fb241ec4065389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea35cfef6f2b9ac05e571a58e2fbd89390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd9445c3407502a08c3e30c20e51dfd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ecc85b5f9b1d71bea580865da6e690392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41a74c608cba058b8959acb678bdad393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7711716a6b64b9081090b18b8675c6bc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b0dd15d864ba17955ca2e5f7a205cf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd647e3392e97ca8f27ea63d7e6065f8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022067f5c73bf40250e669b79be0d406397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d8d2afb6638d809d12908621cf782398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c759c5c1bcf3397a4ff01aeb6fff284c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7794557785b3f22df978855315d512d1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee2f5331142903d614f622d93e7371a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b41151dd471809eeee412d1df0836402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e45e8de3b946101b5f79a6c1f56dc1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd749e2b936a19cef1b19f906ccfe4c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee6dc351cb835270a2ede6121b8e244405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed59b09e554ad61b1f4d7e3ada0ba4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f300d5755f6f295f8e5e951bde951e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a7107a792882794cb7df860671578408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e7227251594a87ac840af7c9026131409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d301664fa3833ed380a665ef3f3ef8c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466a3aa81bf56f0b30e58a60b4b627b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f88a7e96697ac29551c97179f61032d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95005c4c9f28e347faa4774e0b5f7c78413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c3ed5f71287a54138db27244b8be79414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b14214d47c2e096c7de7e2bc960cf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2fb89b9d3fcc3792b2a7bc51160476416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cfc4ebfa3219ba762da485176baba7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb17bec1f434ee56c1377edd514ba23418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f77f0255d96296b7e332a48aca259419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8819099fc087f4c0a035a504544b8db420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f790d7b56e5e68b50782a4f59772a10a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e70e6e4d1d9c193ae811077753f6f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e21bc5ec21c2e71a77334b05bf8bb33423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b280de24b346cdf3d73a852ad1034424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c0f03f4c6c121766658f5c659b8f2b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e416a61bd0c5b60ff4d6be9255ef437426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7547cec109e8a0d3a43d8e9e14a2c06427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329c5c9b560bf82618293d727f2207d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30092385b597eb045b259d5b46fc9a5e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ff977e0c9a2a6c50b6d0093155c44430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd7e94a83bd6dea63e09aba83eaab8b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e69f20c743746745bb5fd82e9e61ac6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d99a43dc65909c22ca5e73cfc87264c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d84d5fd8c57ccdac07c1545bb04e9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf0b6638b076e361c0e30f97a6235b0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d847d2280a6eece2a6757ad211c18b41436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de90dbf30e8ba39189b8cc017fa32a9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a383b19dbb24597bf813abcd502918bc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a8047e210c70779e615fa1a1fb82b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9624300a09b3bccf753ca145348a3e01440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a722251d62ea9c2840bea9adf66208441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a987b817190c4277880179a8e907de5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786be37f33c23b10290371d451513a6c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b55ca7f0e2690a0163077dc6e6f2c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b120e256c958ddf694bbf03f501fce445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f05dea4425fa3729eab9f9c497b6de446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2736b0e6053d62f0a8a80e63e2da4f44447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107387d74d1fd2c515a02ee1273db58b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab9e117601763d22b66040876ae80dc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42489b28c5a3c1edf4d6e43ea387f0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19042577fc2ed9cce8c4a8f05830f481451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a72fcfa82190def64596ba7d006b3d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1658f78d0edf24dfb9d00ac42442c0d4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37248d813bb1da170711a4980784748c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cbf443033576548359aca50b16863e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d324a8ae61339cc54705f39c8cfdb11f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b7c732bd66a7f051693554ea620de457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d04c1dd0c5eda83af36edfeaaaa9a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaa1f6252cb02254b5e450d75bd1f36459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce8a56436f6412987b869b0baa5b91460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3228f06439c15604e1302e8f8d944fd1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40002e543a9f24c3d18d4997bcfb28a1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b267cfd26dd99b32690c75def2c474a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a46dcaed0037856f6d47227eeaa44464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06764bdbab98ecfadad96056a4385fc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7429f5b78f80817ac40df5c02845dd89466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c6ddf3cffa725be9759ae0b4d9e0e1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96333f0c1e2d0b74a31bfe3f86af7f2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db78b7de5434246f1ea0ac6ff39a0d4a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b3ec44a1771528304670e276c05611470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed98522e30bf2be777f282ddddeb20471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c26c80792c63c4dd5ab14df54dad8d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc11c7f71c5acf593bf010f8d1b684e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d5486a510eaaa8c68e31ff1021377474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5635c88a4fdf1276c1d0698429edc38475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0aec974903c49b74ef7905206febb9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb77fd9d8fc2d3af2c1a06e8f5d747477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a716a0c612a4905123285e5e80dd6859478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8826b4655945d1307151067873a031479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db33d01ca628a985c4f2bf2958721e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f3f2d8669a989d03d0cb4c47c9dd96481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7066b0a28230fa6c917f1698dc20b1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c806cf0720aa339583131f0bdd7c787483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd29502a386d99092d8dfa26e4bb21f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6356e734cb5f5f3c70f47dc740d0ec485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b6588a08ea93835cc265031e996e4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f625385ce136df5f1d1c1e711f45ab487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb53ea06668d60fbe0fa83ed9b2bac8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b466b0199d79c06eb681d65408c1d8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d76ccb8538418af55507435530df7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29dde05c67725b5ebc68ea23a147ec491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5851d759ee1f0aebab451f6d514b4f77492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b08720c4a2129c4822ba82f8ec66cd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a32eb6b931a6ec4b92964fdb9c3ff9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282034bcdb1cc23facf88144bf4702fb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e51d029cc1ef7cc51f2bd8498beaa09496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c7166560e90bccee578c9a8d2dad8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7668f049489a7661ce857db1af56b73498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3923bf9cddc04975ae8f5cd0651f0308499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9905f00874eb358a371a473628f267500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5168d9523ce362910b2e27748ccab8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483aebaf461ceb49f359c1e142934271502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e026cb22e36bc7ea6e2cc2f2a5a7df25503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bed50a004384158a91155d60ccf27b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be266759bc59a5f4298c2f0623b6e5fb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1f4e0d8fe0f448aae5ad3c99c2af0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec100a7524fd119220504b16367c9c9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4dc299c55c0ef76e774c578ca39eb1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa35ca107143e6c0c9470fc96794d4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a629e8521bd26482ea9ffeeedab04d45510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4179816bbd91e716c124591f90cd89e0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7209edb9fddf37cbc7f13597820629e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5321de5d4e8c955ac1edc007c487f74c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033b646e1a86d997237f8b6867805e4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91972fd042aaac44ed78f1bacbf2029b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c29c92ec3021e7feedc3f7d583255cc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a5e1563420b4d37ee5b2801ab4b18517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61da85096b110ce511f5b508ec9a9c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d4e00fe3ac1d57e20a00f737f5b369519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ce8634a3fe2258d1877e38f0bf2cf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17fed14ec3f44e01975a32042805ad521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9480f2946c4a4fae9f5eebeb4f34cb9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d3395666c10ab0c3722af73043ce6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae84bfd5bbeee848a406644c0f0a3780524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47877c01538538edd851bf01d683a0f2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd129954cb5cbc077e70054d572dbe526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707fc3d21bbc39b0e3836cea5473af28527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d7b26f8823d9edbd8af68e6a76825528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d655807b8e73cd5ddfefdf8700fd619529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c2242e04ba4effa83d9fed4a6300e9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378df50ace9a1c365cda52bc6841d576531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d962a6dfe500abb5f74b8bd6da2f5af532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571151e0cb676888be787d296be9017533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4922b8aa21bb452eaeacc027c6c93fa534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7432db0491d48bff8f6301acd890b2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60be863bdab9dcaaf11d9cf8acb7046536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb6e581fbadd9d8d6fc48f7abaad35537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4547b328e76478f1adbd60cdd60e856d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d734d4f03b111fbb1e2433ac4e987e22539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5baab45a6eaa2e5189e40e188aff1f3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18644398f63aa1d4f7be73b8850aa3a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f9168eb100d70f0c2c4571eedfd85d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb02a85a72ba496ccdfe9aa6134d30543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e163bd5fdee6d55d40f7a0932db4874544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f43e694c69970e6b2874934db48a57c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c41419964f5ffa14a7ca2b2b3b4686a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce488cae75d58e732ff6dd4f3265c2b2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f242f1209eeae9f337ffa4b80ad69403548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e6b80219b624530cb1d0ad8c9fe13549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7917bff06707a92b7c2c3cd9cfc923550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb23b3936c1d7fe755dbc4f7a24a9c9c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a43e6f8f476be5d75a1992018bf020552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870cd52c6487143c2befb454f82ce578553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4ce6fb4339291bc0d7270c185a180554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746974e1cffc7f48c533df9caa99401555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e236f3050c55d3f980c12860fc4a1d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d726f47a04c06e8b9ed0dc4dcddc6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c1731ab97c787e936db12da70a62a0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76be45018d90bec689de337e3eb287f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee57df1849dffd4c501e5ef684b972a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae31f5717d9edef10c414a6bdf1bcf8a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd83677a3a024ca2d4362c72a8dae2c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef036fc73c23397d3515253f52e9b2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c93f9311048de82e429f5ec405fc9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce8f1861a4685130b792ad541a8b028565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e59181ec47e023a8a70c11acd7992d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c466eee891e55b67947940602375fd1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801dc1efe1a6f0584ac93cdd2fae2c48568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9bb4c81ba3129a93bc25d55dec6627569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fdbf8d480ad0128720611aa93855ab570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06216bd7a968c7d16d5fba160ed63f2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351fbc0c7052fdf032b1c4e825bdf1b2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5605d451da3e681d86b29eeb861481573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061d39a908710d61bd339b76db40975574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d08c93d30ee137c2e8b919c81b4af7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed762f4e6dd7477eac5e2f3b2fd287576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ffebe4469447c3aac8cd1a46de5e3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7cf618abffbcf5f96ed72e451e53a5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8c6fd941c622a10e516f059083a76c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ced4b96f8a37f446a5ffd4470ec5b6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae65dd0680c7445a9dd6c713349902581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4cc4b2fd4e253c54fccea94c3b23cd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e6b227397d8786c8341aa86dcb227583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8230d49c25b24a8fef6c89efb7049a9d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a4ea15796623e40dff6ffdd5e5e8e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a019c8d7abc576a9e6a92339d0050a8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a95264b4a68f1f98b9f5e68dc816abe587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560fd4522516fb24aafdf9324cd8b508588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b486b8721d39361e081989590792c44c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93808229c4b0948ccafa259e5718f27590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98911286b363bb18c6c011e67840f9fe591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be68738695350beed9eb8fc941704ada592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a28827acad65d310323e626f51c34593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289e7ec0453f48778ed09e86a0c8d28594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b7dc2f084fd116014d14d324823d10595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c82c2f31eaff0f6c940baf105a1e7d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c07eeddc2b5874367fd246319d80b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f52993c0581642d66ac42701d8b3d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc53660b0b7933fc8b769e5c0b707e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca83e9e88cea2b60748848050de37ca600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c58e5e886a90cb635df2b31a7bebc9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ede6dce4ed603dca1290400f965be602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b482f8dab16fa771b61e4845cbcb32ac603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d5fe9e35e40c1e5d0c5299bd6528e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9665bf8a95cf1056f8071a45013344d3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e51ee6a81a5f79a1659019ef44d2dc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05169ca68d1fa039c121189933c06d31607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4625112500542db5e5166df9f276a7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f73a273b34c09dd305af0c22ab19ddf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f8bf18fe280459c6b2d1f07e97427b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c87dbaa46eb537aeb4d036742de04e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de30715cd2881ec97e58f3e7aa2a0d16612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9240dae7107129df3c5d21efc28ff2d6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc584a379ba62ce5046c9b1d5ed74a8a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b45117ed372348f43906e4bb36426615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f4f5fb5ec69abf57f2fe7740de8c7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237058919875affe8176de7d2d3c5484617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f08830b2f203db24417d3c001cdef618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d690bc90cd914ff61cd4b99b0d55d2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f3c0c0a5a6f0bd7134460ee9dc06a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24dd1cba9e03a856d403e8e2a5ac407621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100fe2447106aa8e9a3006d332b06f9a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c85daacdd583403805871ee0e53c19f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45786374a5288fe11f8f4fc8237f24a6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9222f39e01fd2d3673895eb7a49a53d8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f8bbd8e2729a10dbfdf77c01f8a8e2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866872a079b39a84b6eba04b7b3ab20c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f106f11d566c738c723e5ea7da2550628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d644514e7ee6332297e3484e9c913ec5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81feec7d94007c7e8f07958b884c07d1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff544a344fe8f052117a7d751c4e129631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6546fc41614069d63cc4f35ea757fe4d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1de58c16afc660e05b438b3360bd21633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca4c47a2d2125fd68ee1385bd938aa3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45461a354114b6a2c49674498c5f9362635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5914964537829cb23b29bdb1d137d51b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060204d361ca718f39edfc06377288b6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ed3477722d031d4979cb019cd2e103638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305fd52123e5b2565c8583140f747d1c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b3019d37c80ab583d62d475f2500b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae89507829977df9c6926fc9fd65ce5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c077fc71e8365df58e718867a7c721642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be6a61528cdec7b0668c1e81354bcb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ef190ff98d46eb629e92ea49d7cd6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c288927bad0ecd79ffba390cb552b9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49be9b45b17a5339ba0c4aaa8a096a3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa46a5f40a29f255c595e4f31cef591e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0266571c7385a0f937c9c0f19e8670648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131abb6c4b99aa8da60b0902a47bc60f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b542a8ba58b15c181d564dd9efc109b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993e793532860ffa918b5ac301cd975651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa5b93c842d3db956f9ee1a535eb7c4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca5ed36405f64abeadc57097da1d27653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb2320cadea7d85f94949ffc7ab6f1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c35ca79cbef13fa852bf1d62d21f672655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6944a3a337f86995e3ebed7a4b8695ae656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b002df89f3124564dbdfffc39355c5fc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f336710765d4cc79e34fb1e9bb59a377658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db3274151a2ae1e26f7db7f8e14ffb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ab34ddbfb535157c9d76ce7d3716d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b67713b385ef7000d57eaa4190e236661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46812470758b51f0e89e2810a972401662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e442fee8fe250b97e833252022fe2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc0398655df33e71fd9957acb5472c4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae7b2b5094472f16fcd2ba980aa42a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b54b323236f7bff37612f3ff06b57e4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de33fcd45c3a1caeca0eb96bce48a529667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d5ba17db992e8bf27a9865cf31b33d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f66a87f3a46eca74c2373c5c63c4d3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98a1b238a567acf45c8485b9b78bc0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d5385e902da5b1d8662824774355a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7009654bf533d0435be0f0dfa1f4f20d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387fbe7b96bed2cd3620ff3567542724673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71639504253b9fdf27dbf2afca7d0697674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a266386e4d3c9d2224910028921183675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762be831779b8d3e0aaac80049296db9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e2d81d34925dab6ce67fb7e74ea1ea677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef3e635b7665c1e5332307a6799294678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f9fb6157ccc66723206dd17d689ff679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d8a9d632edbdc379676a355e8cc7d9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d24ef7806bb1faed2f5a8a14de6c2a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd0c10a35302260d3143908b4d5d549682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d8857b27ce43d1e4c2b5278e25b21683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb5ddf3236bc6bef9670ee3d6f1a070684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3420aeff8528da0ecb1eac0f6e75a8f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55953c51ac4ee5898275d125c158ecb9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b962e13157614acda3204c3076af38687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde22d2a3c2c970244a534c3d0591e2d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399dd4a7aed4c6b97ee28bc0fcd69f49689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df077649f86f4446ab2050a811ca10690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078d3497df484ea6355550223b1fbff691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986607fd47533b5879e4eae572bd6213692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b60f23eb15de231b094562232241b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad38ac2183a83300c26ee6456ac3182694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00772491d30dc28ac5477b7d3b084db4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f1afaf2f1ef33c37905f30b9489d21696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9350a411f30eb7c2b637781bfc87aabb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339bec743388f19fb86fe98adcbfa7dc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6590b812ead96bf66da5484dbbfc2e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63970574ca3b2c2ee2b99124641147f2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b036e4702214bc181ff1054c484fd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae08c6ca72947fc7cd53da01c82125c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e65def5c60067fc8a0a8689ef6644703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd42066812751992f17b231e15a5fd9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb509e837cad5fc1eb1318b4586bac5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a1974687a4c48061350e59a4ddeff706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eecde36f82cb29910810e5a99162d13707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe16ef4707f937afa2d26471687226c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f21ad0f0aa85102a6af7dd92aef16709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a84f8a677ab50e05f2b92883c0a1a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ca98b137a0219396cabbced61886a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a67dd4134bb2e09be7ae4f18b18baa712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da6be248a414d40575f380c8e4a2cec713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b72148745157273c036bfc3ff3d47bb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035635c7af93e39ccfda2c2a264636d9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c0ece7f8b135c96213bbcaf1bff875716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b2b88636cbb1f69112935c82e5e019717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac259557472367622a0ae6238dad98718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297fbb4532dfdff1e9f2d1d03f46804f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef305630ebc1f17503dfd192c2e987720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9456dc1c000ee160ba155c092aba05721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7924d1cb08f073c0610b8d4860b90dc9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff56cbac8910f755ca20e1cf22fc38723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e63c6b578b48bb09003f154b99578ca724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43dc00d27500aff5d509c37e1200229725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc6940d02cc745159e0bc9297ebe2a4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7681d3a639a49605981c6842c202bc90727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a43cef2550986b13ff2abb1a92ccf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638cdb35dc47509efa7796d174c57cee729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc1f8aecab4ada501bbf0b84792d7e0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925ee2f21e9879d27b778721f623c46731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eaceb9113e09cb1130d957e63dbe5d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f7d280bca48113ff948a4cc945894733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d4214502a1ec7e56a823c6176f8c96734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff18319d00554e6f8528d2becb99b9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa43cf9527a2043baa672e8ec434e6f3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1bfd47a3e2706981959a03a00c6e5e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0accbbb2bfc988ed22cb6616ffc442738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a2fef2f53adef449d7d526a3e9ef7e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3974be05e654f85dfba63126791216ab740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c6d2d46d5ba04b711451fd750bb5e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af9aefaca9351834159045c4ddf5fb6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e0f7b7baf04e12edf8b040183dfbc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e40043dc26f0329180589271e9a0d3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a904ff0ecbe96034980e47ea702cac7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fdb0a50ddef7f30dfefd559b2d4e28746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3e87f4bd3cf4dfe712266cf423905747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20927870b2f75bd7f640df79444b6b2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e06b96d49fc6d1153696817eaa1892749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad027851973e3e933e40cdb5299459b6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a2c65901fc03cc0e09f856b06d6e0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d3295e069ad58cdcc73d80e91d7ff752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f6a0f784804e13d18a3b58c201aef4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c349379482755ab1a80dd8804d872754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb06e353f12326b1ac278e9cfc89a16755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ed20ec61e311fd87ca3e743730d7c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5d4b6c5655f68cb214d444530690d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e97f605e605a3276e8caacfb829ead5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16ae85bd3674aadb95ff276d0837570759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>