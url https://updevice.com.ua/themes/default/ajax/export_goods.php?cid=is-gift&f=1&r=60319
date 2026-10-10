--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1628,59 +1628,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1bd97027a5ca75da75a896ff0d87091.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9bd187b3ebffcbfb44adec5734b2332.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f510595b4610fc71509a95b8a6dde3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd736d345281fb1ebcbff903252d3be4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa55a0e5641a68e410447d345a23f2225.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee3abb7d45bc99d971f285342263bf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c1e0ff8b781eee6d842c9c4f755ff7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e22bf9493de488dc7e8a3325d5d0338.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e9ed9279cecfb5c60b0691b8785829.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad639c6c84909d95ba475d966d6e86b810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281df8ac5153ebb57a9d677af1e7555311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fe15cd9529236201edcc65b4d4b3de12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d8d6dfee03aedb3e7681635395e3413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb83957acda4931d6547a02269f2a514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e143c6bae25c5b4c049c0d5ed594e7e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174bd4e79900d356f6417e949997667f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c048f03c30fe3ece05cff9a2067575d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba70462874bb42fcff669159ac5b39f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e1ceb3568fac8283bc8199d3290f3419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a05b60816259ecb64e2127453954e020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ff75af9860b119c4f90876b14cea021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ca39d161fb4e5fb9f68cde9c5f54722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa45e64608f2c35c1de7ce754413c823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f32d3dd683bfb17ef39e20be8ab9c224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e928a8a10c5dd074fc8b414cb441e425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774653ebbf82b7a81642630fd6127e4526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c161ab12e8e3a191d921b66ae1715a7f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb24361af8d226242247876a4ea88fd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bfcd0ac7064b9671078553a1fe258929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec2bed2ecc43f26aa24d8e948da899d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aeb228f494f602eed950ade9882f2b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e01eea561248db4366d392f501c5d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d7470dd3ad44896859a7848fdeb1f433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194bf531f06ae9c6e1df521bb9ec614734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c115104deca93ea41bfcc0d37b1d935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bfc188f3699ef2cc6c634070ab4e8136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24830e691b2c627584b78223364e3dd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae70b7aa3964070128720253a590922638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b5c62f4289b5b4c0dcba89b27063739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc24375b37e8fe87be6fa321724b8ceb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ceccdcdc9c45c4114d3f4c1c3695f941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a311cd6c31e866d2853b85d55a3ac9d342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9606ac3e846085f7f8a26e2845e43443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4867984155670f13f098e498aadd0344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2127fdc684082aa0a66b3ef4441d73ae45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f163e7fabf0096bb0dd978e836fb53f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3715269dc9bd7386420ca7f8b32da747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029235509cb46f6756167318173ab2d448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d6bdf800f56221cb6e825a5afa25d149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad21aed17b3000497f58ce5f7f2b0fc150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90512c0977f21697d8181755e0db63ef51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc54ff3ae088cd144233c476c635e752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143339be49f65a2a4a2400be87f0483853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f30e91a8a072b867b3e1e7327ab6554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7bb85f3a09a3e09348ac9f304472755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774956dfc58f80cf1eb81d143ebf3c356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b3f10a286c35b6fceca95916f1db257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2c9c0a938e382f1c3489cb4730ef458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1253b6f73245ce329b04a96863b0e059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b49e0366a0cb5b748139ad13ae9e75060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03515eb2b1eeb8b280e3dc3207f987ae61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125be4704a9c524396a23206236a615862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b15ffb0349414c3e76aae66d70887263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db5199822145482d05ab48226631be264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e7536c5c117bdece04a6b8b25a012a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea2c51a62f59ae7612e1aed273436f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7e18dbc92adb8d63b642b461b8240067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea7c84fa8c148b7f844f41832b6ce468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac64ab84d1b05b804a98a551528452b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f73ed069345f141b213af5273305b9e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2cdbc6ebe03fb60b63fc99364b6eb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c333d498dba45e8fe4299565d7769bb672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e5dd4fb22f20b9e5d3df28984283173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d4aed5deb8a01b3a4bfa2600d904d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e54376f833610cc0c8ebe97130236c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eafc4d0e95c586790778c4d62fb63b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ad16563aa41b9eaed0b9a7f01219c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bfc8f590b9b6457b88d589a65f9da678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d92a13629580e860b2a4054e5b06679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1111057e79793ddc99d71d4e9234e5880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff1e613564eb88c59e82f481cd4b33481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e053857f67bf04d4cd0915c2825c3bd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b081408d92be0ecb6bf60feaab80083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd6ea8f1fc14bbd6d41793a167f2ff84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d521eab5504f0586e5db0f04de339e485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9cd7af73b3c99bd6aea03c8d0090eb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5995893d6bf3d9f692a80afb25d937887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe220384f16e7037bd92f0601332b90488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b16dd3da80f857f512ca46ccd1a62f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056886c45b21383a33b02b97ad03c8b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10227ba515dd54d4bd0588a70c797bdc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254783483613884df616de29681e2e2992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f6cbe4d885a2b1fe5c49db0b05f0193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3596b4717c69949eee0e20d13b19bb8294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f20fa9d3bdaccf9892958e1df8bf3f895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d659ffa4b0be23fbf9c8b1fa9c042a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b8d8b0b2170e7f1430fd9f2793d5597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f83cf790dc775f617e7f6484c3412298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58955a90a0c88468f5cbbcb3232562999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b54f795bb9af6ae35d325b6ca4fff100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f307f7ab6136cca522241573611a547101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c09336b3bc3dd580e6d75108eb171102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f994909c29fca6b36ad6de54ba3dbfca103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e9c6676265be5ff6a2e28664c7b216104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ad7042c86168b10787da313391835105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db517268dcb234775ece53bc0651371106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ccc5f02ae8445e3a40e2e5089eee7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e94b0c71f9b702197ed2ccfee6067108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aacdb53dcfccb26a3b3c058d6f55be109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959fc7cfd7b627ed4c23bab8f85f881b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d4a9b1e3a8ba2a11ee9cec8f8626d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf36009437a56f876343aaaf6946fc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a94306316cd1718ded8ccfa79e425f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a48fad61334a42259dc94bce398e32114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3592bdcee30875d20ce4480883aa6e09115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c317576d177e730f96bd62ace92f314116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23147464abb7a500ba2061111227eb65117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ad7cebc3f45dfc9c8e2fae6940bc1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84404a9492646a949ab85bb5b395c46119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa1aede107e4966f319bfcfdacb7eb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d5e94a27405e71951395e28cf644f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329264181bc884e4a7a3d07978a180a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c070c279be7a98e3553c292fee077123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ce04f6782cdd1f3b794fb39b6a6ae124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d11bb380d02c3b65be29de4f04e0f70125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d36f95f7ae349ad9be492496279eb8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d385cd5b96199a9c05fed13af38fd5e6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7431f900937167cd1718ed85bfd127b8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d2a944c544ed738bbc713a09ef199129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d644d0611a7c75dbf2a00375ee77043b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390251f1e42b59d8830d6175e0161363131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab0ef8714c7bc855161174e3adf15ce132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3738256c7e054f600b1b51a8ba8f69df133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14d62f3d6e2927344255e623f8865c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45120aef706e4709c0740b2ffffa408a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f797dfe98dad35a75b254f2f79b6504e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606af6169e24e7874726b65c53f962f6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7880b7bceda8d1ed8135acd9cccf055d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdaf15e3d0eae4d82efbf54107e1e80139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c61a661aa2fe7e0d96906c3397f2e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a3838b8c90bb3d1638f00bcc4f3d3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259b4acef437c79b50c11183f541322142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a9433b6afac74513f119b517d8e8d0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113fdee829c402ceb936ea91db73e093144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777fd6d38e92b1b49e7150f838c023d5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be4b4fddc3bf8a5f12c1d2dc4fad1bd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfdcbe55fb0781d019b76596dc7bf99147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c2f371c18c266e4368b1645870ecd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e9b3d47803cf3cdd3aaced0f2c0f9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c7201088fd2b62346d744ea400d427150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5053ca618f641b056e0a6971177c4e58151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b512828c788131d13b3a3333c0a86ff152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea88c16d4324567d1483e372b33182a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ba5054fba544c6dd748a0c8038f50154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fdc382a90fff36d665e41122f5cfc0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c93d8e2de3d169a71434fa984896e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810223bf2ed7ec6cb2264c1523b1afa2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a641e62220184ab1412d509772159158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30828d18c4a8ad32c40c797244c439d7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f01f156716d16f7d41f2952890f4922160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1bb2d0518d5c5e8e3e68e1754d0b07161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9de464cbe6b620c52264583201692f7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce698e45d735ce4dcc20d964d264239163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7acedd28ce65debc5bdd5ec9150589164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2bee6cb9621a5aadc24ef133c3e199165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d6fd4f021a626197d216f8a333c4a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aad97a1cbfc496d1be4bb548617bf9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ea00b4951c67e312150ffb6e0dae8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573b3585222fcf64ff93c31081678327169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d6e5892837404a6d1f4f2dcead778170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab67c7e469dfaf872f834a366e88aa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c26cdbeea01e37321eb44b3c7c1f918172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d8657677585b7909d6094e0bc2ced1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8378c59e8a8493404ddeefc448e374174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f12f5ef75308ef1bb330b8c1686146175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6f66626e1a9110572425eaf376d77176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef352d8cbf4129fe206f63792d8fa56177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca6f9e518ba3956071bb3fa1fe662bd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9171733327c5e3270c98749424566205179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac8a9686817f372706dc2663d27c73e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a7ceae84ba1cc09e005879be4c93f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06774b205423569b03170aba78c22184182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45dace0b9065540f991dfaed0268d1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af5340f5794979d195a95c8410d3ff184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f54c9e46a0031ee6dda04a7230aaac185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc98622ace9323617ea299e550c2b1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce99517491aa313390fbe60939ea668187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f1d7a2327b5245b17354a2ecc54167188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57cae1b5a88b689907afac55659e988189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49305dafe4dc58d1c33ccf7d0edb2c5d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad51e6b415a637ab43f2a50f915c97191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6037b349dd9797cb2ded853ad818f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a624b28f9329c3d3baa77dcae22a435193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eab28a25b521793154b64a307d8a8bb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a376b25161976de6808884d74a31a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea40eb9e04c98e244726de857ca4d1a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3367d95054a5eaf1f0488aba3ea2c7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709264c7f2f9f24db2e0415ddb363f16198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca9bda00488e64a508e37d53c6e33c9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d9ff74b35ea882c85f5fae6a54d57200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748780487bc8629ea07f6310dc1b8e2a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a185990f107ada757fe6afbcba63bf40202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e7826d3b7adcd8922fd7fc60b73ce203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ad1cf54f53fe46a0794bfc09f5e59204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b988ec2956ffcfd8f7bd4790b37e3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b9e67e5cff45a6a5d8e8945225e4cd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96fe5303021ed08043b66947fbbd562207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e850d7701ab87e99f4950c5d4dbe206b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5552649d3a727a96fff3a9b6f45331e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a442bbb0f11e42f415d7d86d8bb08210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25f522ddfdc97f8776037b7cf34261211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c79eabf60fd3d5a7ad6ae7c1a3482212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de12987ac2038e1cacb689eb0a920d7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68187d5e53ac5822e3b2ce9624b3cfe3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df91334d3b0fbb22e7e7a17e1f6e58215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e86bc4e549b9c72c7f81de125fb4ed216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f8d406522d9e0d277eb44d753162e8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7bb8c00b4b6505159edb79deab679b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0bc17c4bb7005ae2fb260a98c221c0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ded9d77e710ebe01bc4ecd2c12a34220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e99d0b2143b37aec27f6a3e5c6c0d22221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ceeca3190637e26395b762c7f7549f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54023729ff18071c787520ae2c8b2dd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b849b6b6726a059afee0971b362240b0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11990e299a1c498cbb7199e066484024225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb730ae2c746e4c60a87dfd44c96df1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e73d01767a7742ee9a861a1fe9bc1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77ffc2691871e4a232a2315bbc20f3c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d36746727531d636f8662d30f5ab8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf05f65ed21bb7085a7db6c4dd22c86230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e8f1032ade83436caf305645fc72e2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca37a73a57a1e817066a493fd3459f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636e1c820b2c0741cbce78d95506a5f8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667277684f5e938cf39dfda42a53995f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cec9b189c0fd37b072ffb898d6127b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1cce562277fc81e791d853d79ba11236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f85c234b1e704747d976103e7d708da237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40bdcb849ed894b562bfceb9e54c880238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a7ea7ba180509ab398da86eb4a8a64239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c118b236b8c57ac388ddf94b6020d733240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea76ccaf62dbd1745f56c26ec7e620c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685157912348e305bfd53cd77c742066242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ccd1d55c9b0c99ed90119a6da2cee0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619dc147b9746de9416d824ef7f564df244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe05034e2f9fd901d66bee1431bb36245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153cdd9f16edd1e31609ddff1a721821246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d881afd7bbef7ade5f1b85ba60c8cf48247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5becef6bf07dc86c3afb29b8efff91248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50da1d8ef88392cf0814f4e7bd94654249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c3a5d467b0f89f931e1b2ca2bc066250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ac80470c9681f144cca0ddb9fddf4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974da27bd17bd9b31a74e8cba9e848b7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a8f2ea8a4468234e8f221898246d6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a5afb100771dfca095ac5b9a3ef9e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b266fa70a8a2214e2ca256b0d40e5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92e522af62a99418a729749ebb0529256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e175754b2ec71fe905aa3e331723a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b979db325a48bcf6dcbd2a36fc0d449d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a0e60a92bb8f8b0bc599c9f01e9ea259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3f7ac032a0ac7d376108970c2e62d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5853cff2f328686122d2923b73ec2a55261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c695202da81b2a477854e2592754b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1449778480b4bfb813114a90047b733d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306b97d3ed69ce451baaceac97c44ec264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b5f23adbf10c020b5dd3888300e63265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2313ec89d59308f2fbf1a3d36ec831c7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e380061a6ebbda82f2bedca19f0bfb5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b83873f28f785cf605068f9d674a07268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a656e17f3c7975e692be02b6d34b545269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e58b6cc80971cba9f24b08f64d9ffc9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e73ff7b8fc3303e847136bfe3caf90271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bbb95a98f8a44c211394d13922a6c1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158aa2a0029c0c36d56b9d72aea30013273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bccd18d246e5f4ba83f7853db5dc9c7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da90e8072781d36d67256567d6aef8b5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb97f644125b7219c7553efa091c14276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff68228095e825812e8b3518c9b1ba2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ed7fa7ec932984776f6c9b7945000278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ad27f2eb6f866dce483dbb2dc1a31c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e5999cb2ec28d14a103293a13feea7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f8b6a0efa2bd37d625f7fa515e564281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a8065d4a5402b013410d664273ae7f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf8918f9aac6ad84c6b876394a8e440283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9273f1cf8bd675b27bb9ca07aa546f6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a0660cc9c412c4e7b96b2ca12edaea285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c4a337705747a30f5e2188a1dfe81286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f82a3b1d2c15b8ba218ee5c00cc3bdc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a2e92a2dc37d4363cfb9f81d5e7c67288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f160b878367bbf820d98931d3d9d54a4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d4fc2f24991c461c44617998ff9aa5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c5deb280cf6c9a18c15c08f9f02f15291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf040171b6939c34d59e7f014e0dc905292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf019712b76fe238087dea1d364aeed293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c95ac3718b9d49535e398cce1b0cb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae4196f2532118b79117be8ce723f81295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c46eb3b519689bfbd75eeded4bf39cf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a9948ddee37de095291b99286f29df297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c01d200689e83d0b3fe2da3fd53082298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023748ea5d44fe7dc04279c91a129541299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0380177139f6144673587427b19a4905300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a35851562a2e16881fb3c7988f75c0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c4b74aec9c4bae5affc27e515b8a51302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fcf28d598cc2cbc6b383741e0b55ec303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff54aa4a80d99035664d28e566f29f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d15b775c58b0f9d7093a09f438112305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe360c564b6e7d66dd730e3c4dc32d57306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a0af6c3cfa21a71c207bcf92d48296307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e49400cabca3fe63d5336f2b51617ea308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce834a5d0ae00d628edf90a65e8a30309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c756cf4137ac99f5e760484a5b768e82310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefaacf7e1f1b856fa7fded6d0c7bf7a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33746a720a43d1c5a2d4d50f0d622be6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50f9176c58d198023ba3b152eb2ccc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e90e2b07e309035bb41dd927aa85a2a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83422772ac976587e0505458adc49e12315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874336bb219b81ef8b70251659f8ffc4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297dd64712de827d04abaa98dc3a6946317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33099606f58b7db7b6f57da05dee547f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b964126a59daa07a6555daa7c7ca7ebb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c226acd5beb2be72bb8b32652ec40fa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f124d994d8a08913ba71bb37f4b98b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e585a11c779df8d0af132e6d0a187322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff18b28d2cd07d96c910d0c2abb91ca0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d35dd58280f68c57560629fbcd3d5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c802d8e7b7213f58ddd7ee95b690df1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cce57e307ffdbb8492680d97efc1f7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd0efb2dade7047b499f9b05a2a615c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae42d5e1ca77b0af58068892e1533c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3733fb71d32d1db8d291717934b59e3f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd23499182ac2205b29c3282611657cc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42513d09eca4e0096a18646986a169de331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a53c813fdfcc88b37c6000d44cee4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eaae028ab5dc6e9351f430451bdbfd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e35d4248feaf2483315c62031a1c42334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32364d22fe552923212fd0ead026a05b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ccd2d06aa60764b9b580d007edffc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae902cb4568eeabd0a18012d148538ba337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a5344729e2b6a2da235cb59c9a836338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05f12c38fc78086885ad9f26df4262339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec6aa72239b7fc806b4ffe0b4cbba1c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dfbca90246c08005e1424394277f0d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23da35630dfd39b7fdba55ce2f9652a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed5ceb3adc550aad6488ea58f7b0c0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfaf98d46018d00b5362af4946259a1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc6fa3ec98ef1fde44d1ec9d4760e12345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a718ba4a28b7c8e943e05cbc7394a066346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe17d1cdaa71ba519ccefad2caf4a0e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18aec22cc7bcd2ed1c4ffd00dee2cd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31a37cde118a94da290629f7a7dd3d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d826d06a7d1fe0ecbb13b09d8abbfde350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e131dd90aa4928bf166f162c44ddfe6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f7087080f598698efbda7de86acf1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f167026e5fcc93d48a59c0c542a4f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a3ea93356440019d76ce73db99a6b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a80369578a0632e79362a9368a242c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959efb77ad3197b6e57f98171c7bcc3e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fae0050e3ec5fe375301f0819cc4c6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638235e6309447c31dfcdb8fa7bbffa7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73541fef08aead1aef73312ae0585b78359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c60753e4cb4c0c58c64c3a88f9893360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e482f1de8e601a60b76601f0519c140361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a63c3853438558a50bcef7e23fd62362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71842255255ba57ab224fbbe3a37bf32363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8ac5502771f625ff56fd2c4537868364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88085d7dc835c3bf3d4747a01255159d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b5cfe7ee26173f37d7f7a6231fc9f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c826db9ec59951c2656a105569d397c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5859d9eeda9871f197004b5a9cf4574c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38878b8742a357c6f050c4a3844b40ea369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f757254cbbb0f5c1aa032de93bb76370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb8436c4f764ee4d80c2f4985a6388371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f286f3d3b72e0348ca9f9dbf846c3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6164e26e88e9a8f6f30bbec007b1b1c4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851783a3bef6d7a6a19702ce8f76ae50374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba1653cce290995ea8fe9d9eb3035ff375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1d8855a9e8a7b6e30b5f0d3dbe129376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3fc5fc0013379dd7f75735e1c8bd0f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff53b6b1eb9ce347c915752e8d9b22378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c1a04fab932035af8e21c7db8efede379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe29bc7482d471f8d97e2b12767a61380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e774cf114564719e9a6ba090828c6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8badcc21591ac3437e0e1761fa6b0bf2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6326e56ee6359641e908dc0ba6ebec02383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d858551b83d28c57825574f101e9d9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf160777ff46d9a334b7bc81c9350385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d2828e80896f13ef6055f0617a13de386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f155e25f48018fcc47da75ddcc3def2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395798a415fe8fef9a53d660c166ce92388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8aa05e74397ba6c18739520efb160389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60aa2e9813b99b20c809044547f57c7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a6b3ff0c3dbe17bd07e5eec21e941391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82112f768c7f9a7d115a8073886f88392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469b057fdf0de96f2cb9a8dbab01ceda393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c4621ad1b58aec6a09ec2739c40a1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487999d1c7e381b3f9b7b4e1bfd21579395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dedf9fde897a90dc61a5a508b298daa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc48645364c489d3428c0a334696a6c8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1941a23a990a8c57039e0e6a320d6208398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d660a4e17e1791943a00b35411ab1999399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aefd81e92eb0f83198c17e0e1fcb526400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b2ee45657052cd222184556739b4e6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab386e097737a020f1036d0e08c9792402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb0c60e1cb8388c8e15bfdd25a0534403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6749c33951e626543eb8935ae5aabbe0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6141bd7ffccd443967a998ffd33b7bf5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9cf4e7aaeea096abe300027b110565406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c265095cabeaf1eb1db3d65d51649407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf86fc17da142108e7dc5fa1d4af63408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03dee6ca8990e1681b91e0883911ab3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca95cbabe079eac7416f87d0e0c3e21d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfab46504bd824d6ccf72d996995146411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf314354e4e4ae288540b8b05e7345e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b967e73fa06257d24fca7fe3c7e94413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ec45b5709cac2dc37769f4ecf418f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb4f4940d44f4691332ed424ee07a5e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc0a0e050c5b17dd48e71b285950a68416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d81159ba3ea7506979be871e9e58b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb52ee077062aac9e8ffe0eb9bf386418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a9e1f0c8d69ce7957286e4548da7e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b873a8e4dd6dc37d9366a41b0bd756b4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d7968943c9f00c47c5144bb0e6ca24421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7935059973bf62bf2eeb49c3d07ec0de422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb81c7fa2572d6b2f47890fab5c9f69423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6437e47778fb6d4da814e151aaefd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95bc048ecffb51f68936dfcdfea683b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2204a1968d3d8625f9525eaf703d158426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a883a936ef7ef000f500a11f43aabcf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ae57c7030b0e9c9982c49cc194e4b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588fb3ce08f324c05d72b445006a041f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d832bc974e96dd5b4bb1996edb640430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b985ef68aecbffe674df2c993c326f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49b0d15eb70a115352335cb43e89b7f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c017adb29c4bcec6cf90d1d433a647cb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f696186c2178e75488a8d03f7dbc02f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2812a1760c12ee02fa2ddbc819ccc2b1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd2b60437640a8e937a90840e05dfd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372972f0e53119c9eedb5f5a9b4625df437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6bc27db4a65d6b7cdcacc69d91f097438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130bfa5ba2b7132e1a9fa68a57cfc97e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b187a54c74dc2d8978a85f17d267c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6014e84dc4e95ce951b3571daf7c58cd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42553aa5fd0f060454a7c39f7350ca4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427dbf459853f052fac0a52a4b31727443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5cbc1365b7ad7cd8d68da38c878f66444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f6060a6263ef0ece9599d2c68ecff3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbdb7fdabc166174c6a278c8b2ed633446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d0b0c576bae1fc6ed9c5de9d8392e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e9b1a9c41d072fc20a94857e7e92c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a6d72d93bb1086193f3100242342ed449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c3eaceeca1a01af6c585c2f76f9dd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33551fb89505e06a6aeb551fd1086a32451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c02ee80e7de919b322ede85edd50c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06751fea43166e862410b6b2f66cfe22453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b44e0ff1b7a0f26888093b157a296b0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03048d07d6703c1e934248bb4f1265d5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1283f3f3cfd98659e3712755ad88a9e0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21b792432efa79a0145472495d11f9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e849463c720b4a044ae3e3fb8e356045458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e192733c544aaab2cde551e43195cdb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5ac77bceef6ba926f2691a57e0d72460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68713bb2e8f2313fa3d8acb240d80916461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb2c0e3c041b02cac2c8518a1cc3e8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed148186d24e027c689bed2b78a40409463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b8ffc29f931915701577a2bbfe4eb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f420fa65d9a2ef5de00a301aa00e9c9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c261a0480266b6bd1b074237c06e2de466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a0b34631877bbfa18fce6b61170a62467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d6883ed85b31db5849bdcdd08b4015468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b26708ef04439fcd497f902c2f1205469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126100b8af89201260d57c8231becc1d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e686d88537e48e84727e1800fe939471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baaac83943735ba5ab7182392a224ce472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee29c0da842fffb78423decd4bdfd8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f762751acb7e3a8b6a0f1fc0820bc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa5ce2cbe93d30f381dd72cc0ce1ca475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d231c43c4a688a15eefea1a15f895d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a38f15f9d4790368ada43ba8c9641477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855136fb3ddfe093fdec59c588798c29478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a520d7c39c77a6b8bac51c44bed1fd25479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2473e3984d53ba29f7ce9222ef58c71c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa13037dc980691c09c66eeacc652be481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e00fbea85df57d3451e5110486bfef9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8571ee5db8a00cd4f1ec57d304fc4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3117decd2d1ada259e1a2a6fcd03f127484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134bf4ccc03d41e75cf994d7a5ea7c3f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c605024c67cc65706d5888361bc51b5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77085b724d659b2f6d3548e7270c8b4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12680b739d9f6250c99a343fdc32b1b3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de8f7882363be95025b9f4522a236d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b5b815c720926997dd756efca9efc9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b836b677766583ee0700514e664788da491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1416ca0743697d3c69a4e9f12515b1af492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6610cec7250d0958268ec133d8e659a5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af9d64ead51a112384a36d0beb2c8b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de460a37fdaf0e4965d3320bff949c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28fee376a16f7cbdadcde29779c18e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61593ffd1b148c382ca9df88f7ee4c50497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b214efea32f6047797d5c03a4278a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b71365fe7b6d3b0e88295d861c3a0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b0e40a99d95062a6570acef9d853b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b4361264e7c594629fdec0d2a9f96501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a967114cf7a070cf26c76ee69c41efea502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd89b9c2c74ff1bc73836b6c72b97d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84953dd84689a6d5fea9a0d9ed721da0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f159ca283e9312028e6864bdd081e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf352d4c4519049f5e77c32e39690df9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb38360adac603e531e4995589d22f4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e7933a93a84ce1ac4ed584bfd4907508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4960ae72d0ae0d1f2b0d476e9ca98bd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a141eecd06e7eb511e45014e5a1c8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33858b509dfd90e2da608a9a2c4d7ccf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1123d5d147ae87bea50423bab9eb99512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ecc1f199dfb9d92b5842b853544c0b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4eb40fde29922a74c09227ca8d11ab514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e247ac6b96f730ac74ff3589e12b73ad515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be47af41156c77faa4af6f961582ad7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7032da2076c02d74a9cd441961b70dea517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f179b6236a0f1ce634448e47f4a0292c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02091466af7716b8f10376bea8c62daa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b010fa9e585a85c2b87901ac89fd7728520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b605129590bd8abf34c53897a224a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976dc80e8347429fba9a8ae16fc2c10522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c01552302ead3a9ee23020deaf2bf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c64f26453440acb70725c3284764d1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d1e383095f109f507e3691baed05a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9dd446961caa5c0efbb34444bcdc53526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da45ccff0bb53fb659b850fa67ace00527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f828586a36dc4f96c5572d8117899d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f1ff4a3a102fde98f9dd747a283117529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e283759f423edc30b66d1b26603c1580530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167858751a00f3e702776f102849d59531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e633eec10aaf184789411a55a1159c9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81feda73ee0256c8391ffb90183440b0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc2e6cf5df31d627eef90058b22b35f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd99b0ddd49602918d4350f9a8f9441535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3e13dc69f61a1f5ed89c0bf203522536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f9b04de137012aa64f4a9965ddeb63537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935339508f1439ccf4fca0c81e238424538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce2c35a6f235b59fab3dcaceca181a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302481ff9fc19cb142c039530d85d406540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5502acdc8b55418b9dd212c823fd067b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b260da465a1b8ef1216320765c803542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee59de21be03fa22f99215e9d7f0176543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2bd756466bcae7e7d4f8687d2d422f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d0e99bcafd9d0aa5cabf725219af9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d43a395356ff040f6ff2b0a765ad8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a16f6432544bc9bd5f96b8198741273547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caffb3f2fc5e8bbc374c2bb1036888a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d30a73abaa17f12b8c7ba4c9c7ed1ee549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded7923c891baf99ffc4ea319139b6e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ae5a10b4f6e110d8f8dc22e4d044e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d68e954e73cf26a3d7b468339de91552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6608339a5c645bdf4242f7f3ae0d93d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1933b0fb5dbfe594c13bc0695daea3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6237c07ab6f5b15f104e4b2e1c132ad5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db394abe01e80b8d90645620cef802556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86265fde5f475714840fbf377972a68557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd516eff5da0264b90adf24037410b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffebd18d211690bc1a6dbbc8460000e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a2a543760aac367e639235ba7e06a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d181f43d225a8ae40abdba7332516ffa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e3ee4d7ae2efe452d2a4824534287b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefcc253e5b7f1ccb82cad3c78d3acd9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5378d8faf7100edd5a793990bf9eec564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbef4b2054cc703c4617ce1c7b9aba0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e1b98a21fbb2e0d0a4ab194a91636e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d4de266d812dc1de3b61b388f489bb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c810322ebbc4bdda40ee0899aa1034568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a4ef36056a709414dc2c8224275f83569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d9579adede07a921a64abb3987321e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4d24fe7c7266d8678fb6503128412571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e26af590e76ccb6368e430d41dde1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643965a4a4b186f7282adc5603042553573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e456e8252e7e304d90de6ad688eaaf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4369e3cf1b3e758393a791479f66c462575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb59807e20fb974f192e217774aa40576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda6f03f4794f256cf53fe5ae2c1e7ea577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44902adc8f5de25fcbf3995750443208578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc21baf06373b776007776f79e5c858f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b197e96b45afe72baee9540c6eaa775580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1120b30caa5097edc6e976c4cb2ccc5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1119e8148fab4c0c4b0c4edd9a0558b9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa331df09e011dc2074526f16a18f0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b67cfe4db956403b57ac62ec949755b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d849e2ab6d0d81063bb29d03ee7a4663585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10267b877ccf27898c1a63239285d5d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a228fc38921caeb980801e5a4b93a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37b7e9dfaa424ee3a547868dc331e3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b38ee28c061cd521bd7904a17c6cbb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff94f64c63e29e68c9b57d64d256ab590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef43e5cd50f37d81c83a9b6409a97e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731e3d1eac95a9ba84a57d67befb2f4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2750bedcb6ee7390e5db1ff965a82c3f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2fc1a6e113ce6bf6905071c6e593d8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b97af3ceca22e15c3910c89fe8a835595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c7bc8861aa90864ec2cde016a14f9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eba018c7844024b9854c464fe5cc7d5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa6265a5372b889c9c27b5709eeb55598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd105e3b74211b81affdd1d6a0ec7f4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9288c682b6f4a112505a458d4216902c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d21357d7955df18e8e40a2fdc1c6d4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aec7432e419dfef88b3b275341e69a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd40b401db23548edfd8a7af602b739603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c2553fcaa466c1eff37d1aa0c8b77604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6723690df757ab4e8f565d1f445b855c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5416131cf57a5abbf80aefe07ad751606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5334fec4b2633d5250b868377bf3d3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f92388a0d220298245c64b08728c7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c32f41cb729d07c3a1ac8c3e58b4fce609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3239c4ccdb5510c607b6677457516ae610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc9ad2ed3aa729ae33490aa3b8677f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f281f7bafb709aeff8d6cce9b74696612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebde105dac388f8f8fef830e685d843613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa49ab7fea42780317faa33a5910cd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948156e6c73b55c683246123576df3f4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0243d8c02fc55bc620274b7ea97195d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f355a6e9514ec312798fc0f109c32e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c7a3fa37f3f9733e8d9477289b282618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204656e9b39dfbd9487c1291fdc2217619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d6e2fcedc15907d456f2bcb8454e6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb80286452cea9ea747a7cf06ddf642a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bed61302675162a321799c9c9493ee622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321dbd50dc8bf24c4aadf04c338f3fbf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d8a0a38e00157417604b0dc532ba75624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9388b221745f41befec7c4d52f622694625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb9e89e9a34f4f0bc99133214de2f11626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913256d01c549b015cdc976ee99b1e79627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb3ad90986fe9d517209eba6c812cb2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63247d65171d181de136b11455ed7d6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f688241478fe05af0c7d0953ea978e04630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac238325b576200a70fb2532e56feed0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743caa0010ac1c98343dfd03b9e3544632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f254289787849385a54ceab0c9417310633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27382d015ff28016b114dcdd36bd71db634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e4c08b976e099af89622e848836081635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a48545edd39dc817bb3742c5216d8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8589da9ab353f71d3536f6b00e15ef18637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa323018c8b5ec1f832e56b81ab7a3e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4174299225593ad268b5a1b38c2a28e5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b09d81cbc03325f72b0aa47f94f30b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96e960d73a1c579e88d7f5b1626aa3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62eb05d90871dc15981321ae9d941b2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442082d2c2b8e6b2cdcd74d838913830643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e3eaf6fa78e872d45553120173874644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b23eafab7bc21183013ecd2b06170645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8f6b8b56fff75a236f8663a495608646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccb30a3d87350011356f5ce8b058750647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ecb6567940fea991fa66b1e378395648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c2e8f9cce809ad61211ae647175e4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2480ea47ea12aa9e57f66f5c8f4335650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d97f9995ed2be20e61392d719213ce651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e818d2a7a7c94210fbac4204af526dca652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a43c9e81fe4f2843073c9dbb968c40e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d156e5328393e5be2204d50f68cd28c3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2419f6aefe4a258fb3608fa84bc2035c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9abaaa63886c25a4e7d4158f4e7cc06656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ecbdf4fa536be0dc60a3ee06abc793657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a3e2334880f98e81d4361ba701e1e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c53806935988bd4106a8a08bd6efb88659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e30ee2e81dc06a0fba8e0c0661fd1d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7bb79e0f6147e9f4a0b2d281bb7d6a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d4d933920c7e2a5700981b36da694662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f27e30404f927f67c512ff441ee56663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ada706c4f7b82ad00c4395dcabb81664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f5acaefc19584c299d3c9d2239e412665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f06caa3e8b72a7d9268c2cf072734fc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0216968899ea1d3c4792f3779288d0e2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2edf2226b13c75ab44f547fdc87802668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc16e25339755ae9c0c57c0e74a5cab8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8c2d228919eb4a5f51869b24d4867670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c1da57f47d9b4b5a5d9459f9780c27671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5577a9c157de238c9e51851fe924da91672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5366d5b6d8dcb32295dbfedf595dd762673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff4db74eafc8c0eb0d5be040826f4d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a8c74e3504d8a466a7bc2688f3062675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0baf8c11913b10f867b6b5e8d68d5f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776d553c01f2a2d61cec8a092d31243677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a355a7dd36622921c64737394b1acae3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28743c62009ab56d9bf0fe508743d579679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475bc1831dc55ede19ff59b05403955680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf679fe4b8ad80aef45c7891bb18869681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f53675730382635793111751b8f2ec682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7441c3e539891264a950bef90f0354a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4273ad0d92c3facff6c1f1b10dc9b00684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d8319ccaee6d9a806263df617c106685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ae64faee60afa33f830fb3a6155db686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c2355e23dec570bbbba7aae523d9b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a17229169d84b1513c5659f5d76adf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef694142252386022e5406ae45a898689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c7ced75f68e1662450d353d6f0a6da690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab252d25201f21100f120ea9e6587a99691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e5a6048e31879ae300e254d1508af3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ddc6ee461e326997cbcf095cf0eafe693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab9c36e1e43efb77fbbadd038c5e86694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d5586fd5438dd5db89d4cd10e57283695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d1c979dc542605f4f0a2f9b99c8611696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac3bc124bfb2b39e2d0998fc88b9286697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1a94b56a5355b2edb70a66e3c42e0e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05668225284cbf202e9eea130c26684a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6c848efb95381a273a19a8df6388be700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee855c157fe6ecdc4ca61c09a6977e5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9685e45bff7db4856f57a1ad36b7862702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d0bc5a7531fdc4b5b170beac5ebc7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf72badd97929e378fe8f0d9641a9e7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a767386d77abeb0d0a95eb66323ed528705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423155630a0072521802927d6c78f125706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7063a4c2a6c0816f3bb53e981f30ad5f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f768fb7c10a4603f47e4a2f65a4a02c2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa6aa0f3cb3733c6ff9969d54b5e8c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a32b03ca66d761ba83316c88a8d7476710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e4384ac6335d3dfd5e3d8fee9b0ba711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9517b8d602a4f9f029295a4741fac710712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70df38bb0b972e1c2a86efd5dbee2186713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1634262aca40a8ae314ae0d0d1bedd6d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49b1c92d753a5010e3fea8887ba3402715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402681834809eb4d29342a26756340ac716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ccfdcda0fdbe437de4331e188e01a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff421c0bbc44dd6c77f3a36cf704811718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2645f07f90f2582e0df339f4da038e13719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47802fa13966cf073271bc4910a3f5cb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff0312d5cd05b14a8ffdddc243a5fe721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2fcd2ad0e5bdc4d10f9a8cc13d57f5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d46f238fe2f908e65b854809b6ca0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b6f2b1c6c4f3e333050bfd42705871724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d147e1cca4b49141335452905ad54725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b822e6e4d49e653f49b97f19e4b3ea726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de61396eef014683b3dd7dc82fa204b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ec1b4b0a7fbc900baff488d574e51728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa95eeb01b2dc73cd3291a2a04b4b009729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44565444dce7ed5f7fbccbc572ee5cc0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f795fdc25aeb10d0fcd30b16f1a65731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fd2fb2c5767551a8f74c1eb9455b9a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bbbb3901500f4c4027063293e00cc4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76545225305bc8ffb54d7abf36da8d96734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cbac7cfae423709b53913499fb4282735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0447de27242fed4bb53bc778e59a254736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e10ec50b6dc5070fffbc8400bcc0b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3278cf3656cc831ee0cf617770881cf1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed88a7bbfb4880c7a2d32401c397cd5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e693c23b633f9cafb42f1c001a19917740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3018f17479e324b2b0d3616af9c63107741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd5aeba7cc7d827a816113bd0335c0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84463b76100ad41aac88a0d9833a9eb8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be22d0073ed9d51afc96eddd347be2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65fc17584ae87d3524ac3cecaa1bf39745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1cd723367eb156a33f18093c4e5845746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4245f38624cb93b2982b2b2cd7bdc14d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3865f38e76e76407a0b69dd81583aa748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cca1459eaa1ee2edfdb3fb7146340d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16033a01403564a221d2b0d2a3c686750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dbc8ad4c889e7efd7903d3fe6d8633751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01011337f054e7ffb3c04682269931f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a095b7631d8ac242c2d1f6784adf2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7086152731e2d42d4d1652efd0b2d02754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef396f0650a046bae85a847652394823755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ad7515219c0735ad5762b8f8d2db3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7bbc36629ad91f181d659bad3e9b3a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b72cf45ea4395442016cffaaf094ba2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c889bb41c4cac67d197ef5862e0704ea759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a133daa16071898450f4d37427ca51e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec695cea0c5cd03577d4f778f328c22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a138313b556bc17f0a81dd5107ec0e43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004aa3f0a753e6100afbb2daf2b0869a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc253c2242cf04e5bf518bd257c329c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dc70d4af57c3a2f02d6c35eae6e77d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff059086cf5ebafaec498cff1734199a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b90df859214baeb26660fc9925ff8978.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55369c744de9bacb5a9aa1026f481d439.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dfa36047068c02553c82de4706a9db10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a52c83a6fbf033d44cc31b4bdf700311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b25ffa78793c2dacfe96ef4e789be12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eda322ef191388519a2c13e9e7192313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68271c3301f42e76daf75abe4e78739114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619fe5a71f2de976ad9593c9a4d0a68615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849f4ee0676e77f64650191fd20674916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb62205f6e2e18b8bc62a74a61382a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16fd2147fac60b0987944855f6d66c118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8442aa2709cafbeb54011c5806be594419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d626c4d5bf4727d83e8903a1aa376f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc98ef234b4b01074811b67c80737b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b999a1c94cd3ccf37fe6ae8b1562cf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1925686b96865003cce0d272df4dab23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd5109006087d61f6d9c09f2447e7c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef7b8acbe339d72a8874c08f280610925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bba664f0c1b873c6394d3690173d0426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c125e66ccb50639cfce448d13f159c127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4921e0b562092f2e28aeb252d8584f9f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f1d54abf5c4449606c16ba27f7536329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27576b879cf4cebfe1936996805d6f9830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f60fe965ba7e1148fcdcf8c80fbc831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3583703610ab8881476e1a95c04a832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c652940d5914881a058c653c5d3d8d733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b4e022c16633f614739c9a4041cd934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54840d2beea545fb0ae1e36cbcc8693635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8030f7a0a51db6f545a860ebfe33421a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955254a6190960c61f2852ec57ac253037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7edf667e37b7cd891f1c12ac76ab32438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b541e439665dad7ebf04800bb872f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467194368dacbee698545fa492080a5e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36916d2471fb2a35e36570529187ee2441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0463bf0cbbd1ed687b451ee15064f1c242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a275be89ec6dcd7bb898380858d4ecca43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b347103c261fcc7e0b6837301c79ffe144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c64fa6bb3c6bd1b60a59f3749e1262045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a292a088ac7e42aa96bd5eb4dfe24946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de1f33af3ca4a445a61ee64d251cc347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34403721259edd528191a0fca32f58e548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba7b21edb29d482ad6926f54f331bcb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3878e8a6c4969bd01f41af31c1fea2150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d8136ebc86431b0f601eb57e1630b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9cb4ebf871d2e7e6c288e060cb61ab52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac177dca088ab990cccb8e89f0bfaa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c4102a86e253858c13724f3f72f3c854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef14e56725fd88a363298af34e5652cc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8629d9c8e0766d3558b174be915c42f256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6c22e6a9091b6161375f2c1b6902f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb1df39755b990732298edfc59b91258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7082f6e1ff28c9b3220f67bc8368259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1288e2ea80c2c64e63171be5e4c64f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b94dd0ac215931ce9c4ea26d6d1d1061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a11be1b5f9281626004a70e3915d56562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1287e2e60699bb0bb8a3a68ef203df263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d75abbb627034c153c784bd147f9c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e365f7fa9e97bccf201aa38f011eb1165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2048cdc76627ae085eca3915106f793b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7a2a57a5f5175e28e80c7348520e567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f1f7ba2756788bd52b63dbbc54fed68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b286b34625ba6a03c217ac25f5d9a60269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ce56d5263854afc57ccd6cfc7dab170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb25db54ee230185aea453937d43414071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eb146129d6d6c7301627e3c75cc4c872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09b03c5d3c12e1e5ffae073ea4bead73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c9142e8164f58a1722d5d409f7cbf574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a0ee7030821dd9f81cf64101dd67075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b33308d3c289922a7c7f63ae42ff8776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be02adddc32c5855e077f54ac759b6ee77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d230dc6f29532010c92a7b79589db78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320c96481244fc7438b49f087ea820e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f862ba3dac197588fda97ad414f21380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2096322cebc5f6614c9b508dfe9b4e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4358d047c9d15137e6aaa9ace79afe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0c1bb1203626e459226b7b5b3ce6283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad1eb2e1baeaeae99faf74e7a2b19784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a76d14803c831253435bfb2f0eaaa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e4d2b8ecbe3865edd295a2d24820486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb58b8b347665aa4cca4c2f433bdac687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b27f8189b99a7ceda89cee72d558ff88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5917bcc06cd02c516a7d0ed4ac13d1489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85b00caf7bd5f6510331746680db6790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee014913a33662b7d032ba0d1187bf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f714c0a954031e4f9bcea3683794e9792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d92cbe8abb016b71ace4007bd8908593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fcaacf5b9ba68caa59459ab81d7c0a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff10f6c616ec70afde199c4c126221c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5152c07860ea827d49ea0c1a9f0ad3396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bbf2c491191a5ca6e10dadb95dd8cb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ec3a0d0adfede2e6ec7b4bd4e7c3d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bdb6524658cd1d9c1f0859ae9b06a199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f356aba4b27da55edd368f097479e554100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd1e7b8ab8853409dd81c62fcbb34c8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180c7cb759bb856b1ad58b4dbbcec49102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da98bb04ed277d32309255bbdaa8f6d7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab6b8384435d9e0e44c97855984295104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d6166b0296575669be5022f156f46105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece1550c440ce7e5420657c78376363106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9148c703e2944478ff34113f932dd3d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb01c949fbc84aed1526e0f08b0b6838108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6304890ad511251d999d5bc75505454109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca3a625824eac9773f51be915ce8a92110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5782d81a5e2b6a49e71700b8eaee2e6c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac6010f77cdf42b04f664f493bc1de112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c628d071f3dce05ea25a2abb29b4167113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b40705968a8f5440ed1fc12fc3b93b4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c77e599d4b8bf7e9b73cf6d34c0c78115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566290bd3e7d49a18d7f7a990fc0ccc8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce5c4e46fe67ab0ad5cc0bc49c04ce5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3116cfd5c03e6fa31652071bc1ae89118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b882b95a238dd31d25d2bdc7eeea1247119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd4ffa1b725311c59e052b3b7ce0f7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f96f3f57ea53a19a40451be421737121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146ad8846aebe2dac2f4960841b84aa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6500f9f26321cb2328abfeb5046f3f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2932694bab488a584b408e8615b08124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904eada52897f32c82f26719bc133528125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0cafb0634bff5d137f54a3f2ab380126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e816f131a283e2a17949956847718a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab7907285823bd71bdd8c0a3e32ec3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c2bde968219cb2f2557cfb6de1965129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e82966ca9563d9c7c86a89a3945b493130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529012fd154b7b07cf6629b70a8bb171131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249bb4134cf0b6f75a7b2e5a78fe939f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ffca91006d2ae871b22e57addcc4b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab2216f1dea27b5a1c056a61e044ab1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ebedecd482736ab2324c0df77b3e1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b31a952d91e2fc29293c3ae46c2e63136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dba7e630fe95649ab309f8f5705a32137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d72ba91c11aec5c61a339c1a3c9d1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ff991191ebcd5151f545cce2e4c45139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eaa9ef9e4d6ee41627bc7a1abcdaf9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45afa08d7d52c8eba03946fcf5622afc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf077d601eca52d7853b2989ea625d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce288f6406bf91dc83a558795442601143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ce20a3141055fa2a29e436ee62a9b1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44384a01e7bfd299e104e6d1134a8e13145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab076218aedd960268f3f1a20e45966146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d7b9d3c2d719e6cf924580ab14f80147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0027529b42c92d2823af2ba5737c754d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff7c2d1aa789e2d69b56165f0fb072e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53702cb3b10e0ed491d727e0c2998a03150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c345645a49244c66725e963985afb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119ca1dbbab2540beb6e856f0532c261152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8919d8aecab7d6814b2aee8e6c624bc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a902f0a0bd987e4bf3d1fa38521873154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1349fdab03f5b876b9d97ce39d13685f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab464fd5b91588d8d14bb5cc9eb752156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5627a9734b618a33707e9b41109e3a0d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b21375ff63c5662036fda8525378098158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f45b24af059aba75833ad3b97d362a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e0d619646feb038b9787c2c29f6a09160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef33a214a7e3c3824f2151d5ddb5cfce161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff34f78d54f1bf0e0a39d8241ea3e0e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7751f259592f5c4eea0a2eb3bf7243163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b27080aa069708071e203d0eab177164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a66245513d9ec116573fd0346d50bf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2a743a3018db2bd73eac87f9b4e0f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd24c58ab403de909d45835c8d28a21e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43062e3770580ff98313f4b26fdcd80168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed39a7c479f7005154013043d857a0a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4050299c9365bbf31bad7a5ef05fd4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2ad89f2107a42b82999c8db3afb7e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78834486f970e64cf215fef463425ce9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af60b5144eab22d155659305b9e4d4d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579669a9378848eddb915fefb4878b71174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a40b302ea64967547441b43f14171ff175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8172825e786be1fed8d8ffa790ec2d58176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc3b3848db6437929cc13cca3e39eb6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a05725c04fe28c2b5500718ff419559178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d94e6e45d310ba143cdbde5681c0b5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c314d41d43262d5a481a36ed2ffa9f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa59cc2ad1c126cf6b83f4da605e23e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0920b08e9d0a215970306a8d04f1bf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c28c437b39961565f28b57fd53b3ad9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736f95f00a57b381a6a44dff0ab5783184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ddd73640becbeba2d915b748a0a377185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68935628cb79908dffb4536a42ccde01186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7344ff99f68b3849a344d6d7ab69bdc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9180fffcb832b716679f3d861e73df6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925e90e18ca5aa3d08e3f726c62a791f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b9bc40fe338a70b8b3adba3222b6ce190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1321798be0946d0c3f9f53624910a478191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff90604b929d1e8bcb6ffd6a9ed871192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e5413c3dcfdaec327de42139d8105a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718851e3261ff7906e3ea3aeb21e2351194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc098f90bf3bf4993d87e7f9ecfa1e4d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9779a1f3d0a6c91d7fd10f9aa7ee1ae7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c48946ff1800d3c8b7770db2d39914197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a3294cfac5f453cb41e0e739072c0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c49df39a5bf6cdb26442f0d3315c1e2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f37336c207bf591c0a7f1769d73e5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339589d2dcba88b20da299a9c2a4ea16201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c01558c16f0e98c5f1fb94ffd22d2e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42eeeca0298028b0d98739a1260cbf1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb2d8a5840718e6747da29d699b973204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff697d927b4dc915cef27bc94ab79bcb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c66d282d5e04ee1822f673dca9d2ba206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c31648dd771ef726e1ed023670f4e63207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071c679ece7273773eea45d88491422208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d131d0ada4d3950d96aecdf2c9d7864209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74e6d2fc057cc07c1c53aedd843565210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bfc260944af3f8aab16abc78171c09211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a1e06a52b11f95f0f0197af8969bb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01112d65d6cce7e0e9984bda59c9679213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c40b2dbf87d4b370ba9c859d256e46214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b28edcef57728892cb8a608f60a9b2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f22d00dc293af8981f3f941df439e2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6edeaab40c44110121e4cc9932bb2a7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9192986a4b9096fb61e7ddd0044630218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbfe10bebdbd56c053c521a7c8a3816219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c13e308dc868741a1d0c8bb805f4f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117821bdf6fff63f95bde436d81c5644221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5055e3325045e6e34489e5323ccbf9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435ade4ac5c44c91916204d411a0999223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26cd054b6f93b0dda9d642f5611df41224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3985bbdc62813bcb44fb4e9d5ebb5031225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d24cb191bc3c4b070e8cc97dc1eb3a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45195821d3891e0d13a32f89d219935227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ed7636c1cbde0724cdfd9264729e3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ba74ee5a1fe087092745063224a39229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73d1ba97381ade2684f41d652331fa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ddd910d7c523ae132ee4a1d0e6487231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb665be56291641cd4a639c6f60ec4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146c1e2f2e6d956c6037756e338b98d9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d771fef9996d864f8df324d159826234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f73e6b7cdca8694d341097cc9b5971235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536a68c783f0e2f523cf78dcd0e681bd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85743e0a611236c6268e0e0b6fdd6143237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb90518e4b87ae9377272d6e118f736f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0039a5818821715a3628714a03391eab239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7bcebbf8b47f223f4aaab6f68b7d78240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c7f9bf4c6d43b263304b9e7e1e88a0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7be7e33f54f601dfd32479db5f578b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bda9df1b1a46766005481dd9c30053243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a02a9f9201278922a7f0abfb82c4d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef48c8c4efb9cf4074095685a6d81b6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b3d7223a7ba569598d8c07c8adbd5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda679394341e587ecc2bc6f84ad36ae247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d67e402bc617731f35db8b256e77da248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79d2b8f45dd59565272406900dd1c9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d146daf81d90668b965001327d8ff250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffbdc33eca70e06add9b1e1d6dae901251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b4df0d8a0d8228eb3713e14aa3bae252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda49ec1deef2538195362d76f674be0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88407316bfeb42b107c259c65a21f9f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de903c3dc8911b5b3a184239552fee255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec02349de282b5e6e055636fd6381dea256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206187c0f7c1992d5eb555bd9c658807257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ef812f3bdfa08c7f592767697a7dec258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1cb3e803caf51407c96f24a728324e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a29eea481e2496a73e0da8e27cba264260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f3d7b04aec32f3925fbad9e395aec0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155066b68f4b7bf5ece191d3a5b4a089262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e19ad8171da220c7ae91a17c09b6a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9babb4bfe78da4ee28738b3a5959cff8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941933554ba4f81ab385f333f904223e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf6e25f243cc623c51bb5270b793ed266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc215d386f67d843ad0644a4afa2be12267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a521698c7cc0c8ad43fe835601ec2722268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb4e2238eaaacf3d4e953c52d300add269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073cbc108f17500f2ba1b68a8f27b8d7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc1e233c85ccc43724c783f574a11fb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f274f053565ff0145a6a0eb0f7c37d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc7d3035733b0cec6d29d188cc03d6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0bb6f1bed29417fbecacdaff50a48274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa27a7f37f050705f08364a5d73d07a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e49eda658c907b6b6776a8cc79d0164276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f998f6fcd8b1fdeb7fc2b0f7c53d6666277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806984ecf4614b2196587251611ac5a2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e58fd075f68a676376f148acba2bbc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2206f4eedccb9ee224f3bd91bb5da320280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd380e8216a772237d49656eb18225b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea33a69c31e4656228aca12a4d8c32282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61885b8c18b8575ec19c79f9f64987dc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf83f518d425699f83facbd2bd114e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b83ab2c6cc89fc3cddfb5160a2a64285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdcafaa60699822a9c61d2cf7c32671286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d1d1673eb16fd4f600c8129922d86d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021274867526a6fb385c705aa4fdd837288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe13bc575d70941cb3207f51010e4a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ba418e98ee42973f41a41e87bf570290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197523bcb0454008731600b64e2409da291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd9bd4280ecb373086fb9b0a5ee49f3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91049b38164a5f1da4a276400e4a8a30293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f43c77ba923689cc63e8ee2ce0a887294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a47919cd9b72cff394ef329d4ad58e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a924deaf81a4e3da0c6760bdd3a99296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c389713324279c7b5d754c5600d01d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4336fba44f74d3d1f69f41af00a5d2c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f51a535921b07ca23a8fd452eda2d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69654b511eb07c4531683331e27aac7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528787b5d943f5444c2cf9d48bbe4c32301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ecfd2d432dd30e0fafc3cf8402ab2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f2adde3afefae48fe97a27d19868f9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869cc76db975a971165b791affec7dd7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f19592b41d25051a7e47b83ec375ac305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c07f0865c396d1234df4cc55c2650306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2414ff0902af05d08fea54bb0458ca61307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844556fa5a29f18fb5996e0f78003a0f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb83837de10960239558f9b9e1b6229309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89773b64b0aed4a96ea368f1e973052310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd138d8cdbf3191866b62b80b399df99311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeaf14de0a76231d3de46c13a8541f5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba45d311f5a94238ab59bf08dedacf0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e945dc606d594e1e77ed934dac17c5c0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6fc978dffa77cdbc49aa27e8e25230315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e525ca49ac224de087d73a12a54c6a64316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad4d9278d37e456abb6c3efd20f079317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692efe2429d631cbfe490a2ec5358ea318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a5c33e13f1e74cf82397196f737a6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62311f26395ba383270d50d5c77a339e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82e02a09e8f6558b0a80cb849445281321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368c18f97b36687c511bb7ef0fe648e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85a28413a30d53a0928b30d93320c6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c8373224889fecdfb75b341c2f2bee324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b603ecd39f5250851281c97231d711c8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b6517b4a915343de8cd9a2dcfb2f0d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8912470168a3dea471a6af2111c07de327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa0e5a48e0fcd2d47989af89dd860e8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d6b5123c64e504a1902b655afca94329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f28929a614059921a5715ba722aedb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9fee9bd4e6431b6302bdafbc05d32c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864feed6068f79d7c9b18f67c305abf4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e904c0eae757f2bf44203e4357222333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd2c4a468350e434c8c982a66822c93334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba7746cd98b4333659fe5c30c00a56335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b879f0a38977876352446e61f5f9954336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a92dfac8a226d92b93840cf2f165b0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a010236abe5cac45a987cbba891ba9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7fb5655d63de9b16d2edf9185ce388339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a076b7fa14150a37674f928ce47929a3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b46f1cfd962da333f1ee11debe384341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0cc115c7154cb50eaf7d6a54d611a6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0dc83c9c5d524c24c218754fe69db2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b504414a4a83df71a94e81894a6a6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1989ba1c335bb25ef40f7f233a19b1c1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b3df0fa0202e397f2906e945ce61e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68688bb26bf4b715309b31c239f66f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223dd033eee112706908a56232732a8e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e43288b84f102a32b2e71528163fb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b96763b8c5302f887cc33e999e2675f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749f16565fd5b84e3f785278469a3bf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae667fcdb2ae63ecc8b6adeba669855352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917d8af7acfc860853940751e3a84706353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f2b17d1283022c2c55a45743a75d63354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d850d54956573dafa8aeb5a152f40355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f92ce27626c1078f6b17eb5d509ac7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b4cfa2e586f6b8b5cfe5b2ccef693357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe00dd744a9d135e7ca9650f5003e08358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec900d0f77aec0dc4a31048c7e8361ca359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24939009a8f22932351c460dafd5cae360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6cc7e1aef256cd18eeb6e0e6ffd901361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c159037fb58d6b45931fdd6b52ecbfa0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e655d00511345e4a2511c5cdb68ce363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0bad9b665e4054cd8f9f270968c51e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd005c65bd48fffafa884b81d1a771de365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5890217451488ad75511f7982a32d1f7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae1c8a90f14f917e99b283254d809bf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb6c9f3ffb1b0ae7c9698533ef828a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c9ea16be909ba3e2cc2cb5794bccd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a023b6a8f583c7456e5def5901be1a01370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765cfc3ec96f3743e61d1529438b418a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe26993bbd421a6a3f57bd14827f566372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cebd701bb38e1ba14c57c8403cdd578373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db0d81d3d813d4580014739a1567e1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f83e746233c115ced602b154eb379ef375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1181a4753017a3527c47869b33d58ed376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb53300d3a751a3163294cf38e759c53377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3249275423b101699e5ca85bfe58ea378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be7614969f54456add9a95524e3e934379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d0c45b71bee7b6551357481233e6b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458829aad050784bea1548ba85eaeac2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f287dad9c63971f27a9440fdd6b6c28382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d146ea2b59d443d12bd7d440e105b5a8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78884f1f24f961e4590aa1ea89948b2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244481b4eaa9b793c0b791611f1a5351385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478b04355e90dfc2e5646f96cd5615e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2430bce19832f041e794e9378efd94387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59cba5db2994b448e350149d74619e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5041d6a4cd31d2abc0a7fba97bc143389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f794aafabc240295212cde72eefe6274390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b766d2a20660f80e226f68cab4d4e011391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40522aa1f5e7b59666e864defe0c99f5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8fd4c4faf68b847b54cf2243cfc729393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f5e8ecbbc7750a65748f0f4eb1aca5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03958e50ec0d8024641434eb52ffc208395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516483eeabf6bce1f40956028bd8eff6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d17f80820c88f89d9ff6630d523197397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53822f085836441d6d081f4fdbc1f9a4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca8a4a431de3a5b0ea3cd28f576a5d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81fb629ab715c3129209020e85f165d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc92f354bf22a36a47b39aa1aead75401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02a5ac844acb57024531238ccbf1cc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8073dad50d4fc480d24d41a38b0be403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7274c4d9943ee8dece7abdf313f90c2b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c16de5628103fd886dfbd2c95520f9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb628f8a86173b1922a4e409fde29d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b5f8a7fa52c14d24d92204c314d9b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8dc099c52d8af747977c234be74a2e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ad091399fac680a3986629904c6f2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902cf27003ae32599cac731ca9430fc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1295bcdb0738605650f4f5f94a0d37411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e66ac18b242ce5362c9ed787f4d90412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c986cbff06768a61f398611dfe7fb9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f449873cbeaa449e3d06bc2e1a19e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7180d4800dedf2224d6a2bf002de3cc8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a44246e15a43e78c063f50206dd20416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d75252ceaaacc4e8c9f5639d7a8b583417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58009eb31e6634b20b70f8d15d72268418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d561abd0e6f2ab39b9ac9c7e5400918419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8856209ae288a4cd549306d46db72daa420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45abf53022a27b2e0b7ce1dd551365421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c346972d34492739a2a2ab94054de7e7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990c0ae0e0addf408f42a924c59bc00423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06bc741eeadbbd201b49e906213de8e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab1f3bc94b54d59fb3e5f291aab18e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002463d72d7d3b10a042902f00356b00426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71386b2d864ef57282d89f0403159b6a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70283454ebc5fffd1a26ef1550c28933428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf7b76fc5b55bb7a6a0aeae02486b0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24deded93153925a3372bb37f754cae430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de761161dab464d945b8ee9e81fdc5ac431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1efe640b9286e415b6d1ba63d03b759432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e3875bc8b915813cb0fb9879f5a96433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966842f8b1032c5baad5e944618cea73434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc1ff75085b28df411886727ed429d8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd395331b945d64ebed86d626e297a62436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3fecfc9309ce4cfab5947a8547d295437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ea64ca68c682a0db8a6293a0eaf34438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9136706e0048eade5dd4033e234ec84439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d933f7414836dba223161e6b382c5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a9fdbadbb4b015b8823cab9275a7db441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afc474c3b49fe5cd33df81fa612af2f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2045ea093d05a7a0bdb577c1f10160f9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe6b0938540c22a4eebb89b55cfb85a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402653a36066d4f86a1c4e087526bce445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd85a42519744e0ceea7037a55f19d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a8762514781891db565fc37a40fb1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d28c4ceff2693a035056ff70b7e4d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04df34b7a65b850590c7b07f859da4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a638f1311b80defae4d554f4765aa7b7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e96ff5378dea696d52644e9202cbf3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c8d26f769560dbbd8f2c33b1bbe4b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991fb5d898a66a4daf85846f4f50992b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc01a30bdffe0fe0d4ce1d3ba2a3a3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483354ad5dd49b7c868a01051f3befe0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf583e49d9c6197d49f0a3b2a024ba4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82365920a84bf298dcf5643a3d62bf6d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19429142426d8976c15f49fe4f00303e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91296987865f5134d14e339624d3ce8b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdf4397e9a4a95dbd131b84e623c3ba460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea75c658d0ce4f64c25cf9a26aa7e1a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad442c627ab15d540f0c72a2c78e0e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c9ad196b47f69486c46c0e4b70788463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0696535a9737b9c537040eed632746d2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3037a5a96fe9e90bc5f3f2cf4178f69d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61bfec18edc9ed0b6ae218ae4dfc70d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a42a0dcd65f68a5cd3a330579edb7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c661b45df78a51ca2ec79199c0872091468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c1bdb69128ab0e121410abe58872e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac99be8689fc3f0b8c669c7e9e1725d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca162b99f24844ce71b5db8f15c8ff471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ebc90280507bb9c74c1db83457a3c2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770da508e65a209be77df5caccfea23b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f2b5385dcf83c4981ee44017f866a2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b99493fd296643164f3781864f04e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d50a5a898f0f0ebb84d98501fcba0f3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f13b342be80ae5393db09c79285bbc4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6236d2ab10706eebbc16a2573f72775d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a7491db561f744161c99bbd7fc68cf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e957e6014d5a94ccfb7597845d33145d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0656da42f0fbd5b6949a88055a4a755b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce62db560b51784fb842ba3d17994879482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3786538418380baa5c284198554fb374483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b52584c601b8a4eac33b6bfb8c10af484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b16da8538514bea47a7fac3031bc2fc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644467decbb8e9ef0a50cc56171fe799486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da7ef383783a439c3a05b50d4c095e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131db23fe53a44afdb8b9408763dab90488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f958d389af8c55da43405b376c363f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29cb5f0137231c0550b6e6c32d03cc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98627f78bdac32f80d737ea1926be807491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6afc67b7d88e5510f7b65ad23030521492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a4abd4c10841a1b52c84858bdfeea8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f87ff77fd802e38b0ad784ca3e654494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3322bed9eeced8d79ce33606e670605b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a3306c1cb5dfac97d15b76331dda2c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274532cb3a375a577c782a746218730e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a2780a2c9458c1ff058568bb5db8e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c029d6164843a3a73a6cc03b2811fe8a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e509c79723441c7e4ae6fd9bada4a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205fe9cea563c1c9a716c103d5b7768a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ae06597a536a1fa23464209123d5e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b9bd5b7d0ea6954bd4f0a1abd06ce503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e042755bfa1a8f53b008e76a59379c0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d11a1cb5dd9ff9b9d91da7103bca3a5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa10c0fc0b320cef07dd48979e5a567d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9327e5b6583b357ef3f7c3adc4fc6c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42646f70a7f6f47c6d8548e2e707d280508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b3c15191196d0731e460cdd2d8b55509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c331d073f2091a27f232665cc7c8b257510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167564731bb1b1ce3c286fa654d2c00511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6569d5899be7c80e1949bec910411f8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1644808b8ba00a2b526e71644494145513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee8ee583e74fa43233497c2753fa6ee514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f8f94c7e11df2bd5c5943943809439515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c90162041cabae0d59c31075db9a93c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002fa77b25a1c57b174ed8404f7c2ab7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b830abe442ad0c25997699efe7cb3fb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f79be4405f6b765ad9915ccedf0be519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44226e3a5f6918ba2c4ef57f87ed5cb9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a96c85983236012c34d4fe7e6bfd2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b569ac0c6458990663e9270f0ed2136522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16245b1bed85350eb89e3655b152885a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7858d872bec1e07d1fbd0b3312f6259b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695acb0b40f916359c22bf833097f85d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da443960533a9c01d16c78e28eef00526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae417689269023cf2e439e3700a2464f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3def75dadecdfd4513d6ddf2154b6a7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b104591262c9355afa312e031c8c42b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f104ef2ee75d0984118c7bdf3dda9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b98ad453ec9c5f0312779a3350b172531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e67f1a809e3391e8b92aede8cff874532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb9251911405ab59bf0fa586efa47a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab61a7bfa93e150da6ea50d75a47582534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee1ab894340a61a762f14bc0c0da89b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa79029116fb9f0a17161dd409b108536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e49e12d4e626060b059560b87687bb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd70fef09925249d8a57406dbd18fb4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce07c3310cd83712fea509570c2019539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceabb75cf8aec69a511c15310147a2eb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4654cbf8a53fe31fd974192523148bab541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de6a7dc69d4b90f0b087a0696907b31542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f27d39f1271fd4bb8b6af04ddf368543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8265ee63557278c82a6854cfe0590bd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56edf65a7268feceb221784a52e6c11545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3655b47b58dea66b4fc52bce07ceb3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6139c258b64ded10f95e3c71b1ebaae4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52abb8f53e1b47dd06a797b70ddcc66548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ada286439eb7957e3a9ef5945dbe14549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be80351f8395a6e5941e280288d2536550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7fc7a47572c3767e9d4d66d239887551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f0e2a98961d19fc72de69b8785dda552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db7e6aced72ee86ca6dd6d366e2f41553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2943399860467891002cc45281aef9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d2d73783a102f3e579fce1a9c6437555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4884914a748170dc75e0405f806e6b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a3e5cf0d5b687bf279a41593b962ac557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1322ede2b6052da79725fc9baa66a8b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ff43826700098bf28ee034866f9dd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbfd6c6aa95a4f07c925797a053cdd2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc08342ce3ca538eb004cc3e0dc79f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d75de1c707585e07ecd64fc72a766562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d41c278867f4451fb69cf54fd18cd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0922ded61aa254a6924e979f67a0c3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd91f9d88e2ed95a5b9943b65902a6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9f8969b004c76bcf9c4fbd21e3a85566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce4ccc049e66db9b128a6314f40d403567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d6b5b4a155097b42fb7a782966ec8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b5412e5bbed8d2ad6c400cf6bafffb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9152a7da1c844fca42121ac04d78a79570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529cfcabd06bff924120353a706e3990571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6227cd678ae3b26551459c8103944c07572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b052257af8035747103807cd0ced31a3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd5cc19840a237bb84740e499e45675574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc03a89f74fdbe4d613920c144e154ee575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c238537bc47ec61ec4b5d1b14b7f800a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b22c28cba1a234b6683788380e752a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d3b19aa1116f651d39378bdb5ce69c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760df3d826227ba4a431b2a04fe42187579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3869f73fab7cdd018266a5d4cb370ae580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c20fa884b998a61e5541413c42108d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb685568731211968d91d8c1ab77614582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d422d73d9c6454a0f22283a231a148fb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0dae5e5fff82e8d2b0d65879892831584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46dbb9aa4af87d376546c2de794281585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80714f4e9f091334d0fbe2d9e1d57167586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113a21eb267f0d68f2049a3b4ee99fc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401b4b3e7c282a4aa7b0faba9ffe185588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a8f96ea5113089d73185467f9d3c82589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb77d104ee2bf6f0d072c9fdf313b29590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661517167cf89333c932bd9e409b8799591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90beab6bce16ed5440ca4ade568c60c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c854940b6e4aab155031b4d2f2558f97593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14064d5f906c2c57cd006312fab0eb40594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b827fed03eb998f241dc635b3b71ae2a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d71eba3fe6011acecad2b9bf8d1e2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f863db54cb64ce11fd0ad86a1d552b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf4ce8783acf04e3fc0d14811cf739598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91658191249ccf5ae2a544f9bf19d1f0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0395a39b09ba130160250d750a6a14600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0210526d870f6eb6675cd7f4a6c359db601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815a863687eca59f12a035ab20952fb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e123e339001c78d630e69deb9da63510603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e9aec5aad2b7a2db7976a014d548f3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d21a7e611f92d60725b9572c27a12d8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d126f32f219e79a61db0bc08ba6f15e9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0aa5d0e67ab3f7d54bc729a8f587aa607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f1eef3eaa09578eec416cc0f8b8a2a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17336d9d982b0f4e004c549e2b463707609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d974369556a014a60425853a00ac096610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1917c10edd325400a7c3cb21e32554aa611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddb9eb634ce3c65b89468f1da782a68612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f2c967d041711b9e0a8589d411d3a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9481949e5051aaca5bd1b70eb554b0fa614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fb64b996dea10e20e926c7a080309c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5452d829f734337158a6150bc1163de6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564035e39d390d53259ad828e31df2e6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be6b9be9d61bf8ab5792d82149428ec618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c482cf217df67d7dc8c4777a85f51b58619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e047292d9da038f1b8bf7f98f39c2c8f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278b88286368a1589b289f8b216900a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e5a4df30d7950d413bc90d86587218622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240cd954a008d422d0cbed6642ca385f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fabd037f14ac177e2a9c5990d4fcc9a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a9ac6aef76064e46772bea699c6f9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2831e0e720d222fa4e87848a0479023626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a953156282f92b878b1d8ce8d3decafb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf138f8eff0b7315dbc94d3d374da9ee628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9746828c771fd45277402960e89d4342629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de3f972477835d7705952b35b838dc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cadc3ae26d16ba49bb2c7f96e78f78631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36592d5518fdd6b485f4885240fa12e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5627267592ac728355480cdc0ee1ae4a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8106d9d02f143b23be1f8bbc07e25c1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6332023fa0c61e929d1bbc41fad4d033635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db86d31f9f21f772552282230aab306636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a962c5fa2ea1167a9d56d32d1a303855637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c68b48984b296990cb7f721e03fea638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50069231dae0392f6b9c47ea2f6143cc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc78558230d4f253aa5ac48511e07f48640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f86d93889da18c1308a8a856e46ef641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5967e2d9817c0e4056d7e38f54ddbe642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a84decc3ef401f153184e2f3ae6021643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596fb491f75786bdab8894892bbe25c6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab4c1d86e435ee9bb87efc71e6f6e5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7444a48bfb982793859f81e1d6ac7bd8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b482441e0ec39217013edba751f61647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b7f0ca93f0f7d97307c0ec98a9036a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0febe2745a04132f7f6922694c83f3e0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca3d8b7ef78b520ff46535953417e85650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe05f3d61ddbd06cf4fe3d672708a066651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c3cbdf26376627b1fdede451570c2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6defb4fd5ae478d9bdb0e3d5cee35065653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ab47d3d83d302fc1984f4cdfb4ada654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad9895dacb6d05b2f584942dd4e05c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd79f59b45f25f2da69c0447097aeb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a578a35b6243432bd2a95027eab4b7e0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c22b27258ccc641019bc26a1bb56c0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a12e30be83010ceb30685e4fc42ff659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddeca35f66a60924d84cbcbf34ad38c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb6e7af64575abb39aa859577ec5c42661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd8d612708abbe774fccabab41461c0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea787da840fe4909e7ca3c002c0a9daf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9dd9011f841b1754a4655a2f719cf2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d782dd37b1a296717396e6b3974a2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c595df47af00e2887e1eb49005fbb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a767af483d2d698a8a050dde9fba70667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6baf9ca3f1e8a7614c6cc1478fd11e3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c974fb96f82de6eacd2b6e8a607c7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f6b7c1e78b285f804056cf2e9ed218670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a160d83ae3c8fdcac483e2326871fd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dbef72c85e2cc4a70939142c726d03672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818405607aa309e9727fadee2ef97f83673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae0a780ae2d355e0cce837ef2ea778674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8324fd3f999e4743e74d4f477df6de03675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d948b0f4097f416d5868ac478a89a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e2465188ede06a2d44f4454b9e5064677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e86e56410891ede30a7da402031ae678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c73ff5c6ff0d708cf35ddd7b80f632679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a25fa5f72ddb7e1540d38d481cb8930680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68564d098328df9e2934e239d3f11189681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b546a478895be76935dcf91f96f79444682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd2ee7c92c598b7ff8e8c3477fff8b5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a641e64a7ae29045bc3602dd44b5c13684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795cd7da7e0d17a16bc0f9637112b932685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6debe87f7c9a1732a3b7eda5702471686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a803024aee99a43fd0b22c1595c05687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b40a9598632a6321eabc87003a3e4c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8591446f4af9b9c3be0b1178c2e1c99689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b6dc2007cfa4c4d69443c18111c887690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0788d52a7d69281d7642e6aaf37167a1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f199995209182f1262ebab4879585e5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b998d6236924a9738098080bb6098e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c82f31f1cc8546c492895083a2ee65d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6dfdcc76f4157b4a4abad1e0f7d0ae695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01107480618a8bd8f5d884e48ef54c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636821962fbf45616ab58b857104baea697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03caa26d13fc4e176a6c1b7afedee3c2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31788ad9969766cc0c35c93316b6ae3e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79a26476750e60df34d27d99969adba700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3970bd382d33e1aa27c69bb1e4586701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd59b3ac8b514637ab6cae1d6090864702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad563890d40ef46c4f9a72b20ae0b99703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d19c44824b6b6c1ec8f1ab0c1469ec704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2eef5e5ca3e9a653f46f18179b9b2e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d75e3cd0dca8e3d45393e64c4ec1789706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e8c4c0cc36aa342ffdb4704076992c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a8813073a39bc5fb0c191d40d6d22708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d42eb2b9f4efe0c1d8eaf8c792ca59709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d5d1837067e944aa3b856bdb9935c9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33507162de9c56a6058770386e456c7b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e830c586092be587e4d6b15d2126097712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e02d3b0a4facfbf4691e41ac86fa6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50abf5b4c741af7a5254a9219f2df814714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af17dd4729dfe779fa58bef86e62a35715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b527e9b077df14c76b4f440d5633e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c94c076778f9d538b050392333cdea717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ed4715306a7429a11a7c850e70ee7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e51e7284c88018a6b46d5603a49c9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d725cc67f123ccada5e0494b83ab5cb8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eecea3fe13228618d5cf3b6d849364721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b9f05cbf86bb4de7a3f72c41a7610c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13123f710f2cd4dda2a23dcbb892e961723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763fafa7b6fc4dd1e75429435f2e8dc4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd8460c1bb70e4ecd71681c94c8b59725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aee231571e69896e1d2cb801abf219726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807ebdde1cb67e04bdd766413092eb4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be94922c485d268249bc73eea093a06d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea87e13566d4165a68bd2825dadc1a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b20190df3b2dbfec54d70fb02538a37730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c53f349e727c1aedf0f84956b3b5bc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33080498b08dc9fb721f7b617d26c5d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc9e714eed77a66fbd108f853fde7de733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eec1cd36696947cc3f53be222aa980734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c996f46f943dec4d5d96d011c2fa3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ced7175018dc963287028a55d4acbf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6d140f29880fec4bc6798f5a92730737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811a0cb50fba9f3195ed8e0c91aa8dc4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc432452dad60b130fbb43dbc3a4e3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6610ce389524e3d9adfbefd8d2965a7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b20a7fb01eba2208933da4ada3603b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41924d81be95ed091ccceedb501eccbf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb2edcd0a4cc3cd652d09b43ce5763e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716bb582e3947a2f24705ef7fe4150cb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d2f5d469058882c2e9ca937de0abec745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e768a63603acd680db4d827b327aad7b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d38f50fca89542550999c7e1598d1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c129570620106731ee8230f8d473ffe748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c1c0b34caccb23e1373f18f42e6b87749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f02e68004abc792f5f8892a03e4e64750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c859365dbbbaa64eb1ee57126cdda905751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e28e4915a8d690360be9ace4a8ced752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e03da913fde9607d4d222bd5ab3a7d7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b01bd08d8726f8e162a4e49c4eb6f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520bd8737d85f06c7b7128c6ba05b9a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a61f5ef1d945bed304aa3395180bbf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba197da9aa6f03a2d9e47798997ab3757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30901,5117 +30832,5092 @@
         <v>18131</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I179" s="0">
         <v>13.65</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18148</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>6.7</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>26425</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>10.15</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18150</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>50.04</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>18164</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>33.8</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>18161</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>65.88</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13917</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>554</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>13918</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>556</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>557</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>13.82</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>558</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>13918</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>559</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>557</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
         <v>13.82</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>558</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>26470</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>562</v>
+        <v>560</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I188" s="0">
-        <v>13.82</v>
+        <v>79.06</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>26469</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>20.45</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>18172</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>16.72</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>18173</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J191" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>26483</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>0.5600000000000001</v>
+        <v>17.13</v>
       </c>
       <c r="J192" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>25892</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>12</v>
+        <v>577</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>18.5</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>25892</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>579</v>
+        <v>576</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>580</v>
+        <v>577</v>
       </c>
       <c r="I194" s="0">
         <v>18.5</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>581</v>
+        <v>578</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18175</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>580</v>
+      </c>
+      <c r="E195" s="0" t="s">
+        <v>581</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I195" s="0">
+        <v>14.36</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>582</v>
-      </c>
-[...13 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>583</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>584</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>18186</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>586</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
         <v>12.52</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>18186</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>29</v>
+        <v>228</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I198" s="0">
         <v>12.52</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I199" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>591</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>592</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>593</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>26511</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>594</v>
       </c>
       <c r="E201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="F201" s="0" t="s">
         <v>595</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
         <v>15.69</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>26511</v>
       </c>
       <c r="D202" s="0" t="s">
+        <v>596</v>
+      </c>
+      <c r="E202" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="F202" s="0" t="s">
         <v>597</v>
-      </c>
-[...4 lines deleted...]
-        <v>598</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
         <v>15.69</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D203" s="0" t="s">
+        <v>598</v>
+      </c>
+      <c r="E203" s="0" t="s">
         <v>599</v>
       </c>
-      <c r="E203" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F203" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G203" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I203" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J203" s="0" t="s">
         <v>600</v>
-      </c>
-[...7 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18199</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>601</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>602</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>20.14</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>18199</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>602</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>597</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
         <v>20.14</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>603</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>34</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13944</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>7.71</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13945</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13946</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>5.3</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>13947</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>21.8</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>621</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>26538</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>621</v>
+      </c>
+      <c r="F213" s="0" t="s">
         <v>627</v>
-      </c>
-[...4 lines deleted...]
-        <v>628</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
         <v>11.34</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>18228</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>6.95</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>13961</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>10.61</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>638</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>639</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>26549</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>640</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
         <v>11.03</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>641</v>
+      </c>
+      <c r="E219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="F219" s="0" t="s">
         <v>643</v>
-      </c>
-[...4 lines deleted...]
-        <v>20</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>18243</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>6.97</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>26569</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>12.1</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17100</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>5.89</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17103</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>7.72</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17104</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>12.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17108</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>4.25</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17111</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>5.26</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17165</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>10.34</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17166</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>19.22</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17173</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>6.13</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>674</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17194</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>675</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>676</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>677</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>678</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.91</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17199</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>8.94</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17229</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>684</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>36.43</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>685</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17230</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>690</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>688</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>20.99</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>689</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>17231</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>694</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>692</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
         <v>16.84</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>693</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>17234</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>699</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
         <v>32.08</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>700</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>228</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17260</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>24.23</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17279</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17280</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>1.93</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>716</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>17287</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="E246" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="F246" s="0" t="s">
         <v>718</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
         <v>23.65</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>716</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17295</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.91</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17296</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>14.64</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>22041</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>730</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>13.17</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>141</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>734</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
         <v>17336</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>735</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>733</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
         <v>29.88</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>734</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17362</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17365</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>15.15</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>17372</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>10.61</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26678</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>12.69</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>752</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>26690</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>754</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>752</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
         <v>11.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>753</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>759</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>760</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>17395</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>762</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>759</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
         <v>30.97</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>760</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17407</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>19.66</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>17417</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>8.51</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26717</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>772</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>774</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>22.12</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>26725</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>14.64</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17447</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>29.22</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17460</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>1.54</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17461</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>3.73</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17462</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>8.67</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>17475</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>12.43</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>798</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>597</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>799</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>55</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>800</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>26739</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>801</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>802</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
         <v>15.98</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>29</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>17561</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26765</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26766</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>26768</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
         <v>10.38</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17509</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17510</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>6.03</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17511</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>108.2</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>828</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>829</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17512</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>828</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>11.72</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>829</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
         <v>17513</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>835</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>836</v>
+        <v>833</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
         <v>24.59</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>834</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>836</v>
+      </c>
+      <c r="E293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="F293" s="0" t="s">
         <v>838</v>
-      </c>
-[...4 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17514</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>141</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>16.84</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17517</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>4.91</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>718</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>730</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>730</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>730</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>459</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>773</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>718</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>